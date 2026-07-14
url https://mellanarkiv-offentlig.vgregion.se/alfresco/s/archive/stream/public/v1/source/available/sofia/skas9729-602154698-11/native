--- v0 (2025-10-31)
+++ v1 (2026-07-14)
@@ -8,1434 +8,1431 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="019343DB" w14:textId="6EFF9D5E" w:rsidR="00184167" w:rsidRDefault="00241933" w:rsidP="009A32ED">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc143866639"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc206753316"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc206753316"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc233365601"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc321146591"/>
       <w:r>
         <w:t xml:space="preserve">Mässling - </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00033F6B">
         <w:t>v</w:t>
       </w:r>
       <w:r>
         <w:t>årdhygien</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="099EE840" w14:textId="7CC214F0" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="099EE840" w14:textId="7CC214F0" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00162CC6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc143866640"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc206753317"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc233365602"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r>
-        <w:t>Förändringar sedan föregående version</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+        <w:t xml:space="preserve">Förändringar sedan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162CC6">
+        <w:t>föregående</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> version</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="3CAA3240" w14:textId="6AE1FDB9" w:rsidR="00241933" w:rsidRPr="00466942" w:rsidRDefault="00466942" w:rsidP="00241933">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="248398AA" w14:textId="01793923" w:rsidR="43DD36E2" w:rsidRDefault="43DD36E2" w:rsidP="00162CC6">
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00A55745">
+        <w:t>Ändring</w:t>
+      </w:r>
+      <w:r w:rsidR="00796686">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidR="00804F1F">
+        <w:t xml:space="preserve"> för att </w:t>
+      </w:r>
+      <w:r w:rsidR="004A5DDF">
+        <w:t xml:space="preserve">överensstämma med </w:t>
+      </w:r>
+      <w:r w:rsidR="3230B771">
+        <w:t>nationella riktlinjer</w:t>
+      </w:r>
+      <w:r w:rsidR="004A5DDF">
+        <w:t>, bland annat förändring i immunitetsbedömning</w:t>
+      </w:r>
+      <w:r w:rsidR="3230B771">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B2726B4" w14:textId="77777777" w:rsidR="00A55745" w:rsidRDefault="00B405A1" w:rsidP="00217611">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="5E768F98" w14:textId="636EC605" w:rsidR="3230B771" w:rsidRDefault="3230B771" w:rsidP="00162CC6">
+      <w:r>
+        <w:t xml:space="preserve">Justering av länkar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40946D2F" w14:textId="77777777" w:rsidR="001A1AE3" w:rsidRDefault="00B405A1" w:rsidP="00217611">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5685"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc143866641"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="8" w:name="_Toc206753318"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc143866641"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc72840807"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc206753318"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc233365603"/>
       <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_Toc100327186"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc233365604"/>
       <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="004413C1">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="004413C1">
         <w:instrText xml:space="preserve"> TOC \o "1-4" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidR="004413C1">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F7E6B30" w14:textId="664ABD6B" w:rsidR="00A55745" w:rsidRDefault="00A55745">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="00BD3D3A" w14:textId="3AC5DDAA" w:rsidR="001A1AE3" w:rsidRDefault="001A1AE3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206753319" w:history="1">
-[...6 lines deleted...]
-          <w:t>Bakgrund och syfte</w:t>
+      <w:hyperlink w:anchor="_Toc233365602" w:history="1">
+        <w:r w:rsidRPr="00C333AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206753319 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233365602 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...4 lines deleted...]
-          <w:t>2</w:t>
+        <w:r w:rsidR="00162CC6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FE3069A" w14:textId="776FFF95" w:rsidR="00A55745" w:rsidRDefault="00A55745">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="6B6010E9" w14:textId="46B7C59C" w:rsidR="001A1AE3" w:rsidRDefault="001A1AE3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206753320" w:history="1">
-[...6 lines deleted...]
-          <w:t>Syfte</w:t>
+      <w:hyperlink w:anchor="_Toc233365604" w:history="1">
+        <w:r w:rsidRPr="00C333AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bakgrund och syfte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206753320 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233365604 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
-[...4 lines deleted...]
-          <w:t>2</w:t>
+        <w:r w:rsidR="00162CC6">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13810695" w14:textId="18F4106A" w:rsidR="00A55745" w:rsidRDefault="00A55745">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="411279A6" w14:textId="2F5E01E1" w:rsidR="001A1AE3" w:rsidRDefault="001A1AE3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206753321" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc233365606" w:history="1">
+        <w:r w:rsidRPr="00C333AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sjukdomsinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206753321 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233365606 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00162CC6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57E6444A" w14:textId="05729B67" w:rsidR="00A55745" w:rsidRDefault="00A55745">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="7CD1BC8D" w14:textId="3F2DEC29" w:rsidR="001A1AE3" w:rsidRDefault="001A1AE3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206753322" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc233365607" w:history="1">
+        <w:r w:rsidRPr="00C333AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Smittsamhet och smittvägar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206753322 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233365607 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00162CC6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37D6B3A2" w14:textId="77A875C9" w:rsidR="00A55745" w:rsidRDefault="00A55745">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="153B78F8" w14:textId="364C5CC6" w:rsidR="001A1AE3" w:rsidRDefault="001A1AE3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206753323" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc233365608" w:history="1">
+        <w:r w:rsidRPr="00C333AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Immunitet och mottaglighet</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206753323 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233365608 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00162CC6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42B62525" w14:textId="06BEC137" w:rsidR="00A55745" w:rsidRDefault="00A55745">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="259C6C6E" w14:textId="2916ECBF" w:rsidR="001A1AE3" w:rsidRDefault="001A1AE3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206753324" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc233365609" w:history="1">
+        <w:r w:rsidRPr="00C333AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utförande – åtgärder vid mässling</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206753324 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233365609 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00162CC6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60BBC75E" w14:textId="7556D35C" w:rsidR="00A55745" w:rsidRDefault="00A55745">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="7CF8837C" w14:textId="2E648EA8" w:rsidR="001A1AE3" w:rsidRDefault="001A1AE3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206753325" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc233365610" w:history="1">
+        <w:r w:rsidRPr="00C333AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Misstänkt fall</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206753325 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233365610 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00162CC6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EDC5391" w14:textId="5E02B794" w:rsidR="00A55745" w:rsidRDefault="00A55745">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="64D92FD8" w14:textId="5518A5E8" w:rsidR="001A1AE3" w:rsidRDefault="001A1AE3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206753326" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc233365611" w:history="1">
+        <w:r w:rsidRPr="00C333AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Smittspårning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206753326 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233365611 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00162CC6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="057EA32B" w14:textId="25DE7BEC" w:rsidR="00A55745" w:rsidRDefault="00A55745">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="7B0D5EC9" w14:textId="20FE2A3B" w:rsidR="001A1AE3" w:rsidRDefault="001A1AE3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206753327" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc233365612" w:history="1">
+        <w:r w:rsidRPr="00C333AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Vårdrutiner</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206753327 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233365612 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00162CC6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="664652A7" w14:textId="7EA3FDF3" w:rsidR="00A55745" w:rsidRDefault="00A55745">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="4AFA45BF" w14:textId="7683697E" w:rsidR="001A1AE3" w:rsidRDefault="001A1AE3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206753328" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc233365613" w:history="1">
+        <w:r w:rsidRPr="00C333AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Skyddsutrustning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206753328 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233365613 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00162CC6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32DDCD0D" w14:textId="41C565B3" w:rsidR="00A55745" w:rsidRDefault="00A55745">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="7E528C9F" w14:textId="0092511E" w:rsidR="001A1AE3" w:rsidRDefault="001A1AE3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206753329" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc233365614" w:history="1">
+        <w:r w:rsidRPr="00C333AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Vårdrum</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206753329 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233365614 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00162CC6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02103349" w14:textId="53EB6888" w:rsidR="00A55745" w:rsidRDefault="00A55745">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="3FE9A09B" w14:textId="1DCD4ACD" w:rsidR="001A1AE3" w:rsidRDefault="001A1AE3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206753330" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc233365615" w:history="1">
+        <w:r w:rsidRPr="00C333AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Undersökningar, operation, transport</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206753330 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233365615 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00162CC6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="428C168A" w14:textId="53215B19" w:rsidR="00A55745" w:rsidRDefault="00A55745">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="00C32311" w14:textId="3FCF0FA7" w:rsidR="001A1AE3" w:rsidRDefault="001A1AE3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206753331" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc233365616" w:history="1">
+        <w:r w:rsidRPr="00C333AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Personal</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206753331 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233365616 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00162CC6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13498D9F" w14:textId="1E60ADE4" w:rsidR="00A55745" w:rsidRDefault="00A55745">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="592504F6" w14:textId="4E97DCE1" w:rsidR="001A1AE3" w:rsidRDefault="001A1AE3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206753332" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc233365617" w:history="1">
+        <w:r w:rsidRPr="00C333AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Besökande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206753332 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233365617 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00162CC6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07CABCF2" w14:textId="67D7D995" w:rsidR="00A55745" w:rsidRDefault="00A55745">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="7C3C3DA3" w14:textId="5A125DCE" w:rsidR="001A1AE3" w:rsidRDefault="001A1AE3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206753333" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc233365618" w:history="1">
+        <w:r w:rsidRPr="00C333AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Städ, tvätt och disk</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206753333 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233365618 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00162CC6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07BF3B87" w14:textId="349D98E8" w:rsidR="00A55745" w:rsidRDefault="00A55745">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="2E158D94" w14:textId="37C2C10D" w:rsidR="001A1AE3" w:rsidRDefault="001A1AE3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206753334" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc233365619" w:history="1">
+        <w:r w:rsidRPr="00C333AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ansvar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206753334 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233365619 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00162CC6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E5B5294" w14:textId="0D356DA7" w:rsidR="00A55745" w:rsidRDefault="00A55745">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="0BE527E2" w14:textId="6B9016AC" w:rsidR="001A1AE3" w:rsidRDefault="001A1AE3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206753335" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc233365620" w:history="1">
+        <w:r w:rsidRPr="00C333AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Relaterad information</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206753335 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233365620 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00162CC6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="207BDBDF" w14:textId="445C2E11" w:rsidR="00A55745" w:rsidRDefault="00A55745">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="7137B6A8" w14:textId="12D8C970" w:rsidR="001A1AE3" w:rsidRDefault="001A1AE3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc206753336" w:history="1">
-[...3 lines deleted...]
-            <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:hyperlink w:anchor="_Toc233365621" w:history="1">
+        <w:r w:rsidRPr="00C333AE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Källförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc206753336 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233365621 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00162CC6">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12E2D380" w14:textId="1CC967C4" w:rsidR="00ED7E0D" w:rsidRDefault="004413C1" w:rsidP="005847EF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="12E2D380" w14:textId="1CC967C4" w:rsidR="00ED7E0D" w:rsidRDefault="004413C1" w:rsidP="00162CC6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_Toc206753319"/>
       <w:r w:rsidR="009A32ED">
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="7AD8B93B" w14:textId="15D7136E" w:rsidR="009A32ED" w:rsidRDefault="00ED7E0D" w:rsidP="00ED7E0D">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7AD8B93B" w14:textId="15D7136E" w:rsidR="009A32ED" w:rsidRDefault="00ED7E0D" w:rsidP="00162CC6">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc233365605"/>
+      <w:r w:rsidRPr="00162CC6">
         <w:t>Syfte</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="009A32ED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E991AE" w14:textId="15D9EE5B" w:rsidR="00241933" w:rsidRDefault="00241933" w:rsidP="009A32ED">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="71E991AE" w14:textId="15D9EE5B" w:rsidR="00241933" w:rsidRDefault="00241933" w:rsidP="00162CC6">
       <w:r>
         <w:t>Syftet med denna rutin är att hindra smittspridning i vårdmiljö och skydda mottagliga individer</w:t>
       </w:r>
       <w:r w:rsidR="009A32ED">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="379CF493" w14:textId="1FF181B8" w:rsidR="00ED7E0D" w:rsidRDefault="00ED7E0D" w:rsidP="0088455C">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="12" w:name="_Toc206753321"/>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc233365606"/>
       <w:r>
         <w:t>Sjukdomsinformation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="4DBDAA9F" w14:textId="601F3167" w:rsidR="00D9169A" w:rsidRPr="000C3F07" w:rsidRDefault="00D9169A" w:rsidP="009D064E">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4DBDAA9F" w14:textId="601F3167" w:rsidR="00D9169A" w:rsidRPr="000C3F07" w:rsidRDefault="00D9169A" w:rsidP="00162CC6">
       <w:r w:rsidRPr="000C3F07">
         <w:t xml:space="preserve">Mässling är en mycket smittsam </w:t>
       </w:r>
       <w:r w:rsidR="004B6452" w:rsidRPr="000C3F07">
         <w:t>virusinfektion</w:t>
       </w:r>
       <w:r w:rsidRPr="000C3F07">
         <w:t xml:space="preserve"> med</w:t>
       </w:r>
       <w:r w:rsidR="0088455C" w:rsidRPr="000C3F07">
         <w:t xml:space="preserve"> risk för</w:t>
       </w:r>
       <w:r w:rsidRPr="000C3F07">
         <w:t xml:space="preserve"> allvarliga </w:t>
       </w:r>
       <w:r w:rsidR="0088455C" w:rsidRPr="000C3F07">
         <w:t>komplikationer</w:t>
       </w:r>
       <w:r w:rsidR="00AA6A44" w:rsidRPr="000C3F07">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000C3F07">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA6A44" w:rsidRPr="000C3F07">
@@ -1483,54 +1480,51 @@
       <w:r w:rsidR="008F10B9" w:rsidRPr="000C3F07">
         <w:t>oner framför allt hos icke-immuna spädbarn och personer med nedsatt immunförsvar</w:t>
       </w:r>
       <w:r w:rsidR="003D7F7E" w:rsidRPr="000C3F07">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009D064E" w:rsidRPr="000C3F07">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C3F07">
         <w:t>Det finns ingen behandling mot mässling men genom vaccination</w:t>
       </w:r>
       <w:r w:rsidR="009D064E" w:rsidRPr="000C3F07">
         <w:t xml:space="preserve"> och postexpositionsprofylax</w:t>
       </w:r>
       <w:r w:rsidRPr="000C3F07">
         <w:t xml:space="preserve"> kan </w:t>
       </w:r>
       <w:r w:rsidR="009D064E" w:rsidRPr="000C3F07">
         <w:t xml:space="preserve">individer skyddas. </w:t>
       </w:r>
       <w:r w:rsidR="00E42760" w:rsidRPr="000C3F07">
         <w:t>Mässling är anmälningspliktig och smittspårningspliktig enligt smittskyddslagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41BF94B3" w14:textId="48142BC8" w:rsidR="009D064E" w:rsidRPr="0063212F" w:rsidRDefault="009D064E" w:rsidP="009D064E">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="41BF94B3" w14:textId="48142BC8" w:rsidR="009D064E" w:rsidRPr="0063212F" w:rsidRDefault="009D064E" w:rsidP="00162CC6">
       <w:r w:rsidRPr="0063212F">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Insjuknandet vid mässling är akut med snabbt stigande feber, ögonirritation och tilltagande besvärlig torrhosta. </w:t>
       </w:r>
       <w:r w:rsidR="0088455C" w:rsidRPr="000C3F07">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Ett annat tidigt symtom </w:t>
       </w:r>
       <w:r w:rsidR="00C6340F" w:rsidRPr="000C3F07">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">som kan ses </w:t>
       </w:r>
       <w:r w:rsidR="0088455C" w:rsidRPr="000C3F07">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>vid mässling är vita små fläckar på munslemhinn</w:t>
       </w:r>
       <w:r w:rsidR="00C6340F" w:rsidRPr="000C3F07">
@@ -1576,753 +1570,833 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>några</w:t>
       </w:r>
       <w:r w:rsidRPr="0063212F">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> dag</w:t>
       </w:r>
       <w:r w:rsidR="00F812CE" w:rsidRPr="0063212F">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>ar</w:t>
       </w:r>
       <w:r w:rsidRPr="0063212F">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> uppträder ett storfläckigt, rött och ofta sammanflytande utslag som först brukar ses i ansiktet och sedan sprider sig ner på bål och extremiteter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FAB9924" w14:textId="44A00C20" w:rsidR="00ED7E0D" w:rsidRDefault="00ED7E0D" w:rsidP="00ED7E0D">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="_Toc206753322"/>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc140224029"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc233365607"/>
       <w:r w:rsidRPr="00F108AD">
         <w:t>Smittsamhet och smittvägar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="4AFE140C" w14:textId="32E94159" w:rsidR="00ED7E0D" w:rsidRPr="0063212F" w:rsidRDefault="009A2D10" w:rsidP="00ED7E0D">
-      <w:r w:rsidRPr="0063212F">
+    <w:p w14:paraId="4AFE140C" w14:textId="24761CC3" w:rsidR="00ED7E0D" w:rsidRPr="0063212F" w:rsidRDefault="009A2D10" w:rsidP="00162CC6">
+      <w:r>
         <w:t>Mässling är en luftburen smitta</w:t>
       </w:r>
-      <w:r w:rsidR="002D6532" w:rsidRPr="0063212F">
+      <w:r w:rsidR="002D6532">
         <w:t xml:space="preserve"> där viruset sprids </w:t>
       </w:r>
-      <w:r w:rsidR="00DC0CB9" w:rsidRPr="0063212F">
+      <w:r w:rsidR="00DC0CB9">
         <w:t>via aerosoler (små droppar)</w:t>
       </w:r>
-      <w:r w:rsidR="00B5794D" w:rsidRPr="0063212F">
+      <w:r w:rsidR="00B5794D">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00DC0CB9" w:rsidRPr="0063212F">
+      <w:r w:rsidR="00DC0CB9">
         <w:t xml:space="preserve"> Dessa kan följa luftströmmar inomhus och</w:t>
       </w:r>
-      <w:r w:rsidRPr="0063212F">
+      <w:r>
         <w:t xml:space="preserve"> finnas kvar i luften upp till två timmar efter att den mässlingssjuke passerat. </w:t>
       </w:r>
-      <w:r w:rsidR="00DE5538" w:rsidRPr="0063212F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F1194F" w:rsidRPr="0063212F">
+      <w:r w:rsidR="00DE5538">
+        <w:t xml:space="preserve">Utomhus är smittrisken oftast liten. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">En individ som exponerats för mässlingsvirus kan vara smittsam från dag </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1194F">
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="0063212F">
-[...2 lines deleted...]
-      <w:r w:rsidR="008566CC" w:rsidRPr="0063212F">
+      <w:r>
+        <w:t xml:space="preserve"> efter smittotillfället. Smittsamhetsperioden är från 4 dagar före till och med cirka 4 dagar efter utslagdebut men kan vara längre hos patienter med nedsatt immunförsvar. Inkubationstiden är 7–</w:t>
+      </w:r>
+      <w:r w:rsidR="004B09B7">
+        <w:t>21</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dygn (oftast 10–12 dygn)</w:t>
+      </w:r>
+      <w:r w:rsidR="008566CC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA09DAF" w14:textId="57B6D6B4" w:rsidR="00ED7E0D" w:rsidRDefault="0074645C" w:rsidP="00ED7E0D">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="15" w:name="_Toc206753323"/>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc233365608"/>
       <w:r>
         <w:t>Immunitet och m</w:t>
       </w:r>
       <w:r w:rsidR="00ED7E0D">
         <w:t>ottaglighet</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="3780903D" w14:textId="6F1DFA51" w:rsidR="000A5027" w:rsidRPr="000C3F07" w:rsidRDefault="0074645C" w:rsidP="000A5027">
-      <w:r w:rsidRPr="0063212F">
+    <w:p w14:paraId="3BF07FC2" w14:textId="77777777" w:rsidR="00CE45F3" w:rsidRDefault="0074645C" w:rsidP="00162CC6">
+      <w:r>
         <w:t xml:space="preserve">Immunitet </w:t>
       </w:r>
-      <w:r w:rsidR="0088455C" w:rsidRPr="0063212F">
+      <w:r w:rsidR="0088455C">
         <w:t xml:space="preserve">fås </w:t>
       </w:r>
-      <w:r w:rsidR="006318EC" w:rsidRPr="0063212F">
+      <w:r w:rsidR="006318EC">
         <w:t>efter</w:t>
       </w:r>
-      <w:r w:rsidR="000451FC" w:rsidRPr="0063212F">
+      <w:r w:rsidR="000451FC">
         <w:t xml:space="preserve"> genomgången infektion eller </w:t>
       </w:r>
-      <w:r w:rsidR="00C331CC" w:rsidRPr="0063212F">
-[...5 lines deleted...]
-      <w:r w:rsidR="00C51C9A" w:rsidRPr="000C3F07">
+      <w:r w:rsidR="00C331CC">
+        <w:t>vaccination</w:t>
+      </w:r>
+      <w:r w:rsidR="005724E1">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7242">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51C9A">
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00C331CC" w:rsidRPr="000C3F07">
+      <w:r w:rsidR="00C331CC">
         <w:t xml:space="preserve"> Sverige ges </w:t>
       </w:r>
-      <w:r w:rsidR="00C51C9A" w:rsidRPr="000C3F07">
+      <w:r w:rsidR="00C51C9A">
         <w:t xml:space="preserve">vaccin </w:t>
       </w:r>
-      <w:r w:rsidR="00C331CC" w:rsidRPr="000C3F07">
+      <w:r w:rsidR="00C331CC">
         <w:t>via</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C3F07">
+      <w:r>
         <w:t xml:space="preserve"> allmänna barnvaccinations</w:t>
       </w:r>
-      <w:r w:rsidR="00C51C9A" w:rsidRPr="000C3F07">
+      <w:r>
         <w:softHyphen/>
-      </w:r>
-      <w:r w:rsidRPr="000C3F07">
         <w:t xml:space="preserve">programmet vid 18 månader och </w:t>
       </w:r>
-      <w:r w:rsidR="000C3F07" w:rsidRPr="000C3F07">
+      <w:r w:rsidR="000C3F07">
         <w:t>6–8</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C3F07">
-[...5 lines deleted...]
-      <w:r w:rsidR="007214C5" w:rsidRPr="0063212F">
+      <w:r>
+        <w:t xml:space="preserve"> års ålder</w:t>
+      </w:r>
+      <w:r w:rsidR="007214C5">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000A5027" w:rsidRPr="0063212F">
-[...23 lines deleted...]
-      <w:r w:rsidR="00567862" w:rsidRPr="0063212F">
+      <w:r w:rsidR="00CE45F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005562C7" w:rsidRPr="0063212F">
-[...2 lines deleted...]
-      <w:r w:rsidR="00E55224" w:rsidRPr="0063212F">
+    </w:p>
+    <w:p w14:paraId="64700CFF" w14:textId="77777777" w:rsidR="00CE45F3" w:rsidRDefault="00CE45F3" w:rsidP="000A5027">
+      <w:r>
+        <w:t>Följande grupper räknas som immuna mot mässling:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9D5461" w14:textId="77777777" w:rsidR="00075C5F" w:rsidRDefault="00CE45F3" w:rsidP="005D13CD">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Personer som vet att de ha</w:t>
+      </w:r>
+      <w:r w:rsidR="00075C5F">
+        <w:t>ft mässling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA2E23D" w14:textId="77777777" w:rsidR="00075C5F" w:rsidRDefault="00075C5F" w:rsidP="005D13CD">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Personer som fått minst en dos mässlingsvaccin efter 1 års ålder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8AF820" w14:textId="77777777" w:rsidR="002046FB" w:rsidRDefault="00075C5F" w:rsidP="005D13CD">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Personer födda i Sverige 1965 och tidigare.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55224">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005562C7" w:rsidRPr="0063212F">
-[...20 lines deleted...]
-      <w:r w:rsidR="000B021D" w:rsidRPr="000C3F07">
+    </w:p>
+    <w:p w14:paraId="3780903D" w14:textId="4A1A980F" w:rsidR="000A5027" w:rsidRPr="000C3F07" w:rsidRDefault="000B021D" w:rsidP="00162CC6">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Det finns en viss risk att insjukna i mässling</w:t>
       </w:r>
-      <w:r w:rsidR="003D1F5E" w:rsidRPr="000C3F07">
-[...2 lines deleted...]
-      <w:r w:rsidR="002110F2" w:rsidRPr="000C3F07">
+      <w:r w:rsidR="003D1F5E">
+        <w:t xml:space="preserve"> trot</w:t>
+      </w:r>
+      <w:r w:rsidR="002046FB">
+        <w:t>s att man är vaccinerad</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1F5E">
+        <w:t xml:space="preserve">. De flesta får då </w:t>
+      </w:r>
+      <w:r w:rsidR="002110F2">
         <w:t xml:space="preserve">lindriga symtom och är då sannolikt låggradigt smittsamma. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E59EEF5" w14:textId="33ED718A" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00A57650">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="_Toc206753324"/>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc233365609"/>
       <w:r w:rsidRPr="00065A6B">
         <w:t>Utförande</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidR="005562C7">
         <w:t xml:space="preserve"> – åtgärder vid mässling</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="1651B687" w14:textId="693C228E" w:rsidR="008622A4" w:rsidRDefault="00395714" w:rsidP="00395714">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="18" w:name="_Toc206753325"/>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc233365610"/>
       <w:r>
         <w:t>Misstänkt fall</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="25ED3317" w14:textId="77777777" w:rsidR="00F1194F" w:rsidRPr="00DC54AF" w:rsidRDefault="00A57650" w:rsidP="00A57650">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="25ED3317" w14:textId="77777777" w:rsidR="00F1194F" w:rsidRPr="00DC54AF" w:rsidRDefault="00A57650" w:rsidP="00162CC6">
       <w:r w:rsidRPr="00DD3848">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Personer med misstänkt mässling </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC54AF">
         <w:t>ska handläggas omgående och inte placeras i väntrum eller vistas i andra allmänna utrymmen på vårdinrättningar</w:t>
       </w:r>
       <w:r w:rsidR="00F1194F" w:rsidRPr="00DC54AF">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E85DCC" w14:textId="4D89D471" w:rsidR="00AA5943" w:rsidRPr="00973A7F" w:rsidRDefault="00B1589C" w:rsidP="000919E3">
-[...6 lines deleted...]
-        <w:ind w:right="-143"/>
+    <w:p w14:paraId="67E85DCC" w14:textId="4D89D471" w:rsidR="00AA5943" w:rsidRPr="00973A7F" w:rsidRDefault="00B1589C" w:rsidP="005D13CD">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00973A7F">
         <w:t>Kliniska kriterier för misstänkt diagnos</w:t>
       </w:r>
       <w:r w:rsidR="00973A7F" w:rsidRPr="00973A7F">
         <w:t xml:space="preserve"> samt provtagning</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A7F">
         <w:t xml:space="preserve">, se SkaS rutin </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00B54CAC">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Mässling- provtagning.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="632C8024" w14:textId="1E1D5F93" w:rsidR="002B5DAC" w:rsidRPr="00DC54AF" w:rsidRDefault="002B5DAC" w:rsidP="000919E3">
-[...6 lines deleted...]
-        <w:ind w:right="-143"/>
+    <w:p w14:paraId="632C8024" w14:textId="1E1D5F93" w:rsidR="002B5DAC" w:rsidRPr="00DC54AF" w:rsidRDefault="002B5DAC" w:rsidP="005D13CD">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC54AF">
         <w:t>Placera patienten så fort som möjligt i eget rum med stängd dörr, helst rum med ventilation avsedd för luftburen smitta.</w:t>
       </w:r>
       <w:r w:rsidR="001860BE" w:rsidRPr="00DC54AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00625921" w:rsidRPr="00DC54AF">
         <w:t xml:space="preserve">Se </w:t>
       </w:r>
       <w:r w:rsidR="00C5592C" w:rsidRPr="00DC54AF">
         <w:t>skyddsutrustning</w:t>
       </w:r>
       <w:r w:rsidR="00625921" w:rsidRPr="00DC54AF">
         <w:t xml:space="preserve"> nedan</w:t>
       </w:r>
       <w:r w:rsidR="00C5592C" w:rsidRPr="00DC54AF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A188088" w14:textId="3A38FD8A" w:rsidR="00AA4C80" w:rsidRPr="00DC54AF" w:rsidRDefault="00463087" w:rsidP="000919E3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DC54AF">
+    <w:p w14:paraId="6A188088" w14:textId="26481881" w:rsidR="00AA4C80" w:rsidRPr="00DC54AF" w:rsidRDefault="00463087" w:rsidP="005D13CD">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>Smittsamhetsbedömning görs snarast av ansvarig läkare.</w:t>
       </w:r>
-      <w:r w:rsidR="00AA4C80" w:rsidRPr="00DC54AF">
+      <w:r w:rsidR="00AA4C80">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00366AC9" w:rsidRPr="00DC54AF">
+      <w:r w:rsidR="00366AC9">
         <w:t>Kontakta infektionsläkare alternativt barnläkare för beslut om vidare omhändertagande</w:t>
       </w:r>
       <w:r w:rsidR="00413CC0">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00366AC9" w:rsidRPr="00DC54AF">
+      <w:r w:rsidR="00366AC9">
         <w:t xml:space="preserve">diagnostik samt placering av patienten. </w:t>
       </w:r>
-      <w:r w:rsidR="00AA4C80" w:rsidRPr="00DC54AF">
+      <w:r w:rsidR="00AA4C80">
         <w:t xml:space="preserve">För råd om akut handläggning </w:t>
       </w:r>
-      <w:r w:rsidR="00E7298C" w:rsidRPr="00DC54AF">
+      <w:r w:rsidR="00E7298C">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00AA4C80" w:rsidRPr="00DC54AF">
+      <w:r w:rsidR="00AA4C80">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r w:rsidR="000E570E" w:rsidRPr="00DC54AF">
+      <w:r w:rsidR="000E570E">
         <w:t xml:space="preserve">smittskydd </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="000E570E" w:rsidRPr="00DC54AF">
+      <w:r w:rsidR="000E570E">
         <w:t>VGR</w:t>
       </w:r>
-      <w:r w:rsidR="00E7298C" w:rsidRPr="00DC54AF">
+      <w:r w:rsidR="00E7298C">
         <w:t>:s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="000E570E" w:rsidRPr="00DC54AF">
+      <w:r w:rsidR="000E570E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AA4C80" w:rsidRPr="00DC54AF">
+      <w:r w:rsidR="00AA4C80">
         <w:t>riktlinje:</w:t>
       </w:r>
-      <w:r w:rsidR="000E570E" w:rsidRPr="00DC54AF">
+      <w:r w:rsidR="000E570E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="000E570E" w:rsidRPr="00A93783">
-[...3 lines deleted...]
-          <w:t>Mässling – akutbedömning och klinisk bild</w:t>
+        <w:r w:rsidR="00353518" w:rsidRPr="00353518">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Handläggning av mässlingsfall i Västra Götalandsregionen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000E570E" w:rsidRPr="00DC54AF">
+      <w:r w:rsidR="000E570E" w:rsidRPr="22DB02A4">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D9A7ED" w14:textId="54EAFB83" w:rsidR="007214C5" w:rsidRPr="00DC54AF" w:rsidRDefault="007214C5" w:rsidP="000919E3">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="12D9A7ED" w14:textId="54EAFB83" w:rsidR="007214C5" w:rsidRPr="00DC54AF" w:rsidRDefault="007214C5" w:rsidP="005D13CD">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC54AF">
         <w:t>Vid kvarvarande misstanke om smittsam mässling kontaktas smittskyddsläkare i beredskap via regionens telefonväxel, även jourtid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C7104B6" w14:textId="550845CE" w:rsidR="00F1194F" w:rsidRPr="00B86383" w:rsidRDefault="009A6887" w:rsidP="000919E3">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="7C7104B6" w14:textId="550845CE" w:rsidR="00F1194F" w:rsidRPr="00B86383" w:rsidRDefault="009A6887" w:rsidP="005D13CD">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC54AF">
         <w:t>Kontakt</w:t>
       </w:r>
       <w:r w:rsidR="00E54645" w:rsidRPr="00DC54AF">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC54AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007214C5" w:rsidRPr="00DC54AF">
         <w:t xml:space="preserve">Vårdhygien </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC54AF">
         <w:t>snarast (</w:t>
       </w:r>
       <w:r w:rsidR="007214C5" w:rsidRPr="00DC54AF">
         <w:t>kontorstid</w:t>
       </w:r>
       <w:r w:rsidR="00E54645" w:rsidRPr="00DC54AF">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00973A7F" w:rsidRPr="00DC54AF">
         <w:t>0500–432084</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC54AF">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007214C5" w:rsidRPr="00DC54AF">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00652F3D" w:rsidRPr="00DC54AF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B7431E" w14:textId="3DC4123B" w:rsidR="00CB113F" w:rsidRPr="00973A7F" w:rsidRDefault="004F199B" w:rsidP="000919E3">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="71B7431E" w14:textId="3DC4123B" w:rsidR="00CB113F" w:rsidRPr="00973A7F" w:rsidRDefault="004F199B" w:rsidP="005D13CD">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00973A7F">
         <w:t xml:space="preserve">Rum </w:t>
       </w:r>
       <w:r w:rsidR="00183CB8" w:rsidRPr="00973A7F">
         <w:t>som</w:t>
       </w:r>
       <w:r w:rsidRPr="00973A7F">
         <w:t xml:space="preserve"> den misstänkt smittsamme pat</w:t>
       </w:r>
       <w:r w:rsidR="00183CB8" w:rsidRPr="00973A7F">
         <w:t xml:space="preserve">ienten vistats i ska stå tomma </w:t>
       </w:r>
       <w:r w:rsidR="00973A7F">
         <w:t>enligt nedanstående</w:t>
       </w:r>
       <w:r w:rsidR="00183CB8" w:rsidRPr="00973A7F">
         <w:t xml:space="preserve"> rubrik rumsventilation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3C5CB0" w14:textId="2E8B45B0" w:rsidR="00722738" w:rsidRPr="00753C5C" w:rsidRDefault="00CB113F" w:rsidP="000919E3">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="0A3C5CB0" w14:textId="2E8B45B0" w:rsidR="00722738" w:rsidRPr="00753C5C" w:rsidRDefault="00CB113F" w:rsidP="005D13CD">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00753C5C">
         <w:t>Ta</w:t>
       </w:r>
       <w:r w:rsidR="00B86383" w:rsidRPr="00753C5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00722738" w:rsidRPr="00753C5C">
         <w:t xml:space="preserve">ställning till om smittspårning enligt nedan ska starta innan definitiv diagnos </w:t>
       </w:r>
       <w:r w:rsidR="00AF606B" w:rsidRPr="00753C5C">
         <w:t>föreligger.</w:t>
       </w:r>
       <w:r w:rsidR="00D33B40" w:rsidRPr="00753C5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40235E51" w14:textId="39BFBA09" w:rsidR="00395714" w:rsidRDefault="00395714" w:rsidP="00395714">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="_Toc206753326"/>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc233365611"/>
       <w:r>
         <w:t>Smittspårning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="16DFBD97" w14:textId="202AA74E" w:rsidR="00AA4C80" w:rsidRPr="00DE2891" w:rsidRDefault="00E1340E" w:rsidP="00AA4C80">
+    <w:p w14:paraId="16DFBD97" w14:textId="32ED4737" w:rsidR="00AA4C80" w:rsidRPr="00DE2891" w:rsidRDefault="00E1340E" w:rsidP="00162CC6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB4923">
+      <w:r>
         <w:t>Vid ett verifierat mässlingsfall ska smittspårning starta omgående</w:t>
       </w:r>
-      <w:r w:rsidR="009D3E2E" w:rsidRPr="00CB4923">
+      <w:r w:rsidR="009D3E2E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00395714" w:rsidRPr="00CB4923">
+      <w:r w:rsidR="00395714">
         <w:t>Syftet med smittspårningen är att snabbt identifiera exponerade</w:t>
       </w:r>
       <w:r w:rsidR="001B48DE">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00395714" w:rsidRPr="00CB4923">
+      <w:r w:rsidR="00395714">
         <w:t xml:space="preserve"> mottagliga individer</w:t>
+      </w:r>
+      <w:r w:rsidR="0095464B">
+        <w:t xml:space="preserve"> som kan vara aktuella för postexpositionsprofylax</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6A95">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C274CF">
+        <w:t>Detta</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6A95">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C06E9">
+        <w:t>kan</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6A95">
+        <w:t xml:space="preserve"> förhindra sjukdom och är mer effektivt ju tidigare det ges.</w:t>
       </w:r>
       <w:r w:rsidR="0095464B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0095464B" w:rsidRPr="001B48DE">
-[...23 lines deleted...]
-      <w:r w:rsidR="00FA6A95" w:rsidRPr="001B48DE">
+      <w:r w:rsidR="007522D1">
+        <w:t>Behandla</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE67C5">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="007522D1">
+        <w:t>de läkare är ansvarig för s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6A95">
         <w:t>mittspårning</w:t>
       </w:r>
       <w:r w:rsidR="006E765A">
         <w:t xml:space="preserve"> som ska</w:t>
       </w:r>
-      <w:r w:rsidR="00F64D63" w:rsidRPr="001B48DE">
+      <w:r w:rsidR="00F64D63">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA6A95" w:rsidRPr="001B48DE">
+      <w:r w:rsidR="00FA6A95">
         <w:t>ske i s</w:t>
       </w:r>
-      <w:r w:rsidR="00AA4C80" w:rsidRPr="001B48DE">
+      <w:r w:rsidR="00AA4C80">
         <w:t xml:space="preserve">amråd </w:t>
       </w:r>
-      <w:r w:rsidR="007C06E9" w:rsidRPr="001B48DE">
+      <w:r w:rsidR="007C06E9">
         <w:t>med</w:t>
       </w:r>
-      <w:r w:rsidR="00F64D63" w:rsidRPr="001B48DE">
+      <w:r w:rsidR="00F64D63">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AD671B" w:rsidRPr="001B48DE">
+      <w:r w:rsidR="00AD671B">
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00AA4C80" w:rsidRPr="001B48DE">
+      <w:r w:rsidR="00AA4C80">
         <w:t>nfektion</w:t>
       </w:r>
-      <w:r w:rsidR="00AD671B" w:rsidRPr="001B48DE">
+      <w:r w:rsidR="00AD671B">
         <w:t>släkare</w:t>
       </w:r>
-      <w:r w:rsidR="00AA4C80" w:rsidRPr="001B48DE">
+      <w:r w:rsidR="00AA4C80">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00C6467B" w:rsidRPr="001B48DE">
+      <w:r w:rsidR="00C6467B">
         <w:t>Vårdhygien</w:t>
       </w:r>
-      <w:r w:rsidR="00AA4C80" w:rsidRPr="001B48DE">
+      <w:r w:rsidR="00AA4C80">
         <w:t xml:space="preserve"> och </w:t>
       </w:r>
-      <w:r w:rsidR="00DE2891" w:rsidRPr="001B48DE">
+      <w:r w:rsidR="00DE2891">
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00AA4C80" w:rsidRPr="001B48DE">
+      <w:r w:rsidR="00AA4C80">
         <w:t xml:space="preserve">mittskydd. </w:t>
       </w:r>
       <w:r w:rsidR="00F453D3">
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00FA7D5E">
         <w:t>ris</w:t>
       </w:r>
       <w:r w:rsidR="00237A00">
         <w:t>- och katastrofmedicinsk</w:t>
       </w:r>
       <w:r w:rsidR="00F453D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00237A00">
         <w:t>beredskapsplan</w:t>
       </w:r>
       <w:r w:rsidR="00F453D3">
         <w:t xml:space="preserve"> för Skaraborgs sjukhus</w:t>
       </w:r>
       <w:r w:rsidR="00237A00">
         <w:t xml:space="preserve"> kan behöva användas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A829236" w14:textId="0C0928D1" w:rsidR="004D243D" w:rsidRPr="001B48DE" w:rsidRDefault="00A26400" w:rsidP="004D243D">
-      <w:r w:rsidRPr="001B48DE">
+    <w:p w14:paraId="1A829236" w14:textId="58A144E6" w:rsidR="004D243D" w:rsidRPr="001B48DE" w:rsidRDefault="00A26400" w:rsidP="22DB02A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">För beskrivning av tillvägagångssätt vid </w:t>
       </w:r>
-      <w:r w:rsidR="00133697" w:rsidRPr="001B48DE">
+      <w:r w:rsidR="00133697">
         <w:t>smittspårning</w:t>
       </w:r>
-      <w:r w:rsidRPr="001B48DE">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C2EBD" w:rsidRPr="001B48DE">
+      <w:r w:rsidR="008C2EBD">
         <w:t>samt indikation för postexpositionsprofyl</w:t>
       </w:r>
-      <w:r w:rsidR="003106E0" w:rsidRPr="001B48DE">
+      <w:r w:rsidR="003106E0">
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="008C2EBD" w:rsidRPr="001B48DE">
+      <w:r w:rsidR="008C2EBD">
         <w:t xml:space="preserve">x, </w:t>
       </w:r>
-      <w:r w:rsidRPr="001B48DE">
-[...5 lines deleted...]
-      <w:r w:rsidR="004D243D" w:rsidRPr="00601890">
+      <w:r>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r w:rsidR="00D95252">
+        <w:t>nationell riktlinje</w:t>
+      </w:r>
+      <w:r w:rsidR="004D243D">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00697FA3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00C06171" w:rsidRPr="00C06171">
-[...3 lines deleted...]
-          <w:t>Mässling - utbrottshantering och smittspårning.pdf</w:t>
+        <w:r w:rsidR="00952B69">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>S</w:t>
+        </w:r>
+        <w:r w:rsidR="00697FA3" w:rsidRPr="00697FA3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>mittskydds</w:t>
+        </w:r>
+        <w:r w:rsidR="00952B69">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>å</w:t>
+        </w:r>
+        <w:r w:rsidR="00697FA3" w:rsidRPr="00697FA3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>tg</w:t>
+        </w:r>
+        <w:r w:rsidR="00952B69">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>ä</w:t>
+        </w:r>
+        <w:r w:rsidR="00697FA3" w:rsidRPr="00697FA3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>rder</w:t>
+        </w:r>
+        <w:r w:rsidR="00952B69">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00697FA3" w:rsidRPr="00697FA3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>vid</w:t>
+        </w:r>
+        <w:r w:rsidR="00952B69">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00697FA3" w:rsidRPr="00697FA3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>m</w:t>
+        </w:r>
+        <w:r w:rsidR="00952B69">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>ä</w:t>
+        </w:r>
+        <w:r w:rsidR="00697FA3" w:rsidRPr="00697FA3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>ssling</w:t>
+        </w:r>
+        <w:r w:rsidR="00952B69">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidR="00697FA3" w:rsidRPr="00697FA3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>handl</w:t>
+        </w:r>
+        <w:r w:rsidR="00952B69">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>ä</w:t>
+        </w:r>
+        <w:r w:rsidR="00697FA3" w:rsidRPr="00697FA3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>ggning</w:t>
+        </w:r>
+        <w:r w:rsidR="00952B69">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00697FA3" w:rsidRPr="00697FA3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>och</w:t>
+        </w:r>
+        <w:r w:rsidR="00952B69">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00697FA3" w:rsidRPr="00697FA3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>smittsp</w:t>
+        </w:r>
+        <w:r w:rsidR="00952B69">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>å</w:t>
+        </w:r>
+        <w:r w:rsidR="00697FA3" w:rsidRPr="00697FA3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>rning</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00697FA3" w:rsidRPr="001B48DE">
         <w:rPr>
-          <w:strike/>
+          <w:rStyle w:val="Hyperlnk"/>
         </w:rPr>
-      </w:pPr>
-[...21 lines deleted...]
-      <w:r w:rsidR="007A242B" w:rsidRPr="001B48DE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4105FBD8" w14:textId="2619D93E" w:rsidR="00395714" w:rsidRDefault="00395714" w:rsidP="00395714">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="_Toc206753327"/>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc233365612"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Vårdrutiner</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="7CE991BF" w14:textId="1F269365" w:rsidR="0092703F" w:rsidRPr="0092703F" w:rsidRDefault="0092703F" w:rsidP="0092703F">
+    <w:p w14:paraId="7CE991BF" w14:textId="1F269365" w:rsidR="0092703F" w:rsidRPr="0092703F" w:rsidRDefault="0092703F" w:rsidP="00162CC6">
       <w:r w:rsidRPr="00112E6B">
         <w:t xml:space="preserve">Basala hygienrutiner ska alltid tillämpas. </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="006E0346">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Se Basala hygienrutiner och klädregler</w:t>
         </w:r>
         <w:r w:rsidR="003A449C" w:rsidRPr="006E0346">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> Vård</w:t>
         </w:r>
         <w:r w:rsidR="004F1755" w:rsidRPr="006E0346">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>handboken</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1F796CB4" w14:textId="02D844BA" w:rsidR="0092703F" w:rsidRDefault="0092703F" w:rsidP="0092703F">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="21" w:name="_Toc206753328"/>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc233365613"/>
       <w:r>
         <w:t>Skyddsutrustning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="1D9D28E6" w14:textId="5390FC0F" w:rsidR="00395714" w:rsidRPr="00F142BA" w:rsidRDefault="005C218E" w:rsidP="00395714">
+    <w:p w14:paraId="1D9D28E6" w14:textId="5390FC0F" w:rsidR="00395714" w:rsidRPr="00F142BA" w:rsidRDefault="005C218E" w:rsidP="00162CC6">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB11E5">
         <w:t>FFP3</w:t>
       </w:r>
       <w:r w:rsidR="0039259D" w:rsidRPr="00CB11E5">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB11E5">
         <w:t xml:space="preserve">klassat andningsskydd ska användas av all personal </w:t>
       </w:r>
       <w:r w:rsidR="00203176" w:rsidRPr="00CB11E5">
         <w:t>som befinner sig i samma rum som patienten</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB11E5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F142BA">
         <w:t xml:space="preserve">Skyddet ska sluta tätt över kinder, haka och näsa för att skydda effektivt och är alltid engångs. Vid </w:t>
       </w:r>
       <w:r w:rsidR="0004593F">
         <w:t>patientnära arbete</w:t>
       </w:r>
       <w:r w:rsidRPr="00F142BA">
@@ -2330,158 +2404,146 @@
       </w:r>
       <w:r w:rsidR="00B82A96" w:rsidRPr="00961AFB">
         <w:t>(&lt;2</w:t>
       </w:r>
       <w:r w:rsidRPr="00961AFB">
         <w:t xml:space="preserve"> m</w:t>
       </w:r>
       <w:r w:rsidR="002C2C02" w:rsidRPr="00961AFB">
         <w:t>) ska</w:t>
       </w:r>
       <w:r w:rsidRPr="00F142BA">
         <w:t xml:space="preserve"> visir</w:t>
       </w:r>
       <w:r w:rsidR="00961AFB">
         <w:t>/skyddsglasögon</w:t>
       </w:r>
       <w:r w:rsidRPr="00F142BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B82A96">
         <w:t>användas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B4CF921" w14:textId="3A832AB2" w:rsidR="00395714" w:rsidRDefault="00395714" w:rsidP="00395714">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc140224034"/>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc140224034"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc233365614"/>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Vårdrum</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="6F8C7A81" w14:textId="5336DD1B" w:rsidR="007E54FF" w:rsidRPr="00CB11E5" w:rsidRDefault="007E54FF" w:rsidP="007E54FF">
+    <w:p w14:paraId="6F8C7A81" w14:textId="5336DD1B" w:rsidR="007E54FF" w:rsidRPr="00CB11E5" w:rsidRDefault="007E54FF" w:rsidP="00162CC6">
       <w:r w:rsidRPr="00112E6B">
         <w:t xml:space="preserve">Patienten skall vårdas </w:t>
       </w:r>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00112E6B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>vårdrum</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> för luftsmitta</w:t>
+        <w:t>vårdrum för luftsmitta</w:t>
       </w:r>
       <w:r w:rsidRPr="00112E6B">
         <w:t xml:space="preserve"> med sluss och separat ventilation, i </w:t>
       </w:r>
       <w:r w:rsidRPr="003D36AA">
         <w:t>första hand på infektionsavdelning eller barnavdelning i Skövde. I Skövde finns</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:t>vård</w:t>
+        <w:t xml:space="preserve"> vård</w:t>
       </w:r>
       <w:r w:rsidRPr="003D36AA">
         <w:t>rum</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> för luft</w:t>
       </w:r>
       <w:r w:rsidR="0082421D">
         <w:t xml:space="preserve">buren </w:t>
       </w:r>
       <w:r>
         <w:t>smitta</w:t>
       </w:r>
       <w:r w:rsidRPr="003D36AA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>även på</w:t>
       </w:r>
       <w:r w:rsidRPr="003D36AA">
         <w:t xml:space="preserve"> IVA</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB11E5">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00DF06B0" w:rsidRPr="00CB11E5">
         <w:t xml:space="preserve"> akutmottagningen</w:t>
       </w:r>
       <w:r w:rsidR="00D17EA8" w:rsidRPr="00CB11E5">
         <w:t xml:space="preserve"> samt förlossningen</w:t>
       </w:r>
       <w:r w:rsidR="00163251" w:rsidRPr="00CB11E5">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB11E5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A5C23DF" w14:textId="2B20BB11" w:rsidR="00395714" w:rsidRDefault="00395714" w:rsidP="00395714">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112E6B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Rumsventilation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75328848" w14:textId="45E03663" w:rsidR="007E54FF" w:rsidRPr="00651099" w:rsidRDefault="00B16250" w:rsidP="007E54FF">
+    <w:p w14:paraId="75328848" w14:textId="45E03663" w:rsidR="007E54FF" w:rsidRPr="00651099" w:rsidRDefault="00B16250" w:rsidP="00162CC6">
       <w:pPr>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc140224035"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc140224035"/>
       <w:r w:rsidRPr="00CB11E5">
         <w:t xml:space="preserve">Patient eller icke-immun </w:t>
       </w:r>
       <w:r w:rsidR="007E54FF" w:rsidRPr="00CB11E5">
         <w:t xml:space="preserve">personal ska inte vistas i aktuellt rum inom två timmar efter patient med mässling. </w:t>
       </w:r>
       <w:r w:rsidR="001E4220" w:rsidRPr="00CB11E5">
         <w:t xml:space="preserve">Om immun personal måste vistas i </w:t>
       </w:r>
       <w:r w:rsidR="001E4220" w:rsidRPr="00527B5D">
         <w:t xml:space="preserve">rummet ska skyddsutrustning enligt ovan användas. </w:t>
       </w:r>
       <w:r w:rsidR="007E54FF" w:rsidRPr="00527B5D">
         <w:t>I rum med högre antal luftväxlingar kan tiden förkortas.</w:t>
       </w:r>
       <w:r w:rsidR="0082421D" w:rsidRPr="00527B5D">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00527B5D" w:rsidRPr="00527B5D">
@@ -2501,64 +2563,64 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Infektionsoperationssalen ställs ventilationen i infektionsläge och uppreningsperioden är</w:t>
       </w:r>
       <w:r w:rsidR="00527B5D" w:rsidRPr="00527B5D">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> då</w:t>
       </w:r>
       <w:r w:rsidR="0082421D" w:rsidRPr="00527B5D">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 40 minuter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FCD1882" w14:textId="2EA3258C" w:rsidR="00395714" w:rsidRPr="00AC3947" w:rsidRDefault="00395714" w:rsidP="007E54FF">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc206753330"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc233365615"/>
       <w:r w:rsidRPr="00AC3947">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Undersökningar, operation, transport</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="5E8AD9C6" w14:textId="77777777" w:rsidR="00283233" w:rsidRDefault="00283233" w:rsidP="00283233">
       <w:r w:rsidRPr="00283233">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Misstänkt eller verifierad mässling får inte hindra eller försena undersökningar/behandlingar/operationer som är nödvändiga för patienten.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69A1DF10" w14:textId="4032238E" w:rsidR="005C218E" w:rsidRPr="00AC3947" w:rsidRDefault="005C218E" w:rsidP="00283233">
       <w:r w:rsidRPr="00AC3947">
         <w:t>Kontakta Vårdhygien</w:t>
       </w:r>
       <w:r w:rsidR="009473BB">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC3947">
         <w:t>bakjour Infektion</w:t>
       </w:r>
       <w:r w:rsidR="009473BB">
         <w:t xml:space="preserve"> (jourtid)</w:t>
@@ -2611,254 +2673,404 @@
       <w:r w:rsidR="00EE7AF7" w:rsidRPr="001863BC">
         <w:t xml:space="preserve"> samt </w:t>
       </w:r>
       <w:r w:rsidR="00824605" w:rsidRPr="00824605">
         <w:t>med engångsnäsdukar och instrueras att hosta</w:t>
       </w:r>
       <w:r w:rsidR="001863BC">
         <w:t>/nysa</w:t>
       </w:r>
       <w:r w:rsidR="00824605" w:rsidRPr="00824605">
         <w:t xml:space="preserve"> i näsduk, som sedan samlas i plastpåse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="487EA2D3" w14:textId="77777777" w:rsidR="00254713" w:rsidRPr="00AC3947" w:rsidRDefault="00254713" w:rsidP="00254713">
       <w:r w:rsidRPr="00AC3947">
         <w:t xml:space="preserve">Vårdande enhet informerar mottagande enhet om luftburen smitta innan transporten för att minimera risk att exponera andra. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D396094" w14:textId="0DA401F4" w:rsidR="00254713" w:rsidRPr="00AC3947" w:rsidRDefault="00254713" w:rsidP="00254713">
       <w:r w:rsidRPr="00AC3947">
         <w:t xml:space="preserve">Operation sker på infektionsoperationssal i Skövde. Uppvakning sker på operationssal och patienten transporteras så snart det är möjligt åter till vårdavdelning. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D3AE521" w14:textId="3EF82C4B" w:rsidR="00254713" w:rsidRPr="00AC3947" w:rsidRDefault="00254713" w:rsidP="00254713">
       <w:r w:rsidRPr="00AC3947">
+        <w:lastRenderedPageBreak/>
         <w:t>Förlossning sker i isoleringsrum på förlossningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C80F30" w14:textId="53D7C312" w:rsidR="00824605" w:rsidRPr="0017668C" w:rsidRDefault="00824605" w:rsidP="00254713">
       <w:r w:rsidRPr="00AC3947">
         <w:t xml:space="preserve">Fordonstransport mellan vårdinrättningar av misstänkt fall sker med sjuktransport alternativt egen bil. </w:t>
       </w:r>
       <w:r w:rsidRPr="0017668C">
         <w:t xml:space="preserve">Fordonspersonal </w:t>
       </w:r>
       <w:r w:rsidR="00813457" w:rsidRPr="0017668C">
         <w:t xml:space="preserve">ska vara immun och </w:t>
       </w:r>
       <w:r w:rsidRPr="0017668C">
         <w:t>använd</w:t>
       </w:r>
       <w:r w:rsidR="00813457" w:rsidRPr="0017668C">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="0017668C">
         <w:t>andningsskydd.</w:t>
       </w:r>
       <w:r w:rsidR="00881020" w:rsidRPr="0017668C">
         <w:t xml:space="preserve"> Fordonet vädras </w:t>
       </w:r>
       <w:r w:rsidR="00E92771" w:rsidRPr="0017668C">
         <w:t xml:space="preserve">minst 15 minuter </w:t>
       </w:r>
       <w:r w:rsidR="00881020" w:rsidRPr="0017668C">
         <w:t>innan nästa patient tas in.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AE0D364" w14:textId="78211EB9" w:rsidR="00395714" w:rsidRDefault="00395714" w:rsidP="00395714">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc140224036"/>
-      <w:bookmarkStart w:id="27" w:name="_Toc206753331"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc140224036"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc233365616"/>
       <w:r w:rsidRPr="00226986">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Personal</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p w14:paraId="70214E05" w14:textId="77777777" w:rsidR="000A7B1B" w:rsidRPr="0054042B" w:rsidRDefault="005C218E" w:rsidP="00FF31C5">
+    <w:p w14:paraId="70214E05" w14:textId="77777777" w:rsidR="000A7B1B" w:rsidRPr="0054042B" w:rsidRDefault="005C218E" w:rsidP="00162CC6">
       <w:r w:rsidRPr="0054042B">
         <w:t>Vård</w:t>
       </w:r>
       <w:r w:rsidR="00E92771" w:rsidRPr="0054042B">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00AF22CC" w:rsidRPr="0054042B">
         <w:t xml:space="preserve"> samt servicepersonal på sjukhus</w:t>
       </w:r>
       <w:r w:rsidRPr="0054042B">
         <w:t xml:space="preserve"> bör vara immun mot mässling.</w:t>
       </w:r>
       <w:r w:rsidR="00FF31C5" w:rsidRPr="0054042B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C1320" w:rsidRPr="0054042B">
         <w:t>Varje verksamhet ansvarar för att bedöma risken för exponering av mässling inom den egna verksamheten samt tar ställning till att erbjuda mässlingvaccination</w:t>
       </w:r>
       <w:r w:rsidR="000A7B1B" w:rsidRPr="0054042B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B061D86" w14:textId="56281BFD" w:rsidR="00F16FB1" w:rsidRPr="00143E22" w:rsidRDefault="00B8739F" w:rsidP="00FF31C5">
-[...6 lines deleted...]
-      <w:r w:rsidR="00CC2CFA" w:rsidRPr="00143E22">
+    <w:p w14:paraId="0B061D86" w14:textId="630246EA" w:rsidR="00F16FB1" w:rsidRPr="00143E22" w:rsidRDefault="00B8739F" w:rsidP="00162CC6">
+      <w:r>
+        <w:t xml:space="preserve">Vid vård av patient med misstänkt eller verifierad mässling ska enbart immun personal </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2CFA">
         <w:t>exponeras för patienten</w:t>
       </w:r>
-      <w:r w:rsidRPr="00143E22">
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00FF31C5" w:rsidRPr="00143E22">
+      <w:r w:rsidR="00FF31C5">
         <w:t xml:space="preserve">Gravid personal </w:t>
       </w:r>
-      <w:r w:rsidR="00EE6C38" w:rsidRPr="00143E22">
+      <w:r w:rsidR="00EE6C38">
         <w:t>ska</w:t>
       </w:r>
-      <w:r w:rsidR="00FF31C5" w:rsidRPr="00143E22">
+      <w:r w:rsidR="00FF31C5">
         <w:t xml:space="preserve"> inte delta i vård</w:t>
       </w:r>
-      <w:r w:rsidR="004C3F7B" w:rsidRPr="00143E22">
+      <w:r w:rsidR="004C3F7B">
         <w:t>en.</w:t>
       </w:r>
-      <w:r w:rsidR="008F5C99" w:rsidRPr="00143E22">
+      <w:r w:rsidR="008F5C99">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E642F5" w:rsidRPr="00143E22">
+      <w:r w:rsidR="00E642F5">
         <w:t xml:space="preserve">Exponerad icke-immun personal </w:t>
       </w:r>
-      <w:r w:rsidR="00FF3DF4" w:rsidRPr="00143E22">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">och så länge som risk finns för smittspridning. </w:t>
+      <w:r w:rsidR="00736C2F">
+        <w:t xml:space="preserve">hanteras enligt </w:t>
+      </w:r>
+      <w:r w:rsidR="00A7543D">
+        <w:t xml:space="preserve">rubrik 5.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00186560">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="00A7543D">
+        <w:t>nationellt dokument</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4E94">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7543D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00057DF1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>S</w:t>
+        </w:r>
+        <w:r w:rsidR="00A7543D" w:rsidRPr="00A7543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>mittskydds</w:t>
+        </w:r>
+        <w:r w:rsidR="005E4E94">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>å</w:t>
+        </w:r>
+        <w:r w:rsidR="00A7543D" w:rsidRPr="00A7543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>tg</w:t>
+        </w:r>
+        <w:r w:rsidR="00952B69">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>ä</w:t>
+        </w:r>
+        <w:r w:rsidR="00A7543D" w:rsidRPr="00A7543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>rder</w:t>
+        </w:r>
+        <w:r w:rsidR="00057DF1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00A7543D" w:rsidRPr="00A7543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>vid</w:t>
+        </w:r>
+        <w:r w:rsidR="00057DF1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00A7543D" w:rsidRPr="00A7543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>m</w:t>
+        </w:r>
+        <w:r w:rsidR="00057DF1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>ä</w:t>
+        </w:r>
+        <w:r w:rsidR="00A7543D" w:rsidRPr="00A7543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>ssling</w:t>
+        </w:r>
+        <w:r w:rsidR="005E4E94">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00A7543D" w:rsidRPr="00A7543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+        <w:r w:rsidR="005E4E94">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00A7543D" w:rsidRPr="00A7543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>handl</w:t>
+        </w:r>
+        <w:r w:rsidR="00057DF1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>ä</w:t>
+        </w:r>
+        <w:r w:rsidR="00A7543D" w:rsidRPr="00A7543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>ggning</w:t>
+        </w:r>
+        <w:r w:rsidR="00057DF1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00A7543D" w:rsidRPr="00A7543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>och</w:t>
+        </w:r>
+        <w:r w:rsidR="00057DF1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00A7543D" w:rsidRPr="00A7543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>smittsp</w:t>
+        </w:r>
+        <w:r w:rsidR="00057DF1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>å</w:t>
+        </w:r>
+        <w:r w:rsidR="00A7543D" w:rsidRPr="00A7543D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>rning</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A7543D">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EAFF4C1" w14:textId="1A40530F" w:rsidR="00A24FB4" w:rsidRPr="00143E22" w:rsidRDefault="00A24FB4" w:rsidP="00FF31C5">
+    <w:p w14:paraId="2EAFF4C1" w14:textId="16D79345" w:rsidR="00A24FB4" w:rsidRPr="00143E22" w:rsidRDefault="00A24FB4" w:rsidP="00FF31C5">
       <w:r w:rsidRPr="00143E22">
         <w:t xml:space="preserve">Kontakta </w:t>
       </w:r>
       <w:r w:rsidR="009E6ABF" w:rsidRPr="00143E22">
         <w:t>Vårdhygien</w:t>
       </w:r>
       <w:r w:rsidR="001373C7" w:rsidRPr="00143E22">
-        <w:t>/infektionsläkare för råd om när en personal som haft mässling kan återgå i arbete.</w:t>
+        <w:t>/infektionsläkare</w:t>
+      </w:r>
+      <w:r w:rsidR="00952B69">
+        <w:t>/smittskydd</w:t>
+      </w:r>
+      <w:r w:rsidR="001373C7" w:rsidRPr="00143E22">
+        <w:t xml:space="preserve"> för råd om när en personal som haft mässling kan återgå i arbete.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01CC3D02" w14:textId="77777777" w:rsidR="00395714" w:rsidRDefault="00395714" w:rsidP="00395714">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc140224037"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc206753332"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc140224037"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc233365617"/>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Besökande</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="134D1D24" w14:textId="306A408B" w:rsidR="00395714" w:rsidRPr="00E83DA9" w:rsidRDefault="00FF31C5" w:rsidP="00395714">
+    <w:p w14:paraId="134D1D24" w14:textId="306A408B" w:rsidR="00395714" w:rsidRPr="00E83DA9" w:rsidRDefault="00FF31C5" w:rsidP="00162CC6">
       <w:r w:rsidRPr="00E83DA9">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00395714" w:rsidRPr="00E83DA9">
         <w:t xml:space="preserve">esökande med immunitet mot </w:t>
       </w:r>
       <w:r w:rsidR="00523EAA" w:rsidRPr="00E83DA9">
         <w:t xml:space="preserve">mässling </w:t>
       </w:r>
       <w:r w:rsidR="00395714" w:rsidRPr="00E83DA9">
         <w:t>får vistas hos patienten</w:t>
       </w:r>
       <w:r w:rsidR="00950CF3">
         <w:t xml:space="preserve"> om det anses nödvändigt för </w:t>
       </w:r>
       <w:r w:rsidR="00853D92">
         <w:t>patientens välbefinnande</w:t>
       </w:r>
       <w:r w:rsidR="00395714" w:rsidRPr="00E83DA9">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E83DA9" w:rsidRPr="00E83DA9">
         <w:t xml:space="preserve">De ska informeras om smitta och erbjudas andningsskydd </w:t>
       </w:r>
       <w:r w:rsidR="00E83DA9">
         <w:t>samt</w:t>
       </w:r>
       <w:r w:rsidR="00E83DA9" w:rsidRPr="00E83DA9">
         <w:t xml:space="preserve"> visir.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1063B664" w14:textId="77777777" w:rsidR="00395714" w:rsidRPr="00226986" w:rsidRDefault="00395714" w:rsidP="00395714">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc140224038"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc206753333"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc140224038"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc233365618"/>
       <w:r w:rsidRPr="00226986">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Städ, tvätt och disk</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="5C58C94F" w14:textId="6A7AB413" w:rsidR="00395714" w:rsidRPr="00E83DA9" w:rsidRDefault="00395714" w:rsidP="00395714">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E83DA9">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Städning</w:t>
       </w:r>
       <w:r w:rsidR="009437ED" w:rsidRPr="00E83DA9">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>/rengöring</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="723A2AE5" w14:textId="287FDBF2" w:rsidR="00337645" w:rsidRPr="00226986" w:rsidRDefault="00337645" w:rsidP="00337645">
       <w:r w:rsidRPr="00226986">
         <w:t>Daglig patientnära städning/slutstädning sker enligt ordinarie rutiner</w:t>
       </w:r>
@@ -2881,724 +3093,617 @@
       </w:r>
       <w:r w:rsidR="00523EAA" w:rsidRPr="00E83DA9">
         <w:t>istats</w:t>
       </w:r>
       <w:r w:rsidR="00395714" w:rsidRPr="00E83DA9">
         <w:t xml:space="preserve"> i ska </w:t>
       </w:r>
       <w:r w:rsidRPr="00E83DA9">
         <w:t>slutstädas ska</w:t>
       </w:r>
       <w:r w:rsidR="00395714" w:rsidRPr="00E83DA9">
         <w:t xml:space="preserve"> rummet stå tomt i 2 timmar innan </w:t>
       </w:r>
       <w:r w:rsidR="00CE24D9" w:rsidRPr="00E83DA9">
         <w:t>städning</w:t>
       </w:r>
       <w:r w:rsidR="00395714" w:rsidRPr="00E83DA9">
         <w:t>. Städning kan ske tidigare om FFP3-klassat andningsskydd används</w:t>
       </w:r>
       <w:r w:rsidR="00CE24D9" w:rsidRPr="00E83DA9">
         <w:t xml:space="preserve"> av immun personal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22AFBBBD" w14:textId="77777777" w:rsidR="00395714" w:rsidRPr="00226986" w:rsidRDefault="00395714" w:rsidP="00395714">
       <w:r w:rsidRPr="00226986">
-        <w:t xml:space="preserve">Punktdesinfektion utföres med alkoholbaserat </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> vid spill och stänk. </w:t>
+        <w:t xml:space="preserve">Punktdesinfektion utföres med alkoholbaserat ytdesinfektionsmedel vid spill och stänk. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AC21654" w14:textId="77777777" w:rsidR="00395714" w:rsidRPr="00226986" w:rsidRDefault="00395714" w:rsidP="00395714">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00226986">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Tvätt och avfall</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12DF7819" w14:textId="2912118D" w:rsidR="00395714" w:rsidRDefault="00395714" w:rsidP="00395714">
       <w:r w:rsidRPr="00226986">
         <w:t xml:space="preserve">Tvätt och avfall hanteras som vanligt </w:t>
       </w:r>
       <w:r w:rsidR="006B22E6">
         <w:t>det vill säga</w:t>
       </w:r>
       <w:r w:rsidRPr="00226986">
         <w:t xml:space="preserve"> endast kraftigt förorenad tvätt och avfall skickas som smittförande. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="349ACD4C" w14:textId="4FB70569" w:rsidR="00AB4168" w:rsidRDefault="00AB4168" w:rsidP="00AB4168">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Disk</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54173F11" w14:textId="767C7D73" w:rsidR="00B16628" w:rsidRPr="007E4157" w:rsidRDefault="00B16628" w:rsidP="00B16628">
       <w:r>
         <w:t xml:space="preserve">Disk hanteras som vanligt </w:t>
       </w:r>
       <w:r w:rsidR="006B22E6">
         <w:t>det vill säga</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> skickas till centralkök eller i avdelningens diskmaskin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D4DE3E2" w14:textId="77777777" w:rsidR="000A5027" w:rsidRPr="00154CDE" w:rsidRDefault="000A5027" w:rsidP="000A5027">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="33" w:name="_Toc206753334"/>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc140224039"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc233365619"/>
       <w:r w:rsidRPr="00154CDE">
         <w:t>Ansvar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="63FB5C5A" w14:textId="43B20D3F" w:rsidR="002D369C" w:rsidRPr="00E83DA9" w:rsidRDefault="002D369C" w:rsidP="000A5027">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Hlk137555889"/>
+      <w:bookmarkStart w:id="37" w:name="_Hlk137555889"/>
       <w:r w:rsidRPr="00E83DA9">
         <w:t xml:space="preserve">Behandlande läkare ansvarar för </w:t>
       </w:r>
       <w:r w:rsidR="00EF40EC" w:rsidRPr="00E83DA9">
         <w:t>smittskydds</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83DA9">
         <w:t>anmälan och smittspårning enligt smittskyddslagen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="235ACECF" w14:textId="77777777" w:rsidR="004E5258" w:rsidRDefault="000A5027" w:rsidP="000A5027">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Linjechef ansvarar för att denna rutin är känd och följs av alla medarbetare.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7D9D">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="502C1E61" w14:textId="32F95C68" w:rsidR="000A5027" w:rsidRPr="0047410E" w:rsidRDefault="000A5027" w:rsidP="000A5027">
       <w:pPr>
         <w:pStyle w:val="Normalefterlista"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00253D31">
         <w:t xml:space="preserve">Medvetet avsteg från rutinen dokumenteras i journalsystemet om rutinen är kopplad till patient. Övriga orsaker till avsteg från styrdokumentet rapporteras i </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="008A7111">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>MedControl</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="008A7111">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> PRO.</w:t>
         </w:r>
-        <w:bookmarkEnd w:id="34"/>
+        <w:bookmarkEnd w:id="37"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6D9BC5A0" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00024238" w:rsidRDefault="009A32ED" w:rsidP="00024238">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="36" w:name="_Toc206753335"/>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc100327193"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc233365620"/>
       <w:r w:rsidRPr="00024238">
         <w:t>Relaterad information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
-    <w:p w14:paraId="47D76DBB" w14:textId="77777777" w:rsidR="000D5314" w:rsidRDefault="000D5314" w:rsidP="000D5314">
+    <w:p w14:paraId="60B8F602" w14:textId="77777777" w:rsidR="00311B11" w:rsidRPr="001E7D6F" w:rsidRDefault="00311B11" w:rsidP="00311B11">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Smittskyddsläkarföreningen, 2026, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="001E7D6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>smittskyddsatgarder-vid-massling-handlaggning-och-smittsparning.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6EF24E76" w14:textId="57956D21" w:rsidR="00311B11" w:rsidRDefault="00E55E58" w:rsidP="000D5314">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Smittskydd Västra Götaland, </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0475">
+        <w:t xml:space="preserve">2026, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00E55E58">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Handläggning av mässlingsfall i Västra Götalandsregionen</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="47D76DBB" w14:textId="1DD4273F" w:rsidR="000D5314" w:rsidRDefault="000D5314" w:rsidP="000D5314">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>InfPreg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A95A30">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Mässling. se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00A95A30">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>kunskapscentrum för infektioner under graviditet.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="669FF8E4" w14:textId="4387B21E" w:rsidR="000D5314" w:rsidRDefault="000D5314" w:rsidP="000D5314">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00CA1111">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Instruktion för användning av andningsskydd (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7A7DEEE5" w14:textId="77777777" w:rsidR="000D5314" w:rsidRDefault="000D5314" w:rsidP="000D5314">
       <w:pPr>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kris- och katastrofmedicinsk beredskapsplan för Skaraborgs sjukhus, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Alfresco</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> » (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BF97AB2" w14:textId="7C4E4B4B" w:rsidR="009A32ED" w:rsidRDefault="00317CF4" w:rsidP="009A32ED">
+    <w:p w14:paraId="0BF97AB2" w14:textId="300DACDE" w:rsidR="009A32ED" w:rsidRDefault="00183A7F" w:rsidP="009A32ED">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Infektionskliniken </w:t>
+      </w:r>
+      <w:r w:rsidR="00317CF4">
         <w:t>SkaS rutin</w:t>
       </w:r>
       <w:r w:rsidR="008A7111">
         <w:t>. Se</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00317CF4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="009A2D10" w:rsidRPr="008A7111">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Mässling- provtagning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009A2D10">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C725BA0" w14:textId="0CCADA37" w:rsidR="008E5A35" w:rsidRDefault="008E5A35" w:rsidP="009A32ED">
-      <w:pPr>
+    <w:p w14:paraId="77B63176" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:r>
-[...49 lines deleted...]
-      <w:bookmarkStart w:id="38" w:name="_Toc206753336"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc233365621"/>
       <w:r w:rsidRPr="000D04ED">
         <w:t>Källförteckning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="6BDEDE6C" w14:textId="3E29FB9A" w:rsidR="00711EC4" w:rsidRDefault="00AD38B3" w:rsidP="00486EBA">
       <w:r w:rsidRPr="00AD38B3">
         <w:t xml:space="preserve">Arbetsmiljöverket. (2025). </w:t>
       </w:r>
       <w:r w:rsidRPr="00711EC4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Arbetsmiljöverkets föreskrifter och allmänna råd om risker i arbetsmiljön</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD38B3">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="00823C70" w:rsidRPr="00823C70">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5817D4D3" w14:textId="712810EF" w:rsidR="00A26DBF" w:rsidRDefault="00AD38B3" w:rsidP="00823C70">
       <w:r w:rsidRPr="00AD38B3">
         <w:t xml:space="preserve">Arbetsmiljöverket. (2025). </w:t>
       </w:r>
       <w:r w:rsidRPr="006D7396">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Arbetsmiljöverkets föreskrifter och allmänna råd (AFS 2023:11) om arbetsutrustning och personlig skyddsutrustning – säker användning</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD38B3">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00733CAC" w:rsidRPr="00733CAC">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202311/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="50DD81A2" w14:textId="3771BD94" w:rsidR="000A5027" w:rsidRDefault="000A5027" w:rsidP="000A5027">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:t>Folkhälsomyndigheten</w:t>
       </w:r>
       <w:r w:rsidR="004D298F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00746111">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0070371C">
         <w:t xml:space="preserve">(2023). </w:t>
       </w:r>
       <w:r w:rsidR="00746111" w:rsidRPr="0070371C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="0070371C" w:rsidRPr="0070371C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>jukdomsinformation om mässling</w:t>
       </w:r>
       <w:r w:rsidR="007E1268">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="008716C6" w:rsidRPr="008716C6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/massling/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="794E558B" w14:textId="591A5454" w:rsidR="00CA1CDC" w:rsidRDefault="00317CF4" w:rsidP="00CA1CDC">
+    <w:p w14:paraId="08C6C11D" w14:textId="6A9ACCF6" w:rsidR="003D3E5E" w:rsidRPr="00162CC6" w:rsidRDefault="001E7D6F" w:rsidP="00162CC6">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t>Socialstyrelsen.</w:t>
-[...49 lines deleted...]
-          <w:t>https://www.regiongavleborg.se/globalassets/landstinget_a-o/smittskyddsenhet/vaccination/massling/massling_kunskapsunderlag_fran_socialstyrelsen2.pdf</w:t>
+        <w:t xml:space="preserve">Smittskyddsläkarföreningen, 2026, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="001E7D6F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>smittskyddsatgarder-vid-massling-handlaggning-och-smittsparning.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="340B4D8A" w14:textId="0B6EADBC" w:rsidR="000962A4" w:rsidRPr="0087516C" w:rsidRDefault="000962A4" w:rsidP="00CA1CDC">
-[...46 lines deleted...]
-    <w:sectPr w:rsidR="003D3E5E" w:rsidRPr="00C8062E" w:rsidSect="0034374F">
+    <w:sectPr w:rsidR="003D3E5E" w:rsidRPr="00162CC6" w:rsidSect="0034374F">
       <w:footerReference w:type="default" r:id="rId28"/>
       <w:headerReference w:type="first" r:id="rId29"/>
       <w:footerReference w:type="first" r:id="rId30"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2492E260" w14:textId="77777777" w:rsidR="002C32BE" w:rsidRDefault="002C32BE">
+    <w:p w14:paraId="70B88A46" w14:textId="77777777" w:rsidR="006A7B83" w:rsidRDefault="006A7B83">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41C9E2B1" w14:textId="77777777" w:rsidR="002C32BE" w:rsidRDefault="002C32BE">
+    <w:p w14:paraId="2280ACEE" w14:textId="77777777" w:rsidR="006A7B83" w:rsidRDefault="006A7B83">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="21FC88C1" w14:textId="77777777" w:rsidR="002C32BE" w:rsidRDefault="002C32BE">
+    <w:p w14:paraId="16D5385C" w14:textId="77777777" w:rsidR="006A7B83" w:rsidRDefault="006A7B83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-369381269"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="0C6F0DF2" w14:textId="7064ED56" w:rsidR="00AF23D7" w:rsidRDefault="00AF23D7">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Sidfot"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7D645072" w14:textId="77777777" w:rsidR="00AF23D7" w:rsidRDefault="00AF23D7">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35C827C5" w14:textId="77777777" w:rsidR="0034374F" w:rsidRDefault="0034374F" w:rsidP="00FB2F0F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="328FDB15" wp14:editId="53D48F11">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bildobjekt 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -3631,74 +3736,74 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E5CE724" w14:textId="77777777" w:rsidR="002C32BE" w:rsidRDefault="002C32BE"/>
+    <w:p w14:paraId="29289D36" w14:textId="77777777" w:rsidR="006A7B83" w:rsidRDefault="006A7B83"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2001C5B2" w14:textId="77777777" w:rsidR="002C32BE" w:rsidRDefault="002C32BE">
+    <w:p w14:paraId="7D494C4D" w14:textId="77777777" w:rsidR="006A7B83" w:rsidRDefault="006A7B83">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3E2C6474" w14:textId="77777777" w:rsidR="002C32BE" w:rsidRDefault="002C32BE">
+    <w:p w14:paraId="47AF37AF" w14:textId="77777777" w:rsidR="006A7B83" w:rsidRDefault="006A7B83">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="494DE6FE" w14:textId="77777777" w:rsidR="0034374F" w:rsidRDefault="0034374F" w:rsidP="00413A60">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D4B2277" wp14:editId="76761DE6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -4699,50 +4804,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FDE03D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C004CC82"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1350" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2070" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2790" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3510" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4230" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4950" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5670" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6390" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7110" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="310F3E42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A66804E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4811,51 +5029,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4951,58 +5169,58 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -5065,51 +5283,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5178,51 +5396,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5319,51 +5537,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49DB2C58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF06FBEA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5432,51 +5650,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5545,58 +5763,58 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListParagraph"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -5659,51 +5877,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5772,51 +5990,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -5885,51 +6103,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77B65326"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="502C04C8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5998,51 +6216,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6111,51 +6329,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6225,121 +6443,124 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1365523095">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1885217625">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1002271828">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1359158170">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1082408271">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="339505506">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1248657587">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1270695453">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1831292593">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1294099550">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="943881392">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="907154991">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1221937980">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="900873852">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="334188184">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1828593948">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1600219081">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="600838101">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1771006029">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="173612064">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1177500739">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="173612064">
+  <w:num w:numId="22" w16cid:durableId="2053994745">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="662781056">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
@@ -6361,144 +6582,155 @@
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00007283"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00017B2A"/>
     <w:rsid w:val="00020B0F"/>
     <w:rsid w:val="00021722"/>
     <w:rsid w:val="00024238"/>
     <w:rsid w:val="00024935"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="0003369B"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00033F6B"/>
     <w:rsid w:val="00042A92"/>
     <w:rsid w:val="000451FC"/>
     <w:rsid w:val="0004593F"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="00051119"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00057DF1"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="000713F7"/>
+    <w:rsid w:val="00075C5F"/>
     <w:rsid w:val="000779EE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="000842F2"/>
     <w:rsid w:val="00087891"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="000919D3"/>
     <w:rsid w:val="000919E3"/>
+    <w:rsid w:val="0009371B"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="00095776"/>
     <w:rsid w:val="000962A4"/>
     <w:rsid w:val="000A5027"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000A7B1B"/>
     <w:rsid w:val="000B021D"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B3310"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C3F07"/>
     <w:rsid w:val="000D1CEB"/>
     <w:rsid w:val="000D5314"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E570E"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7529"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="001028DE"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00105DEE"/>
     <w:rsid w:val="00110865"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131AFB"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133697"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="001373C7"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001432B1"/>
     <w:rsid w:val="00143E22"/>
     <w:rsid w:val="00144814"/>
     <w:rsid w:val="00147965"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00154AC8"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00160D4A"/>
     <w:rsid w:val="00161FE6"/>
+    <w:rsid w:val="00162274"/>
+    <w:rsid w:val="00162CC6"/>
     <w:rsid w:val="00163251"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00176201"/>
     <w:rsid w:val="0017668C"/>
     <w:rsid w:val="00177570"/>
     <w:rsid w:val="00181982"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00183A7F"/>
     <w:rsid w:val="00183CB8"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="001860BE"/>
     <w:rsid w:val="001863BC"/>
+    <w:rsid w:val="00186560"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="00187EA1"/>
     <w:rsid w:val="0019632A"/>
+    <w:rsid w:val="001A1AE3"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001A5F52"/>
     <w:rsid w:val="001A7344"/>
     <w:rsid w:val="001B0CE6"/>
     <w:rsid w:val="001B48DE"/>
     <w:rsid w:val="001B5BFD"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001D2D82"/>
     <w:rsid w:val="001D309E"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="001E39B1"/>
     <w:rsid w:val="001E4220"/>
     <w:rsid w:val="001E516E"/>
     <w:rsid w:val="001E6E56"/>
+    <w:rsid w:val="001E7D6F"/>
     <w:rsid w:val="001F202B"/>
+    <w:rsid w:val="00201B1B"/>
     <w:rsid w:val="00203176"/>
+    <w:rsid w:val="002046FB"/>
     <w:rsid w:val="002054DE"/>
     <w:rsid w:val="002110F2"/>
     <w:rsid w:val="002113DC"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00215576"/>
     <w:rsid w:val="00217611"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00222C20"/>
     <w:rsid w:val="00223590"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00237A00"/>
     <w:rsid w:val="00241933"/>
     <w:rsid w:val="00246734"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00254713"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00257872"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="00263A20"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
@@ -6521,326 +6753,358 @@
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C1DCD"/>
     <w:rsid w:val="002C2C02"/>
     <w:rsid w:val="002C32BE"/>
     <w:rsid w:val="002C331C"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D1A83"/>
     <w:rsid w:val="002D369C"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002D6532"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E488C"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F312C"/>
     <w:rsid w:val="002F3D8D"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F5D53"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003048BC"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="003106E0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="00311B11"/>
     <w:rsid w:val="0031276D"/>
     <w:rsid w:val="0031534A"/>
     <w:rsid w:val="00315DB5"/>
     <w:rsid w:val="00317CF4"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00321212"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="0033122C"/>
     <w:rsid w:val="00337645"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="0034374F"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00346B4B"/>
     <w:rsid w:val="00350CC4"/>
+    <w:rsid w:val="00353518"/>
     <w:rsid w:val="003558F9"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363D31"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00366AC9"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00372C80"/>
+    <w:rsid w:val="00373B00"/>
     <w:rsid w:val="003750FE"/>
+    <w:rsid w:val="003815E0"/>
     <w:rsid w:val="00383F3D"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039059F"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="0039259D"/>
     <w:rsid w:val="00395714"/>
+    <w:rsid w:val="00396D2E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A449C"/>
     <w:rsid w:val="003B0194"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C333D"/>
     <w:rsid w:val="003C4D25"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D194C"/>
     <w:rsid w:val="003D1F5E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D3E5E"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003D7F7E"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F0F76"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="004009DB"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00407A69"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="00413CC0"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="004324AA"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="004413C1"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00447403"/>
     <w:rsid w:val="00451836"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00451FA3"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00463087"/>
     <w:rsid w:val="0046312B"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00466942"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00471658"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="0047367F"/>
+    <w:rsid w:val="00476F28"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="00486EBA"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A19ED"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A49F3"/>
+    <w:rsid w:val="004A5DDF"/>
     <w:rsid w:val="004A686E"/>
+    <w:rsid w:val="004B09B7"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B6452"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004C3F7B"/>
     <w:rsid w:val="004C57CF"/>
     <w:rsid w:val="004D243D"/>
     <w:rsid w:val="004D298F"/>
     <w:rsid w:val="004D7740"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004D7D2B"/>
     <w:rsid w:val="004E5258"/>
     <w:rsid w:val="004F1755"/>
     <w:rsid w:val="004F199B"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00500E27"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="005137FC"/>
     <w:rsid w:val="005176D1"/>
+    <w:rsid w:val="00522F83"/>
     <w:rsid w:val="00523EAA"/>
     <w:rsid w:val="00527B5D"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00534EC9"/>
     <w:rsid w:val="00537CA6"/>
     <w:rsid w:val="0054042B"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005562C7"/>
     <w:rsid w:val="0055775E"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00557B50"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="00567862"/>
+    <w:rsid w:val="005724E1"/>
     <w:rsid w:val="00573771"/>
     <w:rsid w:val="005751C6"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00583BAE"/>
     <w:rsid w:val="005847EF"/>
+    <w:rsid w:val="00584ECD"/>
     <w:rsid w:val="0058730F"/>
     <w:rsid w:val="00596151"/>
     <w:rsid w:val="0059766C"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005A680C"/>
     <w:rsid w:val="005B4530"/>
     <w:rsid w:val="005B4F28"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C218E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
+    <w:rsid w:val="005D13CD"/>
     <w:rsid w:val="005D2816"/>
     <w:rsid w:val="005D4599"/>
     <w:rsid w:val="005D6FA3"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005E4E94"/>
     <w:rsid w:val="005E6ECB"/>
     <w:rsid w:val="005E7A36"/>
     <w:rsid w:val="005F6E75"/>
     <w:rsid w:val="005F7A79"/>
     <w:rsid w:val="006006A7"/>
     <w:rsid w:val="00601890"/>
     <w:rsid w:val="006049E5"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606C06"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00625921"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="00627DE9"/>
     <w:rsid w:val="006318EC"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0063212F"/>
     <w:rsid w:val="00632218"/>
+    <w:rsid w:val="00635871"/>
     <w:rsid w:val="006362A0"/>
     <w:rsid w:val="00647172"/>
     <w:rsid w:val="00651099"/>
     <w:rsid w:val="00652F3D"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656672"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00664AB7"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00666FA9"/>
     <w:rsid w:val="0066759B"/>
     <w:rsid w:val="00671A4D"/>
+    <w:rsid w:val="006729E3"/>
     <w:rsid w:val="006731EF"/>
     <w:rsid w:val="00673610"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="006819BA"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006903F3"/>
+    <w:rsid w:val="0069516A"/>
+    <w:rsid w:val="00697FA3"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
+    <w:rsid w:val="006A7B83"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B17D9"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B22E6"/>
     <w:rsid w:val="006C2E9A"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6535"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0752"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D1511"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D4905"/>
     <w:rsid w:val="006D4BFA"/>
     <w:rsid w:val="006D5342"/>
     <w:rsid w:val="006D7396"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E0346"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E765A"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F1C6F"/>
     <w:rsid w:val="0070371C"/>
+    <w:rsid w:val="0070626B"/>
     <w:rsid w:val="007106C2"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00710F1F"/>
     <w:rsid w:val="0071106D"/>
     <w:rsid w:val="00711EC4"/>
     <w:rsid w:val="00714954"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007214C5"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00722738"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00733CAC"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
+    <w:rsid w:val="00736C2F"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="0074213F"/>
     <w:rsid w:val="00746111"/>
     <w:rsid w:val="0074645C"/>
     <w:rsid w:val="00750D09"/>
     <w:rsid w:val="0075202B"/>
     <w:rsid w:val="007522D1"/>
     <w:rsid w:val="00752E99"/>
     <w:rsid w:val="00753C5C"/>
     <w:rsid w:val="007545E0"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00756EFF"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00770B90"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007726DA"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="00781915"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="00790CDF"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="00796686"/>
     <w:rsid w:val="007A242B"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A3F9F"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007A620A"/>
+    <w:rsid w:val="007B36AE"/>
+    <w:rsid w:val="007B7DDD"/>
     <w:rsid w:val="007C06E9"/>
     <w:rsid w:val="007C3687"/>
     <w:rsid w:val="007C7851"/>
     <w:rsid w:val="007D0D07"/>
     <w:rsid w:val="007D2A1E"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E1268"/>
     <w:rsid w:val="007E54FF"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="007F6C7E"/>
+    <w:rsid w:val="00804F1F"/>
     <w:rsid w:val="0081222A"/>
     <w:rsid w:val="00813457"/>
     <w:rsid w:val="00817C95"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="00823C70"/>
     <w:rsid w:val="0082421D"/>
     <w:rsid w:val="00824605"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00842486"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00853D92"/>
     <w:rsid w:val="008566CC"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00856E91"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008622A4"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="008716C6"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="0087516C"/>
     <w:rsid w:val="008772FB"/>
@@ -6848,463 +7112,511 @@
     <w:rsid w:val="00881020"/>
     <w:rsid w:val="0088455C"/>
     <w:rsid w:val="00890F5A"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008932A5"/>
     <w:rsid w:val="00894B52"/>
     <w:rsid w:val="00894E8B"/>
     <w:rsid w:val="008A029C"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3BFB"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A7111"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B2280"/>
     <w:rsid w:val="008B2BFB"/>
     <w:rsid w:val="008C2EBD"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D30C8"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
+    <w:rsid w:val="008E4A9D"/>
     <w:rsid w:val="008E5A35"/>
     <w:rsid w:val="008E61D2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F10B9"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="008F5C99"/>
     <w:rsid w:val="008F69A8"/>
     <w:rsid w:val="009008BB"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="00922785"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0092703F"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="0093728A"/>
     <w:rsid w:val="00940299"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="00942D35"/>
     <w:rsid w:val="009437ED"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="009473BB"/>
     <w:rsid w:val="00950CF3"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
+    <w:rsid w:val="00952B69"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="0095464B"/>
     <w:rsid w:val="00957D35"/>
+    <w:rsid w:val="00961819"/>
     <w:rsid w:val="00961AFB"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00973A7F"/>
+    <w:rsid w:val="00973A97"/>
     <w:rsid w:val="009830A4"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A2D10"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009A3EEA"/>
     <w:rsid w:val="009A6887"/>
     <w:rsid w:val="009A6A08"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C1320"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C4C94"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D064E"/>
     <w:rsid w:val="009D1875"/>
     <w:rsid w:val="009D3B93"/>
     <w:rsid w:val="009D3E2E"/>
     <w:rsid w:val="009D5C1B"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6ABF"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F0475"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A15C40"/>
     <w:rsid w:val="00A24FB4"/>
     <w:rsid w:val="00A26400"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A26DBF"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A31D68"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A47FA5"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55745"/>
     <w:rsid w:val="00A56F7A"/>
     <w:rsid w:val="00A57650"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A7543D"/>
     <w:rsid w:val="00A81185"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A87BE3"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A93783"/>
     <w:rsid w:val="00A94875"/>
     <w:rsid w:val="00A9589E"/>
     <w:rsid w:val="00A95A30"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA4156"/>
     <w:rsid w:val="00AA4AE1"/>
     <w:rsid w:val="00AA4C80"/>
     <w:rsid w:val="00AA51A1"/>
     <w:rsid w:val="00AA5943"/>
     <w:rsid w:val="00AA6A44"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA7240"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB4168"/>
     <w:rsid w:val="00AB5456"/>
+    <w:rsid w:val="00AC2533"/>
     <w:rsid w:val="00AC3947"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD0CC7"/>
     <w:rsid w:val="00AD38B3"/>
     <w:rsid w:val="00AD671B"/>
     <w:rsid w:val="00AD7242"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AD7DF1"/>
     <w:rsid w:val="00AE0F73"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AF0B2A"/>
+    <w:rsid w:val="00AF0D6C"/>
     <w:rsid w:val="00AF22CC"/>
     <w:rsid w:val="00AF23D7"/>
     <w:rsid w:val="00AF515D"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF606B"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B06151"/>
     <w:rsid w:val="00B07307"/>
+    <w:rsid w:val="00B133B1"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B1589C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16250"/>
     <w:rsid w:val="00B16628"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B40C3C"/>
     <w:rsid w:val="00B41789"/>
+    <w:rsid w:val="00B43B7E"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B4709B"/>
     <w:rsid w:val="00B54CAC"/>
     <w:rsid w:val="00B55D1E"/>
     <w:rsid w:val="00B5794D"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
+    <w:rsid w:val="00B63AB1"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B82A96"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86383"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B872A2"/>
     <w:rsid w:val="00B8739F"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92429"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B9494E"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB426A"/>
+    <w:rsid w:val="00BB44E3"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC5573"/>
+    <w:rsid w:val="00BC602D"/>
     <w:rsid w:val="00BD423F"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF382B"/>
     <w:rsid w:val="00BF5C89"/>
+    <w:rsid w:val="00BF73E6"/>
     <w:rsid w:val="00C01DEA"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C03D78"/>
     <w:rsid w:val="00C06171"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C2324C"/>
     <w:rsid w:val="00C24511"/>
     <w:rsid w:val="00C24653"/>
     <w:rsid w:val="00C274CF"/>
     <w:rsid w:val="00C331CC"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C51C9A"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C541F8"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C5592C"/>
     <w:rsid w:val="00C6340F"/>
     <w:rsid w:val="00C6467B"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C77596"/>
     <w:rsid w:val="00C8062E"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C952CF"/>
     <w:rsid w:val="00C9607E"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA1111"/>
     <w:rsid w:val="00CA1CDC"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA5017"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CA756F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB113F"/>
     <w:rsid w:val="00CB11E5"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB477B"/>
     <w:rsid w:val="00CB4923"/>
     <w:rsid w:val="00CB7D5E"/>
     <w:rsid w:val="00CC1299"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC2CFA"/>
     <w:rsid w:val="00CC397D"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD54C1"/>
     <w:rsid w:val="00CD5CE3"/>
     <w:rsid w:val="00CD64EA"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE182A"/>
     <w:rsid w:val="00CE24D9"/>
+    <w:rsid w:val="00CE45F3"/>
     <w:rsid w:val="00CE4B73"/>
+    <w:rsid w:val="00CE67C5"/>
     <w:rsid w:val="00CF139C"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D17EA8"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D26EE9"/>
     <w:rsid w:val="00D274B4"/>
     <w:rsid w:val="00D33B40"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D62931"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D752C0"/>
     <w:rsid w:val="00D77D36"/>
     <w:rsid w:val="00D81550"/>
     <w:rsid w:val="00D8502A"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D9169A"/>
+    <w:rsid w:val="00D95252"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA570D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DB5B12"/>
     <w:rsid w:val="00DB7ACC"/>
     <w:rsid w:val="00DC0CB9"/>
     <w:rsid w:val="00DC54AF"/>
     <w:rsid w:val="00DC5D54"/>
+    <w:rsid w:val="00DD190F"/>
     <w:rsid w:val="00DD3848"/>
     <w:rsid w:val="00DD4F72"/>
     <w:rsid w:val="00DE2891"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5538"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DE768A"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF06B0"/>
     <w:rsid w:val="00DF1CD1"/>
     <w:rsid w:val="00DF7986"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E1340E"/>
+    <w:rsid w:val="00E244FA"/>
     <w:rsid w:val="00E26ABE"/>
     <w:rsid w:val="00E34690"/>
+    <w:rsid w:val="00E351BF"/>
     <w:rsid w:val="00E362B8"/>
     <w:rsid w:val="00E36C80"/>
     <w:rsid w:val="00E42760"/>
     <w:rsid w:val="00E45868"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54645"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E55224"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
+    <w:rsid w:val="00E55E58"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E642F5"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E7298C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E83DA9"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E92771"/>
     <w:rsid w:val="00E936E8"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EA5DB2"/>
     <w:rsid w:val="00EB3D9A"/>
+    <w:rsid w:val="00EB579B"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EB6771"/>
     <w:rsid w:val="00EB7740"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00EC57F1"/>
     <w:rsid w:val="00ED04C7"/>
     <w:rsid w:val="00ED1E71"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00ED7E0D"/>
     <w:rsid w:val="00EE0215"/>
     <w:rsid w:val="00EE157D"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE509B"/>
     <w:rsid w:val="00EE6C38"/>
     <w:rsid w:val="00EE7AF7"/>
     <w:rsid w:val="00EF40EC"/>
     <w:rsid w:val="00F02C74"/>
     <w:rsid w:val="00F07479"/>
     <w:rsid w:val="00F1194F"/>
     <w:rsid w:val="00F121CE"/>
     <w:rsid w:val="00F12B1B"/>
     <w:rsid w:val="00F13E6E"/>
     <w:rsid w:val="00F142BA"/>
     <w:rsid w:val="00F147A7"/>
     <w:rsid w:val="00F16FB1"/>
     <w:rsid w:val="00F21DB5"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F25E4A"/>
     <w:rsid w:val="00F317EF"/>
     <w:rsid w:val="00F335BD"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F408E0"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F41920"/>
     <w:rsid w:val="00F450B1"/>
     <w:rsid w:val="00F453D3"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F61D08"/>
     <w:rsid w:val="00F64D63"/>
     <w:rsid w:val="00F72727"/>
     <w:rsid w:val="00F8031C"/>
     <w:rsid w:val="00F812CE"/>
+    <w:rsid w:val="00F846B6"/>
     <w:rsid w:val="00F867AB"/>
     <w:rsid w:val="00F86BAC"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F91867"/>
     <w:rsid w:val="00F97BA2"/>
     <w:rsid w:val="00FA3986"/>
     <w:rsid w:val="00FA419F"/>
     <w:rsid w:val="00FA4F68"/>
     <w:rsid w:val="00FA6A95"/>
     <w:rsid w:val="00FA7D5E"/>
     <w:rsid w:val="00FB1D4C"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC2F92"/>
     <w:rsid w:val="00FC3FB5"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
+    <w:rsid w:val="00FD7C0C"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FE719F"/>
     <w:rsid w:val="00FF31C5"/>
     <w:rsid w:val="00FF3DF4"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="0B863778"/>
+    <w:rsid w:val="22DB02A4"/>
+    <w:rsid w:val="26A6431E"/>
+    <w:rsid w:val="2A3A6917"/>
+    <w:rsid w:val="2B319EF6"/>
+    <w:rsid w:val="30B10FF8"/>
+    <w:rsid w:val="3230B771"/>
+    <w:rsid w:val="42C22283"/>
+    <w:rsid w:val="43DD36E2"/>
+    <w:rsid w:val="44D96960"/>
+    <w:rsid w:val="48E2EA2A"/>
+    <w:rsid w:val="4D4A12B7"/>
+    <w:rsid w:val="5097D173"/>
+    <w:rsid w:val="5731ACF0"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="658259E7"/>
+    <w:rsid w:val="65C0E21F"/>
+    <w:rsid w:val="6A1034BA"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="21858913"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7659,222 +7971,222 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading9Char"/>
+    <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -7952,612 +8264,612 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+    <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
-    <w:link w:val="Heading1"/>
+    <w:link w:val="Rubrik1"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...1 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+    <w:name w:val="Sidfot Char"/>
+    <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
+    <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...1 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+    <w:name w:val="Rubrik Char"/>
+    <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+    <w:name w:val="Ballongtext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+    <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+    <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+    <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+    <w:name w:val="Rubrik 5 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D67C88"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B07307"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
       <w:ind w:left="1304" w:hanging="453"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="Innehll6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1200"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="Innehll7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
@@ -8588,81 +8900,81 @@
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent1">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
@@ -8701,53 +9013,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -8821,53 +9133,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+  <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -8941,53 +9253,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -9037,53 +9349,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+  <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -9133,53 +9445,53 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightList-Accent6">
+  <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
@@ -9215,53 +9527,53 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightShading-Accent1">
+  <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
@@ -9310,51 +9622,51 @@
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
@@ -9398,51 +9710,51 @@
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
@@ -9529,67 +9841,67 @@
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
+  <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable3">
+  <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -9633,300 +9945,300 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Oformateradtabell4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+    <w:name w:val="Sidhuvud Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-    <w:name w:val="Body Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyText"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Fotnotstext">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:link w:val="FotnotstextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F91867"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FotnotstextChar">
+    <w:name w:val="Fotnotstext Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Fotnotstext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F91867"/>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005562C7"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005562C7"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+    <w:name w:val="Kommentarer Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005562C7"/>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008E5A35"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0081222A"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Kommentarer"/>
+    <w:next w:val="Kommentarer"/>
+    <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED1E71"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+    <w:name w:val="Kommentarsämne Char"/>
+    <w:basedOn w:val="KommentarerChar"/>
+    <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00ED1E71"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="0082421D"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -9954,51 +10266,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk11021-737247678-11/surrogate/M%c3%a4ssling%20-%20akutbed%c3%b6mning%20och%20klinisk%20bild.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regiongavleborg.se/globalassets/landstinget_a-o/smittskyddsenhet/vaccination/massling/massling_kunskapsunderlag_fran_socialstyrelsen2.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk11021-737247678-11/surrogate/M%c3%a4ssling%20-%20akutbed%c3%b6mning%20och%20klinisk%20bild.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-56/surrogate/M%c3%a4ssling%20-%20provtagning.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medscinet.se/infpreg/healthcareinfoMore.aspx?topic=42" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/massling/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcontrol.vgregion.se/siteminderagent/forms/VGR_loginval.1.2.sfcc?TYPE=33554433&amp;REALMOID=06-6bd126c9-fa3d-411f-877d-007416042f54&amp;GUID=&amp;SMAUTHREASON=0&amp;METHOD=GET&amp;SMAGENTNAME=-SM-MedControl%20PRO%3ap%3aw%3ax&amp;TARGET=-SM-https%3a%2f%2fmedcontrol%2evgregion%2ese%2f" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-56/surrogate/M%c3%a4ssling%20-%20provtagning.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202311/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner-och-kladregler/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/available/sofia/skas6600-1973387567-76/native" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk11021-737247678-12/surrogate/M%c3%a4ssling%20-%20utbrottshantering%20och%20smittsp%c3%a5rning.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk11021-737247678-12/surrogate/M%c3%a4ssling%20-%20utbrottshantering%20och%20smittsp%c3%a5rning.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9992-381335686-112/surrogate/V%C3%A5rdhygien%20-%20M%C3%A4ssling.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId30" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk11021-737247678-20/surrogate/Handl%c3%a4ggning%20av%20m%c3%a4sslingsfall%20i%20V%c3%a4stra%20G%c3%b6talandsregionen.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/smittskyddslakarforeningen/app/uploads/2025/10/smittskyddsatgarder-vid-massling-handlaggning-och-smittsparning.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/massling/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-56/surrogate/M%c3%a4ssling%20-%20provtagning.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medcontrol.vgregion.se/siteminderagent/forms/VGR_loginval.1.2.sfcc?TYPE=33554433&amp;REALMOID=06-6bd126c9-fa3d-411f-877d-007416042f54&amp;GUID=&amp;SMAUTHREASON=0&amp;METHOD=GET&amp;SMAGENTNAME=-SM-MedControl%20PRO%3ap%3aw%3ax&amp;TARGET=-SM-https%3a%2f%2fmedcontrol%2evgregion%2ese%2f" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202311/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/smittskyddslakarforeningen/app/uploads/2025/10/smittskyddsatgarder-vid-massling-handlaggning-och-smittsparning.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medscinet.se/infpreg/healthcareinfoMore.aspx?topic=42" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardhandboken.se/vardhygien-infektioner-och-smittspridning/vardhygien/basala-hygienrutiner-och-kladregler/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9706-602381042-56/surrogate/M%c3%a4ssling%20-%20provtagning.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/smsk11021-737247678-20/surrogate/Handl%c3%a4ggning%20av%20m%c3%a4sslingsfall%20i%20V%c3%a4stra%20G%c3%b6talandsregionen.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/smittskyddslakarforeningen/app/uploads/2025/10/smittskyddsatgarder-vid-massling-handlaggning-och-smittsparning.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/rl/archive/stream/auth/v1/source/available/sofia/skas6600-1973387567-76/native" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slf.se/smittskyddslakarforeningen/app/uploads/2025/10/smittskyddsatgarder-vid-massling-handlaggning-och-smittsparning.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId30" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -10287,689 +10599,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>12122</Characters>
+  <Pages>6</Pages>
+  <Words>2152</Words>
+  <Characters>11410</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>28</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>95</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14220</CharactersWithSpaces>
+  <CharactersWithSpaces>13535</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...614 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Mässling - vårdhygien</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
-  <revision>1</revision>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>