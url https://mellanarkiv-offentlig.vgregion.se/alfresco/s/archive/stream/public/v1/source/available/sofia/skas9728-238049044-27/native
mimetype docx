--- v0 (2026-04-04)
+++ v1 (2026-06-21)
@@ -1,2037 +1,1326 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4FA6D1E9" w14:textId="320C49F2" w:rsidR="00DE2D44" w:rsidRDefault="006801BF" w:rsidP="00F35B05">
+    <w:p w14:paraId="4FA6D1E9" w14:textId="320C49F2" w:rsidR="00DE2D44" w:rsidRPr="00D84BD7" w:rsidRDefault="006801BF" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:sectPr w:rsidR="00DE2D44" w:rsidSect="00DE2D44">
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00DE2D44" w:rsidRPr="00D84BD7" w:rsidSect="00DE2D44">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="even" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="first" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
-      <w:r>
+      <w:r w:rsidRPr="00D84BD7">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E257B7C" w14:textId="2068B269" w:rsidR="004B4C53" w:rsidRDefault="004B4C53" w:rsidP="004B4C53">
+    <w:p w14:paraId="3B77F315" w14:textId="77777777" w:rsidR="00CD271E" w:rsidRDefault="00CD271E" w:rsidP="004B4C53">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>frysskåp</w:t>
+      <w:r w:rsidRPr="00D84BD7">
+        <w:t>Verifiering av termometer i läkemedelskylskåp och frysskåp</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52047499" w14:textId="1FAB5565" w:rsidR="00DE2D44" w:rsidRPr="00DE2D44" w:rsidRDefault="004B4C53" w:rsidP="004B4C53">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="710571CA" w14:textId="09306510" w:rsidR="00CD271E" w:rsidRDefault="00CD271E" w:rsidP="00CD271E">
+      <w:r w:rsidRPr="00D84BD7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004C1769">
+      <w:r w:rsidRPr="00CD271E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Ersätter</w:t>
-[...32 lines deleted...]
-      <w:r>
+        <w:t>Ersätter:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD271E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00510666" w:rsidRPr="00ED79E7">
+        <w:t>Verifiering av termometer i läkemedelskylskåp och frysskåp</w:t>
+      </w:r>
+      <w:r w:rsidR="00510666" w:rsidRPr="00CD271E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD271E">
+        <w:t xml:space="preserve">v </w:t>
+      </w:r>
+      <w:r w:rsidR="00510666">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD271E">
+        <w:t xml:space="preserve">.0. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="017603A9" w14:textId="5DDFCDC4" w:rsidR="00DE2D44" w:rsidRPr="00DE2D44" w:rsidRDefault="00CD2357" w:rsidP="004B4C53">
-      <w:r w:rsidRPr="004C1769">
+    <w:p w14:paraId="5B32F5E2" w14:textId="1E08228C" w:rsidR="00CD271E" w:rsidRDefault="00CD271E" w:rsidP="00CD271E">
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ändringar sedan föregående version:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CD271E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000915E2">
-[...5 lines deleted...]
-      <w:r w:rsidR="000915E2" w:rsidRPr="006177F1">
+      <w:r w:rsidR="00510666">
+        <w:t>Förlängd giltighet i väntan på revidering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568B05F2" w14:textId="77777777" w:rsidR="00CD271E" w:rsidRDefault="00CD271E" w:rsidP="00CD271E">
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verifiering av termometer i </w:t>
-[...24 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">Bakgrund, syfte och mål </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="277721D8" w14:textId="77777777" w:rsidR="00DE2D44" w:rsidRPr="00DE2D44" w:rsidRDefault="00DE2D44" w:rsidP="004B4C53">
-[...139 lines deleted...]
-      <w:r w:rsidRPr="004C1769">
+    <w:p w14:paraId="21683F34" w14:textId="20D2EAEB" w:rsidR="00CD271E" w:rsidRDefault="00CD271E" w:rsidP="00CD271E">
+      <w:r w:rsidRPr="00CD271E">
+        <w:t xml:space="preserve">Läkemedelskylskåp/frysskåp finns på vårdenheter på SkaS vilka handhar läkemedel som ska förvaras i kylskåp respektive frysskåp. Enheterna kontrollerar temperaturen i dessa med hjälp av termometer enligt lokal/regional rutin. Samma sak görs på de VNL samt vVNL som Sjukvårdsapotek VGR SkaS ansvarar för. Rutinens syfte är att beskriva hur verifiering av interna/inbyggda termometrar i läkemedelskylskåp/frysskåp enligt ovan, ska hanteras på SkaS för att upprätthålla kvaliteten. Se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Avgränsningar</w:t>
       </w:r>
-      <w:r w:rsidR="0088277D" w:rsidRPr="00740EDE">
+      <w:r w:rsidRPr="00CD271E">
         <w:t xml:space="preserve"> för omfattning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B781893" w14:textId="3A6FA77D" w:rsidR="00DE2D44" w:rsidRDefault="00DE2D44" w:rsidP="004B4C53">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DE2D44">
+    <w:p w14:paraId="1F4B0A3C" w14:textId="77777777" w:rsidR="00CD271E" w:rsidRDefault="00CD271E" w:rsidP="00CD271E">
+      <w:r w:rsidRPr="00D84BD7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t>Förutsättningar</w:t>
       </w:r>
+      <w:r w:rsidRPr="00CD271E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="55968A7B" w14:textId="7DA9523A" w:rsidR="00614437" w:rsidRPr="00614437" w:rsidRDefault="00614437" w:rsidP="00756234">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> och dessa finns på Marknadsplatsen.</w:t>
+    <w:p w14:paraId="59442D76" w14:textId="77777777" w:rsidR="00CD271E" w:rsidRDefault="00CD271E" w:rsidP="00CD271E">
+      <w:r w:rsidRPr="00CD271E">
+        <w:t xml:space="preserve">VGR har upphandlingsavtal för läkemedelskylskåp/läkemedelsfrysskåp och dessa finns på Marknadsplatsen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7953B782" w14:textId="77777777" w:rsidR="00DE2D44" w:rsidRPr="00DE2D44" w:rsidRDefault="00DE2D44" w:rsidP="004B4C53">
-[...4 lines deleted...]
-        <w:t>Definitioner</w:t>
+    <w:p w14:paraId="0A2AB946" w14:textId="77777777" w:rsidR="00CD271E" w:rsidRDefault="00CD271E" w:rsidP="00CD271E">
+      <w:r w:rsidRPr="00D84BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Definitioner </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2E2040" w14:textId="39702CFF" w:rsidR="0090417F" w:rsidRPr="005A6496" w:rsidRDefault="0090417F" w:rsidP="004B4C53">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004C1769">
+    <w:p w14:paraId="3868E3C2" w14:textId="00CDC824" w:rsidR="00CD271E" w:rsidRDefault="00CD271E" w:rsidP="00D84BD7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Skåp</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-        <w:t>äkemedelsfrysskåp</w:t>
+      <w:r w:rsidRPr="00CD271E">
+        <w:t xml:space="preserve"> = i denna rutin avses här läkemedelskylskåp/läkemedelsfrysskåp </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D59857D" w14:textId="70CDFBA0" w:rsidR="00DE2D44" w:rsidRDefault="00DE2D44" w:rsidP="004B4C53">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004B4C53">
+    <w:p w14:paraId="1B86A54D" w14:textId="5DA2BC44" w:rsidR="00CD271E" w:rsidRDefault="00CD271E" w:rsidP="00D84BD7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>MT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE2D44">
-        <w:t xml:space="preserve"> = Medicinsk Teknik.</w:t>
+      <w:r w:rsidRPr="00CD271E">
+        <w:t xml:space="preserve"> = Medicinsk Teknik. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0550D988" w14:textId="605399D1" w:rsidR="00E91B1B" w:rsidRPr="00E91B1B" w:rsidRDefault="00E91B1B" w:rsidP="004B4C53">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="207DBD2D" w14:textId="190F72C4" w:rsidR="00CD271E" w:rsidRDefault="00CD271E" w:rsidP="00D84BD7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">SAVGR SkaS = </w:t>
-[...2 lines deleted...]
-        <w:t>Sjukvårdsapotek VGR SkaS</w:t>
+        <w:t>SAVGR SkaS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD271E">
+        <w:t xml:space="preserve"> = Sjukvårdsapotek VGR SkaS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49749761" w14:textId="2A6DE5B6" w:rsidR="00732BBC" w:rsidRPr="00CF07EF" w:rsidRDefault="00732BBC" w:rsidP="004B4C53">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004B4C53">
+    <w:p w14:paraId="2F47B7AB" w14:textId="6465EA7A" w:rsidR="00CD271E" w:rsidRDefault="00CD271E" w:rsidP="00D84BD7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED79E7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>PNL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD271E">
+        <w:t xml:space="preserve">= Patient Nära läkemedelslager </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFAB5A6" w14:textId="096ECF1F" w:rsidR="00CD271E" w:rsidRDefault="00CD271E" w:rsidP="00D84BD7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84BD7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>VNL=</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD271E">
+        <w:t xml:space="preserve">Vård Nära läkemedelslager </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423A8741" w14:textId="5BF27513" w:rsidR="00CD271E" w:rsidRDefault="00CD271E" w:rsidP="00D84BD7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">PNL= </w:t>
-[...17 lines deleted...]
-        <w:t>lager</w:t>
+        <w:t>vVNL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD271E">
+        <w:t xml:space="preserve">=vätske-VNL </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E03131" w14:textId="0C96528F" w:rsidR="00732BBC" w:rsidRPr="00CF07EF" w:rsidRDefault="00732BBC" w:rsidP="004B4C53">
-[...60 lines deleted...]
-      <w:r w:rsidRPr="000C691E">
+    <w:p w14:paraId="1FE76B96" w14:textId="62C43A93" w:rsidR="00CD271E" w:rsidRDefault="00CD271E" w:rsidP="00D84BD7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Initialverifiering</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C691E">
-        <w:t>: här avses en temperaturmätning/”mappning” över 24 timmar</w:t>
+      <w:r w:rsidRPr="00CD271E">
+        <w:t xml:space="preserve">: här avses en temperaturmätning/”mappning” över 24 timmar </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527FD74F" w14:textId="4003AC7B" w:rsidR="00DE2D44" w:rsidRPr="00BD75FE" w:rsidRDefault="00732BBC" w:rsidP="004B4C53">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B74FFE">
+    <w:p w14:paraId="58C62BDD" w14:textId="6A6D3345" w:rsidR="00CD271E" w:rsidRDefault="00CD271E" w:rsidP="00D84BD7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Årlig verifiering: </w:t>
-[...5 lines deleted...]
-        <w:t>minst 30 minuter</w:t>
+        <w:t>Årlig verifiering:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD271E">
+        <w:t xml:space="preserve"> här avses en momentan temperaturmätning över minst 30 minuter </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD174C7" w14:textId="230C7CCA" w:rsidR="00545FC9" w:rsidRPr="00BD75FE" w:rsidRDefault="00545FC9" w:rsidP="004B4C53">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00BD75FE">
+    <w:p w14:paraId="6CD0081F" w14:textId="62D3C2AA" w:rsidR="00CD271E" w:rsidRDefault="00CD271E" w:rsidP="00D84BD7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Börvärde</w:t>
-[...51 lines deleted...]
-        <w:t>för frysskåp)</w:t>
+        <w:t xml:space="preserve">Börvärde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD271E">
+        <w:t xml:space="preserve">= förinställd temperatur på skåp, (vanligtvis +5 °C för kylskåp och -18 °C för frysskåp) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB6A890" w14:textId="0BA45F1B" w:rsidR="00040614" w:rsidRPr="00B74FFE" w:rsidRDefault="00040614" w:rsidP="004B4C53">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B74FFE">
+    <w:p w14:paraId="7B3077D8" w14:textId="01E41DE6" w:rsidR="00CD271E" w:rsidRPr="00D84BD7" w:rsidRDefault="00CD271E" w:rsidP="00D84BD7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Medusa</w:t>
       </w:r>
-      <w:r w:rsidR="003E6E33">
+      <w:r w:rsidRPr="00CD271E">
+        <w:t xml:space="preserve"> = inventariesystem/register som används av MT som även innehåller schemalagd intervall för temperaturmätningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D73CDCA" w14:textId="77777777" w:rsidR="00DE2D44" w:rsidRPr="00D84BD7" w:rsidRDefault="00DE2D44" w:rsidP="004B4C53">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84BD7">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Ansvar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F444030" w14:textId="77777777" w:rsidR="00C06BE7" w:rsidRDefault="00C06BE7" w:rsidP="004B4C53">
+      <w:r w:rsidRPr="00D84BD7">
+        <w:t xml:space="preserve">Enhetschefer för MT respektive SAVGR SkaS ansvarar för att denna rutin följs av egna medarbetare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0245CE9D" w14:textId="77777777" w:rsidR="00C06BE7" w:rsidRDefault="00C06BE7" w:rsidP="004B4C53">
+      <w:r w:rsidRPr="00D84BD7">
+        <w:t xml:space="preserve">Inget skåp ska tas i bruk innan initialverifiering är genomförd av MT och bedömd av enhetschef på aktuell enhet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB298F9" w14:textId="77777777" w:rsidR="00C06BE7" w:rsidRDefault="00C06BE7" w:rsidP="004B4C53">
+      <w:r w:rsidRPr="00D84BD7">
+        <w:t xml:space="preserve">MT ansvarar för att de verifierade skåpen registreras i Medusa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B8D11F" w14:textId="2871B17C" w:rsidR="00C06BE7" w:rsidRPr="00D84BD7" w:rsidRDefault="00C06BE7" w:rsidP="004B4C53">
+      <w:r w:rsidRPr="00D84BD7">
+        <w:t>MT ansvarar för att mätprotokollet mejlas till enhetschef på aktuell enhet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDB3D6F" w14:textId="77777777" w:rsidR="00DE2D44" w:rsidRPr="00D84BD7" w:rsidRDefault="00DE2D44" w:rsidP="004B4C53">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84BD7">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Avgränsningar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF3179F" w14:textId="77777777" w:rsidR="00C06BE7" w:rsidRDefault="00C06BE7" w:rsidP="004B4C53">
+      <w:r w:rsidRPr="00D84BD7">
+        <w:t>Målgrupp är enhetschefer på enheter med läkemedelskylskåp/frysskåp i PNL, ingenjörer MT samt enhetschef och farmaceuter SAVGR SkaS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17EB1CC9" w14:textId="77777777" w:rsidR="00C06BE7" w:rsidRDefault="00C06BE7" w:rsidP="004B4C53">
+      <w:r w:rsidRPr="00D84BD7">
+        <w:t xml:space="preserve">Rutinen omfattar interna/inbyggda termometrar i skåp som finns på PNL, VNL och vVNL SkaS (initialverifiering/årlig verifiering). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="358F8550" w14:textId="01CFB1F8" w:rsidR="00C06BE7" w:rsidRPr="00D84BD7" w:rsidRDefault="00C06BE7" w:rsidP="004B4C53">
+      <w:r w:rsidRPr="00D84BD7">
+        <w:t xml:space="preserve">Rutinen omfattar inte externa max-/min-termometrar. För hantering av dessa, se kapitel 4 i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> =</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005A0E7C" w:rsidRPr="004C1769">
+        <w:t xml:space="preserve">Regional rutin för läkemedelshantering i Västra Götalandsregionen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D84BD7">
+        <w:t>Vid önskemål om hjälp med verifiering av extern max/min termometer initieras detta av respektive enhetschef via MT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75248B89" w14:textId="77777777" w:rsidR="00DE2D44" w:rsidRPr="00D84BD7" w:rsidRDefault="00DE2D44" w:rsidP="004B4C53">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="005A0E7C" w:rsidRPr="004C1769">
+      </w:pPr>
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>Utrustning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D73CDCA" w14:textId="77777777" w:rsidR="00DE2D44" w:rsidRPr="00DE2D44" w:rsidRDefault="00DE2D44" w:rsidP="004B4C53">
-[...263 lines deleted...]
-    <w:p w14:paraId="18306A93" w14:textId="75F0AA27" w:rsidR="00DE2D44" w:rsidRPr="004B4C53" w:rsidRDefault="00993004" w:rsidP="004B4C53">
+    <w:p w14:paraId="18306A93" w14:textId="75F0AA27" w:rsidR="00DE2D44" w:rsidRPr="003C1FF3" w:rsidRDefault="00993004" w:rsidP="004B4C53">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> utrustning används av MT vid utförande av verifieringar.</w:t>
+      <w:r w:rsidRPr="003C1FF3">
+        <w:t>Ackrediterad, kalibrerad utrustning används av MT vid utförande av verifieringar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14754054" w14:textId="627AEAD1" w:rsidR="00DE2D44" w:rsidRPr="00DE2D44" w:rsidRDefault="00DE2D44" w:rsidP="004B4C53">
+    <w:p w14:paraId="14754054" w14:textId="627AEAD1" w:rsidR="00DE2D44" w:rsidRPr="00D84BD7" w:rsidRDefault="00DE2D44" w:rsidP="004B4C53">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00DE2D44">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84BD7">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>Kontakt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687AFC86" w14:textId="3508AE42" w:rsidR="00B8252A" w:rsidRPr="00DE2D44" w:rsidRDefault="00B8252A" w:rsidP="004B4C53">
-      <w:r w:rsidRPr="00DE2D44">
+    <w:p w14:paraId="687AFC86" w14:textId="3508AE42" w:rsidR="00B8252A" w:rsidRPr="003C1FF3" w:rsidRDefault="00B8252A" w:rsidP="004B4C53">
+      <w:r w:rsidRPr="003C1FF3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MT</w:t>
       </w:r>
-      <w:r w:rsidR="00F94361">
+      <w:r w:rsidR="00F94361" w:rsidRPr="003C1FF3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> direkt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94361">
+      <w:r w:rsidRPr="003C1FF3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00F94361" w:rsidRPr="00F94361">
+      <w:r w:rsidR="00F94361" w:rsidRPr="003C1FF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0015044E">
+      <w:r w:rsidR="0015044E" w:rsidRPr="003C1FF3">
         <w:t xml:space="preserve">tel. </w:t>
       </w:r>
-      <w:r w:rsidR="00F94361" w:rsidRPr="004C1769">
-[...18 lines deleted...]
-        <w:t>50</w:t>
+      <w:r w:rsidR="00F94361" w:rsidRPr="003C1FF3">
+        <w:t>0500-43 15 50</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25309D66" w14:textId="4A2FC797" w:rsidR="00DE2D44" w:rsidRPr="00DE2D44" w:rsidRDefault="0074702A" w:rsidP="004B4C53">
-      <w:r>
+    <w:p w14:paraId="25309D66" w14:textId="4A2FC797" w:rsidR="00DE2D44" w:rsidRDefault="0074702A" w:rsidP="004B4C53">
+      <w:r w:rsidRPr="003C1FF3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SAVGR SkaS</w:t>
       </w:r>
-      <w:r w:rsidR="00B8252A" w:rsidRPr="00DE2D44">
+      <w:r w:rsidR="00B8252A" w:rsidRPr="003C1FF3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00B8252A" w:rsidRPr="00DE2D44">
-[...5 lines deleted...]
-      <w:r w:rsidR="00B8252A" w:rsidRPr="00DE2D44">
+      <w:r w:rsidR="00B8252A" w:rsidRPr="003C1FF3">
+        <w:t xml:space="preserve"> sjukvardsapotek.vgr.skas@vgregion.se</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8252A" w:rsidRPr="003C1FF3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> eller </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8252A" w:rsidRPr="003C1FF3">
+        <w:t>tel</w:t>
+      </w:r>
+      <w:r w:rsidR="0015044E" w:rsidRPr="003C1FF3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8252A" w:rsidRPr="003C1FF3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B8252A">
+      <w:r w:rsidR="00050E8E" w:rsidRPr="003C1FF3">
+        <w:t>0500-4</w:t>
+      </w:r>
+      <w:r w:rsidR="00B8252A" w:rsidRPr="003C1FF3">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00050E8E" w:rsidRPr="003C1FF3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8252A" w:rsidRPr="003C1FF3">
+        <w:t>83 64</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5F613F" w14:textId="6EDBE265" w:rsidR="003C1FF3" w:rsidRDefault="003C1FF3" w:rsidP="004B4C53">
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>eller</w:t>
-[...27 lines deleted...]
-        <w:t>83 64</w:t>
+        <w:t xml:space="preserve">Tillämpliga lagar, föreskrifter eller externa riktlinjer </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55131C3C" w14:textId="77777777" w:rsidR="00DE2D44" w:rsidRPr="00DE2D44" w:rsidRDefault="00DE2D44" w:rsidP="004B4C53">
-[...20 lines deleted...]
-        <w:r w:rsidR="005F6E5A" w:rsidRPr="004C1769">
+    <w:p w14:paraId="0AA96A38" w14:textId="22115526" w:rsidR="003C1FF3" w:rsidRDefault="003C1FF3" w:rsidP="003C1FF3">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="003C1FF3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Regional rutin för läkemedelshantering i Västra Götalandsregionen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005F6E5A" w:rsidRPr="004C1769" w:rsidDel="005F6E5A">
+      <w:r w:rsidRPr="003C1FF3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129F862C" w14:textId="1431A93C" w:rsidR="003C1FF3" w:rsidRDefault="003C1FF3" w:rsidP="003C1FF3">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="003C1FF3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>HSLF-FS 2017:37 Socialstyrelsens föreskrifter och allmänna råd om ordination och hantering av läkemedel i hälso- och sjukvården</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003C1FF3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6636DAA2" w14:textId="77777777" w:rsidR="003C1FF3" w:rsidRDefault="003C1FF3" w:rsidP="003C1FF3">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C1FF3">
+        <w:t>LVFS 2012:8 Sjukhusens läkemedelsförsörjning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB6D453" w14:textId="406B0F4D" w:rsidR="003C1FF3" w:rsidRPr="003C1FF3" w:rsidRDefault="003C1FF3" w:rsidP="00D84BD7">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C1FF3">
+        <w:t>Vägledning till Läkemedelsverkets föreskrifter (LVFS 2012:8) om sjukhusens läkemedelsförsörjning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF59BB6" w14:textId="77777777" w:rsidR="003C1FF3" w:rsidRDefault="003C1FF3" w:rsidP="004B4C53">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
-          <w:color w:val="006298" w:themeColor="accent1"/>
+          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84BD7">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Arbetsbeskrivning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408456FC" w14:textId="5C04F301" w:rsidR="00B8252A" w:rsidRPr="004C1769" w:rsidRDefault="005F6E5A" w:rsidP="004B4C53">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="4AAAEB38" w14:textId="01424308" w:rsidR="00DE2D44" w:rsidRPr="00D84BD7" w:rsidRDefault="00DE2D44" w:rsidP="004B4C53">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
-          <w:color w:val="006298" w:themeColor="accent1"/>
+          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1769">
-[...32 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3009DC70" w14:textId="28D974B7" w:rsidR="00B8252A" w:rsidRPr="004B4C53" w:rsidRDefault="005F6E5A" w:rsidP="004B4C53">
-[...38 lines deleted...]
-    <w:p w14:paraId="70E4E6E3" w14:textId="4DB1347F" w:rsidR="005F47E2" w:rsidRPr="004B4C53" w:rsidRDefault="005F47E2" w:rsidP="004B4C53">
+    <w:p w14:paraId="1D7D524B" w14:textId="77777777" w:rsidR="003C1FF3" w:rsidRPr="00D84BD7" w:rsidRDefault="003C1FF3" w:rsidP="004B4C53">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B4C53">
-        <w:t>MT använder eget standardprotokoll för verifiering.</w:t>
+      <w:r w:rsidRPr="00D84BD7">
+        <w:t xml:space="preserve">MT använder eget standardprotokoll för verifiering. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C88D311" w14:textId="067B1EA7" w:rsidR="00DE2D44" w:rsidRPr="00761673" w:rsidRDefault="0074702A" w:rsidP="004B4C53">
+    <w:p w14:paraId="0D8DBFE2" w14:textId="77777777" w:rsidR="003C1FF3" w:rsidRPr="00D84BD7" w:rsidRDefault="003C1FF3" w:rsidP="004B4C53">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1769">
-[...66 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D84BD7">
+        <w:t>SAVGR SkaS alternativt aktuell enhetschef vårdenhet meddelar MT när skåp behöver initialverifieras. Initialverifiering innebär att skåpet håller sig inom ett visst temperaturspann över tid. Under korta perioder kan det ligga över/under godkänd temperaturspann men skåpet är ändå godkänt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E2E8A3" w14:textId="23357E3C" w:rsidR="004121A4" w:rsidRPr="00761673" w:rsidRDefault="004121A4" w:rsidP="004B4C53">
+    <w:p w14:paraId="0C474143" w14:textId="77777777" w:rsidR="003C1FF3" w:rsidRPr="00D84BD7" w:rsidRDefault="003C1FF3" w:rsidP="004B4C53">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00761673">
-[...24 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D84BD7">
+        <w:t>MT genomför årlig verifiering av skåp, enligt Medusa, och tar kontakt med aktuell enhetschef för åtkomst.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667FD30F" w14:textId="13E043B8" w:rsidR="00E56CE2" w:rsidRPr="00F9173D" w:rsidRDefault="00E56CE2" w:rsidP="004B4C53">
+    <w:p w14:paraId="6FFF0DEB" w14:textId="77777777" w:rsidR="003C1FF3" w:rsidRPr="00D84BD7" w:rsidRDefault="003C1FF3" w:rsidP="004B4C53">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F9173D">
-[...18 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D84BD7">
+        <w:t>MT kontrollerar börvärdet på skåpet innan verifiering startar och justerar vid behov.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489373DB" w14:textId="04229862" w:rsidR="00F32276" w:rsidRPr="00761673" w:rsidRDefault="009B0387" w:rsidP="004C1769">
+    <w:p w14:paraId="03F0FF3E" w14:textId="27B728FD" w:rsidR="003C1FF3" w:rsidRPr="008777DD" w:rsidRDefault="003C1FF3" w:rsidP="008777DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B4C53">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> Nedanstående text bifogas i mejlet:</w:t>
+      <w:r w:rsidRPr="00D84BD7">
+        <w:t>Mätprotokoll mejlas till enhetschef på initierande enhet när verifiering är genomförd enligt MT´s regelverk. Nedanstående text bifogas i mejlet:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B2DF1F" w14:textId="16CA540C" w:rsidR="00F32276" w:rsidRPr="004C1769" w:rsidRDefault="00F32276" w:rsidP="004C1769">
+    <w:p w14:paraId="47B2DF1F" w14:textId="16CA540C" w:rsidR="00F32276" w:rsidRPr="00D84BD7" w:rsidRDefault="00F32276" w:rsidP="004C1769">
       <w:pPr>
         <w:ind w:left="1352" w:firstLine="360"/>
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1769">
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Hej!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B493677" w14:textId="3A07DBD0" w:rsidR="00F9173D" w:rsidRPr="004C1769" w:rsidRDefault="00F9173D" w:rsidP="004C1769">
+    <w:p w14:paraId="7B493677" w14:textId="243EE562" w:rsidR="00F9173D" w:rsidRPr="00D84BD7" w:rsidRDefault="00F9173D" w:rsidP="00552930">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1769">
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Ert läkemedelskylskåp</w:t>
       </w:r>
-      <w:r w:rsidR="006E6CA7">
+      <w:r w:rsidR="006E6CA7" w:rsidRPr="00D84BD7">
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>/frysskåp</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1769">
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> är nu verifierat av Medicinsk Teknik</w:t>
       </w:r>
-      <w:r w:rsidR="00A016AA" w:rsidRPr="004C1769">
+      <w:r w:rsidR="00A016AA" w:rsidRPr="00D84BD7">
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> enligt SkaS rutin </w:t>
       </w:r>
-      <w:r w:rsidR="00A016AA" w:rsidRPr="004C1769">
+      <w:r w:rsidR="00A016AA" w:rsidRPr="00D84BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">Verifiering av </w:t>
       </w:r>
-      <w:r w:rsidR="00761673" w:rsidRPr="004C1769">
+      <w:r w:rsidR="00761673" w:rsidRPr="00D84BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">termometer i </w:t>
       </w:r>
-      <w:r w:rsidR="00A016AA" w:rsidRPr="004C1769">
+      <w:r w:rsidR="00A016AA" w:rsidRPr="00D84BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>läkemedelskylskåp/frysskåp</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1769">
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>. Mätprotokoll från denna verifiering bifogas och ska arkiveras av vårdenheten enligt förvaltningens dokumenthanteringsplan.</w:t>
+        <w:t xml:space="preserve">. Mätprotokoll från denna verifiering bifogas och ska arkiveras av vårdenheten enligt </w:t>
+      </w:r>
+      <w:r w:rsidR="003C1FF3" w:rsidRPr="00D84BD7">
+        <w:rPr>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>förvaltningens dokumenthanteringsplan.</w:t>
+      </w:r>
+      <w:r w:rsidR="003C1FF3" w:rsidRPr="00D84BD7" w:rsidDel="00B72CC4">
+        <w:rPr>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42BB6EA4" w14:textId="77777777" w:rsidR="00F9173D" w:rsidRPr="004C1769" w:rsidRDefault="00F9173D" w:rsidP="004C1769">
+    <w:p w14:paraId="42BB6EA4" w14:textId="77777777" w:rsidR="00F9173D" w:rsidRPr="00D84BD7" w:rsidRDefault="00F9173D" w:rsidP="004C1769">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="726331B7" w14:textId="756CDCD9" w:rsidR="00F9173D" w:rsidRPr="004C1769" w:rsidRDefault="00761673" w:rsidP="00F9173D">
+    <w:p w14:paraId="726331B7" w14:textId="756CDCD9" w:rsidR="00F9173D" w:rsidRPr="00D84BD7" w:rsidRDefault="00761673" w:rsidP="00F9173D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">För dokumentation av temperaturkontroll, anslå aktuell sida av </w:t>
       </w:r>
-      <w:r w:rsidR="00F9173D" w:rsidRPr="004C1769">
+      <w:r w:rsidR="00F9173D" w:rsidRPr="00D84BD7">
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">mall 9 </w:t>
       </w:r>
-      <w:r w:rsidR="00F9173D" w:rsidRPr="004C1769">
+      <w:r w:rsidR="00F9173D" w:rsidRPr="00D84BD7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Skötsel av läkemedelsförråd med dokumentationsblanketter för temperatur och hållbarhet respektive städning</w:t>
       </w:r>
-      <w:r w:rsidR="00F9173D" w:rsidRPr="004C1769">
+      <w:r w:rsidR="00F9173D" w:rsidRPr="00D84BD7">
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> vid aktuellt skåp. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B904EE3" w14:textId="780A4D29" w:rsidR="00F9173D" w:rsidRPr="004C1769" w:rsidRDefault="00F9173D" w:rsidP="00F9173D">
+    <w:p w14:paraId="2B904EE3" w14:textId="780A4D29" w:rsidR="00F9173D" w:rsidRPr="00D84BD7" w:rsidRDefault="00F9173D" w:rsidP="00F9173D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1769">
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">Mall 9 hittas </w:t>
       </w:r>
-      <w:r w:rsidR="0091105C">
+      <w:r w:rsidR="0091105C" w:rsidRPr="00D84BD7">
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>via</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C1769">
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> SkaS intranät/Vård/Läkemedel/Blanketter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF91ADD" w14:textId="77777777" w:rsidR="00F9173D" w:rsidRPr="004C1769" w:rsidRDefault="00F9173D" w:rsidP="00F9173D">
+    <w:p w14:paraId="6CF91ADD" w14:textId="77777777" w:rsidR="00F9173D" w:rsidRPr="00D84BD7" w:rsidRDefault="00F9173D" w:rsidP="00F9173D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41F79C5A" w14:textId="2EB34C67" w:rsidR="00F9173D" w:rsidRPr="004C1769" w:rsidRDefault="00F9173D" w:rsidP="00F9173D">
+    <w:p w14:paraId="41F79C5A" w14:textId="2EB34C67" w:rsidR="00F9173D" w:rsidRPr="00D84BD7" w:rsidRDefault="00F9173D" w:rsidP="00F9173D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1769">
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid behov av stöd för bedömning av bifogat mätprotokoll kontakta </w:t>
       </w:r>
-      <w:r w:rsidR="00761673" w:rsidRPr="00D43083">
+      <w:r w:rsidR="00761673" w:rsidRPr="00D84BD7">
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>övergripande VNL-ansvarig</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00761673">
+        <w:t xml:space="preserve">övergripande VNL-ansvarig </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
-          <w:color w:val="0070C0"/>
-[...5 lines deleted...]
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>SAVGR SkaS</w:t>
       </w:r>
-      <w:r w:rsidR="00F32276" w:rsidRPr="004C1769">
+      <w:r w:rsidR="00F32276" w:rsidRPr="00D84BD7">
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> tel. 0500-47 83 64.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C02B3C" w14:textId="77777777" w:rsidR="00F32276" w:rsidRPr="004C1769" w:rsidRDefault="00F32276" w:rsidP="00F9173D">
+    <w:p w14:paraId="56C02B3C" w14:textId="77777777" w:rsidR="00F32276" w:rsidRPr="00D84BD7" w:rsidRDefault="00F32276" w:rsidP="00F9173D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D0873D8" w14:textId="77777777" w:rsidR="00761673" w:rsidRPr="004C1769" w:rsidRDefault="00F32276" w:rsidP="00761673">
+    <w:p w14:paraId="6D0873D8" w14:textId="77777777" w:rsidR="00761673" w:rsidRPr="00D84BD7" w:rsidRDefault="00F32276" w:rsidP="00761673">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1769">
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Med vänliga hälsningar,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70024D04" w14:textId="51A61F37" w:rsidR="00F32276" w:rsidRPr="004C1769" w:rsidRDefault="00F32276" w:rsidP="004C1769">
+    <w:p w14:paraId="70024D04" w14:textId="51A61F37" w:rsidR="00F32276" w:rsidRPr="00D84BD7" w:rsidRDefault="00F32276" w:rsidP="004C1769">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1712" w:right="0"/>
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C1769">
+      <w:r w:rsidRPr="00D84BD7">
         <w:rPr>
-          <w:color w:val="0070C0"/>
+          <w:color w:val="408EAA" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Medicinsk Teknik</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68160F09" w14:textId="29EF28DC" w:rsidR="00DE2D44" w:rsidRPr="002C6192" w:rsidRDefault="00DE2D44" w:rsidP="004C1769">
+    <w:p w14:paraId="68160F09" w14:textId="29EF28DC" w:rsidR="00DE2D44" w:rsidRPr="00D84BD7" w:rsidRDefault="00DE2D44" w:rsidP="004C1769">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002C6192">
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84BD7">
+        <w:rPr>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1F0F41" w14:textId="11454159" w:rsidR="00A673F2" w:rsidRPr="004C1769" w:rsidRDefault="00A613C1" w:rsidP="004C1769">
+    <w:p w14:paraId="3A1F0F41" w14:textId="11454159" w:rsidR="00A673F2" w:rsidRPr="008777DD" w:rsidRDefault="00A613C1" w:rsidP="004C1769">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00792E58">
+      <w:r w:rsidRPr="008777DD">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Enhetschef </w:t>
       </w:r>
-      <w:r w:rsidR="002C6192" w:rsidRPr="00792E58">
+      <w:r w:rsidR="002C6192" w:rsidRPr="008777DD">
         <w:t xml:space="preserve">på aktuell </w:t>
       </w:r>
-      <w:r w:rsidRPr="00792E58">
+      <w:r w:rsidRPr="008777DD">
         <w:t xml:space="preserve">enhet </w:t>
       </w:r>
-      <w:r w:rsidR="002C6192" w:rsidRPr="00792E58">
+      <w:r w:rsidR="002C6192" w:rsidRPr="008777DD">
         <w:t>bedömer resultat av verifiering innan skåp tas i bruk</w:t>
       </w:r>
-      <w:r w:rsidR="00F175CA" w:rsidRPr="00792E58">
+      <w:r w:rsidR="00F175CA" w:rsidRPr="008777DD">
         <w:t xml:space="preserve">, för stöd </w:t>
       </w:r>
-      <w:r w:rsidR="00792E58" w:rsidRPr="00792E58">
+      <w:r w:rsidR="00792E58" w:rsidRPr="008777DD">
         <w:t xml:space="preserve">se kapitel 4 i </w:t>
       </w:r>
-      <w:r w:rsidR="00792E58" w:rsidRPr="004C1769">
+      <w:r w:rsidR="00792E58" w:rsidRPr="008777DD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Regional rutin för läkemedelshantering i Västra Götalandsregionen</w:t>
       </w:r>
-      <w:r w:rsidR="00792E58" w:rsidRPr="004C1769">
+      <w:r w:rsidR="00792E58" w:rsidRPr="008777DD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB6B87F" w14:textId="2BD18AEF" w:rsidR="00E56CE2" w:rsidRPr="004B4C53" w:rsidRDefault="00EC5BA3" w:rsidP="004C1769">
+    <w:p w14:paraId="2BB6B87F" w14:textId="2BD18AEF" w:rsidR="00E56CE2" w:rsidRPr="008777DD" w:rsidRDefault="00EC5BA3" w:rsidP="004C1769">
       <w:pPr>
         <w:ind w:left="1712"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B4C53">
+      <w:r w:rsidRPr="008777DD">
         <w:t xml:space="preserve">Om </w:t>
       </w:r>
-      <w:r w:rsidR="00A673F2">
+      <w:r w:rsidR="00A673F2" w:rsidRPr="008777DD">
         <w:t>skåp bedöms</w:t>
       </w:r>
-      <w:r w:rsidR="0044725A">
+      <w:r w:rsidR="0044725A" w:rsidRPr="008777DD">
         <w:t xml:space="preserve"> att</w:t>
       </w:r>
-      <w:r w:rsidR="00A673F2">
+      <w:r w:rsidR="00A673F2" w:rsidRPr="008777DD">
         <w:t xml:space="preserve"> ej kunna tas i bruk</w:t>
       </w:r>
-      <w:r w:rsidR="00DC03AB" w:rsidRPr="004B4C53">
+      <w:r w:rsidR="00DC03AB" w:rsidRPr="008777DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009547D6" w:rsidRPr="004B4C53">
+      <w:r w:rsidR="009547D6" w:rsidRPr="008777DD">
         <w:t>vidtar</w:t>
       </w:r>
-      <w:r w:rsidR="00DC03AB" w:rsidRPr="004B4C53">
+      <w:r w:rsidR="00DC03AB" w:rsidRPr="008777DD">
         <w:t xml:space="preserve"> enhetschef på aktuell enhet</w:t>
       </w:r>
-      <w:r w:rsidR="009547D6" w:rsidRPr="004B4C53">
+      <w:r w:rsidR="009547D6" w:rsidRPr="008777DD">
         <w:t xml:space="preserve"> åtgärder</w:t>
       </w:r>
-      <w:r w:rsidR="00DC03AB" w:rsidRPr="004B4C53">
+      <w:r w:rsidR="00DC03AB" w:rsidRPr="008777DD">
         <w:t xml:space="preserve"> enligt nedan</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4C53">
+      <w:r w:rsidRPr="008777DD">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2075F59B" w14:textId="59E57BF1" w:rsidR="00EC5BA3" w:rsidRPr="004B4C53" w:rsidRDefault="009547D6" w:rsidP="004B4C53">
+    <w:p w14:paraId="2075F59B" w14:textId="59E57BF1" w:rsidR="00EC5BA3" w:rsidRPr="008777DD" w:rsidRDefault="009547D6" w:rsidP="004B4C53">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B4C53">
+      <w:r w:rsidRPr="008777DD">
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="001C534D" w:rsidRPr="004B4C53">
+      <w:r w:rsidR="001C534D" w:rsidRPr="008777DD">
         <w:t>nitierar att MT tar k</w:t>
       </w:r>
-      <w:r w:rsidR="00D03B2A" w:rsidRPr="004B4C53">
+      <w:r w:rsidR="00D03B2A" w:rsidRPr="008777DD">
         <w:t>ontakt</w:t>
       </w:r>
-      <w:r w:rsidR="00EC5BA3" w:rsidRPr="004B4C53">
+      <w:r w:rsidR="00EC5BA3" w:rsidRPr="008777DD">
         <w:t xml:space="preserve"> med tillverkare</w:t>
       </w:r>
-      <w:r w:rsidR="001C534D" w:rsidRPr="004B4C53">
+      <w:r w:rsidR="001C534D" w:rsidRPr="008777DD">
         <w:t xml:space="preserve"> kring</w:t>
       </w:r>
-      <w:r w:rsidR="00EC5BA3" w:rsidRPr="004B4C53">
+      <w:r w:rsidR="00EC5BA3" w:rsidRPr="008777DD">
         <w:t xml:space="preserve"> frågeställning om inställningar</w:t>
       </w:r>
-      <w:r w:rsidR="00E5533A" w:rsidRPr="004B4C53">
+      <w:r w:rsidR="00E5533A" w:rsidRPr="008777DD">
         <w:t xml:space="preserve"> på kylskåpet</w:t>
       </w:r>
-      <w:r w:rsidR="00EC5BA3" w:rsidRPr="004B4C53">
+      <w:r w:rsidR="00EC5BA3" w:rsidRPr="008777DD">
         <w:t xml:space="preserve"> kan justeras. Om justering är möjlig, görs ny verifiering efter justering. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685BF6B9" w14:textId="1D8D09A5" w:rsidR="00EC5BA3" w:rsidRPr="004B4C53" w:rsidRDefault="00EC5BA3" w:rsidP="004B4C53">
+    <w:p w14:paraId="685BF6B9" w14:textId="1D8D09A5" w:rsidR="00EC5BA3" w:rsidRPr="008777DD" w:rsidRDefault="00EC5BA3" w:rsidP="004B4C53">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B4C53">
+      <w:r w:rsidRPr="008777DD">
         <w:t>Om justering inte är möjlig används extern max</w:t>
       </w:r>
-      <w:r w:rsidR="001C5589">
+      <w:r w:rsidR="001C5589" w:rsidRPr="008777DD">
         <w:t>-/</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4C53">
+      <w:r w:rsidRPr="008777DD">
         <w:t>min</w:t>
       </w:r>
-      <w:r w:rsidR="001C5589">
+      <w:r w:rsidR="001C5589" w:rsidRPr="008777DD">
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4C53">
+      <w:r w:rsidRPr="008777DD">
         <w:t xml:space="preserve"> termometer</w:t>
       </w:r>
-      <w:r w:rsidR="00A673F2">
+      <w:r w:rsidR="00A673F2" w:rsidRPr="008777DD">
         <w:t xml:space="preserve">, se </w:t>
       </w:r>
-      <w:r w:rsidR="00A673F2" w:rsidRPr="004C1769">
+      <w:r w:rsidR="00A673F2" w:rsidRPr="008777DD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Avgränsningar</w:t>
       </w:r>
-      <w:r w:rsidR="0080210F" w:rsidRPr="004B4C53">
+      <w:r w:rsidR="0080210F" w:rsidRPr="008777DD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD6002E" w14:textId="1240BC46" w:rsidR="00DE2D44" w:rsidRPr="004B4C53" w:rsidRDefault="00EC5BA3" w:rsidP="00397182">
+    <w:p w14:paraId="43E7074A" w14:textId="0843B6E0" w:rsidR="00610858" w:rsidRPr="008777DD" w:rsidRDefault="00EC5BA3" w:rsidP="00D84BD7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B4C53">
+      <w:r w:rsidRPr="008777DD">
         <w:t>Om kylskåpet bedöms som defekt, görs reklamation alternativt ny anskaffning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED1D1CF" w14:textId="77777777" w:rsidR="00DE2D44" w:rsidRPr="00DE2D44" w:rsidRDefault="00DE2D44" w:rsidP="004B4C53">
+    <w:p w14:paraId="2ED1D1CF" w14:textId="43B64E4F" w:rsidR="00DE2D44" w:rsidRPr="00D84BD7" w:rsidRDefault="00DE2D44" w:rsidP="004B4C53">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00DE2D44">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84BD7">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>Arbetsgrupp</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C4C9BC" w14:textId="77777777" w:rsidR="00EC06FF" w:rsidRPr="00A77C3A" w:rsidRDefault="00EC06FF" w:rsidP="004B4C53">
+    <w:p w14:paraId="64C4C9BC" w14:textId="77777777" w:rsidR="00EC06FF" w:rsidRPr="00D84BD7" w:rsidRDefault="00EC06FF" w:rsidP="004B4C53">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A77C3A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84BD7">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>Sjukvårdsapotek VGR SkaS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C7C2236" w14:textId="77777777" w:rsidR="00EC06FF" w:rsidRPr="002C2941" w:rsidRDefault="00EC06FF" w:rsidP="004B4C53">
-[...4 lines deleted...]
-        <w:t>, enhetschef</w:t>
+    <w:p w14:paraId="6C7C2236" w14:textId="77777777" w:rsidR="00EC06FF" w:rsidRPr="008777DD" w:rsidRDefault="00EC06FF" w:rsidP="004B4C53">
+      <w:r w:rsidRPr="008777DD">
+        <w:t>Hedvig Fellbrant, enhetschef</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424688D4" w14:textId="1ADCE9E5" w:rsidR="00EC06FF" w:rsidRPr="00C7727C" w:rsidRDefault="00AE4039" w:rsidP="004B4C53">
-      <w:r>
+    <w:p w14:paraId="424688D4" w14:textId="1ADCE9E5" w:rsidR="00EC06FF" w:rsidRPr="008777DD" w:rsidRDefault="00AE4039" w:rsidP="004B4C53">
+      <w:r w:rsidRPr="008777DD">
         <w:t>Anna Nilsson, leg apotekare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14371BB7" w14:textId="5FC5E01A" w:rsidR="00DE2D44" w:rsidRDefault="00EC06FF" w:rsidP="004B4C53">
-[...4 lines deleted...]
-        <w:t>, kvalitetsansvarig farmaceut</w:t>
+    <w:p w14:paraId="14371BB7" w14:textId="5FC5E01A" w:rsidR="00DE2D44" w:rsidRPr="008777DD" w:rsidRDefault="00EC06FF" w:rsidP="004B4C53">
+      <w:r w:rsidRPr="008777DD">
+        <w:t>Susanne Lilja, kvalitetsansvarig farmaceut</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064DA444" w14:textId="1532A988" w:rsidR="00FB6D88" w:rsidRPr="004B4C53" w:rsidRDefault="00FB6D88" w:rsidP="00FB6D88">
-[...6 lines deleted...]
-      <w:r w:rsidR="00CF7AEC">
+    <w:p w14:paraId="064DA444" w14:textId="1532A988" w:rsidR="00FB6D88" w:rsidRPr="008777DD" w:rsidRDefault="00FB6D88" w:rsidP="00FB6D88">
+      <w:r w:rsidRPr="008777DD">
+        <w:t>Elin Alm, leg receptarie</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7AEC" w:rsidRPr="008777DD">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212EEB36" w14:textId="77777777" w:rsidR="00DE2D44" w:rsidRPr="00DE2D44" w:rsidRDefault="00DE2D44" w:rsidP="004B4C53">
+    <w:p w14:paraId="212EEB36" w14:textId="77777777" w:rsidR="00DE2D44" w:rsidRPr="00D84BD7" w:rsidRDefault="00DE2D44" w:rsidP="004B4C53">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00DE2D44">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84BD7">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>Medicinsk Teknik</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59EAA495" w14:textId="77777777" w:rsidR="00EC06FF" w:rsidRPr="00DE2D44" w:rsidRDefault="00EC06FF" w:rsidP="004B4C53">
-[...4 lines deleted...]
-        <w:t>, enhetschef</w:t>
+    <w:p w14:paraId="59EAA495" w14:textId="77777777" w:rsidR="00EC06FF" w:rsidRPr="008777DD" w:rsidRDefault="00EC06FF" w:rsidP="004B4C53">
+      <w:r w:rsidRPr="008777DD">
+        <w:t>Erik Sandström, enhetschef</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B9F95B" w14:textId="6B2F93BE" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00A673F2" w:rsidP="00AB3ABE">
-[...4 lines deleted...]
-        <w:t>, medicinteknisk ingenjör</w:t>
+    <w:p w14:paraId="76B9F95B" w14:textId="1B3212AD" w:rsidR="00536A5A" w:rsidRPr="00D84BD7" w:rsidRDefault="008777DD" w:rsidP="00AB3ABE">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D84BD7">
+        <w:t>Lennart Neergaard-Möller, medicinteknisk ingenjör</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="00DE2D44">
+    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00D84BD7" w:rsidSect="00DE2D44">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DB48123" w14:textId="77777777" w:rsidR="00A94AF1" w:rsidRDefault="00A94AF1">
+    <w:p w14:paraId="26E5373E" w14:textId="77777777" w:rsidR="00FA01BE" w:rsidRDefault="00FA01BE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F5E9DC4" w14:textId="77777777" w:rsidR="00A94AF1" w:rsidRDefault="00A94AF1">
+    <w:p w14:paraId="06537882" w14:textId="77777777" w:rsidR="00FA01BE" w:rsidRDefault="00FA01BE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C696D88" w14:textId="77777777" w:rsidR="00A94AF1" w:rsidRDefault="00A94AF1">
+    <w:p w14:paraId="59B9F0FD" w14:textId="77777777" w:rsidR="00FA01BE" w:rsidRDefault="00FA01BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -2039,89 +1328,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -2150,51 +1439,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -2228,73 +1517,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3701FB0E" w14:textId="77777777" w:rsidR="00A94AF1" w:rsidRDefault="00A94AF1"/>
+    <w:p w14:paraId="7FF4DEE8" w14:textId="77777777" w:rsidR="00FA01BE" w:rsidRDefault="00FA01BE"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11846880" w14:textId="77777777" w:rsidR="00A94AF1" w:rsidRDefault="00A94AF1">
+    <w:p w14:paraId="73D6BE6D" w14:textId="77777777" w:rsidR="00FA01BE" w:rsidRDefault="00FA01BE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4B1E6B2A" w14:textId="77777777" w:rsidR="00A94AF1" w:rsidRDefault="00A94AF1">
+    <w:p w14:paraId="0D7B2E6F" w14:textId="77777777" w:rsidR="00FA01BE" w:rsidRDefault="00FA01BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -2372,51 +1661,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -2582,51 +1871,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5481,147 +4770,147 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="717" w:hanging="360"/>
+        <w:ind w:left="1352" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2795" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3515" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4235" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4955" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5675" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6395" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7115" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="7835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5451684B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C158F4AA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -6013,50 +5302,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="671A19DB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3FA4D446"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67ED474A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="041D001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="792"/>
         </w:tabs>
         <w:ind w:left="792" w:hanging="432"/>
@@ -6125,51 +5527,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BD216C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDCE12C4"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6211,51 +5613,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CAD6749"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E202BB2"/>
     <w:lvl w:ilvl="0" w:tplc="041D0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
@@ -6300,51 +5702,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DB5181D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2BA24ACC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6413,51 +5815,164 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DF5306C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B92ECA28"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1352" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -6526,51 +6041,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73B93FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D336628C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6612,51 +6127,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76B547CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="511C20D2"/>
     <w:lvl w:ilvl="0" w:tplc="041D0011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6698,51 +6213,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79ED4A05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B630CC9C"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6784,51 +6299,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6897,51 +6412,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7011,216 +6526,224 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="835343654">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1667397598">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1278297359">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="342706535">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="146359037">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="877476781">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="22947160">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="822620474">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1238513372">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1250893149">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1573664545">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1049188993">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="304622775">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1265114357">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1543790840">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1504781858">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="2063753360">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="965505298">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1812824017">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1408921753">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1585726690">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1425110002">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2106344012">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1757366254">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1727878658">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="43603264">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="256790560">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="858347463">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="235630920">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1226601844">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1477651285">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1830513156">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="39"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="289212637">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="329022800">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1937713777">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="453868649">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="2124838630">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="257908160">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1996953597">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="434440660">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="181552109">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1330013511">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1433471470">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1473132499">
     <w:abstractNumId w:val="24"/>
   </w:num>
+  <w:num w:numId="45" w16cid:durableId="667750143">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="821046013">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -7230,796 +6753,865 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00021396"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00024D2F"/>
     <w:rsid w:val="00027B4D"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00034E1F"/>
     <w:rsid w:val="00040614"/>
     <w:rsid w:val="00040F3A"/>
     <w:rsid w:val="00042B57"/>
+    <w:rsid w:val="0004614B"/>
     <w:rsid w:val="00046E3D"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="00050E8E"/>
     <w:rsid w:val="00053BDB"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000635B0"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00070913"/>
     <w:rsid w:val="00072B7A"/>
     <w:rsid w:val="000839F0"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="000915E2"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="0009536A"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="00095E54"/>
     <w:rsid w:val="00097289"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B2B0E"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C691E"/>
     <w:rsid w:val="000D4293"/>
     <w:rsid w:val="000E12E4"/>
     <w:rsid w:val="000E155A"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="001144B4"/>
     <w:rsid w:val="001146A0"/>
     <w:rsid w:val="001148DE"/>
     <w:rsid w:val="0011646B"/>
     <w:rsid w:val="001261B4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="00141015"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="001455CC"/>
     <w:rsid w:val="0015044E"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00162978"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="001712F3"/>
     <w:rsid w:val="00172712"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B0817"/>
+    <w:rsid w:val="001B2D92"/>
     <w:rsid w:val="001B32A2"/>
+    <w:rsid w:val="001B616C"/>
     <w:rsid w:val="001B6605"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C534D"/>
     <w:rsid w:val="001C5589"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001C7C80"/>
     <w:rsid w:val="001D2949"/>
     <w:rsid w:val="001D4E6F"/>
+    <w:rsid w:val="001D7005"/>
     <w:rsid w:val="001E013F"/>
+    <w:rsid w:val="001F257D"/>
     <w:rsid w:val="00205927"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00214CBB"/>
     <w:rsid w:val="002153F5"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00223E68"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00240AAF"/>
     <w:rsid w:val="00250186"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="00252083"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="002613FF"/>
     <w:rsid w:val="00262D91"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="002716CD"/>
     <w:rsid w:val="0027766C"/>
     <w:rsid w:val="00280954"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290378"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A63C8"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002B4018"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C486B"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002C6192"/>
     <w:rsid w:val="002C79AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D5E5F"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F512B"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="00302560"/>
+    <w:rsid w:val="003054F0"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="003335FF"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="00340995"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="003524A5"/>
     <w:rsid w:val="00360168"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
+    <w:rsid w:val="003717DF"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="003736D8"/>
     <w:rsid w:val="00373DD1"/>
     <w:rsid w:val="00375E3F"/>
+    <w:rsid w:val="0038011C"/>
     <w:rsid w:val="00382CE3"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397182"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A13D1"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003C1FF3"/>
     <w:rsid w:val="003C22D1"/>
     <w:rsid w:val="003C2725"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2106"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E6E33"/>
     <w:rsid w:val="003E7623"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F39D5"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="004069E7"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00411BFA"/>
     <w:rsid w:val="004121A4"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="004254C1"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00436292"/>
+    <w:rsid w:val="00437BD2"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00445258"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="0044725A"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00457B27"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="00475B65"/>
     <w:rsid w:val="00476336"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="0048312C"/>
+    <w:rsid w:val="00483938"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00495B2F"/>
+    <w:rsid w:val="00496213"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004A7E2F"/>
     <w:rsid w:val="004B00FE"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B3459"/>
     <w:rsid w:val="004B4C53"/>
     <w:rsid w:val="004C1769"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004C752B"/>
     <w:rsid w:val="004D3095"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F4D3B"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00504756"/>
     <w:rsid w:val="00505246"/>
+    <w:rsid w:val="00510666"/>
     <w:rsid w:val="00511B39"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00513F6E"/>
     <w:rsid w:val="00525B71"/>
     <w:rsid w:val="00531BC7"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00533F7D"/>
     <w:rsid w:val="005365B1"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00545FC9"/>
+    <w:rsid w:val="00552930"/>
     <w:rsid w:val="00552D20"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="005653D9"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="00575897"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00584FC5"/>
     <w:rsid w:val="00592EDE"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A0E7C"/>
     <w:rsid w:val="005A14FF"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D3976"/>
+    <w:rsid w:val="005D4030"/>
     <w:rsid w:val="005D546A"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E4B40"/>
     <w:rsid w:val="005F47E2"/>
     <w:rsid w:val="005F6E5A"/>
     <w:rsid w:val="00603B2A"/>
     <w:rsid w:val="0060596B"/>
+    <w:rsid w:val="00606674"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="00610858"/>
     <w:rsid w:val="00614437"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00615603"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="006177F1"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
+    <w:rsid w:val="00623611"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="006253C3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00632570"/>
     <w:rsid w:val="00634298"/>
     <w:rsid w:val="00634DD0"/>
     <w:rsid w:val="00646146"/>
+    <w:rsid w:val="006544AD"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00657A81"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00676BAF"/>
     <w:rsid w:val="00680061"/>
     <w:rsid w:val="006801BF"/>
     <w:rsid w:val="00684E02"/>
     <w:rsid w:val="006A034C"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A48B2"/>
     <w:rsid w:val="006A4978"/>
+    <w:rsid w:val="006A5686"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B2C42"/>
+    <w:rsid w:val="006B505A"/>
     <w:rsid w:val="006B59B7"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C2AD7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E358E"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E6CA7"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="00710F5D"/>
     <w:rsid w:val="00717651"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007226A2"/>
     <w:rsid w:val="007253E3"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00727F81"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00732BBC"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00735221"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00740015"/>
     <w:rsid w:val="00740EDE"/>
     <w:rsid w:val="00741ED1"/>
     <w:rsid w:val="00742C82"/>
     <w:rsid w:val="00743A94"/>
     <w:rsid w:val="0074402F"/>
     <w:rsid w:val="0074702A"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00756234"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00761673"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00763AEE"/>
+    <w:rsid w:val="00765744"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="00781692"/>
     <w:rsid w:val="00785647"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="00786295"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="00792E58"/>
     <w:rsid w:val="007A1A10"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007C0CB8"/>
     <w:rsid w:val="007C374E"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="007F7D68"/>
     <w:rsid w:val="0080210F"/>
     <w:rsid w:val="00811C53"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00833229"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00844582"/>
     <w:rsid w:val="00844F78"/>
+    <w:rsid w:val="00850F52"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008547BF"/>
     <w:rsid w:val="00856860"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00864A05"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="008732ED"/>
     <w:rsid w:val="00873E49"/>
+    <w:rsid w:val="008777DD"/>
     <w:rsid w:val="00880E83"/>
+    <w:rsid w:val="00881C20"/>
     <w:rsid w:val="0088277D"/>
     <w:rsid w:val="008870BB"/>
     <w:rsid w:val="00891730"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A428B"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
+    <w:rsid w:val="008B0143"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B4988"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D3B30"/>
+    <w:rsid w:val="008E24F3"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E4173"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E4C13"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F1DA8"/>
     <w:rsid w:val="008F4F43"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="009014CE"/>
     <w:rsid w:val="00902687"/>
+    <w:rsid w:val="00902D19"/>
     <w:rsid w:val="0090417F"/>
     <w:rsid w:val="00906238"/>
+    <w:rsid w:val="009079EE"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091105C"/>
+    <w:rsid w:val="00911857"/>
     <w:rsid w:val="0091295C"/>
+    <w:rsid w:val="00912BA4"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00915ADE"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="00923323"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="009547D6"/>
+    <w:rsid w:val="00957894"/>
     <w:rsid w:val="00965329"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00984366"/>
     <w:rsid w:val="00987A5F"/>
     <w:rsid w:val="00991D37"/>
     <w:rsid w:val="00993004"/>
     <w:rsid w:val="009A0034"/>
     <w:rsid w:val="009A055A"/>
     <w:rsid w:val="009B0387"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B75C2"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C1E11"/>
+    <w:rsid w:val="009C701D"/>
+    <w:rsid w:val="009D5749"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E3CD5"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A016AA"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A13227"/>
     <w:rsid w:val="00A14DAB"/>
     <w:rsid w:val="00A24472"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A401F6"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A44FC8"/>
     <w:rsid w:val="00A45750"/>
     <w:rsid w:val="00A45992"/>
     <w:rsid w:val="00A50078"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A5542A"/>
     <w:rsid w:val="00A61188"/>
     <w:rsid w:val="00A613C1"/>
     <w:rsid w:val="00A617C4"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A673F2"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90BD8"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A94AF1"/>
     <w:rsid w:val="00A95049"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AB3ABE"/>
     <w:rsid w:val="00AB3AD2"/>
     <w:rsid w:val="00AC10C5"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD0B57"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7981"/>
     <w:rsid w:val="00AE0523"/>
     <w:rsid w:val="00AE4039"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AE6B5A"/>
     <w:rsid w:val="00AF19C0"/>
     <w:rsid w:val="00AF345B"/>
+    <w:rsid w:val="00AF3816"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B028AC"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B06545"/>
     <w:rsid w:val="00B11AEB"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B227EE"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B34F29"/>
     <w:rsid w:val="00B356AE"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B42450"/>
+    <w:rsid w:val="00B424A3"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B52B2A"/>
     <w:rsid w:val="00B60C2E"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B70F09"/>
+    <w:rsid w:val="00B72CC4"/>
     <w:rsid w:val="00B733B4"/>
     <w:rsid w:val="00B74FFE"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B80397"/>
     <w:rsid w:val="00B82526"/>
     <w:rsid w:val="00B8252A"/>
     <w:rsid w:val="00B83769"/>
     <w:rsid w:val="00B84238"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B84A9E"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B914F2"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96613"/>
     <w:rsid w:val="00B97137"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BB05A6"/>
     <w:rsid w:val="00BB2CAD"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BB7DDE"/>
     <w:rsid w:val="00BC261D"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC5CC4"/>
     <w:rsid w:val="00BD50AC"/>
     <w:rsid w:val="00BD75FE"/>
     <w:rsid w:val="00BE0444"/>
     <w:rsid w:val="00BE29AD"/>
     <w:rsid w:val="00BE5FE1"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C06BE7"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C2396B"/>
+    <w:rsid w:val="00C24987"/>
     <w:rsid w:val="00C24A7F"/>
     <w:rsid w:val="00C37D33"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C42779"/>
     <w:rsid w:val="00C43BDD"/>
+    <w:rsid w:val="00C46359"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C54175"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C62B62"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
+    <w:rsid w:val="00CA6A73"/>
     <w:rsid w:val="00CA7945"/>
+    <w:rsid w:val="00CA7AD0"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB4F89"/>
     <w:rsid w:val="00CB6783"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD0EFA"/>
     <w:rsid w:val="00CD2357"/>
+    <w:rsid w:val="00CD271E"/>
     <w:rsid w:val="00CD3351"/>
     <w:rsid w:val="00CD46D0"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE0D06"/>
     <w:rsid w:val="00CE21D1"/>
     <w:rsid w:val="00CE2EFB"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE7E94"/>
     <w:rsid w:val="00CF0207"/>
+    <w:rsid w:val="00CF1FD3"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00CF7AEC"/>
     <w:rsid w:val="00D03B2A"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D177C0"/>
     <w:rsid w:val="00D3685C"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D43083"/>
+    <w:rsid w:val="00D4760E"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
+    <w:rsid w:val="00D57FE7"/>
     <w:rsid w:val="00D602C6"/>
     <w:rsid w:val="00D827AC"/>
+    <w:rsid w:val="00D84BD7"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DA66F0"/>
+    <w:rsid w:val="00DB0BA7"/>
     <w:rsid w:val="00DB63FF"/>
     <w:rsid w:val="00DC03AB"/>
+    <w:rsid w:val="00DC2AFA"/>
     <w:rsid w:val="00DC58A0"/>
     <w:rsid w:val="00DD2BE0"/>
+    <w:rsid w:val="00DD57CE"/>
     <w:rsid w:val="00DE2D44"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF64BD"/>
     <w:rsid w:val="00DF7002"/>
     <w:rsid w:val="00E00127"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E128FF"/>
+    <w:rsid w:val="00E13C8C"/>
     <w:rsid w:val="00E210FB"/>
     <w:rsid w:val="00E223A1"/>
     <w:rsid w:val="00E33876"/>
     <w:rsid w:val="00E41129"/>
     <w:rsid w:val="00E43B12"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E5533A"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E56CE2"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E659E6"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E7740B"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86377"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E91B1B"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EA4F3F"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC06FF"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00EC5BA3"/>
+    <w:rsid w:val="00EC703F"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED50A3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF75B9"/>
     <w:rsid w:val="00F175CA"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F25752"/>
     <w:rsid w:val="00F32276"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
+    <w:rsid w:val="00F509E3"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F562F0"/>
     <w:rsid w:val="00F80A8C"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F9173D"/>
     <w:rsid w:val="00F918F2"/>
     <w:rsid w:val="00F94361"/>
     <w:rsid w:val="00F950B2"/>
+    <w:rsid w:val="00FA01BE"/>
     <w:rsid w:val="00FA3C47"/>
     <w:rsid w:val="00FA4FAF"/>
     <w:rsid w:val="00FA6975"/>
     <w:rsid w:val="00FB2C6E"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB39E5"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FB6D88"/>
+    <w:rsid w:val="00FB771F"/>
     <w:rsid w:val="00FC48B9"/>
     <w:rsid w:val="00FC492A"/>
     <w:rsid w:val="00FD0325"/>
     <w:rsid w:val="00FD3AA7"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD5982"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE6944"/>
+    <w:rsid w:val="00FE7505"/>
     <w:rsid w:val="00FF39B6"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:attachedSchema w:val="urn:schemas-microsoft-com:office:smarttags"/>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10579,51 +10171,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F9173D"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005F6E5A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10794,63 +10386,59 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1883517768">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9924-923386695-385/surrogate/Regional%20rutin%20f%C3%B6r%20l%C3%A4kemedelshantering%20i%20V%C3%A4stra%20G%C3%B6talandsregionen.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9924-923386695-385/surrogate/Regional%20rutin%20f%C3%B6r%20l%C3%A4kemedelshantering%20i%20V%C3%A4stra%20G%C3%B6talandsregionen.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/201737-om-ordination-och-hantering-av-lakemedel-i-halso--och-sjukvarden/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -11131,74 +10719,73 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Dok_med_omslag_sd_red</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>705</Words>
-  <Characters>5185</Characters>
+  <Words>913</Words>
+  <Characters>4842</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
+  <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Verifiering av termometer i medicinkyl</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5879</CharactersWithSpaces>
+  <CharactersWithSpaces>5744</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Verifiering av termometer i läkemedelskylskåp och frysskåp</dc:title>
   <dc:subject/>
-  <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
+  <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Therezia Fröjdh</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
+  <lastModifiedBy/>
+  <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>