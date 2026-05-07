--- v0 (2026-04-04)
+++ v1 (2026-05-07)
@@ -9,51 +9,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6A10E8E0" w14:textId="77777777" w:rsidR="004811DD" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
         <w:t>Ätstörning – Start av nutrition vid heldygnsvård – Psykiatri</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C2C4C0" w14:textId="77777777" w:rsidR="004811DD" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Revideringar i denna version.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44DFAA8A" w14:textId="56319644" w:rsidR="004811DD" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:r>
         <w:t>Förlängd giltighet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C02B864" w14:textId="4F4FD65E" w:rsidR="004811DD" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:r>
@@ -376,67 +376,51 @@
         </w:rPr>
         <w:t>refeedingsyndrom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="020A2CE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Risk delas upp i tre nivåer (se tabell 1 för översikt): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72253A8E" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="004F4A25" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="020A2CE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Låg till </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> för </w:t>
+        <w:t xml:space="preserve">Låg till medel risk för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="020A2CE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>refeedingsyndrom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="020A2CE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19444230" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="004F4A25" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -479,151 +463,89 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Extremt hög risk för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="020A2CE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>refeedingsyndrom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="61DAE2EA" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="004F4A25" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6D69D567">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid låg till </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> för </w:t>
+        <w:t xml:space="preserve">Vid låg till medel risk för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="6D69D567">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>refeedingsyndrom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="25401CAD" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="004F4A25" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F4A25">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Starta med </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Starta med 30-35 kcal/kg/dag. Exempelvis om patienten väger 50 kg ska patienten starta med matschema på 50 kg x 30-35 kcal/kg = 1500-1750 kcal. Alternativt starta med den mängd kcal patienten säger att hen ätit i närtid innan inläggningen om patienten bedöms trovärdig i detta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2798E161" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="004F4A25" w:rsidRDefault="004811DD" w:rsidP="004811DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004F4A25">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>30-35</w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> kcal per ökning, avrunda nedåt. Öka upp till ca 60 kcal/kg kroppsvikt. Om patienten vid 60 kcal/ kg kroppsvikt går upp mindre än 500g /vecka bör man öka kcal-intag mer. </w:t>
+        <w:t xml:space="preserve">Öka sedan varannan dag med 5 kcal/kg kroppsvikt. Denna ökning brukar då bli 200-300 kcal per ökning, avrunda nedåt. Öka upp till ca 60 kcal/kg kroppsvikt. Om patienten vid 60 kcal/ kg kroppsvikt går upp mindre än 500g /vecka bör man öka kcal-intag mer. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57DD7C51" w14:textId="082F8BD9" w:rsidR="004811DD" w:rsidRPr="006D2E2F" w:rsidRDefault="004811DD" w:rsidP="006D2E2F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:left="1355"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="020A2CE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Vid sjunkande elektrolyter/parametrar substituera och behåll det aktuella matschemat som patienten står på. När elektrolyterna stabiliserats kan man fortsätta öka kcal-intaget.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F71A32" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="004F4A25" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
@@ -950,57 +872,52 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>refeedingsyndrom</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> enligt tabell 1: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="356C04C5" w14:textId="33D324D1" w:rsidR="004811DD" w:rsidRDefault="00BC31E0" w:rsidP="004811DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600" w:firstLine="312"/>
       </w:pPr>
       <w:r>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="004811DD">
         <w:t>åg-me</w:t>
       </w:r>
       <w:r w:rsidR="004811DD" w:rsidRPr="00DC6210">
-        <w:t>del (</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>del (30-35</w:t>
+      </w:r>
       <w:r w:rsidR="004811DD" w:rsidRPr="00813573">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> kcal/kg/dag)</w:t>
       </w:r>
       <w:r w:rsidR="004811DD">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004811DD" w:rsidRPr="00813573">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>□</w:t>
       </w:r>
       <w:r w:rsidR="004811DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BFFDCDA" w14:textId="77777777" w:rsidR="004811DD" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
@@ -1102,58 +1019,56 @@
     </w:p>
     <w:p w14:paraId="2D9D1642" w14:textId="2E60FA6B" w:rsidR="004811DD" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00813573">
         <w:t>Startmängd av kalorier för matschema (Vikt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> i kg</w:t>
       </w:r>
       <w:r w:rsidRPr="00813573">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidRPr="00813573">
         <w:t xml:space="preserve"> risknivå</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00813573">
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7E6B9EF7" w14:textId="77777777" w:rsidR="004811DD" w:rsidRDefault="004811DD" w:rsidP="00E71BC5">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1352"/>
       </w:pPr>
       <w:r>
         <w:t>(Specifik anpassning av måltidsordningen bestäms på avdelning)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BE6464" w14:textId="77777777" w:rsidR="004811DD" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1352"/>
       </w:pPr>
@@ -1599,63 +1514,61 @@
           </w:tcPr>
           <w:p w14:paraId="0657F113" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="0062170A" w:rsidRDefault="004811DD" w:rsidP="00814E9A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0062170A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Låg-</w:t>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="_Int_xF7KHo5h"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0062170A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>medel risk</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3432" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text2"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="76C80EBC" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="0062170A" w:rsidRDefault="004811DD" w:rsidP="00814E9A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3080,69 +2993,51 @@
             <w:tcW w:w="14076" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38642EDA" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="0062170A" w:rsidRDefault="004811DD" w:rsidP="00814E9A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0062170A">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>* Långvarig näringsbrist, nedgången patient, systeminflammatoriskt påslag, missbruk, internmedicinsk samsjuklighet (</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> lever-, hjärtsjukdom)</w:t>
+              <w:t>* Långvarig näringsbrist, nedgången patient, systeminflammatoriskt påslag, missbruk, internmedicinsk samsjuklighet (t ex lever-, hjärtsjukdom)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4A751FA2" w14:textId="77777777" w:rsidR="004811DD" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="004811DD" w:rsidSect="007779AB">
           <w:headerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
           <w:pgMar w:top="992" w:right="1418" w:bottom="1979" w:left="1276" w:header="284" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
@@ -4096,67 +3991,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11DA9261" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="00B263A4" w:rsidRDefault="004811DD" w:rsidP="00814E9A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peroralt Fosfat APL </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> ml x2 eller x3.</w:t>
+              <w:t>Peroralt Fosfat APL 20-40 ml x2 eller x3.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="092E3E1A" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="00B263A4" w:rsidRDefault="004811DD" w:rsidP="00814E9A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4E111B06" w14:textId="77777777" w:rsidR="004811DD" w:rsidRDefault="004811DD" w:rsidP="00814E9A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B263A4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4816,67 +4695,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="112F75D9" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="00B263A4" w:rsidRDefault="004811DD" w:rsidP="00814E9A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kajos</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> ml x2</w:t>
+              <w:t xml:space="preserve"> 10-20 ml x2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64C8C452" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="00B263A4" w:rsidRDefault="004811DD" w:rsidP="00814E9A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05206A5D" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="00B263A4" w:rsidRDefault="004811DD" w:rsidP="00814E9A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B263A4">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -6148,73 +6011,57 @@
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>antacida</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> läkemedel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17F1283A" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="00582148" w:rsidRDefault="004811DD" w:rsidP="00582148">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00582148">
         <w:t>Kalium (K)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FBBF038" w14:textId="04572C87" w:rsidR="004811DD" w:rsidRDefault="004811DD" w:rsidP="00582148">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tas upp i tarmen och motsvarande mängd utsöndras i urinen till </w:t>
-[...7 lines deleted...]
-        <w:t>%. Förekommer huvudsakligen intracellulärt, där muskelmassan utgör den stora depån av kalium. Stora mängder frisätts och återupptas dagligen i mag-tarmkanalen. Vid lågt kaliumintag tar det flera veckor innan njurarnas kaliumsparande mekanismer träder i kraft. Hos en person med liten muskelmassa kan därför ökade förluster av kalium pga</w:t>
+        <w:t>Tas upp i tarmen och motsvarande mängd utsöndras i urinen till 80-90%. Förekommer huvudsakligen intracellulärt, där muskelmassan utgör den stora depån av kalium. Stora mängder frisätts och återupptas dagligen i mag-tarmkanalen. Vid lågt kaliumintag tar det flera veckor innan njurarnas kaliumsparande mekanismer träder i kraft. Hos en person med liten muskelmassa kan därför ökade förluster av kalium pga</w:t>
       </w:r>
       <w:r w:rsidR="00582148">
         <w:t>.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> kräkning eller diarré påtagligt påverka s-kalium. I samband med ökat kolhydratintag leder ökad insulinfrisättning till ett intracellulärt ökat upptag av kalium. Vid persisterande lågt kalium trots substitution bör andra orsaker utredas (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> kräkning eller diarré påtagligt påverka s-kalium. I samband med ökat kolhydratintag leder ökad insulinfrisättning till ett intracellulärt ökat upptag av kalium. Vid persisterande lågt kalium trots substitution bör andra orsaker utredas (t ex </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>gastrointestinala</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> förluster såsom </w:t>
       </w:r>
       <w:r w:rsidR="001F4054">
         <w:t>diarré</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>laxantia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, kräkningar, magnesiumbrist, pseudo-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -7268,67 +7115,51 @@
         </w:rPr>
         <w:t>Managment</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00671884">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="006298" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve">, College </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00671884">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="006298" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>Report</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00671884">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="006298" w:themeColor="accent1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cr233, Royal College </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> cr233, Royal College of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00671884">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:color w:val="006298" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>Psychiatrists</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00671884">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006298" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66383D59" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="00671884" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
@@ -7457,108 +7288,107 @@
             <w:color w:val="006298" w:themeColor="accent1"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">. Rapport om läkemedel Örebro län, Nr 226 </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="59F393B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Sept</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="59F393B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:color w:val="006298" w:themeColor="accent1"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> 2022. nummer-226.pdf (regionorebrolan.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2251EE5D" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="00814E9A" w:rsidRDefault="00000000" w:rsidP="004811DD">
+    <w:p w14:paraId="2251EE5D" w14:textId="77C75899" w:rsidR="004811DD" w:rsidRPr="00814E9A" w:rsidRDefault="00897BE3" w:rsidP="004811DD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId21">
-        <w:r w:rsidR="004811DD" w:rsidRPr="59F393B5">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="004811DD" w:rsidRPr="00897BE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Calibri"/>
-            <w:color w:val="006298" w:themeColor="accent1"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Ätstörning - Start av nutrition vid heldygnsvård – Psykiatri</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004811DD" w:rsidRPr="59F393B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="006298" w:themeColor="accent1"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004811DD" w:rsidRPr="59F393B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(Styrdokument från Sjukhusen i Väster, Kungälv).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5932E29D" w14:textId="77777777" w:rsidR="00B52278" w:rsidRPr="00B52278" w:rsidRDefault="00000000" w:rsidP="004811DD">
+    <w:p w14:paraId="5932E29D" w14:textId="77777777" w:rsidR="00B52278" w:rsidRPr="00B52278" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="004811DD" w:rsidRPr="00805FFC">
+        <w:r w:rsidRPr="00805FFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>Parenteral nutritio</w:t>
         </w:r>
-        <w:r w:rsidR="004811DD">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Calibri"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:t>n (PN) - start, monitorering och substituering</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3C322AA5" w14:textId="5FFC0D57" w:rsidR="004811DD" w:rsidRPr="00B52278" w:rsidRDefault="00B52278" w:rsidP="00B52278">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1712"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
@@ -7617,208 +7447,158 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005051C9">
         <w:t>Bellorín</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005051C9">
         <w:t xml:space="preserve">-Font E. Magnesium and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005051C9">
         <w:t>phosphorus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005051C9">
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidRPr="005051C9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>The Lancet</w:t>
       </w:r>
       <w:r w:rsidRPr="005051C9">
-        <w:t>. 1998;352(9125):</w:t>
-[...7 lines deleted...]
-        <w:t>. doi:</w:t>
+        <w:t>. 1998;352(9125):391-396. doi:</w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
-        <w:proofErr w:type="gramStart"/>
         <w:r w:rsidRPr="00814E9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
-          <w:t>10.1016</w:t>
+          <w:t>10.1016/S0140-6736(97)10535-9</w:t>
         </w:r>
-        <w:proofErr w:type="gramEnd"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1A45C107" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="005051C9" w:rsidRDefault="004811DD" w:rsidP="004811DD">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005051C9">
+        <w:t xml:space="preserve">Miller DW, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005051C9">
+        <w:t>Slovis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005051C9">
+        <w:t xml:space="preserve"> CM. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005051C9">
+        <w:t>Hypophosphatemia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005051C9">
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005051C9">
+        <w:t>emergency</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005051C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005051C9">
+        <w:t>department</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005051C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005051C9">
+        <w:t>therapeutics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005051C9">
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005051C9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005051C9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>American</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005051C9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Journal of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005051C9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Emergency</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005051C9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005051C9">
+        <w:t>. 2000;18(4):457-461. doi:</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00814E9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           </w:rPr>
-          <w:t>/S0140-6736(97)10535-9</w:t>
-[...131 lines deleted...]
-          <w:t>/ajem.2000.7347</w:t>
+          <w:t>10.1053/ajem.2000.7347</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="010AF0E1" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="005051C9" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00814E9A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Marinella</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00814E9A">
         <w:rPr>
@@ -7867,86 +7647,60 @@
         </w:rPr>
         <w:t>Hypophosphatemia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00814E9A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
       <w:r w:rsidRPr="00814E9A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>J Intensive Care Med</w:t>
       </w:r>
       <w:r w:rsidRPr="00814E9A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>. 2005;20(3):</w:t>
-[...15 lines deleted...]
-        <w:t>. doi:</w:t>
+        <w:t>. 2005;20(3):155-159. doi:</w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:proofErr w:type="gramStart"/>
         <w:r w:rsidRPr="00814E9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
-          <w:t>10.1177</w:t>
-[...8 lines deleted...]
-          <w:t>/0885066605275326</w:t>
+          <w:t>10.1177/0885066605275326</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1BC79838" w14:textId="77777777" w:rsidR="004811DD" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="40"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
@@ -8004,72 +7758,63 @@
       </w:pPr>
       <w:r w:rsidRPr="020A2CE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Patienten blir serverad måltiden av personal enligt matschemat. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42EFE2BC" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="004F4A25" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="020A2CE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Måltiden är tidsbegränsad, </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>15-</w:t>
       </w:r>
       <w:r w:rsidRPr="020A2CE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>30</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> min för huvudmåltider (frukost, lunch och middag), max </w:t>
+        <w:t xml:space="preserve">30 min för huvudmåltider (frukost, lunch och middag), max </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="020A2CE2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> minuter för mellanmål och kvällsmål. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07DA25AF" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="004F4A25" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -8799,65 +8544,51 @@
     <w:p w14:paraId="32308091" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="00143790" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09C11412" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="004F4A25" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006702CF">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Frukostalternativ</w:t>
       </w:r>
       <w:r w:rsidRPr="004F4A25">
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ca </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> kcal)</w:t>
+        <w:t xml:space="preserve"> (ca 495-515 kcal)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F2B9E66" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="00CA3B26" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA3B26">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Smörgås &amp; yoghurtfrukost (515)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5768A12B" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="004F4A25" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -10004,118 +9735,118 @@
         <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F7B5A87" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="002917E8" w:rsidRDefault="004811DD" w:rsidP="004811DD">
       <w:pPr>
         <w:ind w:left="1712"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="435CE65D" w14:textId="77777777" w:rsidR="00610941" w:rsidRPr="00213232" w:rsidRDefault="00610941" w:rsidP="00213232"/>
     <w:sectPr w:rsidR="00610941" w:rsidRPr="00213232" w:rsidSect="004558CE">
       <w:headerReference w:type="first" r:id="rId26"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="18ABE845" w14:textId="77777777" w:rsidR="004828C7" w:rsidRDefault="004828C7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="41E99163" w14:textId="77777777" w:rsidR="004828C7" w:rsidRDefault="004828C7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="72110092" w14:textId="77777777" w:rsidR="004828C7" w:rsidRDefault="004828C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -10123,102 +9854,102 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5086FBAF" w14:textId="77777777" w:rsidR="004811DD" w:rsidRDefault="004811DD" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="65724436" w14:textId="77777777" w:rsidR="004811DD" w:rsidRDefault="004811DD" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4D42E17A" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="00EC0A68" w:rsidRDefault="004811DD" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -10247,51 +9978,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7041F894" w14:textId="77777777" w:rsidR="004811DD" w:rsidRDefault="004811DD" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6025E922" wp14:editId="296DB23E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bildobjekt 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -10325,73 +10056,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0C84CB64" w14:textId="77777777" w:rsidR="004828C7" w:rsidRDefault="004828C7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="66648354" w14:textId="77777777" w:rsidR="004828C7" w:rsidRDefault="004828C7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="15068CC7" w14:textId="77777777" w:rsidR="004828C7" w:rsidRDefault="004828C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="341F1D83" w14:textId="77777777" w:rsidR="004811DD" w:rsidRPr="00DA65C4" w:rsidRDefault="004811DD" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="128EBCD9" wp14:editId="08EF9A91">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -10469,51 +10200,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7CAC3DF6" w14:textId="77777777" w:rsidR="004811DD" w:rsidRDefault="004811DD" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r w:rsidRPr="00762EE0">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B0955F5" wp14:editId="60339B6D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17145</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198755</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="215900"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Bildobjekt 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -10676,85 +10407,85 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F2F10FB" w14:textId="77777777" w:rsidR="004811DD" w:rsidRDefault="004811DD" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="473774E5" w14:textId="77777777" w:rsidR="00A32767" w:rsidRDefault="00A32767" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="14ilJ2gMj13cI0" int2:id="Zovp2Oks">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15361,54 +15092,54 @@
   <w:num w:numId="36" w16cid:durableId="669405234">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1310330314">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="861942830">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="187106419">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="734475195">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="427046025">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="507597167">
     <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="98"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -15777,61 +15508,64 @@
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="007F67CA"/>
     <w:rsid w:val="00806E0C"/>
     <w:rsid w:val="008171A0"/>
     <w:rsid w:val="00820846"/>
     <w:rsid w:val="00821202"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="008336DC"/>
     <w:rsid w:val="0083519F"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="008501F7"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00853125"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00887F8D"/>
     <w:rsid w:val="008914E4"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="00895EE3"/>
+    <w:rsid w:val="00897BE3"/>
     <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="008A2960"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A5F81"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B7F4B"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
+    <w:rsid w:val="008E5626"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="008F7D6D"/>
     <w:rsid w:val="00902EE8"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00906F25"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="009242D4"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00935125"/>
     <w:rsid w:val="0094129A"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009461BE"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00947A3B"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
@@ -16411,51 +16145,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18981,97 +18715,97 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002F4CC7"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002F4CC7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9718-621466736-134/surrogate/%c3%84tst%c3%b6rning%20-%20St%c3%b6d%20vid%20medicinsk%20riskbed%c3%b6mning%20av%20patient%20med%20%c3%a4tst%c3%b6rning%20-%20Psykiatri.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sv5430-811542830-403/surrogate/%c3%84tst%c3%b6rning%20-%20Start%20av%20nutrition%20vid%20heldygnsv%c3%a5rd.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9718-621466736-134/surrogate/%c3%84tst%c3%b6rning%20-%20St%c3%b6d%20vid%20medicinsk%20riskbed%c3%b6mning%20av%20patient%20med%20%c3%a4tst%c3%b6rning%20-%20Psykiatri.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0885066605275326" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardgivare.regionorebrolan.se/siteassets/media/vardriktlinjer/lakemedelscentrum/rapport-om-lakemedel/2020/nummer-226.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1053/ajem.2000.7347" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(97)10535-9" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SU9992-381335686-67/SURROGATE/Parenteral%20Nutrition%20(PN)%20%E2%80%93%20start%2c%20monitorering%20och%20substituering.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9718-621466736-134/surrogate/%c3%84tst%c3%b6rning%20-%20St%c3%b6d%20vid%20medicinsk%20riskbed%c3%b6mning%20av%20patient%20med%20%c3%a4tst%c3%b6rning%20-%20Psykiatri.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9718-621466736-146/surrogate/%c3%84tst%c3%b6rning%20-%20start%20av%20nutrition%20vid%20heldygnsv%c3%a5rd%20-%20Psykiatri.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9718-621466736-134/surrogate/%c3%84tst%c3%b6rning%20-%20St%c3%b6d%20vid%20medicinsk%20riskbed%c3%b6mning%20av%20patient%20med%20%c3%a4tst%c3%b6rning%20-%20Psykiatri.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/0885066605275326" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardgivare.regionorebrolan.se/siteassets/media/vardriktlinjer/lakemedelscentrum/rapport-om-lakemedel/2020/nummer-226.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1053/ajem.2000.7347" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(97)10535-9" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SU9992-381335686-67/SURROGATE/Parenteral%20Nutrition%20(PN)%20%E2%80%93%20start%2c%20monitorering%20och%20substituering.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -19367,56 +19101,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>3663</Words>
-  <Characters>19416</Characters>
+  <Words>3076</Words>
+  <Characters>20018</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>161</Lines>
-  <Paragraphs>46</Paragraphs>
+  <Lines>667</Lines>
+  <Paragraphs>391</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23033</CharactersWithSpaces>
+  <CharactersWithSpaces>22703</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Ätstörning - start av nutrition vid heldygnsvård - Psykiatri</dc:title>
   <dc:subject/>
   <dc:creator>Valdemar Landgren</dc:creator>
   <keywords/>
-  <lastModifiedBy>Valdemar Landgren</lastModifiedBy>
-  <revision>44</revision>
+  <lastModifiedBy>Liselotte Österberg</lastModifiedBy>
+  <revision>46</revision>
   <lastPrinted>2023-11-28T11:41:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>