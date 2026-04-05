--- v0 (2025-12-13)
+++ v1 (2026-04-05)
@@ -6,51 +6,51 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="75EE67F7" w14:textId="77777777" w:rsidR="005155BF" w:rsidRDefault="005155BF" w:rsidP="00F35B05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:sectPr w:rsidR="005155BF" w:rsidSect="005155BF">
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="3402" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
     </w:p>
     <w:p w14:paraId="68FBD293" w14:textId="3C26E84D" w:rsidR="007B3E31" w:rsidRDefault="007B3E31" w:rsidP="007B3E31">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
@@ -58,60 +58,52 @@
         <w:t>Astma och allergi under graviditet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5617675D" w14:textId="4D84569E" w:rsidR="005155BF" w:rsidRPr="005155BF" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
       <w:r w:rsidRPr="005155BF">
         <w:t>Gäller även för MHV Skaraborg.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B01250" w14:textId="05F9ABFA" w:rsidR="005155BF" w:rsidRPr="005155BF" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005155BF">
         <w:t xml:space="preserve">Även godkänt av </w:t>
       </w:r>
       <w:r w:rsidR="00CD07F9" w:rsidRPr="00CD07F9">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Åsa </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Åsa Prebensen</w:t>
+      </w:r>
       <w:r w:rsidRPr="005155BF">
         <w:t xml:space="preserve">, områdeschef M5, </w:t>
       </w:r>
       <w:r w:rsidR="00AA5438">
         <w:t>Regionhälsan</w:t>
       </w:r>
       <w:r w:rsidRPr="005155BF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05BB4D93" w14:textId="77777777" w:rsidR="005155BF" w:rsidRPr="005155BF" w:rsidRDefault="005155BF" w:rsidP="007B3E31">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="005155BF">
         <w:t>Revideringar i denna version</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E07574" w14:textId="19656828" w:rsidR="005155BF" w:rsidRPr="005155BF" w:rsidRDefault="00CD07F9" w:rsidP="00C742C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -187,90 +179,96 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005155BF">
         <w:t>Optimal astmakontroll, behålla en normal andningsfunktion, förhindra försämring och förebygga komplikationer hos mor och foster.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06F707AB" w14:textId="77777777" w:rsidR="005155BF" w:rsidRPr="005155BF" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="005155BF">
         <w:t>Arbetsbeskrivning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DEDCF76" w14:textId="77777777" w:rsidR="005155BF" w:rsidRPr="005155BF" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="005155BF">
         <w:t>Grundprincip</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3086BA17" w14:textId="4D423D1D" w:rsidR="005155BF" w:rsidRPr="005155BF" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
+    <w:p w14:paraId="3086BA17" w14:textId="04158EB4" w:rsidR="005155BF" w:rsidRPr="005155BF" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005155BF">
         <w:t xml:space="preserve">Astma under graviditet och amning ska inte behandlas annorlunda än astma hos icke gravid. Risk för att fostret kommer till skada av svår och underbehandlad astma överstiger eventuella risker av astmaläkemedel </w:t>
       </w:r>
       <w:r w:rsidRPr="005155BF">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">(enligt </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:anchor="hmainbody1" w:history="1">
         <w:r w:rsidRPr="00F5654D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Läkemedelsverkets behandlingsrekommendation 20</w:t>
         </w:r>
         <w:r w:rsidR="00A54AAB" w:rsidRPr="00F5654D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005155BF">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="00980FD9" w:rsidRPr="00DD3EF8">
         <w:t xml:space="preserve">Se RMR </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00980FD9" w:rsidRPr="00DD3EF8">
+        <w:r w:rsidR="00980FD9" w:rsidRPr="001E49AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Astma hos vuxen</w:t>
+          <w:t xml:space="preserve">Astma </w:t>
+        </w:r>
+        <w:r w:rsidR="00A7587E" w:rsidRPr="001E49AC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>– vuxna</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00980FD9" w:rsidRPr="00DD3EF8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B9DD3A1" w14:textId="77777777" w:rsidR="005155BF" w:rsidRPr="005155BF" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="005155BF">
         <w:t>Läkemedel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3658998D" w14:textId="02C6388C" w:rsidR="005155BF" w:rsidRPr="005155BF" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C742C3">
         <w:t>Kortverkande och långverkande beta-2-agonister (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -874,94 +872,94 @@
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00C742C3">
         <w:t xml:space="preserve">) kan användas helt riskfritt under graviditet och har ingen känd fosterskadande effekt. Bäst effekt uppnås </w:t>
       </w:r>
       <w:r w:rsidRPr="00C742C3">
         <w:lastRenderedPageBreak/>
         <w:t>om behandlingen påbörjas minst en vecka innan pollen</w:t>
       </w:r>
       <w:r w:rsidRPr="00C742C3">
         <w:softHyphen/>
         <w:t xml:space="preserve">säsongen börjar och fortgår kontinuerligt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F7A54B" w14:textId="77777777" w:rsidR="005155BF" w:rsidRPr="005155BF" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="005155BF">
         <w:t>Antihistaminer – för lokalbehandling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6456D2DA" w14:textId="5E827A42" w:rsidR="005155BF" w:rsidRPr="005155BF" w:rsidRDefault="00000000" w:rsidP="00C742C3">
+    <w:p w14:paraId="6456D2DA" w14:textId="5E827A42" w:rsidR="005155BF" w:rsidRPr="005155BF" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="005155BF" w:rsidRPr="005155BF">
+        <w:r w:rsidRPr="005155BF">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Livostin</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="005155BF" w:rsidRPr="005155BF">
+      <w:r w:rsidRPr="005155BF">
         <w:t xml:space="preserve"> nässpray som innehåller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005155BF" w:rsidRPr="005155BF">
+      <w:r w:rsidRPr="005155BF">
         <w:t>levokabastin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005155BF" w:rsidRPr="005155BF">
+      <w:r w:rsidRPr="005155BF">
         <w:t xml:space="preserve"> är ett potent och selektivt histamin H</w:t>
       </w:r>
-      <w:r w:rsidR="005155BF" w:rsidRPr="005155BF">
+      <w:r w:rsidRPr="005155BF">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="005155BF" w:rsidRPr="005155BF">
+      <w:r w:rsidRPr="005155BF">
         <w:t xml:space="preserve">-antagonist med lång effektduration. Provokationsstudier har visat att </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005155BF" w:rsidRPr="005155BF">
+      <w:r w:rsidRPr="005155BF">
         <w:t>Livostin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005155BF" w:rsidRPr="005155BF">
+      <w:r w:rsidRPr="005155BF">
         <w:t xml:space="preserve"> börjar ge effekt inom 15 minuter. Kan användas under graviditeten. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71E3F34C" w14:textId="77777777" w:rsidR="005155BF" w:rsidRPr="005155BF" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005155BF">
         <w:t>Glukokortikosteroider</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1362F32D" w14:textId="2EA05A43" w:rsidR="005155BF" w:rsidRPr="005155BF" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005155BF">
         <w:t xml:space="preserve">Lokal behandling med nässpray (till exempel </w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:proofErr w:type="spellStart"/>
@@ -1160,104 +1158,111 @@
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Livostin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00281C59">
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00C742C3">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F73899E" w14:textId="77777777" w:rsidR="005155BF" w:rsidRPr="005155BF" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="005155BF">
         <w:t>Patientinformation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E7364BD" w14:textId="02EFEF08" w:rsidR="005155BF" w:rsidRPr="00C742C3" w:rsidRDefault="00000000" w:rsidP="00C742C3">
+    <w:p w14:paraId="6E7364BD" w14:textId="02EFEF08" w:rsidR="005155BF" w:rsidRPr="00C742C3" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
       <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidR="005155BF" w:rsidRPr="00C742C3">
+        <w:r w:rsidRPr="00C742C3">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>1177.se Pollenallergi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00281C59" w:rsidRPr="00281C59">
         <w:rPr>
           <w:color w:val="0563C1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEC9E8B" w14:textId="5FD4D4AE" w:rsidR="005155BF" w:rsidRPr="00C742C3" w:rsidRDefault="00000000" w:rsidP="00C742C3">
+    <w:p w14:paraId="5BEC9E8B" w14:textId="14CA9B88" w:rsidR="005155BF" w:rsidRPr="00C742C3" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
       <w:hyperlink r:id="rId33" w:history="1">
-        <w:r w:rsidR="005155BF" w:rsidRPr="00C742C3">
+        <w:r w:rsidRPr="00C742C3">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>1177.se Läkemedel vid pollenallergi</w:t>
+          <w:t xml:space="preserve">1177.se Läkemedel vid </w:t>
+        </w:r>
+        <w:r w:rsidR="00F6719A">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> allergiska besvär i näsan och ögonen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00281C59" w:rsidRPr="00281C59">
         <w:rPr>
           <w:color w:val="0563C1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8B2C51" w14:textId="6654D74F" w:rsidR="005155BF" w:rsidRPr="00C742C3" w:rsidRDefault="00000000" w:rsidP="00C742C3">
+    <w:p w14:paraId="1F8B2C51" w14:textId="6654D74F" w:rsidR="005155BF" w:rsidRPr="00C742C3" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
       <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidR="005155BF" w:rsidRPr="00C742C3">
+        <w:r w:rsidRPr="00C742C3">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>1177.se Läkemedel vid graviditet och amning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00281C59" w:rsidRPr="00281C59">
         <w:rPr>
           <w:color w:val="0563C1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392FCF88" w14:textId="77DCA28C" w:rsidR="005155BF" w:rsidRPr="00C742C3" w:rsidRDefault="00000000" w:rsidP="00C742C3">
+    <w:p w14:paraId="392FCF88" w14:textId="77DCA28C" w:rsidR="005155BF" w:rsidRPr="00C742C3" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
       <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidR="005155BF" w:rsidRPr="00C742C3">
+        <w:r w:rsidRPr="00C742C3">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>1177.se Nästäppa och snuva</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00281C59" w:rsidRPr="00281C59">
         <w:rPr>
           <w:color w:val="0563C1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A395F68" w14:textId="34DC05F0" w:rsidR="005155BF" w:rsidRPr="00C742C3" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
       <w:r w:rsidRPr="00C742C3">
         <w:t xml:space="preserve">Astma och Allergiförbundet – </w:t>
       </w:r>
       <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00C742C3">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Så sköter du om din astma &amp; allergi under graviditeten</w:t>
@@ -1294,141 +1299,143 @@
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Läkemedelsverket – </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="003506E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>Receptfri medicin</w:t>
         </w:r>
         <w:r w:rsidR="003506E8" w:rsidRPr="003506E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t xml:space="preserve"> mot pollenallergi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00281C59">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338C1612" w14:textId="591AEB52" w:rsidR="005155BF" w:rsidRPr="005155BF" w:rsidRDefault="004C6EB9" w:rsidP="00C742C3">
+    <w:p w14:paraId="338C1612" w14:textId="0F5F0AD1" w:rsidR="005155BF" w:rsidRPr="005155BF" w:rsidRDefault="004C6EB9" w:rsidP="00C742C3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Region</w:t>
       </w:r>
       <w:r w:rsidR="005155BF" w:rsidRPr="005155BF">
         <w:t xml:space="preserve">hälsan – </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:history="1">
-        <w:r w:rsidR="005155BF" w:rsidRPr="00FA757A">
+        <w:r w:rsidR="005155BF" w:rsidRPr="009259A4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Patientinformation</w:t>
         </w:r>
-        <w:r w:rsidR="00FA757A" w:rsidRPr="00FA757A">
+        <w:r w:rsidR="00FA757A" w:rsidRPr="009259A4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve"> M5 – </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="005155BF" w:rsidRPr="00FA757A">
+        <w:r w:rsidR="008A07CF" w:rsidRPr="009259A4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>olika språk</w:t>
+          <w:t>(regionala och lokala)</w:t>
+        </w:r>
+        <w:r w:rsidR="00281C59" w:rsidRPr="009259A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00281C59">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="203789DB" w14:textId="77777777" w:rsidR="005155BF" w:rsidRPr="005155BF" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="005155BF">
         <w:t>Personal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB05DD2" w14:textId="77777777" w:rsidR="005155BF" w:rsidRPr="00C742C3" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
+    <w:p w14:paraId="0DB05DD2" w14:textId="533CAFEB" w:rsidR="005155BF" w:rsidRPr="00C742C3" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
       <w:r w:rsidRPr="00C742C3">
         <w:t xml:space="preserve">RMR – </w:t>
       </w:r>
       <w:hyperlink r:id="rId40" w:history="1">
-        <w:r w:rsidRPr="00C742C3">
+        <w:r w:rsidR="00B64C67" w:rsidRPr="001E49AC">
           <w:rPr>
-            <w:color w:val="0563C1"/>
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Astma hos vuxna</w:t>
+          <w:t>Astma – vuxna</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C742C3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="420BEACD" w14:textId="220C9E20" w:rsidR="005155BF" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
       <w:pPr>
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C742C3">
         <w:t xml:space="preserve">Internetmedicin – </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00C742C3">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Allergi, säsongsbunden, pollenallergi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00281C59" w:rsidRPr="00281C59">
         <w:rPr>
           <w:color w:val="0563C1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB693D3" w14:textId="39F5B424" w:rsidR="00E64F67" w:rsidRPr="00F00D14" w:rsidRDefault="00000000" w:rsidP="00C742C3">
+    <w:p w14:paraId="5CB693D3" w14:textId="39F5B424" w:rsidR="00E64F67" w:rsidRPr="00F00D14" w:rsidRDefault="00E64F67" w:rsidP="00C742C3">
       <w:hyperlink r:id="rId42" w:anchor="hmainbody1" w:history="1">
-        <w:r w:rsidR="00E64F67" w:rsidRPr="00F00D14">
+        <w:r w:rsidRPr="00F00D14">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Läkemedelsverkets behandlingsrekommendation 20</w:t>
         </w:r>
         <w:r w:rsidR="00F00D14" w:rsidRPr="00F00D14">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00281C59">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E3B8613" w14:textId="1D0B39F7" w:rsidR="005155BF" w:rsidRPr="00C742C3" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
       <w:r w:rsidRPr="00C742C3">
         <w:t xml:space="preserve">Praktisk medicin – </w:t>
       </w:r>
       <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00D853E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
@@ -1453,179 +1460,179 @@
           <w:softHyphen/>
         </w:r>
         <w:r w:rsidRPr="00D853E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>songsbunden</w:t>
         </w:r>
         <w:r w:rsidR="00D853E6" w:rsidRPr="00D853E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>, h</w:t>
         </w:r>
         <w:r w:rsidRPr="00D853E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>ösnuva</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C742C3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C936B4F" w14:textId="77777777" w:rsidR="005155BF" w:rsidRPr="00C742C3" w:rsidRDefault="00000000" w:rsidP="00C742C3">
+    <w:p w14:paraId="2C936B4F" w14:textId="77777777" w:rsidR="005155BF" w:rsidRPr="00C742C3" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
       <w:hyperlink r:id="rId44" w:anchor="/advice/Gynekologi" w:history="1">
-        <w:r w:rsidR="005155BF" w:rsidRPr="00C742C3">
+        <w:r w:rsidRPr="00C742C3">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>REK-listan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005155BF" w:rsidRPr="00C742C3">
+      <w:r w:rsidRPr="00C742C3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E887876" w14:textId="6B1EFB59" w:rsidR="005155BF" w:rsidRPr="00C742C3" w:rsidRDefault="005155BF" w:rsidP="00C742C3">
       <w:r w:rsidRPr="00C742C3">
         <w:t xml:space="preserve">Rutin </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="003E6821">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Remisshantering vid barnmorskemottagningar inom Regionhälsan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C742C3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44821AA3" w14:textId="77777777" w:rsidR="005155BF" w:rsidRPr="005155BF" w:rsidRDefault="005155BF" w:rsidP="005155BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="005155BF">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="46982929" w14:textId="77777777" w:rsidR="00437742" w:rsidRDefault="00437742">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1C0AC5C9" w14:textId="77777777" w:rsidR="00437742" w:rsidRDefault="00437742">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="477AD3EA" w14:textId="77777777" w:rsidR="00437742" w:rsidRDefault="00437742">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -1633,89 +1640,89 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
@@ -1744,51 +1751,51 @@
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -1822,73 +1829,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6B2EA8ED" w14:textId="77777777" w:rsidR="00437742" w:rsidRDefault="00437742"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="201A01CF" w14:textId="77777777" w:rsidR="00437742" w:rsidRDefault="00437742">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="20AAFB0D" w14:textId="77777777" w:rsidR="00437742" w:rsidRDefault="00437742">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
@@ -1966,51 +1973,51 @@
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -2176,51 +2183,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4264,54 +4271,54 @@
   <w:num w:numId="13" w16cid:durableId="2058117276">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1679967794">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="597564468">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="899553671">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1254586645">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1593663712">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1297952811">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="70"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -4361,50 +4368,51 @@
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001E49AC"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00257AE4"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00281C59"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
@@ -4445,61 +4453,63 @@
     <w:rsid w:val="003E6821"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00437742"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="0048540B"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004B0AC0"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004C6EB9"/>
     <w:rsid w:val="004D099F"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="005155BF"/>
+    <w:rsid w:val="00520438"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00552899"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
@@ -4546,131 +4556,135 @@
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B3E31"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
+    <w:rsid w:val="008A07CF"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008E339D"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
+    <w:rsid w:val="009259A4"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00980FD9"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A14CB1"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A54AAB"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A7587E"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA5438"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC32C5"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
+    <w:rsid w:val="00B64C67"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB19FC"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
@@ -4721,50 +4735,51 @@
     <w:rsid w:val="00E64F67"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F00D14"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F5654D"/>
+    <w:rsid w:val="00F6719A"/>
     <w:rsid w:val="00F86894"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FA757A"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -4774,51 +4789,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{05325872-151F-41A7-9AD9-8EFA6E16BB53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7200,51 +7215,51 @@
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00980FD9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7272,51 +7287,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/12770/Astma%20hos%20vuxna.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/product?userType=0&amp;nplId=20090821000062" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/regionhalsan/vard/barnmorskemottagningarochgynekologi/bmm/graviditet/patientinformation-bmm/m5/" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/behandling-och-forskrivning/behandlingsrekommendationer/sok-behandlingsrekommendationer/astma-hos-barn-och-vuxna---behandlingsrekommendation" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/behandling--hjalpmedel/behandling-med-lakemedel/rad-om-lakemedel/lakemedel-vid-graviditet-och-amning/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/behandling-och-forskrivning/behandlingsrekommendationer/sok-behandlingsrekommendationer/astma-hos-barn-och-vuxna---behandlingsrekommendation" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/behandling-och-forskrivning/behandlingsrekommendationer/sok-behandlingsrekommendationer/astma-hos-barn-och-vuxna---behandlingsrekommendation" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/product?userType=0&amp;nplId=20120531000042" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/behandling--hjalpmedel/behandling-med-lakemedel/lakemedel-utifran-diagnos/lakemedel-vid-pollenallergi/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/om-lakemedelsverket/press-och-nyheter/kort-om/receptfri-medicin-mot-pollenallergi" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/result?userType=0&amp;nplId=19980123000089,19980123000096,20001229000103,20030417000229&amp;query=Singulair" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/product?userType=0&amp;nplId=19970327000053" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internetmedicin.se/page.aspx?id=235" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/result?userType=0&amp;nplId=19900615000045,19921113000023,19950426000024,20031212000117,AP_00006256,AP_00006693,AP_00007658&amp;query=Zyrlex" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/sjukdomar--besvar/allergier-och-overkanslighet/pollenallergi/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ctfassets.net/vsg3mjkzpeus/4hyaAt5U3wYcM3AtsCgif9/abe94509d571c8351a5abb475007bd07/Astma_2018_Final.pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/12770/Astma%20hos%20vuxna.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9927-391389789-185/surrogate/Remisshantering%20vid%20barnmorskemottagningar%20inom%20Regionh%C3%A4lsan.pdf" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.janusinfo.se" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/product?userType=0&amp;nplId=19920221000062" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yumpu.com/sv/document/read/19438120/sa-skoter-du-din-astma-och-allergi-under-graviditeten" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/result?userType=0&amp;nplId=19711008000036,19730330000026,19731005000020,19821022000049,19900202000137,19741206000071,19871211000084,19871211000091,AP_00006323,AP_00006324&amp;query=Ventoline" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/product?userType=0&amp;nplId=20120628000047" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reklistan.vgregion.se/" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reklistan.vgregion.se/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/substance?userType=0&amp;substanceId=IDE4POFGUAZDNVERT1" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/result?userType=0&amp;nplId=19940506000037,19940506000044,AP_00006530,19911129000018&amp;query=Lecrolyn" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/sjukdomar--besvar/infektioner/forkylning-och-influensa/nastappa-och-snuva/" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.praktiskmedicin.se/sjukdomar/rinit-allergisk-allergisk-rinit-pollenaller/" TargetMode="External" Id="rId43" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-51/surrogate/Astma%20hos%20vuxna.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/product?userType=0&amp;nplId=20090821000062" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/regionhalsan/vard/barnmorskemottagningarochgynekologi/bmm/regional-patientinformation/" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/behandling-och-forskrivning/behandlingsrekommendationer/sok-behandlingsrekommendationer/astma-hos-barn-och-vuxna---behandlingsrekommendation" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/behandling--hjalpmedel/behandling-med-lakemedel/rad-om-lakemedel/lakemedel-vid-graviditet-och-amning/" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/behandling-och-forskrivning/behandlingsrekommendationer/sok-behandlingsrekommendationer/astma-hos-barn-och-vuxna---behandlingsrekommendation" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/behandling-och-forskrivning/behandlingsrekommendationer/sok-behandlingsrekommendationer/astma-hos-barn-och-vuxna---behandlingsrekommendation" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/product?userType=0&amp;nplId=20120531000042" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/behandling--hjalpmedel/behandling-med-lakemedel/lakemedel-utifran-diagnos/lakemedel-vid-pollenallergi/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lakemedelsverket.se/sv/om-lakemedelsverket/press-och-nyheter/kort-om/receptfri-medicin-mot-pollenallergi" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/result?userType=0&amp;nplId=19980123000089,19980123000096,20001229000103,20030417000229&amp;query=Singulair" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/product?userType=0&amp;nplId=19970327000053" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internetmedicin.se/page.aspx?id=235" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/result?userType=0&amp;nplId=19900615000045,19921113000023,19950426000024,20031212000117,AP_00006256,AP_00006693,AP_00007658&amp;query=Zyrlex" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/sjukdomar--besvar/allergier-och-overkanslighet/pollenallergi/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.ctfassets.net/vsg3mjkzpeus/4hyaAt5U3wYcM3AtsCgif9/abe94509d571c8351a5abb475007bd07/Astma_2018_Final.pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-51/surrogate/Astma%20hos%20vuxna.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9927-391389789-185/surrogate/Remisshantering%20vid%20barnmorskemottagningar%20inom%20Regionh%C3%A4lsan.pdf" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.janusinfo.se" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/product?userType=0&amp;nplId=19920221000062" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.yumpu.com/sv/document/read/19438120/sa-skoter-du-din-astma-och-allergi-under-graviditeten" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/result?userType=0&amp;nplId=19711008000036,19730330000026,19731005000020,19821022000049,19900202000137,19741206000071,19871211000084,19871211000091,AP_00006323,AP_00006324&amp;query=Ventoline" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/product?userType=0&amp;nplId=20120628000047" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reklistan.vgregion.se/" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reklistan.vgregion.se/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/substance?userType=0&amp;substanceId=IDE4POFGUAZDNVERT1" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/result?userType=0&amp;nplId=19940506000037,19940506000044,AP_00006530,19911129000018&amp;query=Lecrolyn" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/sjukdomar--besvar/infektioner/forkylning-och-influensa/nastappa-och-snuva/" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.praktiskmedicin.se/sjukdomar/rinit-allergisk-allergisk-rinit-pollenaller/" TargetMode="External" Id="rId43" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7612,71 +7627,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1570</Words>
-  <Characters>8323</Characters>
+  <Words>602</Words>
+  <Characters>9384</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>69</Lines>
+  <Lines>78</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9874</CharactersWithSpaces>
+  <CharactersWithSpaces>9967</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Astma och allergi under graviditet</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Pernilla Käll Borg</lastModifiedBy>
-  <revision>28</revision>
+  <revision>34</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>