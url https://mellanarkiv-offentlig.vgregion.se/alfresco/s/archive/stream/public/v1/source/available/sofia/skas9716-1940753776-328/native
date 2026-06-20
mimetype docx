--- v0 (2025-12-13)
+++ v1 (2026-06-20)
@@ -8,308 +8,507 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5AA5A6C4" w14:textId="199F26C6" w:rsidR="37AA140E" w:rsidRDefault="37AA140E" w:rsidP="37AA140E">
+    <w:p w14:paraId="5AA5A6C4" w14:textId="2887A2F3" w:rsidR="37AA140E" w:rsidRDefault="37AA140E" w:rsidP="37AA140E">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:rPr>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Missfall</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E32F63" w:rsidRPr="00E32F63">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>och blödning i tidig graviditet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8AC00B" w14:textId="1107E200" w:rsidR="005218AA" w:rsidRDefault="376B6543" w:rsidP="005218AA">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF6684C" w14:textId="17443BBE" w:rsidR="005218AA" w:rsidRPr="007A334E" w:rsidRDefault="00D4548E" w:rsidP="376B6543">
       <w:r w:rsidRPr="00D4548E">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Revidering markerad med gult</w:t>
       </w:r>
       <w:r w:rsidR="00B912EE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B9446C1" w14:textId="58393B25" w:rsidR="007155D5" w:rsidRDefault="242E8159" w:rsidP="007155D5">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc72840807"/>
       <w:r>
         <w:t>Bakgrund</w:t>
       </w:r>
       <w:r w:rsidR="56B0B4D8">
         <w:t>, syfte och mål</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="06E625AC" w14:textId="72F3C9DE" w:rsidR="005218AA" w:rsidRPr="005218AA" w:rsidRDefault="37AA140E" w:rsidP="37AA140E">
-[...3 lines deleted...]
-      <w:r w:rsidR="00473FFC">
+    <w:p w14:paraId="06E625AC" w14:textId="7D3FCDE2" w:rsidR="005218AA" w:rsidRPr="005218AA" w:rsidRDefault="37AA140E" w:rsidP="37AA140E">
+      <w:r w:rsidRPr="00C11CF5">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vägledning för </w:t>
+      </w:r>
+      <w:r w:rsidR="00C11CF5" w:rsidRPr="00C11CF5">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>handläggning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C11CF5">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> av patienter med missfallsdiagno</w:t>
+      </w:r>
+      <w:r w:rsidR="00473FFC" w:rsidRPr="00C11CF5">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="37AA140E">
+      <w:r w:rsidRPr="00C11CF5">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>ser</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11CF5" w:rsidRPr="00C11CF5">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och del av handläggning vid blödning i tidig graviditet</w:t>
       </w:r>
       <w:r w:rsidR="2931D424">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463FF048" w14:textId="77777777" w:rsidR="005218AA" w:rsidRPr="005218AA" w:rsidRDefault="20A96CF8" w:rsidP="55B98A16">
+    <w:p w14:paraId="463FF048" w14:textId="77777777" w:rsidR="005218AA" w:rsidRDefault="20A96CF8" w:rsidP="55B98A16">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Arbetsbeskrivning</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="617A1B94" w14:textId="523B1361" w:rsidR="00911F95" w:rsidRPr="008C5D2C" w:rsidRDefault="00911F95" w:rsidP="00911F95">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5D2C">
+        <w:t>Riktlinjer för telefonrådgivning angående blödning i tidig graviditet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF8549E" w14:textId="3D8BFFA5" w:rsidR="00911F95" w:rsidRPr="008C5D2C" w:rsidRDefault="00F92BD9" w:rsidP="00F92BD9">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5D2C">
+        <w:t>Graviditetslängd  &lt; 7 veckor enligt sista mens.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5D2C">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00F702F0" w:rsidRPr="008C5D2C">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F702F0" w:rsidRPr="008C5D2C">
+        <w:tab/>
+        <w:t xml:space="preserve">Vid upp till måttlig blödning och ingen eller ringa smärt </w:t>
+      </w:r>
+      <w:r w:rsidR="00F702F0" w:rsidRPr="008C5D2C">
+        <w:tab/>
+        <w:t xml:space="preserve">rekommenderas expektans och nytt graviditetstest i hemmet efter </w:t>
+      </w:r>
+      <w:r w:rsidR="00F702F0" w:rsidRPr="008C5D2C">
+        <w:tab/>
+        <w:t>2 veckor.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F702F0" w:rsidRPr="008C5D2C">
+        <w:br/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F702F0" w:rsidRPr="008C5D2C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00471F73" w:rsidRPr="008C5D2C">
+        <w:t xml:space="preserve">Vid riklig blödning och/eller måttlig smärta rekommenderas </w:t>
+      </w:r>
+      <w:r w:rsidR="00471F73" w:rsidRPr="008C5D2C">
+        <w:tab/>
+        <w:t>kontakt med gynmottagningen dagtid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC308F9" w14:textId="25369B85" w:rsidR="006B4F57" w:rsidRPr="008C5D2C" w:rsidRDefault="006B4F57" w:rsidP="00F92BD9">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5D2C">
+        <w:t>Graviditetslängd &gt; 7 veckor enligt sista mens.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5D2C">
+        <w:br/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5D2C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000F7C84" w:rsidRPr="008C5D2C">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5D2C">
+        <w:t xml:space="preserve">id måttlig blödning och/eller </w:t>
+      </w:r>
+      <w:r w:rsidR="000F7C84" w:rsidRPr="008C5D2C">
+        <w:t xml:space="preserve">måttlig smärts rekommenderas </w:t>
+      </w:r>
+      <w:r w:rsidR="000F7C84" w:rsidRPr="008C5D2C">
+        <w:tab/>
+        <w:t>kontakt med gynmottagningen dagtid.</w:t>
+      </w:r>
+      <w:r w:rsidR="000F7C84" w:rsidRPr="008C5D2C">
+        <w:br/>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="000F7C84" w:rsidRPr="008C5D2C">
+        <w:tab/>
+        <w:t>Vid riklig blödning och/eller kraftig smärta rekommenderas hänvisning till gynmottagningen alternativt akuten jourtid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C4CF74" w14:textId="4467F4C2" w:rsidR="000F7C84" w:rsidRPr="008C5D2C" w:rsidRDefault="000F7C84" w:rsidP="000F7C84">
+      <w:r w:rsidRPr="008C5D2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Definition riklig blödning</w:t>
+      </w:r>
+      <w:r w:rsidR="00E048CD" w:rsidRPr="008C5D2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E048CD" w:rsidRPr="008C5D2C">
+        <w:t xml:space="preserve"> blöder igenom 2 bindor per timme i mer än 3 timmar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35012F5F" w14:textId="52CE3214" w:rsidR="00E048CD" w:rsidRPr="00911F95" w:rsidRDefault="00E048CD" w:rsidP="000F7C84">
+      <w:r w:rsidRPr="008C5D2C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Definition kraftig smärta:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5D2C">
+        <w:t xml:space="preserve"> smärta som inte kan kuperas med receptfria läkemedel i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C5D2C">
+        <w:t>fulldos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="65FE6A4D" w14:textId="2C6F2C49" w:rsidR="37AA140E" w:rsidRDefault="37AA140E" w:rsidP="37AA140E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Allmänna åtgärder vid konstaterat missfall</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41ACA607" w14:textId="3DFD7846" w:rsidR="37AA140E" w:rsidRPr="00AB0A4E" w:rsidRDefault="37AA140E" w:rsidP="37AA140E">
+    <w:p w14:paraId="41ACA607" w14:textId="03BDBFD2" w:rsidR="37AA140E" w:rsidRPr="001511A2" w:rsidRDefault="37AA140E" w:rsidP="37AA140E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001511A2">
+        <w:t>Ta ställning till</w:t>
+      </w:r>
+      <w:r w:rsidR="00055683" w:rsidRPr="001511A2">
+        <w:t xml:space="preserve"> hur snabbt patienten behöver handläggas. Vid pågående missfall i vecka 18+1 eller senare bör patienten </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0A4E" w:rsidRPr="001511A2">
+        <w:t>efter initial</w:t>
+      </w:r>
+      <w:r w:rsidR="00055683" w:rsidRPr="001511A2">
+        <w:t xml:space="preserve"> bedömning i första hand vårdas </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0A4E" w:rsidRPr="001511A2">
+        <w:t>på förlossningen på grund av ökad blödningsrisk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001511A2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65EA3BD0" w14:textId="084EF473" w:rsidR="37AA140E" w:rsidRDefault="37AA140E" w:rsidP="37AA140E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="37AA140E">
+        <w:t>Ta Hb</w:t>
+      </w:r>
+      <w:r w:rsidR="00D52215">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="37AA140E">
+        <w:t xml:space="preserve"> och om operativ åtgärd kan bli aktuell, även blodgruppering och bastest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568AF17C" w14:textId="36F87AE2" w:rsidR="37AA140E" w:rsidRDefault="37AA140E" w:rsidP="37AA140E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="37AA140E">
+        <w:t>Informera om förlopp, blödning, smärta/smärtlindring, infektions</w:t>
+      </w:r>
+      <w:r w:rsidR="00473FFC">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="37AA140E">
+        <w:t>tecken samt hygienråd och ge även skriftlig information med miss</w:t>
+      </w:r>
+      <w:r w:rsidR="00473FFC">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="37AA140E">
+        <w:t>fallsbroschyr.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="077614C7" w14:textId="1236F24C" w:rsidR="37AA140E" w:rsidRDefault="37AA140E" w:rsidP="37AA140E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="37AA140E">
+        <w:t>Erbjud kuratorskontakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593DC878" w14:textId="0842A216" w:rsidR="37AA140E" w:rsidRDefault="37AA140E" w:rsidP="37AA140E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="37AA140E">
+        <w:t>Fråga om preventivmedelsbehov (se mer in</w:t>
+      </w:r>
+      <w:r w:rsidR="00473FFC">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="37AA140E">
+        <w:t>formation nedan).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45825114" w14:textId="75D82BD8" w:rsidR="37AA140E" w:rsidRDefault="37AA140E" w:rsidP="37AA140E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="37AA140E">
+        <w:t>Den läkare som konstaterar missfallet ska skicka journalkopia till patientens barnmorskemottagning för kännedom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231CF6DC" w14:textId="5B7C5AF3" w:rsidR="37AA140E" w:rsidRPr="001B359A" w:rsidRDefault="37AA140E" w:rsidP="37AA140E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB0A4E">
+      <w:r w:rsidRPr="37AA140E">
+        <w:t>Kvinnor &lt; 40 år som drabbats av minst tre konsekutiva missfall i första trimestern i nuvarande relation, ska informeras om att paret kan söka utredning vid infertilitetsmottagningen om de sedan tidi</w:t>
+      </w:r>
+      <w:r w:rsidR="00473FFC">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="37AA140E">
+        <w:t xml:space="preserve">gare inte har ett gemensamt barn. </w:t>
+      </w:r>
+      <w:r w:rsidR="000342F6">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="000342F6" w:rsidRPr="001B359A">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Ta ställning till</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00055683" w:rsidRPr="00AB0A4E">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="000342F6" w:rsidRPr="001B359A">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hur snabbt patienten behöver handläggas och lämplig</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB0A4E">
+        <w:tab/>
+        <w:t xml:space="preserve">Vid blödning i tidig graviditet hos kvinna med tidigare upprepade </w:t>
+      </w:r>
+      <w:r w:rsidR="001B359A" w:rsidRPr="001B359A">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> behandling</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00055683" w:rsidRPr="00AB0A4E">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000342F6" w:rsidRPr="001B359A">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Vid pågående missfall i vecka 18+1 eller senare bör patienten </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB0A4E" w:rsidRPr="00AB0A4E">
+        <w:t>missfall, utan annan orsak, kan man över</w:t>
+      </w:r>
+      <w:r w:rsidR="000002FA" w:rsidRPr="001B359A">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>efter initial</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00055683" w:rsidRPr="00AB0A4E">
+        <w:t xml:space="preserve">väga att behandla med </w:t>
+      </w:r>
+      <w:r w:rsidR="001B359A" w:rsidRPr="001B359A">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bedömning i första hand vårdas </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB0A4E" w:rsidRPr="00AB0A4E">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000002FA" w:rsidRPr="001B359A">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>på förlossningen på grund av ökad blödningsrisk.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AB0A4E">
+        <w:t xml:space="preserve">vaginalt progesteron 400 mg x 2 till och med graviditetsvecka 16. </w:t>
+      </w:r>
+      <w:r w:rsidR="001B359A" w:rsidRPr="001B359A">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000002FA" w:rsidRPr="001B359A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se RMR </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="001B359A" w:rsidRPr="001B359A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>Upprepade missfall – handläggning</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001B359A" w:rsidRPr="001B359A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65EA3BD0" w14:textId="00B9E090" w:rsidR="37AA140E" w:rsidRDefault="37AA140E" w:rsidP="37AA140E">
+    <w:p w14:paraId="7CB0E570" w14:textId="79A19251" w:rsidR="00ED2B3D" w:rsidRPr="005A14A2" w:rsidRDefault="00ED2B3D" w:rsidP="37AA140E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="37AA140E">
-[...108 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="005A14A2">
-        <w:lastRenderedPageBreak/>
         <w:t>Genetisk/fostermedicinsk utredning vid missfall före RUL utförs inte annat än i undantagsfall och då endast efter kontakt med ult</w:t>
       </w:r>
       <w:r w:rsidR="00473FFC" w:rsidRPr="005A14A2">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="005A14A2">
         <w:t>raljudsobstetriker.</w:t>
       </w:r>
       <w:r w:rsidR="00885351" w:rsidRPr="005A14A2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E82DDC" w14:textId="4F638464" w:rsidR="37AA140E" w:rsidRDefault="37AA140E" w:rsidP="37AA140E">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Rh</w:t>
       </w:r>
@@ -340,117 +539,99 @@
         <w:t>Rh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="37AA140E">
         <w:t xml:space="preserve">-positivt foster, eller foster med okänd </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="37AA140E">
         <w:t>Rh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="37AA140E">
         <w:t xml:space="preserve"> och vilka inte redan är </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="37AA140E">
         <w:t>RhD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="37AA140E">
         <w:t>-immuniserade. Vid instrumentell utrym</w:t>
       </w:r>
       <w:r w:rsidR="00473FFC">
         <w:softHyphen/>
       </w:r>
+      <w:r w:rsidRPr="001511A2">
+        <w:t>ning av livmodern (vakuum</w:t>
+      </w:r>
+      <w:r w:rsidR="00D531F1" w:rsidRPr="001511A2">
+        <w:t>aspiration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001511A2">
+        <w:t xml:space="preserve"> (V</w:t>
+      </w:r>
+      <w:r w:rsidR="00D531F1" w:rsidRPr="001511A2">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001511A2">
+        <w:t xml:space="preserve">) eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001511A2">
+        <w:t>aspirationskit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001511A2">
+        <w:t xml:space="preserve">) ska </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001511A2">
+        <w:t>Rh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001511A2">
+        <w:t>-</w:t>
+      </w:r>
       <w:r w:rsidRPr="37AA140E">
-        <w:t xml:space="preserve">ning av livmodern </w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve">-profylax ges oavsett graviditetslängd. Injektion </w:t>
+        <w:t xml:space="preserve">profylax ges oavsett graviditetslängd. Injektion </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="37AA140E">
         <w:t>Rhophylac</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="37AA140E">
         <w:t xml:space="preserve"> 1 500 IE i för</w:t>
       </w:r>
       <w:r w:rsidR="00473FFC">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="37AA140E">
         <w:t xml:space="preserve">ifylld spruta i m. Se styrdokument </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId13">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="37AA140E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Rh</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="37AA140E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>-profylax inom kvinnosjukvård</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="37AA140E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30834F01" w14:textId="6F10A7F2" w:rsidR="37AA140E" w:rsidRDefault="37AA140E" w:rsidP="37AA140E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text2"/>
@@ -520,105 +701,98 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="37AA140E">
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="37AA140E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="37AA140E">
         <w:t>unknown</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="37AA140E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="37AA140E">
         <w:t>location</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="37AA140E">
         <w:t xml:space="preserve">). Se styrdokument </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="37AA140E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Graviditet med oklar lokalisation (PUL)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="37AA140E">
         <w:t xml:space="preserve"> från Sahlgrenska för handläggning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="331C2B51" w14:textId="7FD5CB42" w:rsidR="37AA140E" w:rsidRDefault="37AA140E" w:rsidP="37AA140E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="37AA140E">
+        <w:lastRenderedPageBreak/>
         <w:t>Om uterus är tom och graviditeten sedan tidigare är konstaterad intrauterin med ultraljud är diagnosen komplett missfall. Ingen upp</w:t>
       </w:r>
       <w:r w:rsidR="00473FFC">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="37AA140E">
         <w:t xml:space="preserve">följning behövs. Uppmana patienten att ta eget graviditetstest efter </w:t>
       </w:r>
       <w:r w:rsidR="00946CE1">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="37AA140E">
         <w:t xml:space="preserve"> veckor, ny kontakt om positivt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1943E128" w14:textId="7D2393D8" w:rsidR="37AA140E" w:rsidRDefault="37AA140E" w:rsidP="37AA140E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">II. Inkomplett missfall </w:t>
-[...7 lines deleted...]
-        <w:t>+0 graviditetsveckor (uterusstorlek)</w:t>
+        <w:t>II. Inkomplett missfall &lt; 12+0 graviditetsveckor (uterusstorlek)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F38872E" w14:textId="476EAE86" w:rsidR="37AA140E" w:rsidRDefault="37AA140E" w:rsidP="37AA140E">
       <w:r w:rsidRPr="37AA140E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Definition:</w:t>
       </w:r>
       <w:r w:rsidRPr="37AA140E">
         <w:t xml:space="preserve"> ingen synlig hinnsäck eller foster, men kvarvarande material och symtom i form av cervixpåverkan, blödning eller smärta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B93C9C9" w14:textId="4EC22D3B" w:rsidR="37AA140E" w:rsidRDefault="37AA140E" w:rsidP="37AA140E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="37AA140E">
         <w:t xml:space="preserve">Om graviditeten sedan tidigare </w:t>
       </w:r>
@@ -730,145 +904,122 @@
       </w:pPr>
       <w:r w:rsidRPr="37AA140E">
         <w:t>Vid tidigare konstaterad intrauterin graviditet handläggs missfall ge</w:t>
       </w:r>
       <w:r w:rsidR="00473FFC">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="37AA140E">
         <w:t>nom:</w:t>
       </w:r>
       <w:r w:rsidR="00A61227">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00314CD5">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00314CD5" w:rsidRPr="00314CD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">-Expektans vid uterusstorlek </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00314CD5" w:rsidRPr="00314CD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="00314CD5" w:rsidRPr="00314CD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10</w:t>
-[...9 lines deleted...]
-        <w:t>+0.</w:t>
+        <w:t xml:space="preserve"> 10+0.</w:t>
       </w:r>
       <w:r w:rsidR="00314CD5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00182663">
         <w:sym w:font="Wingdings" w:char="F077"/>
       </w:r>
       <w:r w:rsidR="00FA3E77">
         <w:tab/>
         <w:t xml:space="preserve">Fler än 80 % aborterar spontant. Uppmaning att ta ett </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AE0C28">
         <w:t>graviditets-</w:t>
       </w:r>
       <w:r w:rsidR="004B4F32">
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FA3E77">
-        <w:t>test</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> i hemmet efter 4 veckor och söka gynmottagningen vid </w:t>
+        <w:t xml:space="preserve">test i hemmet efter 4 veckor och söka gynmottagningen vid </w:t>
       </w:r>
       <w:r w:rsidR="00AE0C28">
         <w:t>fort-</w:t>
       </w:r>
       <w:r w:rsidR="00AE0C28">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FA3E77">
         <w:t xml:space="preserve">satta symtom. Ny </w:t>
       </w:r>
       <w:r w:rsidR="004B4F32">
         <w:t xml:space="preserve">bedömning ska då utföras och om fortsatt ej </w:t>
       </w:r>
       <w:r w:rsidR="00AE0C28">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004B4F32">
         <w:t xml:space="preserve">komplett missfall ska i första hand medicinsk behandling ges </w:t>
       </w:r>
       <w:r w:rsidR="00AE0C28">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004B4F32">
         <w:t xml:space="preserve">(enligt nedan), men </w:t>
       </w:r>
-      <w:r w:rsidR="004B4F32" w:rsidRPr="00DB7689">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="004B4F32" w:rsidRPr="001511A2">
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00DB7689" w:rsidRPr="00DB7689">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00DB7689" w:rsidRPr="001511A2">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="004B4F32">
         <w:t xml:space="preserve"> kan övervägas.</w:t>
       </w:r>
       <w:r w:rsidR="004B4F32">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00182663">
         <w:sym w:font="Wingdings" w:char="F077"/>
       </w:r>
       <w:r w:rsidR="004B4F32">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00946CE1">
         <w:t xml:space="preserve">I utvalda fall kan återbesök ske efter 2 veckor till läkare på </w:t>
       </w:r>
       <w:r w:rsidR="00946CE1">
         <w:tab/>
         <w:t>gynmottagningen.</w:t>
       </w:r>
       <w:r w:rsidR="00A61227">
         <w:br/>
       </w:r>
       <w:r w:rsidR="008F69D8">
@@ -906,221 +1057,199 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001160F1">
         <w:t>expektera</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001160F1">
         <w:t xml:space="preserve"> och kvittera </w:t>
       </w:r>
       <w:r w:rsidR="009C334B">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001160F1">
         <w:t>missfallet i hemmet, kan få göra så efter läkarbedömning</w:t>
       </w:r>
       <w:r w:rsidR="009D2D97">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C334B">
         <w:t xml:space="preserve">samt att </w:t>
       </w:r>
       <w:r w:rsidR="009C334B">
         <w:tab/>
         <w:t xml:space="preserve">de snabbt kan söka akut vård vid stor blödning eller </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B604EA">
         <w:t>allmän-</w:t>
       </w:r>
       <w:r w:rsidR="009C334B">
         <w:tab/>
-        <w:t>påverkan</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">påverkan. Övriga rekommenderas medicinsk behandling på </w:t>
+      </w:r>
       <w:r w:rsidR="00B604EA">
         <w:t>sjuk-</w:t>
       </w:r>
       <w:r w:rsidR="00B604EA">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009C334B">
-        <w:t>hus</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> enligt nedan. Uppföljande besök ska alltid ske.</w:t>
+        <w:t>hus enligt nedan. Uppföljande besök ska alltid ske.</w:t>
       </w:r>
       <w:r w:rsidR="00FE180A">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00FE180A">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00FE180A" w:rsidRPr="00FE180A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>- Medicinsk behandling</w:t>
       </w:r>
       <w:r w:rsidR="00FE180A">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00182663">
         <w:sym w:font="Wingdings" w:char="F077"/>
       </w:r>
       <w:r w:rsidR="00FE180A">
         <w:tab/>
         <w:t xml:space="preserve">Upp till vecka 10+0 (uterusstorlek) kan behandlingen ges i </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003959EF">
         <w:t>hem-</w:t>
       </w:r>
       <w:r w:rsidR="00FE180A">
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FE180A">
         <w:t>met</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FE180A">
         <w:t>, därefter på avdelning.</w:t>
       </w:r>
       <w:r w:rsidR="00FE180A">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00182663">
         <w:sym w:font="Wingdings" w:char="F077"/>
       </w:r>
       <w:r w:rsidR="00B2592D">
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B2592D">
         <w:t>Misoprostol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B2592D">
         <w:t xml:space="preserve"> (Cytotec) 0,6 mg per oralt alternativt 0,4 mg </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003959EF">
         <w:t>sub</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003959EF">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00B2592D">
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B2592D">
         <w:t>lingualt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B2592D">
         <w:t xml:space="preserve">. OBS! Vid ringa blödning och stängd yttre modermun </w:t>
       </w:r>
       <w:r w:rsidR="00B2592D">
         <w:tab/>
         <w:t xml:space="preserve">kan behandling så som vid uteblivet missfall ordineras för ökad </w:t>
       </w:r>
       <w:r w:rsidR="00B2592D">
+        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>effektivitet (se nedan).</w:t>
       </w:r>
       <w:r w:rsidR="005E7B79">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00F23DF5">
         <w:sym w:font="Wingdings" w:char="F077"/>
       </w:r>
       <w:r w:rsidR="005E7B79">
         <w:tab/>
         <w:t>Smärtbehandling med paracetamol och ibuprofen.</w:t>
       </w:r>
       <w:r w:rsidR="005E7B79">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00182663">
         <w:sym w:font="Wingdings" w:char="F077"/>
       </w:r>
       <w:r w:rsidR="005E7B79">
         <w:tab/>
         <w:t xml:space="preserve">Uppföljning behövs oftast inte utan patienten uppmanas att ta ett </w:t>
       </w:r>
       <w:r w:rsidR="005E7B79">
         <w:tab/>
         <w:t xml:space="preserve">graviditetstest i hemmet efter 4 veckor och söka gynmottagningen </w:t>
       </w:r>
       <w:r w:rsidR="005E7B79">
         <w:tab/>
         <w:t>vid fortsatta symtom.</w:t>
       </w:r>
       <w:r w:rsidR="00AF0A85">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00AF0A85">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00AF0A85" w:rsidRPr="00AF0A85">
+      <w:r w:rsidR="00AF0A85" w:rsidRPr="001511A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">- </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AF0A85" w:rsidRPr="00DB7689">
+        <w:t>- Vakuum</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB7689" w:rsidRPr="001511A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:highlight w:val="yellow"/>
-[...9 lines deleted...]
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>aspiration</w:t>
       </w:r>
       <w:r w:rsidR="00AF0A85">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00182663">
         <w:sym w:font="Wingdings" w:char="F077"/>
       </w:r>
       <w:r w:rsidR="00AF0A85">
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AF0A85">
         <w:t>Utförst</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AF0A85">
         <w:t xml:space="preserve"> då:</w:t>
       </w:r>
       <w:r w:rsidR="00AF0A85">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00AF0A85">
         <w:tab/>
@@ -1274,141 +1403,121 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003959EF">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003959EF">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003959EF">
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B74D7D">
         <w:t>erativt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B74D7D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A5129D7" w14:textId="04898086" w:rsidR="00943B77" w:rsidRDefault="00943B77" w:rsidP="00943B77">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">III. Inkomplett </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">missfall </w:t>
+        <w:t xml:space="preserve">III. Inkomplett missfall </w:t>
       </w:r>
       <w:r w:rsidRPr="00943B77">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 12+0 graviditets</w:t>
       </w:r>
       <w:r w:rsidR="00473FFC">
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:t>veckor (uterusstorlek)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48EBA787" w14:textId="4A419897" w:rsidR="00943B77" w:rsidRDefault="00162198" w:rsidP="00943B77">
       <w:r w:rsidRPr="00162198">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Definition:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ingen synlig hinnsäck eller foster, men kvarvarande material och symtom i form av cervixpåverkan, blödning eller smärta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C63B968" w14:textId="203251A0" w:rsidR="00162198" w:rsidRDefault="00162198" w:rsidP="00943B77">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Lägg in patienten och ta ställning till behandling enligt nedan:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E65272" w14:textId="7C73B27E" w:rsidR="00162198" w:rsidRDefault="00D806D9" w:rsidP="001F317E">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Anmäl för akut </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B710CD">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001511A2">
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00B710CD" w:rsidRPr="00B710CD">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00B710CD" w:rsidRPr="001511A2">
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>cirkulatoriskt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> påverkad patient, stor blödning eller infektion med feber (men förbehandla då om möj</w:t>
       </w:r>
       <w:r w:rsidR="00473FFC">
         <w:softHyphen/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">ligt med </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> i något dygn inför ingreppet.</w:t>
+        <w:t>ligt med intravenös antibiotika i något dygn inför ingreppet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47997751" w14:textId="3729B83F" w:rsidR="002470C7" w:rsidRDefault="002470C7" w:rsidP="002470C7">
+    <w:p w14:paraId="47997751" w14:textId="5C47AEBA" w:rsidR="002470C7" w:rsidRDefault="002470C7" w:rsidP="002470C7">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="1706" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>Medicinsk behandling:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00182663">
         <w:sym w:font="Wingdings" w:char="F077"/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005527E6">
         <w:t>Misoprostol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -1458,67 +1567,69 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AC2031">
         <w:t>Misoprostol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AC2031">
         <w:t xml:space="preserve"> enligt ovan.</w:t>
       </w:r>
       <w:r w:rsidR="00864A23">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00182663">
         <w:sym w:font="Wingdings" w:char="F077"/>
       </w:r>
       <w:r w:rsidR="00864A23">
         <w:tab/>
         <w:t xml:space="preserve">Smärtlindring ges med NSAID (400 mg Ibuprofen) och </w:t>
       </w:r>
       <w:r w:rsidR="00864A23">
         <w:tab/>
         <w:t xml:space="preserve">paracetamol (1 g) samt eventuellt tillägg av morfinderivat </w:t>
       </w:r>
       <w:r w:rsidR="00864A23">
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00864A23" w:rsidRPr="001511A2">
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003C561A" w:rsidRPr="003C561A">
+      <w:r w:rsidR="003C561A" w:rsidRPr="00901D63">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Oxy</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003C561A" w:rsidRPr="003C561A">
+      <w:r w:rsidR="00901D63" w:rsidRPr="00901D63">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Norm</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00864A23">
+        <w:t>codone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00864A23" w:rsidRPr="001511A2">
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00721B45">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00182663">
         <w:sym w:font="Wingdings" w:char="F077"/>
       </w:r>
       <w:r w:rsidR="00721B45">
         <w:tab/>
         <w:t xml:space="preserve">Efter att ha aborterat kan 1 ml Oxytocin 8,3 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00721B45">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>μ</w:t>
       </w:r>
       <w:r w:rsidR="00721B45">
         <w:t>g</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00721B45">
         <w:t>/</w:t>
@@ -1541,50 +1652,51 @@
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:left="1706" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Om placenta inte avgått inom 2 timmar ska patienten undersökas i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>gynstol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> och om möjligt löses placenta, annars anmäls patienten för VEX.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="341F0231" w14:textId="344901BF" w:rsidR="00F37CAE" w:rsidRDefault="00F37CAE" w:rsidP="00F37CAE">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">IV. Uteblivet missfall och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ofostrig</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> graviditet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="502043CA" w14:textId="2F784E0B" w:rsidR="00F37CAE" w:rsidRDefault="009134ED" w:rsidP="00F37CAE">
       <w:r w:rsidRPr="0060657B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Definition uteblivet missfall:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> intakt hinnsäck, foster utan hjärtaktivitet</w:t>
       </w:r>
       <w:r w:rsidR="0060657B">
         <w:t>, opåverkad cervix, ingen eller ringa blödning.</w:t>
       </w:r>
@@ -1595,445 +1707,424 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Definition </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ofostrig</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> graviditet:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> intakt tom hinnsäck, opåverkad cervix, ingen eller ringa blödning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194C3E98" w14:textId="2C232E59" w:rsidR="0060657B" w:rsidRDefault="009563D5" w:rsidP="00F37CAE">
+    <w:p w14:paraId="194C3E98" w14:textId="347D28C4" w:rsidR="0060657B" w:rsidRDefault="009563D5" w:rsidP="00F37CAE">
       <w:r>
         <w:t>OBS! Om patienten inte är bedömd sedan tidigare kan det vara svårt att avgöra om det verkligen är ett uteblivet missfall</w:t>
       </w:r>
       <w:r w:rsidR="005D4607">
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005D4607">
         <w:t>ofostrig</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005D4607">
         <w:t xml:space="preserve"> graviditet</w:t>
       </w:r>
       <w:r w:rsidR="00581832">
-        <w:t xml:space="preserve"> eller om det rör sig om en tidig (eventuellt feldaterad) graviditet. Om det är en önskad graviditet ska</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="000B2B74" w:rsidRPr="000B2B74">
+        <w:t xml:space="preserve"> eller om det rör sig om en tidig (eventuellt feldaterad) graviditet. Om det är en </w:t>
+      </w:r>
+      <w:r w:rsidR="00581832" w:rsidRPr="001511A2">
+        <w:t>önskad graviditet ska</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2B74" w:rsidRPr="001511A2">
+        <w:t xml:space="preserve"> i regel</w:t>
+      </w:r>
+      <w:r w:rsidR="00581832" w:rsidRPr="001511A2">
+        <w:t xml:space="preserve"> nytt ultraljud </w:t>
+      </w:r>
+      <w:r w:rsidR="003C1CDE" w:rsidRPr="003C1CDE">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>i regel</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="000B2B74" w:rsidRPr="000B2B74">
+        <w:t>erbjudas</w:t>
+      </w:r>
+      <w:r w:rsidR="00581832" w:rsidRPr="001511A2">
+        <w:t xml:space="preserve"> efter </w:t>
+      </w:r>
+      <w:r w:rsidR="003C1CDE" w:rsidRPr="003C1CDE">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>7–10 dagar</w:t>
+        <w:t>cirka</w:t>
+      </w:r>
+      <w:r w:rsidR="003C1CDE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2B74" w:rsidRPr="001511A2">
+        <w:t>10 dagar</w:t>
+      </w:r>
+      <w:r w:rsidR="00581832" w:rsidRPr="001511A2">
+        <w:t>. Om</w:t>
       </w:r>
       <w:r w:rsidR="00581832">
-        <w:t>. Om samma ult</w:t>
+        <w:t xml:space="preserve"> samma ult</w:t>
       </w:r>
       <w:r w:rsidR="00473FFC">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00581832">
         <w:t>raljudsbild som vid första besöket kan diagnosen ställas. Om helt sä</w:t>
       </w:r>
       <w:r w:rsidR="00473FFC">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00581832">
         <w:t>ker datering</w:t>
       </w:r>
       <w:r w:rsidR="002C04FA">
-        <w:t xml:space="preserve"> (exempelvis IVF-graviditet eller att levande foster setts vid tidigare ultraljudsundersökning) och det nu inte ses hjärtaktivitet, så ska diagnosen bekräftas av en annan läkare innan behandling ges.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0024350C">
+        <w:t xml:space="preserve"> (exempelvis IVF-graviditet eller att levande foster setts vid tidigare ultraljudsundersökning) och det nu inte ses hjärtaktivitet, så ska diagnosen bekräftas av en annan läkare innan </w:t>
+      </w:r>
+      <w:r w:rsidR="002C04FA" w:rsidRPr="001511A2">
+        <w:t>behandling ges.</w:t>
+      </w:r>
+      <w:r w:rsidR="0024350C" w:rsidRPr="001511A2">
+        <w:t xml:space="preserve"> Var god se styrdokument </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00BC2CB7" w:rsidRPr="001511A2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ultraljudsfynd vid normal tidig intrauterin graviditet</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D34D18">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0024350C" w:rsidRPr="00BC2CB7">
+      <w:r w:rsidR="00D34D18" w:rsidRPr="004B6042">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Var god se styrdokument </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00BC2CB7" w:rsidRPr="00BC2CB7">
+        <w:t xml:space="preserve">eller SFOG råd </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00D34D18" w:rsidRPr="004B6042">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
-          <w:t>Ultraljudsfynd vid normal tidig intrauterin graviditet</w:t>
+          <w:t>Ultraljudsdiagnostik av missfall i tidig graviditet</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BC2CB7" w:rsidRPr="00BC2CB7">
+      <w:r w:rsidR="00BC2CB7" w:rsidRPr="004B6042">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FD69145" w14:textId="56537ED9" w:rsidR="003C3A7B" w:rsidRDefault="003C3A7B" w:rsidP="00F37CAE">
       <w:r>
         <w:t xml:space="preserve">Vid uteblivet missfall eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ofostrig</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> graviditet kan hinnsäck och placenta fortsätta att växa trots att fostret har gått under. Det kan då vara svårt att bestämma graviditetslängd och man måste se på storlek</w:t>
       </w:r>
       <w:r w:rsidR="00FC3F78">
         <w:t xml:space="preserve"> på hinnsäck samt placenta i förhållande till </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FC3F78">
         <w:t>fosterstorlek</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FC3F78">
         <w:t>. Fråga vid behov en mer erfaren kollega.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04BD97C9" w14:textId="7B39041E" w:rsidR="00113442" w:rsidRDefault="00113442" w:rsidP="00113442">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Behandling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="665E7D90" w14:textId="49850313" w:rsidR="00113442" w:rsidRDefault="005E153B" w:rsidP="00113442">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Medicinsk behandling upp till vecka 10+0 kan ske i hemmet om patienten är fullt frisk, kan göra sig förstådd och förstå instruktioner samt har någon närstående</w:t>
       </w:r>
       <w:r w:rsidR="00542F34">
         <w:t xml:space="preserve"> med sig.</w:t>
       </w:r>
       <w:r w:rsidR="00542F34">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00182663">
         <w:sym w:font="Wingdings" w:char="F077"/>
       </w:r>
       <w:r w:rsidR="00542F34">
         <w:tab/>
         <w:t xml:space="preserve">Tablett </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00542F34">
         <w:t>mifepriston</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00542F34">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00542F34">
         <w:t>Mifegyn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00542F34">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="006E39F6">
-        <w:t xml:space="preserve">à 200 mg, </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">1 </w:t>
+        <w:t xml:space="preserve">à 200 mg, 1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006E39F6">
         <w:t>st</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006E39F6">
         <w:t xml:space="preserve"> per oralt. Vid </w:t>
       </w:r>
       <w:r w:rsidR="001E1A62">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E39F6">
         <w:t xml:space="preserve">missfall kan tablett skickas med hem för att tas vid ett </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007B3972">
         <w:t>sen-</w:t>
       </w:r>
       <w:r w:rsidR="001E1A62">
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006E39F6">
         <w:t>are</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006E39F6">
         <w:t xml:space="preserve"> tillfälle (OBS! Det skiljer sig från vid inducerad abort</w:t>
       </w:r>
       <w:r w:rsidR="001E1A62">
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="001E1A62">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00182663">
         <w:sym w:font="Wingdings" w:char="F077"/>
       </w:r>
       <w:r w:rsidR="001E1A62">
         <w:tab/>
         <w:t xml:space="preserve">Efter 24–48 timmar: tablett </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001E1A62">
         <w:t>misoprostol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001E1A62">
         <w:t xml:space="preserve"> (Cytotec) à 0,2 mg, </w:t>
       </w:r>
       <w:r w:rsidR="001E1A62">
         <w:tab/>
-      </w:r>
-[...1 lines deleted...]
-      <w:r w:rsidR="001E1A62">
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001E1A62">
         <w:t>st</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001E1A62">
         <w:t xml:space="preserve"> vaginalt.</w:t>
       </w:r>
       <w:r w:rsidR="001E1A62">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00182663">
         <w:sym w:font="Wingdings" w:char="F077"/>
       </w:r>
       <w:r w:rsidR="00A12F97">
         <w:tab/>
         <w:t xml:space="preserve">Efter ytterligare 3 timmar: ge 2 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A12F97">
         <w:t>st</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A12F97">
         <w:t xml:space="preserve"> Cytotec vaginalt (eller per </w:t>
       </w:r>
       <w:r w:rsidR="00A12F97">
         <w:tab/>
         <w:t>oralt om kvinnan börjat blöda).</w:t>
       </w:r>
       <w:r w:rsidR="00A12F97">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00182663">
         <w:sym w:font="Wingdings" w:char="F077"/>
       </w:r>
       <w:r w:rsidR="00A12F97">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00842E4B">
         <w:t xml:space="preserve">Smärtlindring i form av paracetamol i kombination med </w:t>
       </w:r>
       <w:r w:rsidR="003809A7">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00842E4B">
         <w:t xml:space="preserve">ibuprofen, bör ges en halvtimme innan administration av </w:t>
       </w:r>
       <w:r w:rsidR="003809A7">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00842E4B">
+      <w:r w:rsidR="00842E4B" w:rsidRPr="001511A2">
         <w:t xml:space="preserve">första dosen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00842E4B">
+      <w:r w:rsidR="00842E4B" w:rsidRPr="001511A2">
         <w:t>misoprostol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00842E4B">
+      <w:r w:rsidR="00842E4B" w:rsidRPr="001511A2">
         <w:t xml:space="preserve"> (Cytotec).</w:t>
       </w:r>
-      <w:r w:rsidR="004204E1">
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> vid behov (</w:t>
+      <w:r w:rsidR="004204E1" w:rsidRPr="001511A2">
+        <w:t xml:space="preserve"> Tillägg av morfin-</w:t>
+      </w:r>
+      <w:r w:rsidR="004204E1" w:rsidRPr="001511A2">
+        <w:tab/>
+        <w:t>derivat vid behov (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004204E1" w:rsidRPr="004204E1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="004204E1" w:rsidRPr="001511A2">
         <w:t>Oxy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004204E1" w:rsidRPr="004204E1">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="004204E1" w:rsidRPr="001511A2">
         <w:t xml:space="preserve"> Norm).</w:t>
       </w:r>
       <w:r w:rsidR="003809A7">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00182663">
         <w:sym w:font="Wingdings" w:char="F077"/>
       </w:r>
       <w:r w:rsidR="003809A7">
         <w:tab/>
         <w:t xml:space="preserve">Uppföljning med ultraljud </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003809A7">
         <w:t>rekommeneras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003809A7">
         <w:t xml:space="preserve"> efter 1–2 veckor. </w:t>
       </w:r>
       <w:r w:rsidR="003809A7">
         <w:tab/>
         <w:t xml:space="preserve">Om ej komplett missfall ges ytterligare medicinsk </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007B3972">
         <w:t>behand</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007B3972">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="003809A7">
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003809A7">
         <w:t>ling</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003809A7">
         <w:t xml:space="preserve"> alternativt </w:t>
       </w:r>
-      <w:r w:rsidR="003809A7" w:rsidRPr="0003778B">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="003809A7" w:rsidRPr="001511A2">
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="0003778B" w:rsidRPr="0003778B">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0003778B" w:rsidRPr="001511A2">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="003809A7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59BDCB4F" w14:textId="79B586B4" w:rsidR="00DF7D03" w:rsidRDefault="00DF7D03" w:rsidP="00113442">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Expektans upp till vecka 10+0.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00182663">
         <w:sym w:font="Wingdings" w:char="F077"/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B14E54">
         <w:t xml:space="preserve">Har ofta dålig prognos om patienten inte börjat blöda. Vid </w:t>
       </w:r>
       <w:r w:rsidR="00B14E54">
         <w:tab/>
         <w:t>expektans ska alltid återbesök till läkare ske om 2 veckor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="065849CB" w14:textId="4D13FC09" w:rsidR="00BD54D8" w:rsidRDefault="00BD54D8" w:rsidP="00113442">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
@@ -2094,51 +2185,51 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007B3972">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00527B4E">
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00527B4E">
         <w:t>erativt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00527B4E">
         <w:t xml:space="preserve"> eller 0,4 mg sublingualt 1 timme </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00527B4E">
         <w:t>preoperativt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00527B4E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FBD278D" w14:textId="2EE75564" w:rsidR="00665B60" w:rsidRDefault="00665B60" w:rsidP="00113442">
+    <w:p w14:paraId="5FBD278D" w14:textId="2EE75564" w:rsidR="00665B60" w:rsidRPr="001511A2" w:rsidRDefault="00665B60" w:rsidP="00113442">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Medicinsk behandling efter vecka 10+0 (uterusstorlek).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00182663">
         <w:sym w:font="Wingdings" w:char="F077"/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Behandling som vid inducerad abort på klinik vid </w:t>
       </w:r>
       <w:r w:rsidR="0009618B">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>graviditetslängd</w:t>
@@ -2161,293 +2252,115 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00525D51">
         <w:t>mifepriston</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00525D51">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00525D51">
         <w:t>Mifegyn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00525D51">
         <w:t xml:space="preserve">) skickas med hem </w:t>
       </w:r>
       <w:r w:rsidR="0009618B">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00525D51">
         <w:t xml:space="preserve">för att tas vid ett senare tillfälle. OBS! Det skiljer sig från </w:t>
       </w:r>
       <w:r w:rsidR="0009618B">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00525D51">
+      <w:r w:rsidR="00525D51" w:rsidRPr="001511A2">
         <w:t>vid</w:t>
       </w:r>
-      <w:r w:rsidR="0009618B">
+      <w:r w:rsidR="0009618B" w:rsidRPr="001511A2">
         <w:t xml:space="preserve"> inducerad abort.</w:t>
       </w:r>
-      <w:r w:rsidR="00AE21F5">
+      <w:r w:rsidR="00AE21F5" w:rsidRPr="001511A2">
+        <w:t xml:space="preserve"> Överväg vilken smärtlindring  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE21F5" w:rsidRPr="001511A2">
+        <w:tab/>
+        <w:t>patienten kan behöva i hemmet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E00C70D" w14:textId="078D41BA" w:rsidR="0009618B" w:rsidRDefault="0009618B" w:rsidP="0009618B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Preventivmedel efter missfall</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A540DE" w14:textId="77777777" w:rsidR="00F60F0B" w:rsidRDefault="00E636A3" w:rsidP="0009618B">
+      <w:r>
+        <w:t>Många graviditeter som slutar i missfall startade som oplanerade och ibland även som oönskade graviditeter. Vid missfall bör därför alla till</w:t>
+      </w:r>
+      <w:r w:rsidR="00473FFC">
+        <w:softHyphen/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">frågas om de har behov av preventivmedel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189CB1E3" w14:textId="6B23C0ED" w:rsidR="00A7408F" w:rsidRDefault="00A7408F" w:rsidP="0009618B">
+      <w:r>
+        <w:t xml:space="preserve">Implantat och spiral bör sättas i samband med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001511A2">
+        <w:t>VA</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eller när missfallet bedömts som komplett. Samtliga hormonella metoder bör påbörjas direkt efter kirurgisk behandling.</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2314">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AE21F5" w:rsidRPr="00AE21F5">
+      <w:r w:rsidR="004C2314" w:rsidRPr="004C2314">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Överväg vilken </w:t>
-[...19 lines deleted...]
-        <w:t>patienten kan behöva i hemmet.</w:t>
+        <w:t>Vid medicinsk behandling bör implantat och övrig hormonell behandling sättas in när missfallet bedöms komplett.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E00C70D" w14:textId="078D41BA" w:rsidR="0009618B" w:rsidRDefault="0009618B" w:rsidP="0009618B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0771976E" w14:textId="55AD2F8B" w:rsidR="00CC4D30" w:rsidRDefault="00224B47" w:rsidP="00A7408F">
       <w:r>
-        <w:t>Preventivmedel efter missfall</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">menstruationen återkommit. </w:t>
+        <w:t xml:space="preserve">Cykelbaserad antikonception kan inte påbörjas innan menstruationen återkommit. </w:t>
       </w:r>
       <w:r w:rsidR="00CC4D30">
         <w:t>Rekommendera användande av kondom vid senare start</w:t>
       </w:r>
       <w:r w:rsidR="003C6CEA">
         <w:t xml:space="preserve"> av antikonception</w:t>
       </w:r>
       <w:r w:rsidR="00CC4D30">
         <w:t xml:space="preserve"> än 1 vecka efter missfallet.</w:t>
-      </w:r>
-[...172 lines deleted...]
-        <w:t xml:space="preserve"> i hemmet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1EC660" w14:textId="5C312754" w:rsidR="00594C25" w:rsidRDefault="00594C25" w:rsidP="00594C25">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Diagnoskoder ICD-10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00B69416" w14:textId="308460B0" w:rsidR="00594C25" w:rsidRDefault="00594C25" w:rsidP="00594C25">
       <w:r>
         <w:t>Komplett missfall utan komplikation, O03.9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8FEEE1" w14:textId="6D1C913A" w:rsidR="00594C25" w:rsidRDefault="00594C25" w:rsidP="00594C25">
       <w:r>
         <w:t>Inkomplett missfall</w:t>
       </w:r>
       <w:r w:rsidR="00E07521">
         <w:t xml:space="preserve"> utan komplikation, O03.4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17C2C2E8" w14:textId="6BF68907" w:rsidR="00E07521" w:rsidRDefault="00E07521" w:rsidP="00594C25">
       <w:r>
@@ -2460,142 +2373,159 @@
         <w:t>Ofostrig</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> graviditet, O02.0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D2FE02" w14:textId="0DF76464" w:rsidR="00E07521" w:rsidRDefault="0009566B" w:rsidP="0009566B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>Operationskod</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3254D160" w14:textId="7AE8C712" w:rsidR="0009566B" w:rsidRDefault="0009566B" w:rsidP="0009566B">
       <w:r>
         <w:t>Exeres med vakuumaspiration, MBA00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16858FF7" w14:textId="7F047286" w:rsidR="0009566B" w:rsidRDefault="0009566B" w:rsidP="0009566B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Referenser </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB60E29" w14:textId="3A85D765" w:rsidR="0009566B" w:rsidRDefault="0009566B" w:rsidP="0009566B">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6DB60E29" w14:textId="4AA234F3" w:rsidR="0009566B" w:rsidRDefault="0009566B" w:rsidP="0009566B">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="004732BB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>SFOG-rå</w:t>
+        </w:r>
+        <w:r w:rsidR="004E0B53" w:rsidRPr="004732BB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>d</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004732BB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="004732BB" w:rsidRPr="004732BB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve">för behandling av missfall </w:t>
+        </w:r>
+        <w:r w:rsidR="004E0B53" w:rsidRPr="004732BB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>från FARG</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="004E0B53">
-        <w:t>d</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> från FARG 2021.</w:t>
+        <w:t xml:space="preserve"> 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28901A6E" w14:textId="137E864D" w:rsidR="004E0B53" w:rsidRDefault="004E0B53" w:rsidP="0009566B">
+    <w:p w14:paraId="28901A6E" w14:textId="50FCF72E" w:rsidR="004E0B53" w:rsidRDefault="004E0B53" w:rsidP="0009566B">
       <w:r>
         <w:t xml:space="preserve">ARG-rapport nr 78, 2018, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00624655">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00494439">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Inducerad abort</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4398E8AF" w14:textId="1206655C" w:rsidR="00D235B6" w:rsidRDefault="00217CFE" w:rsidP="0009566B">
-[...3 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4398E8AF" w14:textId="7D701296" w:rsidR="00D235B6" w:rsidRDefault="00217CFE" w:rsidP="0009566B">
+      <w:r w:rsidRPr="001511A2">
         <w:t xml:space="preserve">Ultra-ARG </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00217CFE">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00285388">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>Ultraljudsdiagnostik av missfall i tidig graviditet</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00217CFE">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001511A2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D235B6" w:rsidSect="00B96AFF">
-      <w:headerReference w:type="default" r:id="rId17"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12F2F5DD" w14:textId="77777777" w:rsidR="004005F1" w:rsidRDefault="004005F1">
+    <w:p w14:paraId="559CBAF2" w14:textId="77777777" w:rsidR="00536210" w:rsidRDefault="00536210">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="562A09F6" w14:textId="77777777" w:rsidR="004005F1" w:rsidRDefault="004005F1">
+    <w:p w14:paraId="79B51086" w14:textId="77777777" w:rsidR="00536210" w:rsidRDefault="00536210">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="47ABC41E" w14:textId="77777777" w:rsidR="004005F1" w:rsidRDefault="004005F1">
+    <w:p w14:paraId="09D712DB" w14:textId="77777777" w:rsidR="00536210" w:rsidRDefault="00536210">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2637,51 +2567,50 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
@@ -2847,61 +2776,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16FB56C3" w14:textId="77777777" w:rsidR="004005F1" w:rsidRDefault="004005F1"/>
+    <w:p w14:paraId="574D58A6" w14:textId="77777777" w:rsidR="00536210" w:rsidRDefault="00536210"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78975B6B" w14:textId="77777777" w:rsidR="004005F1" w:rsidRDefault="004005F1">
+    <w:p w14:paraId="62B85D36" w14:textId="77777777" w:rsidR="00536210" w:rsidRDefault="00536210">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="15F762A7" w14:textId="77777777" w:rsidR="004005F1" w:rsidRDefault="004005F1">
+    <w:p w14:paraId="10F82006" w14:textId="77777777" w:rsidR="00536210" w:rsidRDefault="00536210">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -5757,281 +5686,299 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="989477077">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="836657057">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="177547139">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="981613313">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1222592989">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1648054285">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
+    <w:rsid w:val="000002FA"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00023FF4"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="000342F6"/>
     <w:rsid w:val="0003778B"/>
     <w:rsid w:val="00044707"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="00053F0E"/>
     <w:rsid w:val="00055683"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="0009566B"/>
     <w:rsid w:val="0009618B"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B2B74"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C2051"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
+    <w:rsid w:val="000F7C84"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="00113442"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="001160F1"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="001511A2"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="0016181F"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00162198"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00182663"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B359A"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E1A62"/>
+    <w:rsid w:val="001E34F2"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="001E5066"/>
     <w:rsid w:val="001F317E"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217CFE"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00224B47"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="0023612A"/>
     <w:rsid w:val="0024350C"/>
     <w:rsid w:val="002470C7"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00282360"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="00285388"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A224C"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C04FA"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C46FA"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002D7E8D"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F102E"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003131D6"/>
     <w:rsid w:val="00314CD5"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="00340422"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="003809A7"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="003959EF"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C061F"/>
+    <w:rsid w:val="003C1CDE"/>
     <w:rsid w:val="003C3A7B"/>
     <w:rsid w:val="003C561A"/>
     <w:rsid w:val="003C6CEA"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="004005F1"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004204E1"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="004268BA"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="00466C15"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
+    <w:rsid w:val="00471F73"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004732BB"/>
     <w:rsid w:val="00473FFC"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="00494439"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B4F32"/>
+    <w:rsid w:val="004B6042"/>
+    <w:rsid w:val="004C2314"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004C4F2D"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E0B53"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="005125E9"/>
     <w:rsid w:val="005218AA"/>
     <w:rsid w:val="00525D51"/>
     <w:rsid w:val="00527B4E"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="00536210"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00542F34"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005527E6"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00581832"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00594C25"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A14A2"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D4607"/>
@@ -6042,125 +5989,130 @@
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="006062BD"/>
     <w:rsid w:val="0060657B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00624655"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665B60"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B4F57"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E39F6"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="00721B45"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00734860"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B3972"/>
     <w:rsid w:val="007B475D"/>
     <w:rsid w:val="007C3C71"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00842E4B"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="00851FE1"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00864A23"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00885351"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="00893FA8"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C5D2C"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E3307"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="008F69D8"/>
+    <w:rsid w:val="00901D63"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
+    <w:rsid w:val="00911F95"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="009134ED"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="009163CC"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="00943B77"/>
     <w:rsid w:val="00946CE1"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="009563D5"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00986D9B"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C1587"/>
     <w:rsid w:val="009C1694"/>
     <w:rsid w:val="009C192E"/>
@@ -6170,215 +6122,226 @@
     <w:rsid w:val="009D2D97"/>
     <w:rsid w:val="009D4686"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A12F97"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A61227"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A7408F"/>
     <w:rsid w:val="00A747F6"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0A4E"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC2031"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD500C"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE0C28"/>
     <w:rsid w:val="00AE21F5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF0A85"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00AF7D14"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B14E54"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B2592D"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B406AB"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B604EA"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B710CD"/>
     <w:rsid w:val="00B74D7D"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B828A0"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B912EE"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB64C3"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC2CB7"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD0144"/>
     <w:rsid w:val="00BD54D8"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C11CF5"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C6595C"/>
     <w:rsid w:val="00C66B30"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC4D30"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE099B"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D01D32"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D208B8"/>
     <w:rsid w:val="00D235B6"/>
+    <w:rsid w:val="00D34D18"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D4548E"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D52215"/>
     <w:rsid w:val="00D531F1"/>
     <w:rsid w:val="00D806D9"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DB7377"/>
     <w:rsid w:val="00DB7689"/>
     <w:rsid w:val="00DC4169"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF7D03"/>
     <w:rsid w:val="00E026BF"/>
+    <w:rsid w:val="00E048CD"/>
     <w:rsid w:val="00E07521"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E32F63"/>
     <w:rsid w:val="00E35689"/>
     <w:rsid w:val="00E361C4"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E636A3"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E80137"/>
     <w:rsid w:val="00E820D4"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E95350"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED2B3D"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED5B7A"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EE4965"/>
+    <w:rsid w:val="00F10B55"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F23DF5"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F37CAE"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F44293"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F60F0B"/>
+    <w:rsid w:val="00F702F0"/>
     <w:rsid w:val="00F77772"/>
     <w:rsid w:val="00F8021F"/>
     <w:rsid w:val="00F816A7"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
+    <w:rsid w:val="00F92BD9"/>
     <w:rsid w:val="00FA3E77"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC3F78"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FC6515"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE180A"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0AC0371C"/>
     <w:rsid w:val="0C42DF20"/>
     <w:rsid w:val="0D4FCA70"/>
     <w:rsid w:val="0DF7D7DE"/>
     <w:rsid w:val="0F7A7FE2"/>
     <w:rsid w:val="12314D0F"/>
     <w:rsid w:val="134064A0"/>
     <w:rsid w:val="178591C7"/>
     <w:rsid w:val="20A96CF8"/>
     <w:rsid w:val="242E8159"/>
     <w:rsid w:val="24CA2B3E"/>
@@ -8958,51 +8921,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/35607/Graviditet%20med%20oklar%20lokalisation%20(PUL).pdf?a=false&amp;guest=true" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9716-1940753776-247/surrogate/Rh-profylax%20inom%20kvinnosjukv%c3%a5rd.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfog.se/dokument/ultraljudsdiagnostik-av-missfall-i-tidig-graviditet-ultra-arg/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfog.se/natupplaga/ARGrappor9792c7d5-5648-475e-bee6-81478b0d9323.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9716-1940753776-284/surrogate/Ultraljudsfynd%20vid%20normal%20tidig%20intrauterin%20graviditet.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9716-1940753776-247/surrogate/Rh-profylax%20inom%20kvinnosjukv%c3%a5rd.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfog.se/wp-content/uploads/2025/03/argrappor9792c7d5-5648-475e-bee6-81478b0d9323.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn12865-780821730-190/surrogate/Upprepade%20missfall%20-%20handl%C3%A4ggning.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfog.se/wp-content/uploads/2025/03/sfog-raad-behandling-av-missfall-211021.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfog.se/wp-content/uploads/2025/03/ultraljudsdiagnostik-av-missfall-i-tidig-graviditet-ultra-arg-2017-12-15.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9716-1940753776-284/surrogate/Ultraljudsfynd%20vid%20normal%20tidig%20intrauterin%20graviditet.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfog.se/wp-content/uploads/2025/03/ultraljudsdiagnostik-av-missfall-i-tidig-graviditet-ultra-arg-2017-12-15.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco-offentlig.vgregion.se/alfresco/service/vgr/storage/node/content/35607/Graviditet%20med%20oklar%20lokalisation%20(PUL).pdf?a=false&amp;guest=true" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
@@ -9293,56 +9256,56 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>9872</Characters>
+  <Pages>7</Pages>
+  <Words>1562</Words>
+  <Characters>10616</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>82</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>88</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11369</CharactersWithSpaces>
+  <CharactersWithSpaces>12154</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>Missfall</dc:title>
+  <dc:title>Missfall och blödning i tidig graviditet</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>4</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>