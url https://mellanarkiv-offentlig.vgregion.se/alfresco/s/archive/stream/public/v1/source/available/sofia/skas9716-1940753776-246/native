--- v0 (2026-05-11)
+++ v1 (2026-06-22)
@@ -1439,51 +1439,65 @@
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00A771F3">
         <w:t xml:space="preserve">Folkhälsomyndigheten: </w:t>
       </w:r>
       <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00A771F3">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Alkohol, narkotika, dopning, tobak och spel (ANDTS).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3AE19D2A" w14:textId="326F045E" w:rsidR="00B1527A" w:rsidRPr="00A771F3" w:rsidRDefault="00B1527A" w:rsidP="003339CA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00A771F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve">Indikation för kontakt med Haga mödra- barnhälsovårdsteam inom </w:t>
+          <w:t xml:space="preserve">Indikation för kontakt med Haga </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="00A771F3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>mödra- barnhälsovårdsteam</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidRPr="00A771F3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> inom </w:t>
         </w:r>
         <w:r w:rsidR="00496016" w:rsidRPr="00A771F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Göteborg och Södra Bohuslän</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00496016" w:rsidRPr="00A771F3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12593676" w14:textId="77777777" w:rsidR="0007339B" w:rsidRPr="00A771F3" w:rsidRDefault="0007339B" w:rsidP="003339CA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00A771F3">
         <w:t xml:space="preserve">Jordemodern nr 2, 2018 </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="00A771F3">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
           </w:rPr>
@@ -1495,104 +1509,116 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="038B09A3" w14:textId="6D0C6DFF" w:rsidR="0007339B" w:rsidRPr="00A771F3" w:rsidRDefault="0007339B" w:rsidP="003339CA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00A771F3">
         <w:t xml:space="preserve">Litteratur: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A771F3">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A771F3">
         <w:br/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00DF2628" w:rsidRPr="00A771F3">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A771F3">
         <w:t xml:space="preserve">Beroendemedicinsk handbok. Tobias Eriksson. ISBN </w:t>
       </w:r>
       <w:r w:rsidR="00DF2628" w:rsidRPr="00A771F3">
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A771F3">
         <w:t>9789163946530</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A771F3">
         <w:br/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00DF2628" w:rsidRPr="00A771F3">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A771F3">
         <w:t xml:space="preserve">MI Samtal och förhållningssätt. Christina Näslund, Tom </w:t>
       </w:r>
       <w:r w:rsidR="00DF2628" w:rsidRPr="00A771F3">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A771F3">
-        <w:t>Barth. ISBN 9789144125923</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Barth. ISBN </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A771F3">
+        <w:t>9789144125923</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A771F3">
         <w:br/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00DF2628" w:rsidRPr="00A771F3">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A771F3">
         <w:t xml:space="preserve">Riskbruk och Missbruk: Alkohol, Läkemedel, och </w:t>
       </w:r>
       <w:r w:rsidR="00DF2628" w:rsidRPr="00A771F3">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A771F3">
         <w:t xml:space="preserve">Narkotika. Peter </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A771F3">
         <w:t>Wir</w:t>
       </w:r>
       <w:r w:rsidR="00CF4BE5" w:rsidRPr="00A771F3">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00A771F3">
         <w:t>bring</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A771F3">
         <w:t xml:space="preserve">, Katarina Johansson. ISBN </w:t>
       </w:r>
       <w:r w:rsidR="00DF2628" w:rsidRPr="00A771F3">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A771F3">
-        <w:t>9789127098657.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A771F3">
+        <w:t>9789127098657</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A771F3">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED616AB" w14:textId="6F6BFE87" w:rsidR="0007339B" w:rsidRPr="00A771F3" w:rsidRDefault="0007339B" w:rsidP="003339CA">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00A771F3">
         <w:t>RMR (allmängiltiga riktlinjer, ej specifikt för gravida):</w:t>
       </w:r>
       <w:r w:rsidRPr="00A771F3">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00264D92" w:rsidRPr="00A771F3">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00DF2628" w:rsidRPr="00A771F3">
         <w:tab/>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="00A771F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Alkohol – skadligt bruk &amp; beroende</w:t>
         </w:r>
@@ -2213,131 +2239,127 @@
         <w:r w:rsidRPr="00A771F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Beroendeavdelningen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A771F3">
         <w:t xml:space="preserve"> Skövde: 0500-44 76 20</w:t>
       </w:r>
       <w:r w:rsidR="000271C8" w:rsidRPr="00A771F3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A2C6460" w14:textId="683FEF4F" w:rsidR="0007339B" w:rsidRPr="00A771F3" w:rsidRDefault="0007339B" w:rsidP="00074E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00A771F3">
         <w:t>Sprututbytet: 0500-47 81 79</w:t>
       </w:r>
       <w:r w:rsidR="000271C8" w:rsidRPr="00A771F3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541379A3" w14:textId="232F0CF1" w:rsidR="0007339B" w:rsidRPr="00A771F3" w:rsidRDefault="00A43CE9" w:rsidP="00074E84">
+    <w:p w14:paraId="541379A3" w14:textId="18B36CDC" w:rsidR="0007339B" w:rsidRPr="00A771F3" w:rsidRDefault="00A43CE9" w:rsidP="00074E84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00A771F3">
         <w:t>Mödrahälsovård mobilt team Skaraborg</w:t>
       </w:r>
       <w:r w:rsidR="0007339B" w:rsidRPr="00A771F3">
         <w:t xml:space="preserve"> Östra:  </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t>barnmorska Amanda Fritzon, 070-085 26 28</w:t>
       </w:r>
       <w:r w:rsidR="0007339B" w:rsidRPr="00A771F3">
         <w:br/>
       </w:r>
       <w:r w:rsidR="0007339B" w:rsidRPr="00A771F3">
         <w:tab/>
         <w:t xml:space="preserve">barnmorska </w:t>
       </w:r>
+      <w:r w:rsidR="00340204" w:rsidRPr="00340204">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Felicia Karlsson</w:t>
+      </w:r>
+      <w:r w:rsidR="0007339B" w:rsidRPr="00A771F3">
+        <w:t>, 070-085 26 28</w:t>
+      </w:r>
+      <w:r w:rsidR="0007339B" w:rsidRPr="00A771F3">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0007339B" w:rsidRPr="00A771F3">
+        <w:tab/>
+        <w:t xml:space="preserve">barnmorska </w:t>
+      </w:r>
       <w:r w:rsidR="00AD1152" w:rsidRPr="00A771F3">
         <w:t>Alexandra Pettersson</w:t>
       </w:r>
       <w:r w:rsidR="0007339B" w:rsidRPr="00A771F3">
         <w:t>, 073-034 01 50</w:t>
       </w:r>
       <w:r w:rsidR="00B62802" w:rsidRPr="00A771F3">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00B62802" w:rsidRPr="00A771F3">
         <w:tab/>
-        <w:t>kurator Moa Svensson, 076-517 45 33</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="0007339B" w:rsidRPr="00A771F3">
+        <w:t xml:space="preserve">kurator </w:t>
+      </w:r>
+      <w:r w:rsidR="0008496F" w:rsidRPr="00340204">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Carina Larsson</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62802" w:rsidRPr="00A771F3">
+        <w:t>, 076-517 45 33</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15960A5B" w14:textId="78B4761F" w:rsidR="003A2011" w:rsidRPr="00A771F3" w:rsidRDefault="0007339B" w:rsidP="00124627">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:hyperlink r:id="rId73" w:history="1">
+      <w:hyperlink r:id="rId72" w:history="1">
         <w:r w:rsidRPr="00A771F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Mödra- och barnhälsovårdsteamet Haga, Göteborg</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A771F3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A288B9" w14:textId="2941C111" w:rsidR="0007339B" w:rsidRPr="00A771F3" w:rsidRDefault="003A2011" w:rsidP="00124627">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:hyperlink r:id="rId74" w:history="1">
+      <w:hyperlink r:id="rId73" w:history="1">
         <w:r w:rsidRPr="00A771F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>LARO-mottagningen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009C2E20" w:rsidRPr="00A771F3">
         <w:t xml:space="preserve"> Skövde</w:t>
       </w:r>
       <w:r w:rsidRPr="00A771F3">
         <w:t>: 05</w:t>
       </w:r>
       <w:r w:rsidR="00D05488" w:rsidRPr="00A771F3">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00A771F3">
         <w:t>0-78 20 58.</w:t>
       </w:r>
       <w:r w:rsidR="0007339B" w:rsidRPr="00A771F3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00074E84">
@@ -2443,51 +2465,50 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
@@ -6255,116 +6276,118 @@
   <w:num w:numId="24" w16cid:durableId="1157956215">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="2012100672">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="397558117">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1010329356">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="454181964">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="250160208">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
+    <w:rsid w:val="00004594"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="000271C8"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033A5C"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="000368F3"/>
     <w:rsid w:val="00042F52"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="00054C79"/>
     <w:rsid w:val="00054DD1"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000671AD"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="0007339B"/>
     <w:rsid w:val="00074E84"/>
     <w:rsid w:val="00076356"/>
     <w:rsid w:val="00081B28"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="0008496F"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="0009402A"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="00096A61"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B54EC"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C0610"/>
     <w:rsid w:val="000D3324"/>
     <w:rsid w:val="000E4538"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F0058"/>
     <w:rsid w:val="000F3178"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F6F47"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00124627"/>
@@ -6401,88 +6424,90 @@
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E4E75"/>
     <w:rsid w:val="001F138B"/>
     <w:rsid w:val="00206DF1"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00223C8F"/>
     <w:rsid w:val="00231254"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="002368C2"/>
     <w:rsid w:val="002425C1"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="00252719"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="0026093A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="00264D92"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="00265502"/>
     <w:rsid w:val="0026551F"/>
+    <w:rsid w:val="00274EF4"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A2A3C"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C3B64"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D5E51"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E0105"/>
     <w:rsid w:val="002E19DC"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E33CE"/>
     <w:rsid w:val="002E6003"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F34BA"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F628F"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="00300FC5"/>
     <w:rsid w:val="0030475D"/>
     <w:rsid w:val="00305CB5"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="003323F9"/>
     <w:rsid w:val="003339CA"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="00340204"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="003868BC"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A063C"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003A2011"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B6F01"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D632D"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
@@ -9572,51 +9597,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7493-1527062561-694/surrogate/Individuell%20h%c3%a4lsoplanering%20(IHP)%20Barnmorskemottagningar%20VGR.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9714-728156905-7/surrogate/Metadon-%20och%20Buprenorfinbehandling%2c%20handl%c3%a4ggning%20av%20perioperativ%20och%20akut%20sm%c3%a4rta.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labbutbud.vgregion.se/katalog/drogpaket-i-saliv-md-2322" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-803/surrogate/Bensodiazepiner%20och%20bensodiazepinanaloger.pdf" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storage.googleapis.com/barnmorskeforbundet-se/uploads/2018/10/Hallbar-livsstil-klickbar-uppdaterad-september-2018-2.pdf" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/halso--och-sjukvardslag_sfs-2017-30" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/barn--gravid/graviditet/livsstil-och-halsa-under-graviditeten/droger-och-graviditet/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/startpage?userType=0" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas6086-227296039-242/surrogate/ABCD-samtal%20med%20f%c3%b6ljdfr%c3%a5gor.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rikshandboken-bhv.se/halsosamtal/barn-och-alkohol/" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-464/surrogate/L%c3%a4nsgemensam%20riktlinje%20vid%20oro%20f%c3%b6r%20v%c3%a4ntat%20barn%20V%c3%a4stra%20G%c3%b6taland_f%c3%b6rl%c3%a4ngt%2020251231.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storage.googleapis.com/barnmorskeforbundet-se/uploads/2018/03/Jordemodern-2018-No-2-fram-4-5-34-37-och-48.pdf" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-777/surrogate/L%c3%a4kemedelsassisterad%20behandling%20vid%20opioidberoende%20(LARO).pdf" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-551/surrogate/Suicidalitet%20hos%20vuxna%20%e2%80%93%20akut%20bed%c3%b6mning%20och%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/forvaltningslag-1986223_sfs-1986-223" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/s/skaraborgs-sjukhus/avdelningar-och-mottagningar/laro-mottagning-skovde/" TargetMode="External" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/stod-i-livet/other-languages/" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS9919-529963968-14/SURROGATE/Anm%c3%a4la%20oro%20om%20barn%20till%20socialn%c3%a4mnden%2c%20rutin.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/product?userType=0&amp;nplId=19530228000028" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9699-1702881381-103/surrogate/Neonatal%20abstinens%20-%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/barn--gravid/graviditet/livsstil-och-halsa-under-graviditeten/alkohol-och-graviditet/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/regionhalsan/vard/barnmorskemottagningarochgynekologi/bmm/substansbruk-bmm/" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/livsvillkor-levnadsvanor/alkohol-narkotika-dopning-tobak-och-spel-andts/" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-803/surrogate/Bensodiazepiner%20och%20bensodiazepinanaloger.pdf" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-316/surrogate/%c3%84tst%c3%b6rning.pdf" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas6086-227296039-240/surrogate/Timeline%20follow%20back%20TLFB.pdf" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/offentlighets--och-sekretesslag-2009400_sfs-2009-400" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn12865-780821730-889/surrogate/Ansvarsf%c3%b6rdelning%20mellan%20specialistpsykiatri%2c%20specialistgynekologi%20och%20prim%c3%a4rv%c3%a5rd%20f%c3%b6r%20gravida.pdf" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mhv.resursteam.ostra@vgregion.se" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9927-391389789-378/surrogate/Graviditets%c3%b6vervakning%20vid%20fosterskadligt%20substansbruk%20Haga%20m%c3%b6drabarnh%c3%a4lsov%c3%a5rdsteam%20och%20M%c3%b6drah%c3%a4lsov%c3%a5rd%20mobilt%20team%20VGR.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://janusinfo.se/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wwwiogtse.cdn.triggerfish.cloud/uploads/2020/02/alkohol-graviditet_alkoholen-och-samhallet-2020_rapport_sv.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rikshandboken-bhv.se/foraldraskapsstod/foraldraskapsstod-i-grupp/foraldragrupp-vardagsliv---alkohol-och-tobak/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-182/surrogate/Alkohol%20-%20Skadligt%20bruk%20och%20beroende.pdf" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9927-391389789-185/surrogate/Remisshantering%20vid%20barnmorskemottagningar%20inom%20Regionh%C3%A4lsan.pdf" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/socialtjanstlag-2001453_sfs-2001-453" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9699-1702881381-103/surrogate/Neonatal%20abstinens%20-%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7493-1527062561-694/surrogate/Individuell%20h%c3%a4lsoplanering%20(IHP)%20Barnmorskemottagningar%20VGR.pdf" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-777/surrogate/L%c3%a4kemedelsassisterad%20behandling%20vid%20opioidberoende%20(LARO).pdf" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9699-1702881381-103/surrogate/Neonatal%20abstinens%20-%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/s/skaraborgs-sjukhus/avdelningar-och-mottagningar/psykiatri-akutmottagning-skovde/" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://janusinfo.se/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/barn--gravid/graviditet/livsstil-och-halsa-under-graviditeten/nikotin-och-graviditet/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://barnlakaren.se/Arkiv/2018/Nr6_2018.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-290/surrogate/Insomni.pdf" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-81/surrogate/Remiss%20inom%20h%c3%a4lso-%20och%20sjukv%c3%a5rd.pdf" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/regionhalsan/vard/barnmorskemottagningarochgynekologi/bmm/regional-patientinformation/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7493-1527062561-788/surrogate/Indikation%20f%c3%b6r%20kontakt%20med%20Haga%20m%c3%b6dra-%20barnh%c3%a4lsov%c3%a5rdsteam%20inom%20G%c3%b6teborg%20och%20S%c3%b6dra%20Bohusl%c3%a4n.pdf" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn12865-780821730-889/surrogate/Ansvarsf%c3%b6rdelning%20mellan%20specialistpsykiatri%2c%20specialistgynekologi%20och%20prim%c3%a4rv%c3%a5rd%20f%c3%b6r%20gravida.pdf" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/organisation/delregionalvardsamverkan/skaraborg/Samverkansomraden/sip-i-skaraborg/" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/samordnad-individuell-plan-sip/" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/hitta-vard/kontaktkort/Haga-modra-barnhalsovardsteam-Goteborg/" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-464/surrogate/L%c3%a4nsgemensam%20riktlinje%20vid%20oro%20f%c3%b6r%20v%c3%a4ntat%20barn%20V%c3%a4stra%20G%c3%b6taland_f%c3%b6rl%c3%a4ngt%2020251231.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS9919-529963968-14/SURROGATE/Anm%c3%a4la%20oro%20om%20barn%20till%20socialn%c3%a4mnden%2c%20rutin.pdf" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfog.se/wp-content/uploads/2025/03/nr62_barnafodande-psykisk-sjukdom.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-681/surrogate/Opioider%20vid%20la%cc%8angvarig%20icke-cancerrelaterad%20sma%cc%88rta.pdf" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn12865-780821730-730/surrogate/V%c3%a5ld%20i%20n%c3%a4ra%20relationer%20-%20indikationer%20och%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/s/skaraborgs-sjukhus/avdelningar-och-mottagningar/beroendeavdelning-skovde/" TargetMode="External" Id="rId71" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7493-1527062561-694/surrogate/Individuell%20h%c3%a4lsoplanering%20(IHP)%20Barnmorskemottagningar%20VGR.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9714-728156905-7/surrogate/Metadon-%20och%20Buprenorfinbehandling%2c%20handl%c3%a4ggning%20av%20perioperativ%20och%20akut%20sm%c3%a4rta.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://labbutbud.vgregion.se/katalog/drogpaket-i-saliv-md-2322" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-803/surrogate/Bensodiazepiner%20och%20bensodiazepinanaloger.pdf" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storage.googleapis.com/barnmorskeforbundet-se/uploads/2018/10/Hallbar-livsstil-klickbar-uppdaterad-september-2018-2.pdf" TargetMode="External" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/halso--och-sjukvardslag_sfs-2017-30" TargetMode="External" Id="rId68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/barn--gravid/graviditet/livsstil-och-halsa-under-graviditeten/droger-och-graviditet/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/startpage?userType=0" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas6086-227296039-242/surrogate/ABCD-samtal%20med%20f%c3%b6ljdfr%c3%a5gor.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rikshandboken-bhv.se/halsosamtal/barn-och-alkohol/" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-464/surrogate/L%c3%a4nsgemensam%20riktlinje%20vid%20oro%20f%c3%b6r%20v%c3%a4ntat%20barn%20V%c3%a4stra%20G%c3%b6taland_f%c3%b6rl%c3%a4ngt%2020251231.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storage.googleapis.com/barnmorskeforbundet-se/uploads/2018/03/Jordemodern-2018-No-2-fram-4-5-34-37-och-48.pdf" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-777/surrogate/L%c3%a4kemedelsassisterad%20behandling%20vid%20opioidberoende%20(LARO).pdf" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-551/surrogate/Suicidalitet%20hos%20vuxna%20%e2%80%93%20akut%20bed%c3%b6mning%20och%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/forvaltningslag-1986223_sfs-1986-223" TargetMode="External" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/stod-i-livet/other-languages/" TargetMode="External" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS9919-529963968-14/SURROGATE/Anm%c3%a4la%20oro%20om%20barn%20till%20socialn%c3%a4mnden%2c%20rutin.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/product?userType=0&amp;nplId=19530228000028" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9699-1702881381-103/surrogate/Neonatal%20abstinens%20-%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/barn--gravid/graviditet/livsstil-och-halsa-under-graviditeten/alkohol-och-graviditet/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/regionhalsan/vard/barnmorskemottagningarochgynekologi/bmm/substansbruk-bmm/" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/livsvillkor-levnadsvanor/alkohol-narkotika-dopning-tobak-och-spel-andts/" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-803/surrogate/Bensodiazepiner%20och%20bensodiazepinanaloger.pdf" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-316/surrogate/%c3%84tst%c3%b6rning.pdf" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas6086-227296039-240/surrogate/Timeline%20follow%20back%20TLFB.pdf" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/offentlighets--och-sekretesslag-2009400_sfs-2009-400" TargetMode="External" Id="rId69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn12865-780821730-889/surrogate/Ansvarsf%c3%b6rdelning%20mellan%20specialistpsykiatri%2c%20specialistgynekologi%20och%20prim%c3%a4rv%c3%a5rd%20f%c3%b6r%20gravida.pdf" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/hitta-vard/kontaktkort/Haga-modra-barnhalsovardsteam-Goteborg/" TargetMode="External" Id="rId72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9927-391389789-378/surrogate/Graviditets%c3%b6vervakning%20vid%20fosterskadligt%20substansbruk%20Haga%20m%c3%b6drabarnh%c3%a4lsov%c3%a5rdsteam%20och%20M%c3%b6drah%c3%a4lsov%c3%a5rd%20mobilt%20team%20VGR.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://janusinfo.se/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wwwiogtse.cdn.triggerfish.cloud/uploads/2020/02/alkohol-graviditet_alkoholen-och-samhallet-2020_rapport_sv.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rikshandboken-bhv.se/foraldraskapsstod/foraldraskapsstod-i-grupp/foraldragrupp-vardagsliv---alkohol-och-tobak/" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-182/surrogate/Alkohol%20-%20Skadligt%20bruk%20och%20beroende.pdf" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9927-391389789-185/surrogate/Remisshantering%20vid%20barnmorskemottagningar%20inom%20Regionh%C3%A4lsan.pdf" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-lagar/dokument/svensk-forfattningssamling/socialtjanstlag-2001453_sfs-2001-453" TargetMode="External" Id="rId67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9699-1702881381-103/surrogate/Neonatal%20abstinens%20-%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7493-1527062561-694/surrogate/Individuell%20h%c3%a4lsoplanering%20(IHP)%20Barnmorskemottagningar%20VGR.pdf" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-777/surrogate/L%c3%a4kemedelsassisterad%20behandling%20vid%20opioidberoende%20(LARO).pdf" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9699-1702881381-103/surrogate/Neonatal%20abstinens%20-%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/s/skaraborgs-sjukhus/avdelningar-och-mottagningar/psykiatri-akutmottagning-skovde/" TargetMode="External" Id="rId70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://janusinfo.se/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/barn--gravid/graviditet/livsstil-och-halsa-under-graviditeten/nikotin-och-graviditet/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://barnlakaren.se/Arkiv/2018/Nr6_2018.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-290/surrogate/Insomni.pdf" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-81/surrogate/Remiss%20inom%20h%c3%a4lso-%20och%20sjukv%c3%a5rd.pdf" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/regionhalsan/vard/barnmorskemottagningarochgynekologi/bmm/regional-patientinformation/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7493-1527062561-788/surrogate/Indikation%20f%c3%b6r%20kontakt%20med%20Haga%20m%c3%b6dra-%20barnh%c3%a4lsov%c3%a5rdsteam%20inom%20G%c3%b6teborg%20och%20S%c3%b6dra%20Bohusl%c3%a4n.pdf" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn12865-780821730-889/surrogate/Ansvarsf%c3%b6rdelning%20mellan%20specialistpsykiatri%2c%20specialistgynekologi%20och%20prim%c3%a4rv%c3%a5rd%20f%c3%b6r%20gravida.pdf" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/organisation/delregionalvardsamverkan/skaraborg/Samverkansomraden/sip-i-skaraborg/" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/samordnad-individuell-plan-sip/" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/s/skaraborgs-sjukhus/avdelningar-och-mottagningar/laro-mottagning-skovde/" TargetMode="External" Id="rId73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-464/surrogate/L%c3%a4nsgemensam%20riktlinje%20vid%20oro%20f%c3%b6r%20v%c3%a4ntat%20barn%20V%c3%a4stra%20G%c3%b6taland_f%c3%b6rl%c3%a4ngt%2020251231.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS9919-529963968-14/SURROGATE/Anm%c3%a4la%20oro%20om%20barn%20till%20socialn%c3%a4mnden%2c%20rutin.pdf" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfog.se/wp-content/uploads/2025/03/nr62_barnafodande-psykisk-sjukdom.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-681/surrogate/Opioider%20vid%20la%cc%8angvarig%20icke-cancerrelaterad%20sma%cc%88rta.pdf" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn12865-780821730-730/surrogate/V%c3%a5ld%20i%20n%c3%a4ra%20relationer%20-%20indikationer%20och%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/s/skaraborgs-sjukhus/avdelningar-och-mottagningar/beroendeavdelning-skovde/" TargetMode="External" Id="rId71" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -9912,76 +9937,76 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>830</Words>
-  <Characters>15702</Characters>
+  <Words>829</Words>
+  <Characters>15618</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>130</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>400</Lines>
+  <Paragraphs>203</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Mall för riktlinje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16500</CharactersWithSpaces>
+  <CharactersWithSpaces>16244</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="420" baseType="variant">
       <vt:variant>
         <vt:i4>2490452</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>207</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:sandra.josefsson@brackediakoni.se</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6422555</vt:i4>
       </vt:variant>
@@ -11216,31 +11241,31 @@
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas6086-227296039-240/surrogate/Timeline follow back TLFB.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Mödrahälsovård och vård på KK SkaS i mobilt team (MMT) som erbjuds till gravid kvinna med skadligt bruk av alkohol, droger eller läkemedel</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Pernilla Käll Borg</lastModifiedBy>
-  <revision>240</revision>
+  <revision>243</revision>
   <lastPrinted>2024-10-31T20:43:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>