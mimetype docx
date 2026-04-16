--- v0 (2026-01-17)
+++ v1 (2026-04-16)
@@ -170,99 +170,129 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t>Bakgrund, syfte och mål</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D400F7B" w14:textId="72A87430" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t xml:space="preserve">Detta styrdokument gäller enbart graviditetsdiabetes, för patienter med diabetes typ 1 och 2 under graviditet, var god se separat styrdokument </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00F91D7E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Diabetes mellitus typ 1 och 2 under graviditet - behandling</w:t>
+          <w:t xml:space="preserve">Diabetes </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00F91D7E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>mellitus</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00F91D7E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> typ 1 och 2 under graviditet - behandling</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0022162D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D9EE5DC" w14:textId="77777777" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t>Definition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30496B50" w14:textId="570EC768" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="00C70ADA" w:rsidP="5B2C783A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t>GDM = patologisk glukostolerans som upptäcks under graviditet</w:t>
       </w:r>
       <w:r w:rsidR="0045366E" w:rsidRPr="0022162D">
         <w:t>. Efter graviditeten</w:t>
       </w:r>
       <w:r w:rsidR="00DA230E" w:rsidRPr="0022162D">
-        <w:t xml:space="preserve"> normaliseras vanligen denna rubbning. Om så inte är fallet ändras diagnosen till diabetes mellitus typ 1 eller 2</w:t>
+        <w:t xml:space="preserve"> normaliseras vanligen denna rubbning. Om så inte är fallet ändras diagnosen till diabetes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DA230E" w:rsidRPr="0022162D">
+        <w:t>mellitus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DA230E" w:rsidRPr="0022162D">
+        <w:t xml:space="preserve"> typ 1 eller 2</w:t>
       </w:r>
       <w:r w:rsidR="00B65262" w:rsidRPr="0022162D">
         <w:t>. Cirka 1,5 % av de gravida drabbas av GDM.</w:t>
       </w:r>
       <w:r w:rsidR="00F63A7A" w:rsidRPr="0022162D">
         <w:t xml:space="preserve"> Upprepningsrisken i nästkommande graviditet är cirka </w:t>
       </w:r>
       <w:r w:rsidR="00E01379" w:rsidRPr="0022162D">
         <w:t>50–70 %. Kvinnor som haft GDM har ökad risk att utveckla dia</w:t>
       </w:r>
       <w:r w:rsidR="00E925E7" w:rsidRPr="0022162D">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00E01379" w:rsidRPr="0022162D">
-        <w:t>betes mellitus typ 2 senare i livet.</w:t>
+        <w:t xml:space="preserve">betes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E01379" w:rsidRPr="0022162D">
+        <w:t>mellitus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E01379" w:rsidRPr="0022162D">
+        <w:t xml:space="preserve"> typ 2 senare i livet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA697EF" w14:textId="77777777" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t>På barnmorskemottagningen (BMM)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CEB6762" w14:textId="77777777" w:rsidR="00785CD3" w:rsidRPr="00785CD3" w:rsidRDefault="0054182C" w:rsidP="00785CD3">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t xml:space="preserve">Slumpplasmaglukos (P-glukos) tas kapillärt på alla gravida vid </w:t>
@@ -272,137 +302,147 @@
       </w:r>
       <w:r w:rsidRPr="0022162D">
         <w:t xml:space="preserve"> och sedan </w:t>
       </w:r>
       <w:r w:rsidR="00257552" w:rsidRPr="0022162D">
         <w:t>vecka 25, 29, 32 och 35</w:t>
       </w:r>
       <w:r w:rsidRPr="0022162D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C5875FA" w14:textId="4258B1EA" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="00785CD3">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t>Om högt slump</w:t>
       </w:r>
       <w:r w:rsidR="00E925E7" w:rsidRPr="0022162D">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="0022162D">
-        <w:t xml:space="preserve">plasmaglukos (&gt; 12,2) på BMM vid inskrivning &lt; vecka 20+0 skriver PAB (patientansvarig barnmorska) remiss till vårdcentral för utredning av eventuell manifest diabetes mellitus. </w:t>
+        <w:t xml:space="preserve">plasmaglukos (&gt; 12,2) på BMM vid inskrivning &lt; vecka 20+0 skriver PAB (patientansvarig barnmorska) remiss till vårdcentral för utredning av eventuell manifest diabetes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0022162D">
+        <w:t>mellitus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0022162D">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0022162D">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Remissbevakning på BMM, se </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="0022162D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Remisshantering vid barnmorske</w:t>
         </w:r>
         <w:r w:rsidR="002D1C09">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:softHyphen/>
         </w:r>
         <w:r w:rsidRPr="0022162D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>mottagningar inom Reg</w:t>
         </w:r>
         <w:r w:rsidR="00E925E7" w:rsidRPr="0022162D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:softHyphen/>
         </w:r>
         <w:r w:rsidRPr="0022162D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>ionhälsan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0022162D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D28ABFF" w14:textId="1D18FF00" w:rsidR="00F42314" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="000451AD">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t xml:space="preserve">Följande kvinnor med riskfaktorer enligt nedan; </w:t>
       </w:r>
-      <w:r w:rsidR="00F40D34" w:rsidRPr="00F40D34">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F40D34" w:rsidRPr="006E3F7C">
         <w:t>ska erbjudas</w:t>
       </w:r>
       <w:r w:rsidR="001C5A82">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C5A82" w:rsidRPr="008D232B">
         <w:t>oralt glukostoleranstest</w:t>
       </w:r>
       <w:r w:rsidRPr="0022162D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C5A82">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="002C6B83" w:rsidRPr="0022162D">
         <w:t>OGTT</w:t>
       </w:r>
       <w:r w:rsidR="001C5A82">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3885A805" w14:textId="5FF78956" w:rsidR="00015CF7" w:rsidRPr="009A52B1" w:rsidRDefault="00015CF7" w:rsidP="00D70708">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009A52B1">
-        <w:t>Polyhydramnios före vecka 36 (SDP &gt; 80). Läkarordination.</w:t>
+        <w:t>Polyhydramnios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A52B1">
+        <w:t xml:space="preserve"> före vecka 36 (SDP &gt; 80). Läkarordination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C79831E" w14:textId="2C80253B" w:rsidR="00D70708" w:rsidRPr="009A52B1" w:rsidRDefault="005E5500" w:rsidP="00D70708">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A52B1">
         <w:t>Misstänkt överdriven fetal tillväxt &gt; +2 SD</w:t>
       </w:r>
       <w:r w:rsidR="0022162D" w:rsidRPr="009A52B1">
         <w:t>, när som helst i gravidi</w:t>
       </w:r>
       <w:r w:rsidR="00832F38">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="0022162D" w:rsidRPr="009A52B1">
         <w:t>tet</w:t>
       </w:r>
@@ -541,202 +581,236 @@
       <w:r w:rsidRPr="009A52B1">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003721A0" w:rsidRPr="009A52B1">
         <w:t xml:space="preserve"> OGTT i vecka </w:t>
       </w:r>
       <w:r w:rsidR="00CD06F7" w:rsidRPr="009A52B1">
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="003721A0" w:rsidRPr="009A52B1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A6FA853" w14:textId="396590FE" w:rsidR="00E068AF" w:rsidRPr="009A52B1" w:rsidRDefault="00E068AF" w:rsidP="5B2C783A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A52B1">
-        <w:t>Tidigare diabetes mellitus typ 2 i anamnesen som försvunnit</w:t>
+        <w:t xml:space="preserve">Tidigare diabetes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A52B1">
+        <w:t>mellitus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A52B1">
+        <w:t xml:space="preserve"> typ 2 i anamnesen som försvunnit</w:t>
       </w:r>
       <w:r w:rsidR="006D1532" w:rsidRPr="009A52B1">
         <w:t xml:space="preserve"> (OGTT i vecka </w:t>
       </w:r>
       <w:r w:rsidR="00CD06F7" w:rsidRPr="009A52B1">
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="006D1532" w:rsidRPr="009A52B1">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BEDFB26" w14:textId="39536EA3" w:rsidR="00241E82" w:rsidRPr="0022162D" w:rsidRDefault="008D232B" w:rsidP="00241E82">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r>
         <w:t>OGTT</w:t>
       </w:r>
       <w:r w:rsidR="009D0C87" w:rsidRPr="0022162D">
         <w:t xml:space="preserve"> – metodbeskrivning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B02AA5D" w14:textId="5F80D2A5" w:rsidR="00172174" w:rsidRPr="0022162D" w:rsidRDefault="00141BE1" w:rsidP="009D0C87">
       <w:r w:rsidRPr="0022162D">
         <w:t xml:space="preserve">Se riktlinje </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="0022162D">
+        <w:r w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>OGTT – oralt glukostoleranstest (glukosbelastning) för gra</w:t>
         </w:r>
-        <w:r w:rsidR="00832F38">
+        <w:r w:rsidR="00832F38" w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:softHyphen/>
         </w:r>
-        <w:r w:rsidRPr="0022162D">
+        <w:r w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>vida</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00875B59" w:rsidRPr="0022162D">
+      <w:r w:rsidR="00875B59" w:rsidRPr="006E3F7C">
         <w:t xml:space="preserve"> och remiss OGTT – </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00875B59" w:rsidRPr="009D5945">
+        <w:r w:rsidR="00875B59" w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Oralt Glukostoleran</w:t>
         </w:r>
-        <w:r w:rsidR="0010294C">
+        <w:r w:rsidR="0010294C" w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
-        <w:r w:rsidR="00875B59" w:rsidRPr="009D5945">
+        <w:r w:rsidR="00875B59" w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>test</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00875B59" w:rsidRPr="0022162D">
+      <w:r w:rsidR="00875B59" w:rsidRPr="006E3F7C">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00EB1376">
-[...11 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00EB1376" w:rsidRPr="006E3F7C">
+        <w:t xml:space="preserve"> Lämna patient</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1C09" w:rsidRPr="006E3F7C">
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidR="00EB1376" w:rsidRPr="00EB1376">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00EB1376" w:rsidRPr="006E3F7C">
         <w:t xml:space="preserve">information </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="00EB1376" w:rsidRPr="00E63BAA">
+        <w:r w:rsidR="00EB1376" w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>Glukosbelastning</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EB1376" w:rsidRPr="00EB1376">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00EB1376" w:rsidRPr="006E3F7C">
         <w:t xml:space="preserve"> (svenska) eller </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="00EB1376" w:rsidRPr="00702035">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00EB1376" w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:highlight w:val="yellow"/>
           </w:rPr>
-          <w:t>Glucose tolerance test</w:t>
+          <w:t>Glucose</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00EB1376" w:rsidRPr="006E3F7C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00EB1376" w:rsidRPr="006E3F7C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>tolerance</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00EB1376" w:rsidRPr="006E3F7C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> test</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EB1376" w:rsidRPr="00EB1376">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00EB1376" w:rsidRPr="006E3F7C">
         <w:t xml:space="preserve"> (engelska).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D79242" w14:textId="1A68BF53" w:rsidR="008E6A7D" w:rsidRDefault="008E6A7D" w:rsidP="009D0C87">
       <w:r w:rsidRPr="0022162D">
         <w:t xml:space="preserve">OGTT ska </w:t>
       </w:r>
       <w:r w:rsidRPr="0022162D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
       <w:r w:rsidRPr="0022162D">
         <w:t xml:space="preserve"> göras på kvinnor</w:t>
       </w:r>
       <w:r w:rsidR="00CF120D" w:rsidRPr="0022162D">
-        <w:t xml:space="preserve"> som är gastric bypass-opererade på grund av risk för dumpningssymtom (illamående och blodtrycksfall vid intag av söta/feta livsmedel). </w:t>
+        <w:t xml:space="preserve"> som är </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF120D" w:rsidRPr="0022162D">
+        <w:t>gastric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF120D" w:rsidRPr="0022162D">
+        <w:t xml:space="preserve"> bypass-opererade på grund av risk för dumpningssymtom (illamående och blodtrycksfall vid intag av söta/feta livsmedel). </w:t>
       </w:r>
       <w:r w:rsidR="003B274C" w:rsidRPr="0022162D">
         <w:t>Om kvinnan genomgått annan typ av obesi</w:t>
       </w:r>
       <w:r w:rsidR="00832F38">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="003B274C" w:rsidRPr="0022162D">
-        <w:t>taskirurgi som till exempel gastric sleeve går det bra att utföra OGTT.</w:t>
+        <w:t xml:space="preserve">taskirurgi som till exempel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003B274C" w:rsidRPr="0022162D">
+        <w:t>gastric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003B274C" w:rsidRPr="0022162D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003B274C" w:rsidRPr="0022162D">
+        <w:t>sleeve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003B274C" w:rsidRPr="0022162D">
+        <w:t xml:space="preserve"> går det bra att utföra OGTT.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B4BEB3" w14:textId="77777777" w:rsidR="009E7009" w:rsidRPr="0022162D" w:rsidRDefault="009E7009" w:rsidP="009E7009">
       <w:r w:rsidRPr="0022162D">
         <w:t>OGTT kan behöva göras om under graviditeten om patienten åter får höga slumpplasmaglukosvärden, enligt flödesschemat i detta dokument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E04B6D6" w14:textId="77777777" w:rsidR="009E7009" w:rsidRPr="0022162D" w:rsidRDefault="009E7009" w:rsidP="009E7009">
       <w:r w:rsidRPr="0022162D">
         <w:t>Om patienten blir påverkad/sjuk under belastningen, kan vid behov lä</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="0022162D">
         <w:t>kare från vårdcentral tillkallas om detta är möjligt. Vid allvarlig allmän</w:t>
       </w:r>
       <w:r>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="0022162D">
         <w:t>påverkan får 112 larmas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E71977" w14:textId="77777777" w:rsidR="009E7009" w:rsidRPr="0022162D" w:rsidRDefault="009E7009" w:rsidP="009E7009">
@@ -748,73 +822,91 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="0022162D">
         <w:t xml:space="preserve"> 36+0, endast för de patienter som faller ut med P-glukos på vecka 35-besöket eller på läkarordination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DC8CF75" w14:textId="77777777" w:rsidR="009E7009" w:rsidRPr="0022162D" w:rsidRDefault="009E7009" w:rsidP="009E7009">
       <w:r w:rsidRPr="0022162D">
         <w:t xml:space="preserve">OGTT görs </w:t>
       </w:r>
       <w:r w:rsidRPr="0022162D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>inte</w:t>
       </w:r>
       <w:r w:rsidRPr="0022162D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCBA48E" w14:textId="0E783FB1" w:rsidR="009E7009" w:rsidRPr="0022162D" w:rsidRDefault="009E7009" w:rsidP="009E7009">
+    <w:p w14:paraId="2BCBA48E" w14:textId="0E783FB1" w:rsidR="009E7009" w:rsidRPr="006E3F7C" w:rsidRDefault="009E7009" w:rsidP="009E7009">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="0022162D">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006E3F7C">
+        <w:t xml:space="preserve">Tidigare </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E3F7C">
+        <w:t>gastric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E3F7C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E3F7C">
+        <w:t>bypass</w:t>
+      </w:r>
+      <w:r w:rsidR="00702035" w:rsidRPr="006E3F7C">
         <w:t>opererad</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022162D">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E3F7C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E74A863" w14:textId="77777777" w:rsidR="009E7009" w:rsidRPr="0022162D" w:rsidRDefault="009E7009" w:rsidP="009E7009">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
-        <w:t xml:space="preserve">Om P-glukos fastevärde </w:t>
+        <w:t xml:space="preserve">Om P-glukos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0022162D">
+        <w:t>fastevärde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0022162D">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0022162D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="0022162D">
         <w:t xml:space="preserve"> 7,0.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C6CBEC6" w14:textId="77777777" w:rsidR="009E7009" w:rsidRPr="0022162D" w:rsidRDefault="009E7009" w:rsidP="009E7009">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t xml:space="preserve">Om slumpplasmaglukos </w:t>
       </w:r>
       <w:r w:rsidRPr="0022162D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidRPr="0022162D">
@@ -845,718 +937,945 @@
         <w:t>Flödesschema screening graviditetsdiabetes oavsett graviditets-längd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="303700CC" w14:textId="4D34682F" w:rsidR="009E7009" w:rsidRDefault="004F67C0" w:rsidP="009E7009">
       <w:r>
         <w:object w:dxaOrig="12720" w:dyaOrig="7470" w14:anchorId="2A2A49F7">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:445.5pt;height:261.75pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:444pt;height:264pt" o:ole="">
             <v:imagedata r:id="rId23" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1829378018" r:id="rId24"/>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.15" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1837671282" r:id="rId24"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="600359FF" w14:textId="059F5217" w:rsidR="00E92414" w:rsidRDefault="00E00A8E" w:rsidP="005F7041">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00B54666">
+      <w:r w:rsidRPr="006E3F7C">
+        <w:t>3-dagars glukosprofi</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6641" w:rsidRPr="006E3F7C">
+        <w:t>l - metodbeskrivning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421E3782" w14:textId="77777777" w:rsidR="007B38CA" w:rsidRDefault="006A1BA1" w:rsidP="00103D2B">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3F7C">
+        <w:t>Kvinnor som inte kan göra OGTT enligt ovan erbjuds</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92A03" w:rsidRPr="006E3F7C">
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00F75D82" w:rsidRPr="006E3F7C">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92A03" w:rsidRPr="006E3F7C">
+        <w:t xml:space="preserve">dagars </w:t>
+      </w:r>
+      <w:r w:rsidR="002C6A71" w:rsidRPr="006E3F7C">
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92A03" w:rsidRPr="006E3F7C">
+        <w:t xml:space="preserve">lukosprofil på </w:t>
+      </w:r>
+      <w:r w:rsidR="006E3F7C" w:rsidRPr="007B38CA">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>3-dagars glukosprofi</w:t>
-[...39 lines deleted...]
-        </w:rPr>
+        <w:t>BMM</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92A03" w:rsidRPr="006E3F7C">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00483B5C" w:rsidRPr="006E3F7C">
         <w:t>Lämna</w:t>
       </w:r>
-      <w:r w:rsidR="00B5049F" w:rsidRPr="008D232B">
+      <w:r w:rsidR="00B5049F" w:rsidRPr="006E3F7C">
         <w:t xml:space="preserve"> patientinformatio</w:t>
       </w:r>
-      <w:r w:rsidR="00711E33" w:rsidRPr="008D232B">
+      <w:r w:rsidR="00711E33" w:rsidRPr="006E3F7C">
         <w:t xml:space="preserve">n </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="00711E33" w:rsidRPr="008D232B">
+        <w:r w:rsidR="00711E33" w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Till dig som ska genomgå 3-dagars glukosprofil</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006E6C14" w:rsidRPr="008D232B">
+      <w:r w:rsidR="006E6C14" w:rsidRPr="006E3F7C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A06C46" w14:textId="1695957D" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="00406E9E" w:rsidP="009E7009">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Barnmorska på BMM skickar </w:t>
+    <w:p w14:paraId="224A218E" w14:textId="2E0DB472" w:rsidR="008B3EA0" w:rsidRDefault="00406E9E" w:rsidP="00CD520E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3F7C">
+        <w:t xml:space="preserve">Barnmorska på </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3EA0">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>BMM</w:t>
+      </w:r>
+      <w:r w:rsidR="00C02D90" w:rsidRPr="008B3EA0">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bokar tid till patienten inom en vecka för uppstart av 3-dagars</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95754" w:rsidRPr="008B3EA0">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> glukosprofil. Lämna patientinformation/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A13F7A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C95754" w:rsidRPr="008B3EA0">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>blankett</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3EA0" w:rsidRPr="008B3EA0">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidR="006E6C14" w:rsidRPr="008D232B">
+        <w:r w:rsidR="008159A7" w:rsidRPr="008159A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
-          <w:t>Remiss till vårdcentralen</w:t>
+          <w:t>Tre dagars glukosprofil</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F674DB" w:rsidRPr="008D232B">
+      <w:r w:rsidR="009477BB">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F674DB" w:rsidRPr="008106F8">
+      <w:r w:rsidR="00A47ED0">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>där patienten är listad</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00483B5C" w:rsidRPr="008106F8">
+        <w:t xml:space="preserve">(samma information fast på engelska </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00A47ED0" w:rsidRPr="00A47ED0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>Three-</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00A47ED0" w:rsidRPr="00A47ED0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>day</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00A47ED0" w:rsidRPr="00A47ED0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00A47ED0" w:rsidRPr="00A47ED0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>glucose</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00A47ED0" w:rsidRPr="00A47ED0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00A47ED0" w:rsidRPr="00A47ED0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>profile</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidR="00A47ED0">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> för att patienten ska få låna en glukosmätare och lära sig sticktek</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D1C09">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3EA0" w:rsidRPr="008B3EA0">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E3F7C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2B47" w:rsidRPr="006E3F7C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AAA4D5" w14:textId="3269BF9D" w:rsidR="009C4352" w:rsidRDefault="009C4352" w:rsidP="00CD520E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C4352">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Barnmorska/undersköterska ger patienten material och instruerar i stickteknik och glukosmätning</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF012F">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Var god se </w:t>
+      </w:r>
+      <w:r w:rsidR="004D4A67">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUs sida </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="004D4A67" w:rsidRPr="0097032A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>Graviditets</w:t>
+        </w:r>
+        <w:r w:rsidR="0097032A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+        <w:r w:rsidR="004D4A67" w:rsidRPr="0097032A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>diabetes</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009D5D4B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Gå till rubriken </w:t>
+      </w:r>
+      <w:r w:rsidR="009D5D4B" w:rsidRPr="0097032A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Så här mäter du blodsocker med blod</w:t>
+      </w:r>
+      <w:r w:rsidR="0097032A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D5D4B" w:rsidRPr="0097032A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>provstagare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D5D4B" w:rsidRPr="0097032A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> och mätare</w:t>
+      </w:r>
+      <w:r w:rsidR="009D5D4B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>. Välj språk och dela filmerna med patienten, muntligt och skriftligt via 1177</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12E06">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>. (Övrig information på hemsidan är inte aktuellt för BMM Skaraborg i dagsläget.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E1F01D" w14:textId="2EEA78E0" w:rsidR="009C4352" w:rsidRDefault="009C4352" w:rsidP="00CD520E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C4352">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Glukosmätare med tillhörande material beställs via Marknads</w:t>
+      </w:r>
+      <w:r w:rsidR="00A13F7A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4352">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>platsen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A06C46" w14:textId="742BEC22" w:rsidR="0054182C" w:rsidRPr="006E3F7C" w:rsidRDefault="009B2B47" w:rsidP="008B3EA0">
+      <w:r w:rsidRPr="006E3F7C">
+        <w:t>Patienten regi</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1C09" w:rsidRPr="006E3F7C">
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidR="00483B5C" w:rsidRPr="008106F8">
+      <w:r w:rsidRPr="006E3F7C">
+        <w:t>strerar sina mätvärden</w:t>
+      </w:r>
+      <w:r w:rsidR="00745263">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00745263" w:rsidRPr="006F05DE">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>nik. Om vårdcentralen dr patienten är listad inte utför detta så rekom</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D1C09">
+        <w:t>under tre sammanhängande dygn på blanketten. Mätvärden rapporteras till</w:t>
+      </w:r>
+      <w:r w:rsidR="006F05DE" w:rsidRPr="006F05DE">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:softHyphen/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00483B5C" w:rsidRPr="008106F8">
+        <w:t xml:space="preserve"> BMM direkt efter avslutade mät</w:t>
+      </w:r>
+      <w:r w:rsidR="00A13F7A">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">menderas patienten </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B2B47" w:rsidRPr="008106F8">
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006F05DE" w:rsidRPr="006F05DE">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>att lista om sig till annan vårdcentral. Patienten regi</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D1C09">
+        <w:t>ningar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006F05DE" w:rsidRPr="006F05DE">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:softHyphen/>
-[...5 lines deleted...]
-        <w:t>strerar sina mätvärden på remissen som sedan återlämnas till BMM. Glukosmätare lämnas tillbaka till vårdcentralen av patienten.</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E3F7C">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB5DA33" w14:textId="12DB26E1" w:rsidR="00383D6A" w:rsidRPr="0033625A" w:rsidRDefault="00383D6A" w:rsidP="00683C05">
+    <w:p w14:paraId="7BB5DA33" w14:textId="12DB26E1" w:rsidR="00383D6A" w:rsidRPr="006E3F7C" w:rsidRDefault="00383D6A" w:rsidP="00683C05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3F7C">
+        <w:lastRenderedPageBreak/>
         <w:t>Tolkning av svar på 3-dagars glukosprofil</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF3266A" w14:textId="15EEDE0C" w:rsidR="00DE4AF3" w:rsidRPr="0033625A" w:rsidRDefault="00DE4AF3" w:rsidP="00DE4AF3">
+    <w:p w14:paraId="1EF3266A" w14:textId="012F86FA" w:rsidR="00DE4AF3" w:rsidRDefault="00DE4AF3" w:rsidP="00DE4AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12DC3">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0033625A">
+        <w:t>Ett faste-p-glukos</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4612" w:rsidRPr="00E12DC3">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Ett värde faste-p-glukos</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A4612" w:rsidRPr="0033625A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A4612" w:rsidRPr="00902380">
         <w:rPr>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> &gt; 7,0 eller minst 3 värden &gt; 8,0 efter måltid = diagnos GDM.</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4612" w:rsidRPr="00E12DC3">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7,0 = diagnos GDM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC7881D" w14:textId="5069C81E" w:rsidR="003A634C" w:rsidRPr="0033625A" w:rsidRDefault="003A634C" w:rsidP="00DE4AF3">
+    <w:p w14:paraId="0840A3F2" w14:textId="1859C426" w:rsidR="00596EB6" w:rsidRPr="006E3F7C" w:rsidRDefault="00596EB6" w:rsidP="00DE4AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12DC3">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0033625A">
+        <w:t xml:space="preserve">3 eller fler värden efter måltid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902380">
         <w:rPr>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
-        <w:t>Om faste-p-glukos &gt; 12,2 behöver inte 3-dagarsprofil fullföljas, räcker då för diagnos GDM.</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12DC3">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8,0 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E76F4E" w:rsidRPr="00E12DC3">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>= diagnos GDM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780B1B04" w14:textId="0E311B70" w:rsidR="003A634C" w:rsidRPr="0033625A" w:rsidRDefault="006F042D" w:rsidP="00DE4AF3">
+    <w:p w14:paraId="5AC7881D" w14:textId="732640ED" w:rsidR="003A634C" w:rsidRPr="006E3F7C" w:rsidRDefault="00E76F4E" w:rsidP="00DE4AF3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E12DC3">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>Vid</w:t>
+      </w:r>
+      <w:r w:rsidR="003A634C" w:rsidRPr="00E12DC3">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observera att ”fasteglukos” </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008106F8">
+        <w:t xml:space="preserve"> faste-p-glukos </w:t>
+      </w:r>
+      <w:r w:rsidR="003A634C" w:rsidRPr="00902380">
         <w:rPr>
           <w:highlight w:val="yellow"/>
-        </w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="003A634C" w:rsidRPr="00E12DC3">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12,2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E12DC3">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>avbryts</w:t>
+      </w:r>
+      <w:r w:rsidR="003A634C" w:rsidRPr="00E12DC3">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-dagarsprofil </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3C14" w:rsidRPr="00E12DC3">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>=</w:t>
+      </w:r>
+      <w:r w:rsidR="003A634C" w:rsidRPr="00E12DC3">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diagnos GDM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780B1B04" w14:textId="53CEF1D4" w:rsidR="003A634C" w:rsidRPr="006E3F7C" w:rsidRDefault="006F042D" w:rsidP="00DE4AF3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3F7C">
+        <w:t>Observera att ”faste</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3C14" w:rsidRPr="00E12DC3">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>-p-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E3F7C">
+        <w:t xml:space="preserve">glukos” </w:t>
+      </w:r>
+      <w:r w:rsidR="008106F8" w:rsidRPr="006E3F7C">
         <w:t>motsvarar</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006E3F7C">
         <w:t xml:space="preserve"> värdet </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F042D">
+      <w:r w:rsidRPr="006E3F7C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>före</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006E3F7C">
         <w:t xml:space="preserve"> måltid</w:t>
       </w:r>
-      <w:r w:rsidR="0033625A" w:rsidRPr="0033625A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="0033625A" w:rsidRPr="006E3F7C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03A14531" w14:textId="3DCCFA94" w:rsidR="00683C05" w:rsidRPr="0022162D" w:rsidRDefault="00683C05" w:rsidP="00683C05">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Handläggning </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0366BAE9" w14:textId="7268D325" w:rsidR="0054182C" w:rsidRPr="001C3F81" w:rsidRDefault="0054182C" w:rsidP="001C3F81">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C3F81">
         <w:t>Nedsatt glukostolerans</w:t>
       </w:r>
       <w:r w:rsidRPr="0022162D">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001C3F81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nedsatt glukostolerans är en lindrig form av glukosmetabol störning un</w:t>
       </w:r>
       <w:r w:rsidR="002D1C09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidRPr="001C3F81">
+      <w:r w:rsidRPr="006E3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>der graviditet. Kost</w:t>
       </w:r>
-      <w:r w:rsidR="00D22EA1" w:rsidRPr="001C3F81">
+      <w:r w:rsidR="00D22EA1" w:rsidRPr="006E3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C3F81">
+      <w:r w:rsidRPr="006E3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> och livsstilsråd</w:t>
       </w:r>
-      <w:r w:rsidR="00BA0A50" w:rsidRPr="001C3F81">
+      <w:r w:rsidR="00BA0A50" w:rsidRPr="006E3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001C3F81">
+      <w:r w:rsidRPr="006E3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ges till patienten</w:t>
       </w:r>
-      <w:r w:rsidR="007F6EB4" w:rsidRPr="001C3F81">
+      <w:r w:rsidR="007F6EB4" w:rsidRPr="006E3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F6EB4" w:rsidRPr="001C3F81">
+        <w:t xml:space="preserve"> på BMM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001C3F81">
+        </w:rPr>
+        <w:t>. Bas</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1C09" w:rsidRPr="006E3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Bas</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D1C09">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006E3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:softHyphen/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001C3F81">
+        <w:t>programmet följs. Om pati</w:t>
+      </w:r>
+      <w:r w:rsidR="00E925E7" w:rsidRPr="006E3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>programmet följs. Om pati</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E925E7" w:rsidRPr="001C3F81">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006E3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:softHyphen/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001C3F81">
+        <w:t>enten ”faller ut” igen – ny glukosbe</w:t>
+      </w:r>
+      <w:r w:rsidR="00832F38" w:rsidRPr="006E3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>enten ”faller ut” igen – ny glukosbe</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00832F38" w:rsidRPr="001C3F81">
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="006E3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:softHyphen/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001C3F81">
+        <w:t>lastning</w:t>
+      </w:r>
+      <w:r w:rsidR="00A44EE8" w:rsidRPr="006E3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>lastning</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A44EE8">
+        <w:t xml:space="preserve"> alternativt ny 3-dagars </w:t>
+      </w:r>
+      <w:r w:rsidR="005F7041" w:rsidRPr="006E3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A44EE8" w:rsidRPr="00A44EE8">
+        <w:t>gl</w:t>
+      </w:r>
+      <w:r w:rsidR="00A44EE8" w:rsidRPr="006E3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="005F7041">
+        </w:rPr>
+        <w:t>ukosprof</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7041" w:rsidRPr="006E3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00A44EE8" w:rsidRPr="00A44EE8">
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00A44EE8" w:rsidRPr="006E3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="005F7041">
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4012" w:rsidRPr="006E3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00A44EE8" w:rsidRPr="00A44EE8">
+        </w:rPr>
+        <w:t xml:space="preserve"> tidigast </w:t>
+      </w:r>
+      <w:r w:rsidR="00B43581" w:rsidRPr="006E3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FA4012" w:rsidRPr="001C3F81">
+        </w:rPr>
+        <w:t>1 månad efter den förra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E3F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tidigast </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>. Följ flödesschemat från start igen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12ED026A" w14:textId="489FB0AC" w:rsidR="00B75F27" w:rsidRDefault="0054182C" w:rsidP="00A44EE8">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="001C3F81">
         <w:t>Graviditetsdiabetes &gt; vecka 20+0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26655DC9" w14:textId="77777777" w:rsidR="00700C16" w:rsidRPr="00700C16" w:rsidRDefault="00B75F27" w:rsidP="000836E1">
+    <w:p w14:paraId="26655DC9" w14:textId="77777777" w:rsidR="00700C16" w:rsidRPr="006E3F7C" w:rsidRDefault="00B75F27" w:rsidP="000836E1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700C16">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006E3F7C">
         <w:t>Lämna patientinformation</w:t>
       </w:r>
-      <w:r w:rsidR="00700C16" w:rsidRPr="00700C16">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00700C16" w:rsidRPr="006E3F7C">
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00700C16">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006E3F7C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00700C16" w:rsidRPr="00700C16">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00700C16" w:rsidRPr="006E3F7C">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidRPr="00700C16">
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t xml:space="preserve">Patientinformation </w:t>
         </w:r>
-        <w:r w:rsidR="000F10D3" w:rsidRPr="00700C16">
+        <w:r w:rsidR="000F10D3" w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>om graviditetsdiabetes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000F10D3" w:rsidRPr="00700C16">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="000F10D3" w:rsidRPr="006E3F7C">
         <w:t xml:space="preserve"> (SkaS Skövde).</w:t>
       </w:r>
-      <w:r w:rsidR="00941FBE" w:rsidRPr="00700C16">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00941FBE" w:rsidRPr="006E3F7C">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidR="00C10C8A" w:rsidRPr="00700C16">
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="00C10C8A" w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>G</w:t>
         </w:r>
-        <w:r w:rsidR="00941FBE" w:rsidRPr="00700C16">
+        <w:r w:rsidR="00941FBE" w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>raviditetsdiabetes – högt blodsocker under graviditet - 1177</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C10C8A" w:rsidRPr="00700C16">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C10C8A" w:rsidRPr="006E3F7C">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="00C10C8A" w:rsidRPr="00700C16">
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="00C10C8A" w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>Risk för graviditetsdiabetes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C10C8A" w:rsidRPr="00700C16">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C10C8A" w:rsidRPr="006E3F7C">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00BC28BC" w:rsidRPr="00700C16">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00BC28BC" w:rsidRPr="006E3F7C">
         <w:t>BMM, Regionhälsan</w:t>
       </w:r>
-      <w:r w:rsidR="00C10C8A" w:rsidRPr="00700C16">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00C10C8A" w:rsidRPr="006E3F7C">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00444D86" w:rsidRPr="00700C16">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00444D86" w:rsidRPr="006E3F7C">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="00444D86" w:rsidRPr="00700C16">
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidR="00444D86" w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>Bra mat för dig som har graviditetsdiabetes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00700C16" w:rsidRPr="00700C16">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00700C16" w:rsidRPr="006E3F7C">
         <w:t xml:space="preserve"> (Dietistmottagning Klinisk nutrition, SU)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A1C7203" w14:textId="3F91EF54" w:rsidR="00B1769A" w:rsidRPr="00B1769A" w:rsidRDefault="0054182C" w:rsidP="000836E1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00700C16">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Barnmorskan på BMM skriver remiss till diabetessjuksköterska på vårdcentralen för initiering av självkontroller av plasmaglukos och livsstilsråd. Plasmaglukosprofil ska göras minst två dagar per vecka och då sju värden per dag; före och 1,5 timmar efter avslu</w:t>
       </w:r>
       <w:r w:rsidR="002D1C09">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="00700C16">
         <w:rPr>
           <w:bCs/>
@@ -1652,1025 +1971,1193 @@
           <w:bCs/>
         </w:rPr>
         <w:t>Diabetessjuksköterska på medicinmottag</w:t>
       </w:r>
       <w:r w:rsidRPr="003E60E0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>ningen (Lidköping eller Skövde) informeras om patienten av PAB och patienten ringer själv in sina resultat varannan vecka på telefon</w:t>
       </w:r>
       <w:r w:rsidRPr="003E60E0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>nummer 0500-43 25 15/0510-852 11. Om diabetessköterska bedö</w:t>
       </w:r>
       <w:r w:rsidRPr="003E60E0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:softHyphen/>
         <w:t xml:space="preserve">mer att patienten behöver Metformin eller insulin kontaktas specialist-MVC Skövde. Patienten följer då styrdokumentet </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="003E60E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:bCs/>
           </w:rPr>
           <w:t>Dia</w:t>
         </w:r>
         <w:r w:rsidRPr="003E60E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:bCs/>
           </w:rPr>
           <w:softHyphen/>
           <w:t>be</w:t>
         </w:r>
         <w:r w:rsidRPr="003E60E0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:bCs/>
           </w:rPr>
           <w:softHyphen/>
-          <w:t>tes mellitus typ 1 och 2 under graviditet – behandling</w:t>
+          <w:t xml:space="preserve">tes </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003E60E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>mellitus</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003E60E0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t xml:space="preserve"> typ 1 och 2 under graviditet – behandling</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003E60E0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10AF3965" w14:textId="6D13308D" w:rsidR="0054182C" w:rsidRPr="00837B67" w:rsidRDefault="00721B0F" w:rsidP="003E60E0">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E60E0">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Dokumentation </w:t>
       </w:r>
       <w:r w:rsidRPr="003E60E0">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00837B67" w:rsidRPr="008D21DC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00837B67" w:rsidRPr="006E3F7C">
         <w:t>För dokumentation se</w:t>
       </w:r>
-      <w:r w:rsidR="008D21DC" w:rsidRPr="008D21DC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="008D21DC" w:rsidRPr="006E3F7C">
         <w:t xml:space="preserve"> riktlinje</w:t>
       </w:r>
-      <w:r w:rsidR="00837B67" w:rsidRPr="008D21DC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00837B67" w:rsidRPr="006E3F7C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidR="00837B67" w:rsidRPr="008D21DC">
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="00837B67" w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>Hantering av prover och provsvar på barnmorskemottagningar, VGR</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00837B67" w:rsidRPr="008D21DC">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00837B67" w:rsidRPr="006E3F7C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34156B54" w14:textId="77777777" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t>På specialistmödravården</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C2EA85" w14:textId="7537E06E" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
+    <w:p w14:paraId="40C2EA85" w14:textId="4DFF5AB5" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t xml:space="preserve">Insättning av </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId35">
         <w:r w:rsidRPr="0022162D">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Metformin</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0022162D">
-        <w:t xml:space="preserve"> övervägs vid flera plasmaglukosvärden på &gt; 6 mmol/l före måltid och/eller &gt; 8 mmol/l 1,5 timmar efter måltid. Vid </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> övervägs vid flera plasmaglukosvärden på &gt; 6 mmol/l före måltid och/eller &gt; 8 mmol/l 1,5 timmar efter måltid. Vid otillräcklig effekt sätts insulin in. Om patienten insätts på </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0022162D">
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="0022162D">
+        <w:t>metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0022162D">
+        <w:t xml:space="preserve"> eller insulin följs hon enligt styrdokument </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="007C2616">
           <w:rPr>
-            <w:color w:val="0070C0"/>
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Diabetes mellitus typ 1 och 2 under graviditet – behandling</w:t>
+          <w:t xml:space="preserve">Diabetes </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="007C2616">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>mellitus</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="007C2616">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> typ 1 och 2 under graviditet – behandling</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0022162D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10ABC5BD" w14:textId="77777777" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t>På diabetesmottagningen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="729366BA" w14:textId="67FC45C7" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
-        <w:t>Justeringar av läkemedelsdoser görs vid behov efter bedömning av plasmaglukosvärden. Journal förs i Melior Med.öv.</w:t>
+        <w:t xml:space="preserve">Justeringar av läkemedelsdoser görs vid behov efter bedömning av plasmaglukosvärden. Journal förs i Melior </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0022162D">
+        <w:t>Med.öv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0022162D">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD8F26C" w14:textId="77777777" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t>På förlossningsavdelningen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="547CF06D" w14:textId="4B58842F" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t>Friska kvinnor som har nedsatt glukostolerans handläggs som normalgra</w:t>
       </w:r>
       <w:r w:rsidR="00E925E7" w:rsidRPr="0022162D">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="0022162D">
         <w:t>viditet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E19906D" w14:textId="4EE706BC" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t>Kvinnor med graviditetsdiabetes som enbart kostbehandlas handläggs som normalgraviditet. Normalkost efter förlossningen. Informera barnlä</w:t>
       </w:r>
       <w:r w:rsidR="00E925E7" w:rsidRPr="0022162D">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="0022162D">
-        <w:t>kare om att patienten haft kostbehandlad graviditetsdiabetes. Uppmana patienten till tidig amning och var uppmärksam på tecken till hypogly</w:t>
+        <w:t xml:space="preserve">kare om att patienten haft </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0022162D">
+        <w:t>kostbehandlad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0022162D">
+        <w:t xml:space="preserve"> graviditetsdiabetes. Uppmana patienten till tidig amning och var uppmärksam på tecken till hypogly</w:t>
       </w:r>
       <w:r w:rsidR="00E925E7" w:rsidRPr="0022162D">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="0022162D">
         <w:t xml:space="preserve">kemi hos barnet. Barnet ska följas enligt styrdokument </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="0022162D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Diabetes</w:t>
         </w:r>
         <w:r w:rsidR="003B7113" w:rsidRPr="0022162D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>,</w:t>
         </w:r>
         <w:r w:rsidRPr="0022162D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> matris - barn</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0022162D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7DED25" w14:textId="2E934D4B" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
+    <w:p w14:paraId="0C7DED25" w14:textId="6EF3A1AF" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
-        <w:t xml:space="preserve">Kvinnor med graviditetsdiabetes som metformin- eller insulinbehandlas handläggs som riskförlossning, var god se styrdokument </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="0022162D">
+        <w:t xml:space="preserve">Kvinnor med graviditetsdiabetes som </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0022162D">
+        <w:t>metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0022162D">
+        <w:t xml:space="preserve">- eller insulinbehandlas handläggs som riskförlossning, var god se styrdokument </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00111D79">
           <w:rPr>
-            <w:color w:val="0070C0"/>
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Diabetes melli</w:t>
+          <w:t xml:space="preserve">Diabetes </w:t>
         </w:r>
-        <w:r w:rsidR="00E925E7" w:rsidRPr="0022162D">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00111D79">
           <w:rPr>
-            <w:color w:val="0070C0"/>
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>melli</w:t>
+        </w:r>
+        <w:r w:rsidR="00E925E7" w:rsidRPr="00111D79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:softHyphen/>
         </w:r>
-        <w:r w:rsidRPr="0022162D">
+        <w:r w:rsidRPr="00111D79">
           <w:rPr>
-            <w:color w:val="0070C0"/>
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>tus typ 1 och 2 under graviditet - behandling</w:t>
+          <w:t>tus</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00111D79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> typ 1 och 2 under graviditet - behandling</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0022162D">
         <w:t>. Ta del av anteck</w:t>
       </w:r>
       <w:r w:rsidR="002D1C09">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="0022162D">
         <w:t>ning/pla</w:t>
       </w:r>
       <w:r w:rsidR="00832F38">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="0022162D">
-        <w:t>nering av diabetessköterska i Melior Med.öv.</w:t>
+        <w:t xml:space="preserve">nering av diabetessköterska i Melior </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0022162D">
+        <w:t>Med.öv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0022162D">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55FF49E8" w14:textId="77777777" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t>På BB eller hemma</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="011EB9D6" w14:textId="253BC94A" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
-        <w:t>Kvinnor som haft graviditetsdiabetes som behandlats med metformin och/eller insulin övergår till normalkost efter förlossningen och metfor</w:t>
+        <w:t xml:space="preserve">Kvinnor som haft graviditetsdiabetes som behandlats med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0022162D">
+        <w:t>metformin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0022162D">
+        <w:t xml:space="preserve"> och/eller insulin övergår till normalkost efter förlossningen och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0022162D">
+        <w:t>metfor</w:t>
       </w:r>
       <w:r w:rsidR="00E925E7" w:rsidRPr="0022162D">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="0022162D">
-        <w:t>min och insulin utsätts. Plasmaglukosprofil ska kontrolleras minst en dag, sju värden per dag (innan och 1,5 timmar efter avslutad måltid samt före sänggåendet). Det bör dock ha gått minst 24 timmar efter partus. Re</w:t>
+        <w:t>min</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0022162D">
+        <w:t xml:space="preserve"> och insulin utsätts. Plasmaglukosprofil ska kontrolleras minst en dag, sju värden per dag (innan och 1,5 timmar efter avslutad måltid samt före sänggåendet). Det bör dock ha gått minst 24 timmar efter partus. Re</w:t>
       </w:r>
       <w:r w:rsidR="00E925E7" w:rsidRPr="0022162D">
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidRPr="0022162D">
         <w:t>sultaten bedöms av ansvarig BB-läkare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12CBF547" w14:textId="77777777" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Uppföljning </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09581990" w14:textId="476813F2" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t>Efter partus skrivs remiss av BB-läkare till primärvården för uppföljning inom ett år av alla med graviditetsdiabetes. Detta på grund av att kvinnor med graviditetsdiabetes har en kraftigt förhöjd risk att utveckla typ 2-diabetes senare i livet. Därefter får distriktsläkaren ta ställning till fortsatt uppföljning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13D96D80" w14:textId="754AE466" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="00653CDA" w:rsidP="5B2C783A">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00653CDA">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006E3F7C">
         <w:t>Relaterad information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174A8638" w14:textId="75725413" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t xml:space="preserve">ARG-rapport nr 76 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidRPr="0090473D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Mödravård, Sexuell och Reproduktiv Hälsa.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="210BC718" w14:textId="77777777" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Socialstyrelsen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId40">
         <w:r w:rsidRPr="0022162D">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Gränsvärden för graviditetsdiabetes Stöd för beslut om behandling 2015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0022162D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE1B8C3" w14:textId="3A835C96" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t xml:space="preserve">Internetmedicin </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00A50DB6">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Graviditetsdiabetes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0022162D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1B7C26" w14:textId="33B4B8B5" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t xml:space="preserve">RMR </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="0022162D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Remiss inom hälso- &amp; sjukvård</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0022162D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B769A7E" w14:textId="08645481" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t xml:space="preserve">RMR </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="006642DB" w:rsidRPr="008B0FE0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Diabetes</w:t>
         </w:r>
         <w:r w:rsidR="00B06714" w:rsidRPr="008B0FE0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve"> – egenmätning av glukos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B06714" w:rsidRPr="0022162D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B0C443" w14:textId="415AB894" w:rsidR="00461F40" w:rsidRPr="0022162D" w:rsidRDefault="00461F40" w:rsidP="5B2C783A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t xml:space="preserve">RMR </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00332CEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Amning</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0022162D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F752645" w14:textId="401C1FAF" w:rsidR="0054182C" w:rsidRPr="00653CDA" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
+    <w:p w14:paraId="2F752645" w14:textId="401C1FAF" w:rsidR="0054182C" w:rsidRPr="006E3F7C" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022162D">
+      <w:r w:rsidRPr="006E3F7C">
         <w:t xml:space="preserve">Rutin </w:t>
       </w:r>
-      <w:r w:rsidR="00F67CF5" w:rsidRPr="00F67CF5">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00F67CF5" w:rsidRPr="006E3F7C">
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F67CF5">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00A80078">
+      <w:r w:rsidRPr="006E3F7C">
+        <w:t xml:space="preserve">MHV </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">Remisshantering </w:t>
         </w:r>
-        <w:r w:rsidR="00884F00" w:rsidRPr="00A80078">
+        <w:r w:rsidR="00884F00" w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">barnmorska </w:t>
         </w:r>
-        <w:r w:rsidR="00A80078" w:rsidRPr="00A80078">
+        <w:r w:rsidR="00A80078" w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>B</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A80078">
+        <w:r w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>arnmorskemottag</w:t>
         </w:r>
-        <w:r w:rsidR="00832F38">
+        <w:r w:rsidR="00832F38" w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:softHyphen/>
         </w:r>
-        <w:r w:rsidRPr="00A80078">
+        <w:r w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t xml:space="preserve">ningar </w:t>
         </w:r>
-        <w:r w:rsidR="00A80078" w:rsidRPr="00A80078">
+        <w:r w:rsidR="00A80078" w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>VGR</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0022162D">
+      <w:r w:rsidRPr="006E3F7C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2600B6F7" w14:textId="64FA456F" w:rsidR="00653CDA" w:rsidRPr="00600282" w:rsidRDefault="00D823B5" w:rsidP="5B2C783A">
+    <w:p w14:paraId="2600B6F7" w14:textId="64FA456F" w:rsidR="00653CDA" w:rsidRPr="006E3F7C" w:rsidRDefault="00D823B5" w:rsidP="5B2C783A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D823B5">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006E3F7C">
         <w:t>Riktlinje</w:t>
       </w:r>
-      <w:r w:rsidR="00534F4C" w:rsidRPr="00D823B5">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00534F4C" w:rsidRPr="006E3F7C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
-        <w:r w:rsidR="00534F4C" w:rsidRPr="00D823B5">
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidR="00534F4C" w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>Hantering av prover och provsvar på barnmorskemottag</w:t>
         </w:r>
-        <w:r w:rsidR="002D1C09">
+        <w:r w:rsidR="002D1C09" w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:softHyphen/>
         </w:r>
-        <w:r w:rsidR="00534F4C" w:rsidRPr="00D823B5">
+        <w:r w:rsidR="00534F4C" w:rsidRPr="006E3F7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>ningar, VGR</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00534F4C" w:rsidRPr="00D823B5">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00534F4C" w:rsidRPr="006E3F7C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C4A0187" w14:textId="77777777" w:rsidR="0054182C" w:rsidRPr="0022162D" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t>Patientinformation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E29776C" w14:textId="77777777" w:rsidR="0054182C" w:rsidRPr="009A4229" w:rsidRDefault="0054182C" w:rsidP="5B2C783A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022162D">
         <w:t xml:space="preserve">Kvinnokliniken SkaS </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45">
+      <w:hyperlink r:id="rId47">
         <w:r w:rsidRPr="0022162D">
           <w:rPr>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Patientinformation om graviditetsdiabetes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0022162D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E851632" w14:textId="0C3B6079" w:rsidR="009A4229" w:rsidRPr="00700B08" w:rsidRDefault="00AC0B25" w:rsidP="5B2C783A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Regionhälsans </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="00B12E87">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Patientinformationer (regionala och lokala)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A51AF4" w14:textId="2881B42B" w:rsidR="00700B08" w:rsidRPr="002E3121" w:rsidRDefault="00700B08" w:rsidP="5B2C783A">
+    <w:p w14:paraId="19A51AF4" w14:textId="2881B42B" w:rsidR="00700B08" w:rsidRPr="006E3F7C" w:rsidRDefault="00700B08" w:rsidP="5B2C783A">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00700B08">
+      <w:r w:rsidRPr="006E3F7C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1177 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r w:rsidRPr="006E3F7C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>Graviditetsdiabetes – högt blodsocker under graviditet</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006E3F7C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F8D4C5" w14:textId="3A94BDCD" w:rsidR="002E3121" w:rsidRPr="006E3F7C" w:rsidRDefault="002E3121" w:rsidP="5B2C783A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3F7C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Dietistmottagningen Sahlgrenska Universitetssjukhuset</w:t>
+      </w:r>
+      <w:r w:rsidR="0006261D" w:rsidRPr="006E3F7C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r w:rsidR="0006261D" w:rsidRPr="006E3F7C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>Bra mat för dig som har graviditetsdiabetes</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0006261D" w:rsidRPr="006E3F7C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2548A9BB" w14:textId="3839217B" w:rsidR="00700B08" w:rsidRPr="006E3F7C" w:rsidRDefault="00C438F6" w:rsidP="5B2C783A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3F7C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionhälsan </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r w:rsidRPr="006E3F7C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>Risk för graviditetsdiabetes</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005D3220" w:rsidRPr="006E3F7C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E6200A" w14:textId="59E4FC2D" w:rsidR="00262903" w:rsidRPr="006E3F7C" w:rsidRDefault="00262903" w:rsidP="5B2C783A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3F7C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionhälsan </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r w:rsidRPr="006E3F7C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>Glukosbelastning</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003E47BB" w:rsidRPr="006E3F7C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (svenska) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="003E47BB" w:rsidRPr="006E3F7C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>Glucose</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="003E47BB" w:rsidRPr="006E3F7C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="003E47BB" w:rsidRPr="006E3F7C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>tolerance</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="003E47BB" w:rsidRPr="006E3F7C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> test</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003E47BB" w:rsidRPr="006E3F7C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (engelska)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E3F7C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D26CDF9" w14:textId="66760379" w:rsidR="00C90B89" w:rsidRDefault="00C90B89" w:rsidP="5B2C783A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3F7C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barnmorskemottagningarna Fyrbodal, Södra Älvsborg, Skaraborg </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r w:rsidRPr="006E3F7C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>Till dig som ska genomgå 3-dagars glukosprofil</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006E3F7C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3728F269" w14:textId="153AAB52" w:rsidR="00961EE7" w:rsidRPr="006E3F7C" w:rsidRDefault="00961EE7" w:rsidP="5B2C783A">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009477BB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">1177 </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00700B08">
+        <w:t xml:space="preserve">Barnmorskemottagningar Regionhälsan </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidRPr="009477BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
-          <w:t>Graviditetsdiabetes – högt blodsocker under graviditet</w:t>
+          <w:t>Tre dagars glukosprofil</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00700B08">
+      <w:r w:rsidR="009477BB" w:rsidRPr="009477BB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...28 lines deleted...]
-        <w:r w:rsidR="0006261D" w:rsidRPr="0006261D">
+        <w:t xml:space="preserve"> (samma information på engelska </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r w:rsidR="009477BB" w:rsidRPr="009477BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
-          <w:t>Bra mat för dig som har graviditetsdiabetes</w:t>
+          <w:t>Three-</w:t>
         </w:r>
-      </w:hyperlink>
-[...27 lines deleted...]
-        <w:r w:rsidRPr="00C438F6">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="009477BB" w:rsidRPr="009477BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
-          <w:t>Risk för graviditetsdiabetes</w:t>
+          <w:t>day</w:t>
         </w:r>
-      </w:hyperlink>
-[...27 lines deleted...]
-        <w:r w:rsidRPr="00FD4B7F">
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="009477BB" w:rsidRPr="009477BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
-          <w:t>Glukosbelastning</w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-      </w:hyperlink>
-[...8 lines deleted...]
-        <w:r w:rsidR="003E47BB" w:rsidRPr="00FD4B7F">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="009477BB" w:rsidRPr="009477BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
-          <w:t>Glucose tolerance test</w:t>
+          <w:t>glucose</w:t>
         </w:r>
-      </w:hyperlink>
-[...34 lines deleted...]
-        <w:r w:rsidRPr="00FD4B7F">
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="009477BB" w:rsidRPr="009477BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
-          <w:t>Till dig som ska genomgå 3-dagars glukosprofil</w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="009477BB" w:rsidRPr="009477BB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
+          <w:t>profile</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FD4B7F">
+      <w:r w:rsidR="009477BB" w:rsidRPr="009477BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009477BB">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="76B9F95B" w14:textId="24513497" w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidRDefault="00536A5A" w:rsidP="00536A5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00536A5A" w:rsidRPr="00536A5A" w:rsidSect="0054182C">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1812DBF2" w14:textId="77777777" w:rsidR="00783077" w:rsidRDefault="00783077">
+    <w:p w14:paraId="38D91211" w14:textId="77777777" w:rsidR="00AB5E4D" w:rsidRDefault="00AB5E4D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A4E4201" w14:textId="77777777" w:rsidR="00783077" w:rsidRDefault="00783077">
+    <w:p w14:paraId="0C57518F" w14:textId="77777777" w:rsidR="00AB5E4D" w:rsidRDefault="00AB5E4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6B40F475" w14:textId="77777777" w:rsidR="00783077" w:rsidRDefault="00783077">
+    <w:p w14:paraId="1DFE3AAF" w14:textId="77777777" w:rsidR="00AB5E4D" w:rsidRDefault="00AB5E4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2719,51 +3206,50 @@
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
-    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -2921,61 +3407,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10576834" w14:textId="77777777" w:rsidR="00783077" w:rsidRDefault="00783077"/>
+    <w:p w14:paraId="50226453" w14:textId="77777777" w:rsidR="00AB5E4D" w:rsidRDefault="00AB5E4D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F534535" w14:textId="77777777" w:rsidR="00783077" w:rsidRDefault="00783077">
+    <w:p w14:paraId="21575091" w14:textId="77777777" w:rsidR="00AB5E4D" w:rsidRDefault="00AB5E4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6981C374" w14:textId="77777777" w:rsidR="00783077" w:rsidRDefault="00783077">
+    <w:p w14:paraId="66F3AAEC" w14:textId="77777777" w:rsidR="00AB5E4D" w:rsidRDefault="00AB5E4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -6371,50 +6857,51 @@
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="261766790">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1273976791">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -6430,114 +6917,118 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="00003512"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00015166"/>
     <w:rsid w:val="00015CF7"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00035C51"/>
     <w:rsid w:val="000438AE"/>
     <w:rsid w:val="000451AD"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="0006261D"/>
     <w:rsid w:val="000655CC"/>
+    <w:rsid w:val="000655D6"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00081762"/>
     <w:rsid w:val="00083BEC"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A1E14"/>
     <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B270F"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000D22C0"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F10D3"/>
     <w:rsid w:val="000F2876"/>
     <w:rsid w:val="000F3077"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="0010294C"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001068B9"/>
     <w:rsid w:val="00106F32"/>
+    <w:rsid w:val="00111D79"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="001225A3"/>
     <w:rsid w:val="00126C08"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="001321FA"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="00141BE1"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="0014527C"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00172039"/>
     <w:rsid w:val="00172174"/>
     <w:rsid w:val="0017371C"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00185FFB"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019564F"/>
     <w:rsid w:val="0019632A"/>
+    <w:rsid w:val="001A300A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C1DD2"/>
     <w:rsid w:val="001C3F81"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5A82"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001E4148"/>
     <w:rsid w:val="001F3E34"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00220FCB"/>
     <w:rsid w:val="0022162D"/>
     <w:rsid w:val="00231472"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="002377E0"/>
     <w:rsid w:val="00241E82"/>
     <w:rsid w:val="00241FC2"/>
     <w:rsid w:val="00242EEE"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00257552"/>
     <w:rsid w:val="00262903"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00266B59"/>
     <w:rsid w:val="00270BF2"/>
     <w:rsid w:val="00280A85"/>
@@ -6637,496 +7128,533 @@
     <w:rsid w:val="00440A9F"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00444D86"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="0045366E"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00461F40"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="00483B5C"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B202C"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B4A6F"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D4533"/>
+    <w:rsid w:val="004D4A67"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004F0E15"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F67C0"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="0050291E"/>
     <w:rsid w:val="00502EDB"/>
     <w:rsid w:val="00504B0F"/>
     <w:rsid w:val="005057CB"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00534F4C"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="0054182C"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="005445A3"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545CBC"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="00570A18"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="005826FA"/>
     <w:rsid w:val="00592F6E"/>
+    <w:rsid w:val="00596EB6"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C1738"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D3220"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E5500"/>
     <w:rsid w:val="005F7041"/>
     <w:rsid w:val="00600282"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00613EF9"/>
+    <w:rsid w:val="00614706"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00616CEC"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617BA4"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="006360C4"/>
     <w:rsid w:val="00637CAD"/>
     <w:rsid w:val="00653CDA"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="006642DB"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00673C92"/>
+    <w:rsid w:val="00674987"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00683C05"/>
     <w:rsid w:val="00692FB9"/>
     <w:rsid w:val="006A1BA1"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A4DED"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006B6A2B"/>
     <w:rsid w:val="006C0AD2"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D1532"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E12BA"/>
+    <w:rsid w:val="006E3F7C"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E45AA"/>
     <w:rsid w:val="006E6C14"/>
     <w:rsid w:val="006F0300"/>
     <w:rsid w:val="006F042D"/>
+    <w:rsid w:val="006F05DE"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F6157"/>
     <w:rsid w:val="00700B08"/>
     <w:rsid w:val="00700C16"/>
     <w:rsid w:val="00702035"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="00711E33"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="00721B0F"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00725816"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00734C5E"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00742D87"/>
+    <w:rsid w:val="00745263"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="007622D9"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007712BB"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="00782539"/>
     <w:rsid w:val="00783077"/>
     <w:rsid w:val="007854FD"/>
     <w:rsid w:val="00785CD3"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A5C6F"/>
+    <w:rsid w:val="007B38CA"/>
     <w:rsid w:val="007B7EE7"/>
     <w:rsid w:val="007C0D5E"/>
     <w:rsid w:val="007C209D"/>
+    <w:rsid w:val="007C2616"/>
     <w:rsid w:val="007C3C71"/>
     <w:rsid w:val="007C4C59"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="007F6EB4"/>
     <w:rsid w:val="00805ABE"/>
     <w:rsid w:val="008106F8"/>
     <w:rsid w:val="0081360E"/>
     <w:rsid w:val="00815624"/>
+    <w:rsid w:val="008159A7"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="00825668"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="008307C4"/>
     <w:rsid w:val="00832F38"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00837B67"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00846BA2"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00851965"/>
     <w:rsid w:val="00854B14"/>
     <w:rsid w:val="00854EC7"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="0087395F"/>
     <w:rsid w:val="00875B59"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00884F00"/>
     <w:rsid w:val="008853B8"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="0089514F"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A6380"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B0FE0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B3EA0"/>
     <w:rsid w:val="008B7471"/>
+    <w:rsid w:val="008C2029"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D0452"/>
     <w:rsid w:val="008D21DC"/>
     <w:rsid w:val="008D232B"/>
     <w:rsid w:val="008E121F"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E6A7D"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="00902380"/>
     <w:rsid w:val="0090473D"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00941FBE"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
+    <w:rsid w:val="009477BB"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="00952C4E"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00961EE7"/>
+    <w:rsid w:val="0097032A"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00972C85"/>
     <w:rsid w:val="0099646D"/>
     <w:rsid w:val="009A4229"/>
     <w:rsid w:val="009A52B1"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B2B47"/>
     <w:rsid w:val="009B5B78"/>
     <w:rsid w:val="009B6526"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
+    <w:rsid w:val="009C4352"/>
     <w:rsid w:val="009C58EA"/>
+    <w:rsid w:val="009C5AFD"/>
     <w:rsid w:val="009C5DC4"/>
     <w:rsid w:val="009D0C87"/>
     <w:rsid w:val="009D5945"/>
+    <w:rsid w:val="009D5D4B"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7009"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F487A"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="009F7E8B"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A13F7A"/>
+    <w:rsid w:val="00A16C3E"/>
     <w:rsid w:val="00A17030"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A27BD7"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A3701C"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A43B77"/>
     <w:rsid w:val="00A44EE8"/>
+    <w:rsid w:val="00A47ED0"/>
     <w:rsid w:val="00A50DB6"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A80078"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00A970ED"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA4DDB"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB5E4D"/>
     <w:rsid w:val="00AC0B25"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B06714"/>
     <w:rsid w:val="00B07EE7"/>
     <w:rsid w:val="00B12E87"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B1769A"/>
+    <w:rsid w:val="00B24F6D"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B43581"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B5049F"/>
     <w:rsid w:val="00B54666"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65262"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B75F27"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B9199C"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BA0A50"/>
     <w:rsid w:val="00BB55BB"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC28BC"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BD06D5"/>
     <w:rsid w:val="00BD669D"/>
     <w:rsid w:val="00BE1175"/>
     <w:rsid w:val="00BE4B56"/>
     <w:rsid w:val="00BE53B0"/>
     <w:rsid w:val="00BE6641"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C02D90"/>
     <w:rsid w:val="00C05C7E"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C10C8A"/>
+    <w:rsid w:val="00C12E06"/>
     <w:rsid w:val="00C221C6"/>
     <w:rsid w:val="00C24A78"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C438F6"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47537"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70ADA"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C74A93"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C90B89"/>
+    <w:rsid w:val="00C95754"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CA60AE"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CB5C51"/>
     <w:rsid w:val="00CB6170"/>
     <w:rsid w:val="00CB72CC"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD06F7"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE56FD"/>
     <w:rsid w:val="00CF120D"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D14D99"/>
     <w:rsid w:val="00D17EC1"/>
     <w:rsid w:val="00D22EA1"/>
     <w:rsid w:val="00D24423"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D612FA"/>
     <w:rsid w:val="00D64646"/>
     <w:rsid w:val="00D70708"/>
     <w:rsid w:val="00D823B5"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D92A03"/>
     <w:rsid w:val="00DA0F4A"/>
     <w:rsid w:val="00DA230E"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC16C0"/>
     <w:rsid w:val="00DD187B"/>
     <w:rsid w:val="00DD2BE0"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE4AF3"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF012F"/>
+    <w:rsid w:val="00DF3C14"/>
     <w:rsid w:val="00E00A8E"/>
     <w:rsid w:val="00E01379"/>
     <w:rsid w:val="00E01E56"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E026DF"/>
     <w:rsid w:val="00E068AF"/>
     <w:rsid w:val="00E07B1B"/>
+    <w:rsid w:val="00E07B97"/>
+    <w:rsid w:val="00E10A23"/>
     <w:rsid w:val="00E11853"/>
+    <w:rsid w:val="00E12DC3"/>
     <w:rsid w:val="00E17B75"/>
     <w:rsid w:val="00E20E91"/>
     <w:rsid w:val="00E336BC"/>
     <w:rsid w:val="00E41F8C"/>
     <w:rsid w:val="00E4646C"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E63BAA"/>
     <w:rsid w:val="00E70F07"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E73FD4"/>
+    <w:rsid w:val="00E76F4E"/>
     <w:rsid w:val="00E7768B"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E92414"/>
     <w:rsid w:val="00E925E7"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB1376"/>
     <w:rsid w:val="00EB49E5"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED1271"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED57D5"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF121E"/>
     <w:rsid w:val="00EF1348"/>
     <w:rsid w:val="00EF46F4"/>
     <w:rsid w:val="00F10306"/>
     <w:rsid w:val="00F10DDE"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F256E9"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F40D34"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F42314"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F63A7A"/>
     <w:rsid w:val="00F674DB"/>
     <w:rsid w:val="00F67CF5"/>
     <w:rsid w:val="00F75D82"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F87DB6"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F91D7E"/>
     <w:rsid w:val="00F92C94"/>
     <w:rsid w:val="00FA4012"/>
     <w:rsid w:val="00FB2F0F"/>
+    <w:rsid w:val="00FB3945"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FD2F92"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD4B7F"/>
     <w:rsid w:val="00FD53FB"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF005C"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="0BDA66B4"/>
     <w:rsid w:val="171D195B"/>
     <w:rsid w:val="1F3018C6"/>
     <w:rsid w:val="2267B988"/>
     <w:rsid w:val="31F1C465"/>
     <w:rsid w:val="369018AA"/>
     <w:rsid w:val="36A94107"/>
     <w:rsid w:val="3CFF5A2E"/>
     <w:rsid w:val="4122D05D"/>
     <w:rsid w:val="436E9BB2"/>
     <w:rsid w:val="43C3C182"/>
     <w:rsid w:val="4E0940EB"/>
     <w:rsid w:val="4F3AEC3A"/>
@@ -9680,51 +10208,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1616331537">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9927-391389789-185/surrogate/Remisshantering%20vid%20barnmorskemottagningar%20inom%20Regionh%c3%a4lsan.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas5508-1258317394-503/native/Remiss%20glukosprofil.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internetmedicin.se/endokrinologi-och-diabetologi/graviditetsdiabetes-hyperglykemi-under-graviditet" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7493-1527062561-1100/surrogate/Patientinformation%20Glukosbelastning%20(OGTT)%20Barnmorskemottagningar%2c%20VGR.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/22002/Diabetes%20mellitus%20typ%201%20och%202%20under%20graviditet%20-%20behandling.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn12865-780821730-903/surrogate/Amning.pdf" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/barn--gravid/graviditet/graviditetsbesvar-och-sjukdomar/graviditetsdiabetes--hoga-blodsockervarden-under-graviditet/" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7493-1527062561-1100/surrogate/Patientinformation%20Glukosbelastning%20(OGTT)%20Barnmorskemottagningar%2c%20VGR.pdf" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9716-1940753776-103/surrogate/Diabetes%20mellitus%20typ%201%20och%202%20under%20graviditet%20-%20behandling.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7493-1527062561-1132/surrogate/3-dagars%20glukosprofil%20M1%2c%20M3%2c%20M5%20Patientinformation%20Barnmorskemottagningar.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/result?query=metformin&amp;userType=0" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/ovrigt/2015-6-52.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/regionhalsan/vard/barnmorskemottagningarochgynekologi/bmm/regional-patientinformation/" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7493-1527062561-1218/native/Blankett%20Glukosbelastning%20under%20graviditet%20Barnmorskemottagningar%20VGR.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS7493-1527062561-408/SURROGATE/Patientinformation%20Risk%20f%c3%b6r%20graviditetsdiabetes%20Barnmorskemottagningar%20M4.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn12865-780821730-249/surrogate/Diabetes%20-%20egenm%c3%a4tning%20av%20glukos.pdf" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing.vsdx" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9927-391389789-169/surrogate/Hantering%20av%20prover%20och%20provsvar%20p%c3%a5%20barnmorskemottagningar%2c%20VGR.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storage.googleapis.com/barnmorskeforbundet-se/uploads/2016/12/Modrahalsovard-Sexuell-och-Reproduktiv-Halsa-2016-Rev.-Bla-Bok.pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-81/surrogate/Remiss%20inom%20h%c3%a4lso-%20och%20sjukv%c3%a5rd.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas6086-227296039-234/surrogate/Patientinformation%20om%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/barn--gravid/graviditet/graviditetsbesvar-och-sjukdomar/graviditetsdiabetes--hoga-blodsockervarden-under-graviditet/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/22002/Diabetes%20mellitus%20typ%201%20och%202%20under%20graviditet.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS7493-1527062561-408/SURROGATE/Patientinformation%20Risk%20f%c3%b6r%20graviditetsdiabetes%20Barnmorskemottagningar%20M4.pdf" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9927-391389789-80/surrogate/Oralt%20Glukostoleranstest%20(OGTT)%20Barnmorskemottagningar%20VGR.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9716-1940753776-103/surrogate/Diabetes%20mellitus%20typ%201%20och%202%20under%20graviditet%20-%20behandling.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9927-391389789-169/surrogate/Hantering%20av%20prover%20och%20provsvar%20p%c3%a5%20barnmorskemottagningar%2c%20VGR.pdf" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7493-1527062561-1132/surrogate/Patientinformation%203-dagars%20glukosprofil%20M1%2c%20M3%2c%20M5%20Barnmorskemottagningar.pdf" TargetMode="External" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7493-1527062561-1168/surrogate/Patientinformation%20Glukosbelastning%20(OGTT)%20Barnmorskemottagningar%2c%20VGR%20(engelska).pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas6086-227296039-234/surrogate/Patientinformation%20om%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su4054-1600760799-1518/surrogate/Diabetes%20-%20kostr%C3%A5d%2c%20bra%20mat%20vid%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9699-1702881381-48/surrogate/Diabetes%2c%20matris%20-%20barn.pdf" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9927-391389789-185/surrogate/Remisshantering%20vid%20barnmorskemottagningar%20inom%20Regionh%c3%a4lsan.pdf" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su4054-1600760799-1518/surrogate/Diabetes%20-%20kostr%C3%A5d%2c%20bra%20mat%20vid%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7493-1527062561-1168/surrogate/Patientinformation%20Glukosbelastning%20(OGTT)%20Barnmorskemottagningar%2c%20VGR%20(engelska).pdf" TargetMode="External" Id="rId51" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9927-391389789-185/surrogate/Remisshantering%20vid%20barnmorskemottagningar%20inom%20Regionh%c3%a4lsan.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7493-1527062561-661/surrogate/Patientinformation%20och%20blankett%20-%20Tre%20dagars%20Glukosprofil%20Barnmorskemottagningar.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storage.googleapis.com/barnmorskeforbundet-se/uploads/2016/12/Modrahalsovard-Sexuell-och-Reproduktiv-Halsa-2016-Rev.-Bla-Bok.pdf" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7493-1527062561-1100/surrogate/Patientinformation%20Glukosbelastning%20(OGTT)%20Barnmorskemottagningar%2c%20VGR.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9927-391389789-169/surrogate/Hantering%20av%20prover%20och%20provsvar%20p%c3%a5%20barnmorskemottagningar%2c%20VGR.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn11800-2140136717-81/surrogate/Remiss%20inom%20h%c3%a4lso-%20och%20sjukv%c3%a5rd.pdf" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas6086-227296039-234/surrogate/Patientinformation%20om%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su4054-1600760799-1518/surrogate/Diabetes%20-%20kostr%C3%A5d%2c%20bra%20mat%20vid%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7493-1527062561-661/surrogate/Patientinformation%20och%20blankett%20-%20Tre%20dagars%20Glukosprofil%20Barnmorskemottagningar.pdf" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas6086-227296039-234/surrogate/Patientinformation%20om%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Visio_Drawing.vsdx" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su4054-1600760799-1518/surrogate/Diabetes%20-%20kostr%C3%A5d%2c%20bra%20mat%20vid%20graviditetsdiabetes.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9699-1702881381-48/surrogate/Diabetes%2c%20matris%20-%20barn.pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/ovrigt/2015-6-52.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9927-391389789-185/surrogate/Remisshantering%20vid%20barnmorskemottagningar%20inom%20Regionh%c3%a4lsan.pdf" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7493-1527062561-1168/surrogate/Patientinformation%20Glukosbelastning%20(OGTT)%20Barnmorskemottagningar%2c%20VGR%20(engelska).pdf" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9927-391389789-80/surrogate/Oralt%20Glukostoleranstest%20(OGTT)%20Barnmorskemottagningar%20VGR.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7493-1527062561-1168/surrogate/Patientinformation%20Glukosbelastning%20(OGTT)%20Barnmorskemottagningar%2c%20VGR%20(engelska).pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs18081-222908268-387/surrogate/Patientinformation%20och%20blankett%20-%20Tre%20dagars%20Glukosprofil%20(engelska)%20Barnmorskemottagningar.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/barn--gravid/graviditet/graviditetsbesvar-och-sjukdomar/graviditetsdiabetes--hoga-blodsockervarden-under-graviditet/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fass.se/LIF/result?query=metformin&amp;userType=0" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn12865-780821730-249/surrogate/Diabetes%20-%20egenm%c3%a4tning%20av%20glukos.pdf" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/regionhalsan/vard/barnmorskemottagningarochgynekologi/bmm/regional-patientinformation/" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs18081-222908268-387/surrogate/Patientinformation%20och%20blankett%20-%20Tre%20dagars%20Glukosprofil%20(engelska)%20Barnmorskemottagningar.pdf" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS7493-1527062561-408/SURROGATE/Patientinformation%20Risk%20f%c3%b6r%20graviditetsdiabetes%20Barnmorskemottagningar%20M4.pdf" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9716-1940753776-103/surrogate/Diabetes%20mellitus%20typ%201%20och%202%20under%20graviditet%20-%20behandling.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7493-1527062561-1132/surrogate/3-dagars%20glukosprofil%20M1%2c%20M3%2c%20M5%20Patientinformation%20Barnmorskemottagningar.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9716-1940753776-103/surrogate/Diabetes%20mellitus%20typ%201%20och%202%20under%20graviditet%20-%20behandling.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9716-1940753776-142/surrogate/Graviditetsdiabetes%20(GDM)%20-%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs9927-391389789-169/surrogate/Hantering%20av%20prover%20och%20provsvar%20p%c3%a5%20barnmorskemottagningar%2c%20VGR.pdf" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7493-1527062561-1218/native/Blankett%20Glukosbelastning%20under%20graviditet%20Barnmorskemottagningar%20VGR.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internetmedicin.se/endokrinologi-och-diabetologi/graviditetsdiabetes-hyperglykemi-under-graviditet" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7493-1527062561-1132/surrogate/Patientinformation%203-dagars%20glukosprofil%20M1%2c%20M3%2c%20M5%20Barnmorskemottagningar.pdf" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sahlgrenska.se/omraden/omrade-1/verksamhet-obstetrik/a-o/komplikationer/graviditetsdiabetes/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9716-1940753776-103/surrogate/Diabetes%20mellitus%20typ%201%20och%202%20under%20graviditet%20-%20behandling.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.1177.se/Vastra-Gotaland/barn--gravid/graviditet/graviditetsbesvar-och-sjukdomar/graviditetsdiabetes--hoga-blodsockervarden-under-graviditet/" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RHS7493-1527062561-408/SURROGATE/Patientinformation%20Risk%20f%c3%b6r%20graviditetsdiabetes%20Barnmorskemottagningar%20M4.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/ssn12865-780821730-903/surrogate/Amning.pdf" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rhs7493-1527062561-1100/surrogate/Patientinformation%20Glukosbelastning%20(OGTT)%20Barnmorskemottagningar%2c%20VGR.pdf" TargetMode="External" Id="rId52" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -10020,56 +10548,56 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1145</Words>
-  <Characters>14391</Characters>
+  <Words>1200</Words>
+  <Characters>15849</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>119</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>132</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15505</CharactersWithSpaces>
+  <CharactersWithSpaces>17015</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Graviditetsdiabetes (GDM) - handläggning</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Pernilla Käll Borg</lastModifiedBy>
-  <revision>243</revision>
+  <revision>273</revision>
   <lastPrinted>2023-10-12T07:20:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>