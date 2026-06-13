--- v0 (2026-04-04)
+++ v1 (2026-06-13)
@@ -92,51 +92,51 @@
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>Denna rutin gäller för BUM, SkaS och ska ge utredningsgång för patienter där inflammatorisk tarmsjukdom misstänks och initialt/akut behandlingsförslag vid konstaterande av ny IBD eller vid skov.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE505D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="644A6624" w14:textId="7936A686" w:rsidR="0012100F" w:rsidRPr="0012100F" w:rsidRDefault="00DE505D" w:rsidP="0012100F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE505D">
         <w:t>Arbetsbeskrivning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB4EC0C" w14:textId="77777777" w:rsidR="00DE505D" w:rsidRPr="00DE505D" w:rsidRDefault="00DE505D" w:rsidP="00B65B5F">
       <w:r w:rsidRPr="00DE505D">
         <w:t>Baserats på</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD09273" w14:textId="5F068B0A" w:rsidR="00DE505D" w:rsidRPr="00DE505D" w:rsidRDefault="00DE505D" w:rsidP="00B65B5F">
+    <w:p w14:paraId="7DD09273" w14:textId="5A3C0CC7" w:rsidR="00DE505D" w:rsidRPr="00DE505D" w:rsidRDefault="00DE505D" w:rsidP="00B65B5F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE505D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve">”IBD Vårdprogram, Inflammatoriska tarmsjukdom hos barn och ungdomar – </w:t>
       </w:r>
       <w:r w:rsidRPr="00D62DFA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>version 7.</w:t>
       </w:r>
       <w:r w:rsidR="0003306E" w:rsidRPr="00D62DFA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
@@ -161,51 +161,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t>bör konsulteras för djupare information, främst om behandling</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE505D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE505D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00903C76">
+        <w:r w:rsidRPr="002D3967">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
             <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
           </w:rPr>
           <w:t>IBD – Vårdprogram (barnlakarforeningen.se)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00DE505D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="458F3CFD" w14:textId="0FCBB871" w:rsidR="00DE505D" w:rsidRPr="00815457" w:rsidRDefault="00DE505D" w:rsidP="00815457">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE505D">
@@ -17594,79 +17594,81 @@
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="00137CB7"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00182596"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001D43AE"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="0021226D"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="002453E6"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="00256E92"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="0028100D"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="00295F6A"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C079B"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D2B86"/>
+    <w:rsid w:val="002D3967"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E31A5"/>
     <w:rsid w:val="002E4458"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F69EE"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="00316730"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00333B0B"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00354371"/>
     <w:rsid w:val="003546D0"/>
     <w:rsid w:val="00357A01"/>
@@ -17956,50 +17958,51 @@
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B2019E"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B50B65"/>
     <w:rsid w:val="00B5442C"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B65B5F"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B967E5"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BB1079"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD0549"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00BF258A"/>
     <w:rsid w:val="00C008DB"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C46E40"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C5015F"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70191"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85026"/>
     <w:rsid w:val="00C85DA1"/>
@@ -18072,50 +18075,51 @@
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00EF04E5"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F36AAE"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F50E82"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F7670D"/>
     <w:rsid w:val="00F82296"/>
     <w:rsid w:val="00F84727"/>
     <w:rsid w:val="00F86B26"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F877CC"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FA14B2"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC0F84"/>
+    <w:rsid w:val="00FC185C"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD454E"/>
     <w:rsid w:val="00FD50EB"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE57CD"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
@@ -20618,51 +20622,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gastro.barnlakarforeningen.se/wp-content/uploads/sites/10/2024/06/Bilaga-Rad-vid-TEN-240501.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gastro.barnlakarforeningen.se/wp-content/uploads/sites/10/2024/10/PIBD_VP_8.0_revision_2024-09-16-1.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdcalc.com/pediatric-crohns-disease-activity-index-pcdai" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gastro.barnlakarforeningen.se/wp-content/uploads/sites/10/2024/05/Lathund-vid-nydebuterad-IBD.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gastro.barnlakarforeningen.se/wp-content/uploads/sites/10/2024/06/Bilaga-Rad-vid-TEN-240501.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gastro.barnlakarforeningen.se/vardprogram-2/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdcalc.com/pediatric-crohns-disease-activity-index-pcdai" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gastro.barnlakarforeningen.se/wp-content/uploads/sites/10/2024/05/Lathund-vid-nydebuterad-IBD.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -20958,71 +20962,71 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>4779</Words>
-  <Characters>25329</Characters>
+  <Words>3866</Words>
+  <Characters>26183</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>211</Lines>
-  <Paragraphs>60</Paragraphs>
+  <Lines>218</Lines>
+  <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Inflammatorisk tarmsjukdom – barn</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30048</CharactersWithSpaces>
+  <CharactersWithSpaces>29990</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Inflammatorisk tarmsjukdom – barn</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
   <lastModifiedBy>Catharina Grenabo</lastModifiedBy>
-  <revision>147</revision>
+  <revision>149</revision>
   <lastPrinted>2016-03-31T19:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>