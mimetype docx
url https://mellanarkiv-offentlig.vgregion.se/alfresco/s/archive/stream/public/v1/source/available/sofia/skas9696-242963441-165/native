--- v0 (2026-04-05)
+++ v1 (2026-05-31)
@@ -58,51 +58,59 @@
     </w:p>
     <w:p w14:paraId="7BA61EB7" w14:textId="5F571DC7" w:rsidR="5924BCD4" w:rsidRDefault="004F5FB5" w:rsidP="12665E18">
       <w:r>
         <w:t>Förlängd giltighet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BCFD87" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc100327185"/>
       <w:bookmarkStart w:id="3" w:name="_Toc106874288"/>
       <w:bookmarkStart w:id="4" w:name="_Toc72840807"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="06ED43A5" w14:textId="2F8D5A1A" w:rsidR="6F828F21" w:rsidRDefault="6F828F21" w:rsidP="3DF66650">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Dokumentet beskriver rutin för hantering av gas och gasflaskor på IVA/Postop SkaS Skövde, samt hur man ska agera vid gasläckage eller centralt gaslarm.</w:t>
+        <w:t>Dokumentet beskriver rutin för hantering av gas och gasflaskor på IVA/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> SkaS Skövde, samt hur man ska agera vid gasläckage eller centralt gaslarm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6660DA9D" w14:textId="2A8EC736" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00B405A1">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:r>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A9F0515" w14:textId="2E38F84F" w:rsidR="00D67C88" w:rsidRDefault="00D67C88" w:rsidP="00D67C88">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "2-2" \h \z \u \t "Rubrik;1" </w:instrText>
@@ -416,187 +424,232 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc100327186"/>
       <w:bookmarkStart w:id="6" w:name="_Toc106874289"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="759445C1" w14:textId="33086220" w:rsidR="6D55FDEE" w:rsidRDefault="6D55FDEE" w:rsidP="3DF66650">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
-        <w:t xml:space="preserve">På IVA/Postop hanteras gas för medicinskt bruk i stor utsträckning; medicinsk oxygen (syrgas), medicinsk andningsluft och medicinsk koldioxid. Gasen fås ur uttag på vägg, och levereras då från Västfastigheter, eller från tryckflaskor. Det finns risk för personskada vid felaktig användning eller driftproblem. Detta rutindokument ska fungera som stöd för användare av </w:t>
+        <w:t>På IVA/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>Postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> hanteras gas för medicinskt bruk i stor utsträckning; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>medicinsk oxygen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> (syrgas), medicinsk andningsluft och medicinsk koldioxid. Gasen fås ur uttag på vägg, och levereras då från Västfastigheter, eller från tryckflaskor. Det finns risk för personskada vid felaktig användning eller driftproblem. Detta rutindokument ska fungera som stöd för användare av </w:t>
       </w:r>
       <w:r w:rsidRPr="3DF66650">
         <w:lastRenderedPageBreak/>
-        <w:t>medicinska gaser på IVA/Postop och ge information om hur dessa skall hanteras.</w:t>
+        <w:t>medicinska gaser på IVA/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>Postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> och ge information om hur dessa skall hanteras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CCE59AC" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc100327188"/>
       <w:r>
         <w:t>Avgränsningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="4C1A666D" w14:textId="0B53E7A3" w:rsidR="5AD03067" w:rsidRDefault="5AD03067" w:rsidP="3DF66650">
       <w:r w:rsidRPr="3DF66650">
-        <w:t>Tillämpas på IVA/Postop Skövde.</w:t>
+        <w:t>Tillämpas på IVA/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>Postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> Skövde.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="398952A5" w14:textId="18E203C2" w:rsidR="5AD03067" w:rsidRDefault="5AD03067" w:rsidP="3DF66650">
       <w:r w:rsidRPr="3DF66650">
         <w:t>Dokumentet omfattar rutin för:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F5E0A3" w14:textId="37AB5117" w:rsidR="5AD03067" w:rsidRDefault="5AD03067" w:rsidP="3DF66650">
+    <w:p w14:paraId="34F5E0A3" w14:textId="37AB5117" w:rsidR="5AD03067" w:rsidRDefault="5AD03067" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t>Hantering av medicinska gaser i lösa flaskor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4529B76A" w14:textId="5F98CAC6" w:rsidR="5AD03067" w:rsidRDefault="5AD03067" w:rsidP="3DF66650">
+    <w:p w14:paraId="4529B76A" w14:textId="5F98CAC6" w:rsidR="5AD03067" w:rsidRDefault="5AD03067" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t>Handhavande vid lokalt läckage av gas från uttag eller apparat</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCAE1A5" w14:textId="13E50A2B" w:rsidR="5AD03067" w:rsidRDefault="5AD03067" w:rsidP="3DF66650">
+    <w:p w14:paraId="7BCAE1A5" w14:textId="13E50A2B" w:rsidR="5AD03067" w:rsidRDefault="5AD03067" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t>Agerande vid gaslarm från centralgasanläggning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C7076C" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc100327192"/>
       <w:bookmarkStart w:id="9" w:name="_Toc106874291"/>
       <w:r w:rsidRPr="3DF66650">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Utförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="5C2365F9" w14:textId="5F409B58" w:rsidR="636FFAA4" w:rsidRDefault="636FFAA4" w:rsidP="3DF66650">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Hantering av medicinska gaser i lösa flaskor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="272A18E8" w14:textId="6AFFC9F8" w:rsidR="636FFAA4" w:rsidRDefault="636FFAA4" w:rsidP="3DF66650">
       <w:r w:rsidRPr="3DF66650">
-        <w:t>På IVA/Postop i Skövde har vi följande typer av flaskor:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="446340A1" w14:textId="25A5473A" w:rsidR="636FFAA4" w:rsidRDefault="636FFAA4" w:rsidP="3DF66650">
+        <w:t>På IVA/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>Postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> i Skövde har vi följande typer av flaskor:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="446340A1" w14:textId="25A5473A" w:rsidR="636FFAA4" w:rsidRDefault="636FFAA4" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="3DF66650">
-[...3 lines deleted...]
-    <w:p w14:paraId="7829F6A8" w14:textId="1AB00D8E" w:rsidR="636FFAA4" w:rsidRDefault="636FFAA4" w:rsidP="3DF66650">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>Medicinsk oxygen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> (syrgas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7829F6A8" w14:textId="1AB00D8E" w:rsidR="636FFAA4" w:rsidRDefault="636FFAA4" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t>Medicinsk luft</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FA83D2" w14:textId="64C6BD3D" w:rsidR="636FFAA4" w:rsidRDefault="636FFAA4" w:rsidP="3DF66650">
+    <w:p w14:paraId="41FA83D2" w14:textId="64C6BD3D" w:rsidR="636FFAA4" w:rsidRDefault="636FFAA4" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t>Koldioxid för medicinteknisk användning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D3AEB7A" w14:textId="67552CE1" w:rsidR="636FFAA4" w:rsidRDefault="636FFAA4" w:rsidP="3DF66650">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36E07329" wp14:editId="2E170837">
             <wp:extent cx="838200" cy="2463322"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2141531582" name="Bildobjekt 2141531582"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -616,56 +669,58 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="838200" cy="2463322"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="7CF4AF1F" w:rsidRPr="3DF66650">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="3DF66650">
         <w:t xml:space="preserve">1  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="3DF66650">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="73AE5B38">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="128EFA0F" wp14:editId="2F0DE6BC">
             <wp:extent cx="741273" cy="2438951"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="589811189" name="Bildobjekt 589811189"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13">
                       <a:extLst>
@@ -737,303 +792,387 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="901126" cy="2445147"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="4B95A992" w:rsidRPr="3DF66650">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1B07C9EB" w:rsidRPr="3DF66650">
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10089B7F" w14:textId="053A0990" w:rsidR="636FFAA4" w:rsidRDefault="636FFAA4" w:rsidP="3DF66650">
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="3DF66650">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Lagerplats:</w:t>
+        <w:t>Lagerplats</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104C2770" w14:textId="0E30B50E" w:rsidR="636FFAA4" w:rsidRDefault="636FFAA4" w:rsidP="3DF66650">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
-        <w:t xml:space="preserve">Flaskor med gas, oavsett typ av gas, blir explosiva vid höga temperaturer. Vid brand ska brandkåren snabbt kunna lokalisera var det finns gasflaskor. Därför bör gasflaskor som inte används förvaras på avsedd plats på avdelningen; transportnischen på IVA samt förrummet till Postop 1. Båda platser är nära dörrar till nästa brandcell och kan därför snabbt flyttas ut från brandcellen där det i så fall brinner. </w:t>
+        <w:t xml:space="preserve">Flaskor med gas, oavsett typ av gas, blir explosiva vid höga temperaturer. Vid brand ska brandkåren snabbt kunna lokalisera var det finns gasflaskor. Därför bör gasflaskor som inte används förvaras på avsedd plats på avdelningen; transportnischen på IVA samt förrummet till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>Postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> 1. Båda platser är nära dörrar till nästa brandcell och kan därför snabbt flyttas ut från brandcellen där det i så fall brinner. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E8F870B" w14:textId="5300DFEC" w:rsidR="636FFAA4" w:rsidRDefault="636FFAA4" w:rsidP="3DF66650">
       <w:r w:rsidRPr="3DF66650">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Placering av flaska:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBAA98E" w14:textId="289EB7BE" w:rsidR="636FFAA4" w:rsidRDefault="636FFAA4" w:rsidP="3DF66650">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
-        <w:t>Flaskorna ska aldrig placeras fritt stående på golvet eller t.ex läggas i en patientsäng. Följande sätt att ställa/hänga ifrån sig flaskan är ok:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="11ABEFA3" w14:textId="5750BC54" w:rsidR="636FFAA4" w:rsidRDefault="636FFAA4" w:rsidP="3DF66650">
+        <w:t xml:space="preserve">Flaskorna ska aldrig placeras fritt stående på golvet eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>t.ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> läggas i en patientsäng. Följande sätt att ställa/hänga ifrån sig flaskan är ok:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11ABEFA3" w14:textId="5750BC54" w:rsidR="636FFAA4" w:rsidRDefault="636FFAA4" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t>Placerad i avsedd vagn i transportnischen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7492493C" w14:textId="0F4C5132" w:rsidR="636FFAA4" w:rsidRDefault="636FFAA4" w:rsidP="3DF66650">
+    <w:p w14:paraId="7492493C" w14:textId="0F4C5132" w:rsidR="636FFAA4" w:rsidRDefault="636FFAA4" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:lastRenderedPageBreak/>
         <w:t>Placerad i avsedd rullvagn för enkelflaskor för syrgas eller koldioxid, fäst med spännband</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2A7C66" w14:textId="16231A45" w:rsidR="727CF9EF" w:rsidRDefault="727CF9EF" w:rsidP="3DF66650">
+    <w:p w14:paraId="4D2A7C66" w14:textId="16231A45" w:rsidR="727CF9EF" w:rsidRDefault="727CF9EF" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t>Placerad på avsedd plats för gas i transportställning, fäst med spännband</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C9B702B" w14:textId="49935E82" w:rsidR="727CF9EF" w:rsidRDefault="727CF9EF" w:rsidP="3DF66650">
+    <w:p w14:paraId="6C9B702B" w14:textId="49935E82" w:rsidR="727CF9EF" w:rsidRDefault="727CF9EF" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t>Placerad hängande på krok (endast syrgas) på sänggavel eller väggskena</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B799C5" w14:textId="55A5D630" w:rsidR="3DF66650" w:rsidRDefault="3DF66650" w:rsidP="3DF66650">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="207"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2495512D" w14:textId="0C247FCB" w:rsidR="3DF66650" w:rsidRDefault="3DF66650" w:rsidP="3DF66650">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42E84598" w14:textId="5AB174CD" w:rsidR="727CF9EF" w:rsidRDefault="727CF9EF" w:rsidP="3DF66650">
       <w:r w:rsidRPr="3DF66650">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Hantering av regulatorer:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0645758D" w14:textId="47D1C372" w:rsidR="727CF9EF" w:rsidRDefault="727CF9EF" w:rsidP="3DF66650">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
-        <w:t>Vid hantering av syrgasregulatorer var noga med att inte ha fett på händerna (t.ex stora mängder handkräm) då det innebär brandrisk.</w:t>
+        <w:t>Vid hantering av syrgasregulatorer var noga med att inte ha fett på händerna (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>t.ex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> stora mängder handkräm) då det innebär brandrisk.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B23090D" w14:textId="04BE30A4" w:rsidR="727CF9EF" w:rsidRDefault="727CF9EF" w:rsidP="3DF66650">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
-        <w:t>Tyckmanometern på flaskan anger vilket tryck som finns kvar på flaskan, mätt i bar. Rött = 0-50 bar, Gult = 50-100 bar, Grönt = 100-200 bar.</w:t>
+        <w:t xml:space="preserve">Tyckmanometern på flaskan anger vilket tryck som finns kvar på flaskan, mätt i bar. Rött = </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>0-50</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> bar, Gult = 50-100 bar, Grönt = 100-200 bar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B32131" w14:textId="5864CC5D" w:rsidR="727CF9EF" w:rsidRDefault="727CF9EF" w:rsidP="3DF66650">
       <w:r w:rsidRPr="3DF66650">
-        <w:t>Drivtrycket (ut från flaskan) är 4-5 bar.</w:t>
+        <w:t xml:space="preserve">Drivtrycket (ut från flaskan) är </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>4-5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> bar.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61BF7225" w14:textId="30CF7A74" w:rsidR="727CF9EF" w:rsidRDefault="727CF9EF" w:rsidP="3DF66650">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="29767109">
         <w:t xml:space="preserve">För att räkna ut hur mycket gasflaskan innehåller, och hur länge den räcker, använd följande enkla formel: Gasflaskans volym (L) x trycket visat av innehållsmanometer (bar) = Innehållet i liter (L) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A2D5527" w14:textId="6E5F961C" w:rsidR="727CF9EF" w:rsidRDefault="727CF9EF" w:rsidP="3DF66650">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t xml:space="preserve">Exempel: Patienten skall ha ett flöde på 2 L/min. Gasflaskans innehåll i liter dividerat med patientens gasflöde ger tiden som gasflaskan räcker i minuter: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="573041C6" w14:textId="750B131E" w:rsidR="727CF9EF" w:rsidRDefault="727CF9EF" w:rsidP="3DF66650">
       <w:r w:rsidRPr="3DF66650">
         <w:t xml:space="preserve">3 L x 100 bar = 300 L. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EE1ECAA" w14:textId="52B81344" w:rsidR="727CF9EF" w:rsidRDefault="727CF9EF" w:rsidP="3DF66650">
       <w:r w:rsidRPr="29767109">
         <w:t>300 L / 2 L/min = 150 minuter = 2,5 timmar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD88481" w14:textId="678EF3B1" w:rsidR="727CF9EF" w:rsidRDefault="727CF9EF" w:rsidP="3DF66650">
+    <w:p w14:paraId="7FD88481" w14:textId="678EF3B1" w:rsidR="727CF9EF" w:rsidRDefault="727CF9EF" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t>Ta med en flaska med tillräckligt mycket gas kvar för patientens behov</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB3F9C7" w14:textId="4138EF7F" w:rsidR="727CF9EF" w:rsidRDefault="727CF9EF" w:rsidP="3DF66650">
+    <w:p w14:paraId="6CB3F9C7" w14:textId="4138EF7F" w:rsidR="727CF9EF" w:rsidRDefault="727CF9EF" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
-        <w:t>Anslut slang till flaskan. Slang och flaska är färgkodade för att passa ihop, t.ex. svart/vit slang passar endast i luftuttag (svart/vitt) på flaska eller vägg.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="69A5B660" w14:textId="71BF2259" w:rsidR="727CF9EF" w:rsidRDefault="727CF9EF" w:rsidP="3DF66650">
+        <w:t xml:space="preserve">Anslut slang till flaskan. Slang och flaska är färgkodade för att passa ihop, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> svart/vit slang passar endast i luftuttag (svart/vitt) på flaska eller vägg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A5B660" w14:textId="71BF2259" w:rsidR="727CF9EF" w:rsidRDefault="727CF9EF" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t>Öppna flaskans regulatorvred helt, dvs vrid mot plustecknet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C983758" w14:textId="6D669D77" w:rsidR="727CF9EF" w:rsidRDefault="727CF9EF" w:rsidP="3DF66650">
+    <w:p w14:paraId="6C983758" w14:textId="6D669D77" w:rsidR="727CF9EF" w:rsidRDefault="727CF9EF" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t>Ansluten apparat eller flödesgivare är nu redo att användas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3359B1A1" w14:textId="4B14DD95" w:rsidR="3DF66650" w:rsidRDefault="3DF66650" w:rsidP="3DF66650">
+    <w:p w14:paraId="3359B1A1" w14:textId="4B14DD95" w:rsidR="3DF66650" w:rsidRDefault="3DF66650" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AB3D1F1" w14:textId="5BFEE11E" w:rsidR="2323E2C4" w:rsidRDefault="2323E2C4" w:rsidP="3DF66650">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Handhavande vid lokalt läckage av gas från uttag eller apparat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72AA2C73" w14:textId="22DD321E" w:rsidR="2323E2C4" w:rsidRDefault="2323E2C4" w:rsidP="3DF66650">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
-        <w:t>Vid händelse av t.ex. slangbrott på apparatur ansluten till gasuttag, ett gasuttag som har fastnat i öppet läge eller liknande kan det plötsligt bli ett kraftigt fritt flöde från detta gasuttag. Om det inte enkelt går att åtgärda felet så att flödet upphör behöver man strypa flödet av gas till detta uttag. Gör så här:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="227D4A38" w14:textId="1F5CD51F" w:rsidR="2323E2C4" w:rsidRDefault="2323E2C4" w:rsidP="3DF66650">
+        <w:t xml:space="preserve">Vid händelse av </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> slangbrott på apparatur ansluten till gasuttag, ett gasuttag som har fastnat i öppet läge eller liknande kan det plötsligt bli ett kraftigt fritt flöde från detta gasuttag. Om det inte enkelt går att åtgärda felet så att flödet upphör behöver man strypa flödet av gas till detta uttag. Gör så här:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227D4A38" w14:textId="1F5CD51F" w:rsidR="2323E2C4" w:rsidRDefault="2323E2C4" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
-        <w:t xml:space="preserve">Gå till närmaste nödavstängninsventil (NAV). På IVA är dessa lådor placerade i korridoren utanför varje IVA-rum, samt i sluss till plats 11 och 12. På Postop-salarna är NAV-lådorna placerade nära utgången från salarna. </w:t>
+        <w:t xml:space="preserve">Gå till närmaste </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>nödavstängninsventil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> (NAV). På IVA är dessa lådor placerade i korridoren utanför varje IVA-rum, samt i sluss till plats 11 och 12. På </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>Postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve">-salarna är NAV-lådorna placerade nära utgången från salarna. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DBA70D8" w14:textId="0D49690F" w:rsidR="2323E2C4" w:rsidRDefault="2323E2C4" w:rsidP="3DF66650">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1EF004FD" wp14:editId="292321A6">
             <wp:extent cx="1400175" cy="1787602"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1368397904" name="Bildobjekt 1368397904"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
@@ -1044,243 +1183,296 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1400175" cy="1787602"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD86F84" w14:textId="2EBA47AA" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="3DF66650">
+    <w:p w14:paraId="3BD86F84" w14:textId="2EBA47AA" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t>Många NAV-lådor försörjer flera platser. Läs på märkningen under NAV-lådan vilka platser den försörjer, och försäkra dig om att du är vid rätt NAV-låda.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CE0D1C" w14:textId="04FD6DF8" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="3DF66650">
+    <w:p w14:paraId="36CE0D1C" w14:textId="04FD6DF8" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t>Tryck glasluckan uppåt så att plastplomberingen går av.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB4803A" w14:textId="31E49111" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="3DF66650">
+    <w:p w14:paraId="6DB4803A" w14:textId="31E49111" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
-        <w:t>Vrid på handtaget för berörd gas, alltså om du t.ex. har läckage i ett syrgasuttag på salen vrid på det vita handtaget för syrgas</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5E31498F" w14:textId="668AA172" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="3DF66650">
+        <w:t xml:space="preserve">Vrid på handtaget för berörd gas, alltså om du </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> har läckage i ett syrgasuttag på salen vrid på det vita handtaget för syrgas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E31498F" w14:textId="668AA172" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t>Tänk på att du nu har stängt all alla gasuttag av berörd gas som denna NAV-låda försörjer. Patienter behöver nu få gas via lösa flaskor eller flyttas till plats med fungerande gasuttag.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6880BBA1" w14:textId="249E16BA" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="3DF66650">
+    <w:p w14:paraId="6880BBA1" w14:textId="249E16BA" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t xml:space="preserve">Vid stängd ventil i en NAV-låda kommer lampan över NAV-lådan lysa rött samt ett larm ljuda på koordinatorsexpeditionen, alternativt vid övervakningsstationen på Postopsalarna. </w:t>
       </w:r>
       <w:r w:rsidRPr="3DF66650">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Inget larm går till driftsenheten på Västfastigheter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DF6004" w14:textId="1B6DADD6" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="3DF66650">
+    <w:p w14:paraId="27DF6004" w14:textId="1B6DADD6" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t xml:space="preserve">Kontakta snarast driftsenheten på Västfastigheter som kan komma och åtgärda problemet, samt plombera om NAV-luckan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE455FC" w14:textId="76DA0A82" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="3DF66650">
       <w:r w:rsidRPr="3DF66650">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">   Vardagar 7-16: </w:t>
+        <w:t xml:space="preserve">   Vardagar </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7-16</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="3DF66650">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">                00 010-441 35 00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D24F8B4" w14:textId="4ACF6FEC" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="3DF66650">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3192" w:hanging="2625"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   Kvällar, helger, nätter:        09 (växeln) och be att bli kopplad till     </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="3DF66650">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">       Västfastigheters driftsansvariga tekniker</w:t>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Västfastigheters</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> driftsansvariga tekniker</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0902A4AF" w14:textId="5252B700" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="3DF66650">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Agerande vid gaslarm från centralgasanläggning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47DBE1CD" w14:textId="024E598B" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="3DF66650">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t xml:space="preserve">Gas från uttag på vägg eller i pendel levereras av Västfastigheter, och drift och underhåll av anläggning utförs av Västfastigheter. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CC63D0B" w14:textId="1CF3D572" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="3DF66650">
       <w:r w:rsidRPr="3DF66650">
-        <w:t>På IVA/Postop i Skövde har vi 3 olika vägguttag:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="72C705E9" w14:textId="2F731355" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="3DF66650">
+        <w:t>På IVA/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>Postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> i Skövde har vi 3 olika vägguttag:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C705E9" w14:textId="2F731355" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="3DF66650">
-[...3 lines deleted...]
-    <w:p w14:paraId="6500CE86" w14:textId="4EFF3E53" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="3DF66650">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>Medicinsk oxygen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> (syrgas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6500CE86" w14:textId="4EFF3E53" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t>Medicinsk luft</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4DB0CD" w14:textId="6C959117" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="3DF66650">
+    <w:p w14:paraId="4B4DB0CD" w14:textId="6C959117" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t>Utsug</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3880039E" w14:textId="763ABE66" w:rsidR="11674C86" w:rsidRDefault="11674C86" w:rsidP="3DF66650">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1883E7DA" wp14:editId="376C6328">
             <wp:extent cx="908245" cy="868176"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="542759607" name="Bildobjekt 542759607"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1422,106 +1614,143 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="372DAA9A" w14:textId="51069011" w:rsidR="6E50B843" w:rsidRDefault="6E50B843" w:rsidP="3DF66650">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t xml:space="preserve">Syrgas levereras till sjukhuset och förvaras i 2 stora tankar. Andningsluft är filtrerad och renad luft utifrån. Utsug finns för att kunna få bort skadlig gas från patientrummet vid vissa typer av behandlingar. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09540FEC" w14:textId="5EF0DBC3" w:rsidR="6E50B843" w:rsidRDefault="6E50B843" w:rsidP="3DF66650">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Driftstrycket (ut från uttaget) för luft och syrgas är 4-5 bar. Detta övervakas automatiskt via 4 st tryckvakter; 1 för varje IVA-korridor och 2 utanför Postopsalarna. </w:t>
+        <w:t xml:space="preserve">Driftstrycket (ut från uttaget) för luft och syrgas är </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>4-5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> bar. Detta övervakas automatiskt via </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>st</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> tryckvakter; 1 för varje IVA-korridor och 2 utanför Postopsalarna. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A969056" w14:textId="11B1BAE2" w:rsidR="6E50B843" w:rsidRDefault="6E50B843" w:rsidP="3DF66650">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
-        <w:t>Om det blir brott på ett gasrör eller t.ex. tomt i syrgastanken på sjukhuset kommer trycket att sjunka under 4 bar. Det kommer då gå ett gaslarm, sannolikt på hela sjukhuset. Detta kommer tydligt märkas på IVA/Postop på följande sätt:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56C2D176" w14:textId="517B425F" w:rsidR="6E50B843" w:rsidRDefault="6E50B843" w:rsidP="3DF66650">
+        <w:t xml:space="preserve">Om det blir brott på ett gasrör eller </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>t.ex.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> tomt i syrgastanken på sjukhuset kommer trycket att sjunka under 4 bar. Det kommer då gå ett gaslarm, sannolikt på hela sjukhuset. Detta kommer tydligt märkas på IVA/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>Postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> på följande sätt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C2D176" w14:textId="517B425F" w:rsidR="6E50B843" w:rsidRDefault="6E50B843" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t>Ett ljudlarm hörs på hela avdelningen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3F7C68" w14:textId="08AD0C1F" w:rsidR="6E50B843" w:rsidRDefault="6E50B843" w:rsidP="3DF66650">
+    <w:p w14:paraId="4C3F7C68" w14:textId="08AD0C1F" w:rsidR="6E50B843" w:rsidRDefault="6E50B843" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t>Ett ljudlarm samt meddelande syns i styrpanelen på varje IVA-sal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24FEF7DA" w14:textId="28B08525" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="3DF66650">
+    <w:p w14:paraId="24FEF7DA" w14:textId="28B08525" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t>Ett meddelande Gaslarm syns i takdisplayerna</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA100E1" w14:textId="798B7703" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="3DF66650">
+    <w:p w14:paraId="2EA100E1" w14:textId="798B7703" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t>Ett blått blixtljus-larm syns över dörrarna till tryckvakterna</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15DED68B" w14:textId="6EDB6D88" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="3DF66650">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A1B903F" wp14:editId="69EA77C2">
             <wp:extent cx="1101748" cy="2219463"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1358192197" name="Bildobjekt 1358192197"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1598,292 +1827,330 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CF8E8D0" w14:textId="5118AD09" w:rsidR="3DF66650" w:rsidRDefault="3DF66650" w:rsidP="3DF66650">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CB594C6" w14:textId="69F93CEB" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="3DF66650">
       <w:r w:rsidRPr="3DF66650">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vid gaslarm gör följande:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4854AC37" w14:textId="646BD197" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="3DF66650">
+    <w:p w14:paraId="4854AC37" w14:textId="646BD197" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t xml:space="preserve">Gå till närmsta tryckvakt (under närmsta blå blinkande lampa). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F5B10A" w14:textId="3AAC23FE" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="3DF66650">
+    <w:p w14:paraId="16F5B10A" w14:textId="3AAC23FE" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t>Kolla på displayen i tryckvaktsrummet vilken gas det larmar för.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AFF6D2" w14:textId="1F47593A" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="3DF66650">
+    <w:p w14:paraId="77AFF6D2" w14:textId="1F47593A" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
-        <w:t xml:space="preserve">Stäng av ventil för ordinarie gas. Det är vredet med rätt färgkod (vit för syrgas, svart/vit för luft) som är längst upp och står vertikalt. Vrid till horisontallt läge. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3D5A5396" w14:textId="493F213F" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="3DF66650">
+        <w:t xml:space="preserve">Stäng av ventil för ordinarie gas. Det är vredet med rätt färgkod (vit för syrgas, svart/vit för luft) som är längst upp och står vertikalt. Vrid till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>horisontallt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> läge. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5A5396" w14:textId="493F213F" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t>Öppna reservgasventil för berörd gas, dvs vrid den nedre spaken i samma färgkod så den står rakt upp.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77BECA84" w14:textId="37C641BB" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="3DF66650">
+    <w:p w14:paraId="77BECA84" w14:textId="37C641BB" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:t>Den blinkande blå lampan ovanför tryckvakten ska nu gå över till att ljusa med fast blått sken. Det är åter igen gasförsörjning till de berörda rummen via sjukhusets reservgasanläggning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DDCD9DB" w14:textId="17E06A3A" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="3DF66650">
+    <w:p w14:paraId="4DDCD9DB" w14:textId="17E06A3A" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="000F5DAB">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
-        <w:t>Fortsätt med att göra samma procedur vid varje tryckvakt på IVA/Postop där blåa blixtljus-larm syns.</w:t>
+        <w:t>Fortsätt med att göra samma procedur vid varje tryckvakt på IVA/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>Postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> där blåa blixtljus-larm syns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A2C31C6" w14:textId="4568890D" w:rsidR="3DF66650" w:rsidRDefault="3DF66650" w:rsidP="3DF66650">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="207"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54A489EA" w14:textId="0EC3B6B1" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="3DF66650">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
-        <w:t>Driftsansvarig tekniker på Västfastigheter får automatiskt larmet oavsett dag eller tid på dygnet. När felet har åtgärdats centralt kommer tekniker runt på alla berörda avdelningar och återställer till normaldrift. Reservgasanläggninen har samma kapacitet som ordinarie gasanläggning.</w:t>
+        <w:t xml:space="preserve">Driftsansvarig tekniker på Västfastigheter får automatiskt larmet oavsett dag eller tid på dygnet. När felet har åtgärdats centralt kommer tekniker runt på alla berörda avdelningar och återställer till normaldrift. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>Reservgasanläggninen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t xml:space="preserve"> har samma kapacitet som ordinarie gasanläggning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC3154B" w14:textId="43D82E48" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="3DF66650">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbetsgrupp </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="097F07BB" w14:textId="627692D9" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="3DF66650">
       <w:pPr>
         <w:spacing w:before="40" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:rPr>
           <w:color w:val="272727"/>
         </w:rPr>
         <w:t>Innehållsansvariga:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32BFA8AA" w14:textId="6670D45A" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="3DF66650">
       <w:pPr>
         <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:rPr>
           <w:color w:val="272727"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Johannes Paulsson, MT-ansvarig och gasansvarig, IVA/Postop, VO3, SkaS Skövde</w:t>
+        <w:t>Johannes Paulsson, MT-ansvarig och gasansvarig, IVA/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:rPr>
+          <w:color w:val="272727"/>
+        </w:rPr>
+        <w:t>Postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:rPr>
+          <w:color w:val="272727"/>
+        </w:rPr>
+        <w:t>, VO3, SkaS Skövde</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E7004DD" w14:textId="01161FC7" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="3DF66650">
       <w:r w:rsidRPr="3DF66650">
-        <w:t>Håvard Hoel, MT-ansvarig och gasansvarig, IVA/Postop, VO3, SkaS Skövde</w:t>
+        <w:t>Håvard Hoel, MT-ansvarig och gasansvarig, IVA/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>Postop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="3DF66650">
+        <w:t>, VO3, SkaS Skövde</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0519C544" w14:textId="57B56998" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="3DF66650">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="3DF66650">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text2"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Källförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F8C44E6" w14:textId="03F46456" w:rsidR="6ADE8B3A" w:rsidRDefault="6ADE8B3A" w:rsidP="3DF66650">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="3DF66650">
+    <w:p w14:paraId="4F8C44E6" w14:textId="7A07CEF6" w:rsidR="6ADE8B3A" w:rsidRDefault="000F5DAB" w:rsidP="3DF66650">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="6ADE8B3A" w:rsidRPr="000F5DAB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:color w:val="006298" w:themeColor="accent1"/>
           </w:rPr>
           <w:t>Gashandboken</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="3DF66650">
+      <w:r w:rsidR="6ADE8B3A" w:rsidRPr="3DF66650">
         <w:t>, version 7, Gaskommittén vid Skaraborgs sjukhus, 2021</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="6ADE8B3A" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:footerReference w:type="even" r:id="rId23"/>
       <w:footerReference w:type="default" r:id="rId24"/>
       <w:headerReference w:type="first" r:id="rId25"/>
       <w:footerReference w:type="first" r:id="rId26"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43D67344" w14:textId="77777777" w:rsidR="00BF679D" w:rsidRDefault="00BF679D">
+    <w:p w14:paraId="0B6923D2" w14:textId="77777777" w:rsidR="00AF0750" w:rsidRDefault="00AF0750">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41C20D7A" w14:textId="77777777" w:rsidR="00BF679D" w:rsidRDefault="00BF679D">
+    <w:p w14:paraId="38A25A65" w14:textId="77777777" w:rsidR="00AF0750" w:rsidRDefault="00AF0750">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2DE4B43D" w14:textId="77777777" w:rsidR="00BF679D" w:rsidRDefault="00BF679D">
+    <w:p w14:paraId="14EC3119" w14:textId="77777777" w:rsidR="00AF0750" w:rsidRDefault="00AF0750">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
@@ -2089,61 +2356,61 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E4B3776" w14:textId="77777777" w:rsidR="00BF679D" w:rsidRDefault="00BF679D"/>
+    <w:p w14:paraId="4665BE6C" w14:textId="77777777" w:rsidR="00AF0750" w:rsidRDefault="00AF0750"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63C5AEB4" w14:textId="77777777" w:rsidR="00BF679D" w:rsidRDefault="00BF679D">
+    <w:p w14:paraId="6765313B" w14:textId="77777777" w:rsidR="00AF0750" w:rsidRDefault="00AF0750">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="000E7A1F" w14:textId="77777777" w:rsidR="00BF679D" w:rsidRDefault="00BF679D">
+    <w:p w14:paraId="1EB0C027" w14:textId="77777777" w:rsidR="00AF0750" w:rsidRDefault="00AF0750">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -2440,436 +2707,50 @@
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...384 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09352886"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B4E20E4"/>
     <w:lvl w:ilvl="0" w:tplc="20720B94">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7DD49F4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E2B4A454">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2911,51 +2792,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8520A78A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C69CEB56">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09BCB566"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A01488F2"/>
     <w:lvl w:ilvl="0" w:tplc="31CE0BE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="82C06E36">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="7A188544">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2997,390 +2878,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B052A696">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4E36E71C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...338 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15BBDA3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2644E50"/>
     <w:lvl w:ilvl="0" w:tplc="B074E144">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6D0CD4E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -3449,250 +2991,51 @@
     <w:lvl w:ilvl="7" w:tplc="8D1250FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0FC42A56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...198 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3762,277 +3105,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FF668D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C366CC42"/>
     <w:lvl w:ilvl="0" w:tplc="94609376">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8EFE208E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4101,761 +3218,51 @@
     <w:lvl w:ilvl="7" w:tplc="A17446C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D8723F9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...709 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4925,51 +3332,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DAA45A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF842748"/>
     <w:lvl w:ilvl="0" w:tplc="716E1234">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A60A5724">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5038,391 +3445,51 @@
     <w:lvl w:ilvl="7" w:tplc="15047AA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C26431A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...339 lines deleted...]
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45253DD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7EAC084"/>
     <w:lvl w:ilvl="0" w:tplc="179648BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A3CC4E02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5491,51 +3558,51 @@
     <w:lvl w:ilvl="7" w:tplc="457C050C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F41EEC1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="479B99A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84B457CE"/>
     <w:lvl w:ilvl="0" w:tplc="16AAFD6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="01824B64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5604,503 +3671,51 @@
     <w:lvl w:ilvl="7" w:tplc="F7D40862">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="03985836">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...451 lines deleted...]
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53C190A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59E295D2"/>
     <w:lvl w:ilvl="0" w:tplc="45D42250">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="98A205AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6169,51 +3784,51 @@
     <w:lvl w:ilvl="7" w:tplc="41745EDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4294BE00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6283,164 +3898,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="583A0129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F8821B0"/>
     <w:lvl w:ilvl="0" w:tplc="A998D62C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="16CC194A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6509,901 +4011,51 @@
     <w:lvl w:ilvl="7" w:tplc="F620B756">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DC960076">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...849 lines deleted...]
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7787E566"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="937EC678"/>
     <w:lvl w:ilvl="0" w:tplc="5F329A18">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FA540672">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="8AD23998">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7445,754 +4097,98 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6BA4143E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F00CA61A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-[...538 lines deleted...]
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="1" w16cid:durableId="1827087129">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1509053045">
+  <w:num w:numId="2" w16cid:durableId="706445150">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2004626601">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="564265000">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1283340933">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1734160729">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="735322200">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1193110801">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2112697918">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1105342771">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="655574067">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1590695199">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1897163014">
-[...83 lines deleted...]
-  <w:num w:numId="31" w16cid:durableId="2112697918">
+  <w:num w:numId="13" w16cid:durableId="709959892">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1438525623">
-[...64 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -8210,53 +4206,55 @@
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000D7BD0"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
+    <w:rsid w:val="000F5DAB"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="0012205B"/>
     <w:rsid w:val="00122BE6"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
@@ -8282,50 +4280,51 @@
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="003317F2"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
@@ -8497,51 +4496,53 @@
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
+    <w:rsid w:val="00AE1547"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AF0750"/>
     <w:rsid w:val="00AF5AAF"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
@@ -8574,50 +4575,51 @@
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D61EE9"/>
     <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D91262"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF07ED"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E61CDB"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
@@ -9545,51 +5547,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="38"/>
+        <w:numId w:val="11"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -9698,51 +5700,51 @@
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="47"/>
+        <w:numId w:val="12"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
@@ -10989,51 +6991,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="48"/>
+        <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -11224,50 +7226,62 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F5DAB"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -11287,51 +7301,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9730-1455443510-61/surrogate/Gashandboken.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas9727-1462347759-32/surrogate/Gashandboken.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -11628,55 +7642,55 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Dok_med_omslag_sd_red</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1240</Words>
-  <Characters>6577</Characters>
+  <Characters>6574</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7802</CharactersWithSpaces>
+  <CharactersWithSpaces>7799</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Hantering av gas och gaslarm</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy>Anna Lind</lastModifiedBy>
-  <revision>25</revision>
+  <revision>28</revision>
   <lastPrinted>2016-03-31T10:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>