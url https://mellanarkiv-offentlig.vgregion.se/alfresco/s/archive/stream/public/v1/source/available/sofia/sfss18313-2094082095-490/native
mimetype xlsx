--- v0 (2026-02-04)
+++ v1 (2026-04-03)
@@ -1,2089 +1,3019 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29609"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vgregion-my.sharepoint.com/personal/henga_vgregion_se/Documents/Utveckling-förslag-underlag/DU/Canea-remiss/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vgregion.sharepoint.com/sites/sy-sfss-tekniska-krav-informationshantering/Delade dokument/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4" documentId="8_{C36F1B94-1D73-4294-9A59-936ACFDD00B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7B763EB1-1012-4CEE-90EF-668D2A70E693}"/>
+  <xr:revisionPtr revIDLastSave="10" documentId="8_{C36F1B94-1D73-4294-9A59-936ACFDD00B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2DD867FB-9B04-40A3-BD4F-ACE46C2AD553}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{A2DE271F-9F9F-41D6-831A-F99D539E0CCC}"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="26010" windowHeight="20985" activeTab="1" xr2:uid="{A2DE271F-9F9F-41D6-831A-F99D539E0CCC}"/>
   </bookViews>
   <sheets>
-    <sheet name="Leveransspecifikation DU" sheetId="6" r:id="rId1"/>
+    <sheet name="Leveransspecifikation DU" sheetId="8" r:id="rId1"/>
+    <sheet name="revisionshistorik" sheetId="9" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Leveransspecifikation DU'!$A$9:$N$185</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Leveransspecifikation DU'!$A$8:$P$161</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1690" uniqueCount="390">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1753" uniqueCount="467">
   <si>
     <t>Projektägare:</t>
   </si>
   <si>
     <t>Version av TKR DU:</t>
   </si>
   <si>
-    <t>Länkar:</t>
-[...1 lines deleted...]
-  <si>
     <t>Projektledare:</t>
   </si>
   <si>
-    <t>Masterdata för fastighetsinformation-bilaga 1 Installationsdata</t>
-[...1 lines deleted...]
-  <si>
     <t>Projektnummer:</t>
-  </si>
-[...1 lines deleted...]
-    <t>Importmall Installationsdata</t>
   </si>
   <si>
     <t>Projektnamn:</t>
   </si>
   <si>
     <t xml:space="preserve">Förvaltningsobjekt: </t>
   </si>
   <si>
     <t>Byggnad:</t>
   </si>
   <si>
     <t xml:space="preserve">Mapp 1 DU 
 (Huvudmapp i DU-leverans) </t>
   </si>
   <si>
     <t>Mapp 2 DU
 (Undermapp/-ar i DU-leverans)</t>
   </si>
   <si>
     <t>Handlingstyp</t>
   </si>
   <si>
     <t>Förklaring i klartext av den kravställda handlingstypen</t>
   </si>
   <si>
     <t xml:space="preserve">Handlingstypen (levererade filer) skall metadatasättas. </t>
   </si>
   <si>
     <t>Handlingstypen är aktuell i detta projekt (ja/nej)</t>
   </si>
   <si>
     <t>Filformat</t>
   </si>
   <si>
-    <t>Filnamn - namngivningsstruktur
-[...6 lines deleted...]
-  <si>
     <t>Granskare.
 Roll/funktion som godkänt leverans (innehåll och utformning)</t>
   </si>
   <si>
     <t>Namn på granskare</t>
   </si>
   <si>
     <t>Eventuell kommentar på leverans av handlingstypen</t>
   </si>
   <si>
     <t>Ansvarig roll efter projekt-leverans</t>
   </si>
   <si>
     <t>Förvaringsplats efter projektleverans</t>
   </si>
   <si>
     <t>01 Övergripande</t>
   </si>
   <si>
     <t>01 CE+risk</t>
   </si>
   <si>
     <t>CE-märkning och riskbedömning</t>
   </si>
   <si>
     <t>Här i ska den färdiga CE-märkningen ligga med sina riskanalyser sammanställd från alla discipliner.</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>Valfritt</t>
   </si>
   <si>
-    <t>[proj.nr.]_01 CE+risk</t>
-[...1 lines deleted...]
-  <si>
     <t>Informationsförvaltare</t>
   </si>
   <si>
     <t>PDM Web</t>
   </si>
   <si>
     <t>02 Miljö</t>
   </si>
   <si>
     <t>Miljödokumentation</t>
   </si>
   <si>
-    <t>Miljödokumentation enligt Västfastigheters riktlinjer och mallar</t>
-[...1 lines deleted...]
-  <si>
     <t>Canea VF</t>
   </si>
   <si>
     <t>03 Energi</t>
   </si>
   <si>
     <t>Energimodell</t>
   </si>
   <si>
     <t>Energimodell upprättad i IDA ICE eller motsvarande.</t>
   </si>
   <si>
     <t>*.idm</t>
   </si>
   <si>
-    <t>[proj.nr.]_03_En_Energimodell.idm</t>
-[...1 lines deleted...]
-  <si>
     <t>Energistrateg</t>
   </si>
   <si>
     <t>Energiprognos relationshandling</t>
   </si>
   <si>
-    <t xml:space="preserve">Upprättas enligt dokumentet Riktlinje för energi i 
-[...2 lines deleted...]
-  <si>
     <t>*.pdf</t>
   </si>
   <si>
-    <t>[proj.nr.]_03_En_Energiprog.pdf</t>
-[...19 lines deleted...]
-  <si>
     <t>Enligt Uppföljningsplan av funktionskrav under produktion.</t>
   </si>
   <si>
-    <t>[proj.nr.]_03_En_Uppfolj dok.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Kontakter</t>
   </si>
   <si>
-    <t>Kontaktuppgifter till leverantörer, tillverkare, entreprenörer och konsulter.</t>
-[...1 lines deleted...]
-  <si>
     <t>*.xlsx</t>
   </si>
   <si>
-    <t>[proj.nr.]_[XXXXXX]_03_KONT.xlsx</t>
-[...1 lines deleted...]
-  <si>
     <t>Energideklaration</t>
   </si>
   <si>
     <t>För byggnad eller byggnadsdel som omfattas av Lag (2006:985) om energideklaration för byggnader.</t>
   </si>
   <si>
-    <t>[proj.nr.]_03_En_Energidekl_[byggnadsnr].pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Mätplan</t>
   </si>
   <si>
-    <t>[proj.nr.]_03_En_Mätplan.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>04 Leveransinformation</t>
   </si>
   <si>
     <t>Leveransspecifikation</t>
   </si>
   <si>
     <t>Projektets leveransspecifikation där projektspecifika fält fyllts i.</t>
   </si>
   <si>
-    <t>[proj.nr.] Leveransspecifikation DU.xlsx</t>
-[...1 lines deleted...]
-  <si>
     <t>Projektledare</t>
   </si>
   <si>
     <t>Metadatalista</t>
-  </si>
-[...4 lines deleted...]
-    <t>[proj.nr.] Metadataregistrering DU.xlsx</t>
   </si>
   <si>
     <t>05 Garantier</t>
   </si>
   <si>
     <t>Garantiuppgifter till inläsning i avtalsmodulen i Faciliate</t>
   </si>
   <si>
     <t xml:space="preserve">Här sparas ifylld blankett med garantiuppgifter för registrering till Garanti/avtalsmodul i Faciliate
 </t>
   </si>
   <si>
-    <t>[proj.nr.]_garantiuppgifter.xslx</t>
-[...1 lines deleted...]
-  <si>
     <t>07 Serviceavtal</t>
   </si>
   <si>
     <t>Sammanställning serviceåtaganden</t>
   </si>
   <si>
-    <t>Sammanställing av avtalade servicebesök som ingår i projektets entreprenad.</t>
-[...4 lines deleted...]
-  <si>
     <t>30 Mark och utemiljö</t>
   </si>
   <si>
     <t>01 Kontakter</t>
   </si>
   <si>
-    <t>[proj.nr.]_[XXXXXX]_30_KONT.xlsx</t>
-[...1 lines deleted...]
-  <si>
     <t>Besiktningsman</t>
   </si>
   <si>
     <t>02 System</t>
   </si>
   <si>
     <t>Funktionsbeskrivning</t>
   </si>
   <si>
     <t xml:space="preserve">En övergripande beskrivning av funktioner, exempel brand och utrymningsvägar, skyfalls- och dagvattenlösningar. Trafiksystem, ex ambulansväg. Entrétyper, ex personal, patient. </t>
   </si>
   <si>
-    <t>[proj.nr.]_(XXXXXX) _30_FUNK.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>04 Protokoll, listor, intyg och säkerhetsdokumentation</t>
   </si>
   <si>
     <t>Avsyn markförlagda VA-ledningar</t>
   </si>
   <si>
     <t xml:space="preserve">Protokoll från inmätningar. Dokumentation/Protokoll från filmningar. Protokoll från tryck - och täthetskontroll av ledningar. Intyg att spolning/rensning av ledningar är utförd. </t>
   </si>
   <si>
-    <t>[proj.nr.]_(valfritt i klartext).pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Underlag för CE-märkning</t>
   </si>
   <si>
     <t>För CE-märkt produkt ska separat 2A-försäkran levereras.</t>
   </si>
   <si>
-    <t>[proj.nr.]_[XXXXXX]_[system]_[komponent]_CE.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>Kontrollplaner</t>
   </si>
   <si>
     <t>E-plant intyg</t>
   </si>
   <si>
     <t>Tillsyn/kontroll av utomhusbrandposter</t>
   </si>
   <si>
     <t>Protokoll från inmätningar. Dokumentation/Protokoll från filmningar.</t>
   </si>
   <si>
     <t>05 Förteckningar</t>
   </si>
   <si>
     <t>Installationsdata</t>
   </si>
   <si>
+    <t>Teknisk förvaltare</t>
+  </si>
+  <si>
+    <t>06 Produktdata</t>
+  </si>
+  <si>
+    <t>Produktdatablad</t>
+  </si>
+  <si>
+    <t>40 Bygg</t>
+  </si>
+  <si>
+    <t>Protokoll</t>
+  </si>
+  <si>
+    <t>Fuktmätningsprotokoll
+Protokoll för täthetsprovningar</t>
+  </si>
+  <si>
+    <t>Schema</t>
+  </si>
+  <si>
+    <t>Låsschema</t>
+  </si>
+  <si>
+    <t>Dörrmiljökort</t>
+  </si>
+  <si>
+    <t>Skötselanvisningar</t>
+  </si>
+  <si>
+    <t>Tillverkarens skötselanvisningar. Exempelvis för: Golvbeläggning, Dörrar, Dörrautomatiker, Portar, Solskydd, Mörkläggningsgardiner, Fönster, Takluckor, Rökluckor.</t>
+  </si>
+  <si>
+    <t>50 VS-system</t>
+  </si>
+  <si>
+    <t>Funktionsöversikt och driftstrategi</t>
+  </si>
+  <si>
+    <t>*.docx</t>
+  </si>
+  <si>
+    <t>Teknisk beskrivning</t>
+  </si>
+  <si>
+    <t>Projektets tekniska beskrivning relationsuppdaterad efter entreprenadens slutliga utförande.</t>
+  </si>
+  <si>
+    <t>Övergripande information om hur system är uppbyggda och försörjda samt redundanta inklusive dimensionerings-förutsättningar (tryck, flöde, temperatur, relativ fuktighet o.d.).</t>
+  </si>
+  <si>
+    <t>Arbetsbegäran/Användningstillåtelse</t>
+  </si>
+  <si>
+    <t>Protokoll Renhetsintyg/Tvättintyg.</t>
+  </si>
+  <si>
+    <t>Provtryckningsprotokoll och läckagetester.</t>
+  </si>
+  <si>
+    <t>Utlåtande säkerhetsbesiktning</t>
+  </si>
+  <si>
+    <t>Ventilförteckning</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Intyg </t>
+  </si>
+  <si>
+    <t>Intyg för kontroll att utrustning med flexibel gasledning är utförd enligt gällande standard.</t>
+  </si>
+  <si>
+    <t>Intyg att leverantörer av installerade komponenter och utrustning är informerade om att det nu är beställaren som är adressat för uppdateringar, säkerhetsinformation och återkallelser</t>
+  </si>
+  <si>
+    <t>Luftprovsanalysrapport</t>
+  </si>
+  <si>
+    <t>07 Beräkningar</t>
+  </si>
+  <si>
+    <t>Tryckfallsberäkningar</t>
+  </si>
+  <si>
+    <t>Funktionsöversikt beskriver i övergripande ordalag hur systemen är uppbyggda och försörjda samt redundanta inkl. dimensioneringsförutsättningar (tryck, flöde, o.d.).</t>
+  </si>
+  <si>
+    <t>Anläggarintyg</t>
+  </si>
+  <si>
+    <t>Installationsintyg</t>
+  </si>
+  <si>
+    <t>Provningsprotokoll</t>
+  </si>
+  <si>
+    <t>Hydrauliska beräkningar</t>
+  </si>
+  <si>
+    <t>08 OR-planer och serviceritningar</t>
+  </si>
+  <si>
+    <t>Orienterings- / Serviceritningar</t>
+  </si>
+  <si>
+    <t>*.dwg
+*.pdf</t>
+  </si>
+  <si>
+    <t>55 Kyla</t>
+  </si>
+  <si>
+    <t>Skrotningsintyg</t>
+  </si>
+  <si>
+    <t>57 Luftbehandling</t>
+  </si>
+  <si>
+    <t>Övergripande information om hur system är uppbyggda och försörjda samt redundanta inklusive dimensioneringsförutsättningar (tryck, flöde, temperatur, relativ fuktighet o.d.).</t>
+  </si>
+  <si>
+    <t>Igångkörningsprotokoll luftbehandlingsaggregat. För aggregat som levererats med intern styr. Ska innehålla checklista med leverantörens punkter som ska uppfyllas innan aggregatet tas i bruk.</t>
+  </si>
+  <si>
+    <t>Injusteringsprotokoll samt spjäll- och rumsförteckning.</t>
+  </si>
+  <si>
+    <t>OVK-protokoll. För byggnad eller byggnadsdel som omfattas av Boverkets föreskrifter och allmänna råd (2011:16) om funktions-kontroll av ventilationssystem och certifiering av sakkunniga ska OVK-besiktning utföras och OVK-protokoll upprättas enligt Plan- och byggförordning (2011:338).</t>
+  </si>
+  <si>
+    <t>63, 66 El- och elkraft</t>
+  </si>
+  <si>
+    <t>Allmän beskrivning</t>
+  </si>
+  <si>
+    <t>Allmän beskrivning av objektet samt kortfattad systembeskrivning med samtliga styrningar och funktioner.</t>
+  </si>
+  <si>
+    <t>Handhavandeinstruktioner</t>
+  </si>
+  <si>
+    <t>Isolations- och skyddsjordsprotokoll. Protokoll på uppmätta värden</t>
+  </si>
+  <si>
+    <t>Armaturförteckning</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_63_ARMA.xlsx</t>
+  </si>
+  <si>
+    <t>10 Programvaror</t>
+  </si>
+  <si>
+    <t>Programvaror</t>
+  </si>
+  <si>
+    <t>Till exempel belysningsstyrningar såsom KNX/DALI/Trebor.
+- Övriga system såsom BMS, väderstationer etc.
+Även underlag till programmering ska medlevereras.</t>
+  </si>
+  <si>
+    <t>64 Tele</t>
+  </si>
+  <si>
+    <t>Allmän beskrivning av objektet samt kortfattad systembeskrivning med samtliga styrningar och funktioner</t>
+  </si>
+  <si>
+    <t>Systemlayout</t>
+  </si>
+  <si>
+    <t>Beskriver systemets tekniska komponenter, funktioner och dess kopplingar i blockshemaformat</t>
+  </si>
+  <si>
+    <t>Antenndokumentation</t>
+  </si>
+  <si>
+    <t>-Apparatförteckning
+-Funktionsbeskrivning 
+-Montageritningar
+-Planritning 
+-Skyltning</t>
+  </si>
+  <si>
+    <t>Centralursdokumentation</t>
+  </si>
+  <si>
+    <t>Telefonsystemsdokumentation</t>
+  </si>
+  <si>
+    <t>64.C Säkerhet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Informationsförvaltare </t>
+  </si>
+  <si>
+    <t>Orienteringsritningar samt Serviceritningar med detaljerad redovisning av kabeldragning för BUS-system samt apparaters och komponenters verkliga placering [avsteg kan göras i samråd med teknisk förvaltare för förvaltningsobjekt]. Finns befintliga ska dessa uppdateras, annars ska de upprättas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ritningsfiler i *.pdf och *.dwg. Övriga dokument *.pdf.                                 </t>
+  </si>
+  <si>
+    <t>Teknisk Förvaltare</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Strömförbrukningsprotokoll</t>
+  </si>
+  <si>
+    <t>Anläggarintyg för:
+- Inbrottslarm [Vanligtvis endast vid larmklass 2, men kan kravställas även i andra enstaka fall. Avsteg kan göras i samråd med teknisk förvaltare för förvaltningsobjekt]</t>
+  </si>
+  <si>
+    <t>64.CBB Branddetektering</t>
+  </si>
+  <si>
+    <t>64.DB Händelseaktiverade signalsystem</t>
+  </si>
+  <si>
+    <t>Patientkallelse och Bråklarmssystemsdokumentation (Larm i kallelsesignalsystemet som är internt inom avdelningen)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Funktionsbeskrivning </t>
+  </si>
+  <si>
+    <t>Handhavande och användarmanualer</t>
+  </si>
+  <si>
+    <t>Programfiler Kallelsesignalsystem
+Även underlag till programmering ska medlevereras.</t>
+  </si>
+  <si>
+    <t>Systemets filformat kan variera</t>
+  </si>
+  <si>
+    <t>71 Hiss</t>
+  </si>
+  <si>
+    <t>Hissjournal</t>
+  </si>
+  <si>
+    <t>Hisspärm</t>
+  </si>
+  <si>
+    <t>03 Driftkort</t>
+  </si>
+  <si>
+    <t>Intyg</t>
+  </si>
+  <si>
+    <t>81 Styr</t>
+  </si>
+  <si>
+    <t>För CE-märkt produkt ska separat 2A-försäkran levereras</t>
+  </si>
+  <si>
+    <t>Inställningsprotokoll, lista över alla inställda värden vid Slutbesiktning.</t>
+  </si>
+  <si>
+    <t>Isolations- och skyddsjordsprotokoll. Isolationsprovning av i entreprenaden installerade lågspänningsdelar.</t>
+  </si>
+  <si>
+    <t>Kalibreringsprotokoll. Kontroll och justering av samtliga analoga givare med avseende på avläst värde i DHC kontra på platsen uppmätt värde (vid mätningarna ska instrument med noggrannhet av minst ± 0,3°C, ± 3 % RH, ± 5 Pa användas).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Motorskyddsprotokoll. Uppmätning av motorströmmar, Uppmätning av driftström i respektive fas för motorer
+</t>
+  </si>
+  <si>
+    <t>08 DDC-dokumentation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">All projektspecifik programkod och de generella funktionsbiblioteken som använts för att programmera SCADA, DDC, HMI och gateway
+-DDC-program
+-Licensförteckning DDC (komplett med versionsnummer.)
+</t>
+  </si>
+  <si>
+    <t>Efter överenskommelse.</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>Information</t>
+  </si>
+  <si>
+    <t>Programmering ska utföras med samma programversion som beställaren redan har om det inte är nödvändigt med uppdatering av licenser. Scada-applikationen behöver ej levereras separat, denna förutsätts vara i drift på skarp Scada-server efter avslutad leverans och är därmed i beställaren ägo.</t>
+  </si>
+  <si>
+    <t>Programverktyg-Elkraft styr</t>
+  </si>
+  <si>
+    <t>CF_(valfritt i klartext).filändelse</t>
+  </si>
+  <si>
+    <t>Specifika  programverktyg.</t>
+  </si>
+  <si>
+    <t>Programverktyg-Fastighetsstyr</t>
+  </si>
+  <si>
+    <t>XXXXXX_[ZZZZ].dwg och 
+XXXXXX_[ZZZZ].pdf</t>
+  </si>
+  <si>
+    <t>*.dwg och 
+*.pdf</t>
+  </si>
+  <si>
+    <t>SC1 Apparatskåp</t>
+  </si>
+  <si>
+    <t>-Apparatlista yttre komponenter
+-Apparatlista inre komponenter (innehållande benämning, beteckning tag, fabrikat, typ, E-nummer och data).
+-Dokumentförteckning över apparatskåp och schemablad.
+-Relationshandlingar för apparatskåp.
+-Kretsschema (med nollnummer där sista nollnummer ska redovisas).
+-Yttre förbindningsschema (innehållande uppgift om komponent, kabelnummer, kabeltyp, kabelpart, yttre kopplingsplintar och dosor).</t>
+  </si>
+  <si>
+    <t>Apparatskåpsdokumentation-Fastighetsstyr</t>
+  </si>
+  <si>
+    <t>09 Apparatskåps-dokumentation</t>
+  </si>
+  <si>
+    <t>[XXXXXX]_[ZZZZ]_DDC1_ELKRAFTSTYR.XXX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SC5 DDC
+</t>
+  </si>
+  <si>
+    <t>Samtliga applikationer för i ställverksövervakningens ingående apparater ska levereras digitalt. Applikationerna får ej innehålla några låsningar och ska levereras i redigerbart format. Funktionsbibliotek och funktionsblock som använts i applikationen ska ingå och får ej vara låsta. Beroende på ställverksövervakningens omfattning ska följande ingå där så är möjligt:
+• DDC-applikation.
+• Konfigurationsfil för kommunikationskort. (IEC60870-5-104 RTU-konfiguration.)
+• HMI-applikation.
+• Konfigurationsfil för konfigurerbar Ethernet-switch.
+•Konfigurationsfil för brygga/gateway/protokollkonverterare.</t>
+  </si>
+  <si>
+    <t>DDC-dokumentation-Elkraft styr</t>
+  </si>
+  <si>
+    <t>[XXXXXX]_[ZZZZ]_DDC1.XXX</t>
+  </si>
+  <si>
+    <t>SC1 DDC</t>
+  </si>
+  <si>
+    <t>DDC-dokumentation-Fastighetsstyr</t>
+  </si>
+  <si>
+    <t>Faciliate/
+Installationsdata</t>
+  </si>
+  <si>
+    <t>PL döper dokumentet med rätt benämning och fyller
+i Projektinformation.
+K fyller i projekterade uppgifter</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CF_[XXXXXX]_81_BOID_ELKRAFTSTYR.xlsx</t>
+  </si>
+  <si>
+    <t>Installationer med ett dokumenterat behov av drift- och/eller underhåll. 
+Se ”Manual för att skapa drift- och underhållsinstruktioner" för att skapa ny installationsdata eller ändra befintlig installationsdata.</t>
+  </si>
+  <si>
+    <t>Installationsdata-Elkraft styr</t>
+  </si>
+  <si>
+    <t>PL döper dokumentet med rätt benämning och fyller
+ i Projektinformation.
+K fyller i projekterade uppgifter</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CF_[XXXXXX]_81_BOID.xlsx</t>
+  </si>
+  <si>
+    <t>Installationsdata-Fastighetsstyr</t>
+  </si>
+  <si>
+    <t>Protokoll-Fastighetsstyr</t>
+  </si>
+  <si>
+    <t>CF_(valfritt i klartext)_ELKRAFTSTYR.filändelse</t>
+  </si>
+  <si>
+    <t>Protokoll - Elkraft styr</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_[ZZZZ]_[KKKK]_CE_ELKRAFTSTYR.pdf</t>
+  </si>
+  <si>
+    <t>Underlag för CE-märkning - Elkraft styr</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_[ZZZZ]_[KKKK]_CE.pdf</t>
+  </si>
+  <si>
+    <t>Underlag för CE-märkning-Fastighetsstyr</t>
+  </si>
+  <si>
+    <t>CF_Valfritt_ELKRAFTSTYR</t>
+  </si>
+  <si>
+    <t>Kontroll av samtliga styr- och övervakningsfunktioner.</t>
+  </si>
+  <si>
+    <t>Funktionskontroll DDC - Elkraft styr</t>
+  </si>
+  <si>
+    <t>CF_Valfritt.valfritt</t>
+  </si>
+  <si>
+    <t>Kontroll av samtliga styr- och övervakningsfunktioner. Egenkontroll funktioner i Driftkort.</t>
+  </si>
+  <si>
+    <t>Funktionskontroll DDC-Fastighetsstyr</t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">Installationer som ligger till grund för planerat underhåll.  Ta kontakt med teknisk förvaltare Utemiljö för att få underlag till ändringar.
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Ramavtal: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">E eller K beroende på vem som projekterat handling.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Upphandlade entreprenader:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> K
+</t>
+    </r>
+  </si>
+  <si>
+    <t>[XXXXXX]_[ZZZZ].docx eller
+[XXXXXX]_[ZZZZ].pdf</t>
+  </si>
+  <si>
+    <t>*.docx eller *.pdf</t>
+  </si>
+  <si>
+    <t>SC1 Styr- och övervakningssystem</t>
+  </si>
+  <si>
+    <t>Dokumentation innehållande flödesschema, funktioner, larm och inställda värden för fastighetsautomation. 
+Driftkorten ska beskriva funktioner dels vid normaldrift, dels vid nöddrift, dels för återställning. Här ska även beskrivas eventuella manuella manövrar.
+Exempel finns i DU-mappstruktur.</t>
+  </si>
+  <si>
+    <t>Driftkort-Fastighetsstyr</t>
+  </si>
+  <si>
+    <t>[XXXXXX]_81_NÄTSCHEMA.VSDX eller
+[XXXXXX]_81_NÄTSCHEMA.docx eller
+[XXXXXX]_81_NÄTSCHEMA.xlsx</t>
+  </si>
+  <si>
+    <t xml:space="preserve">*.visio, eller
+*.docx, eller
+*.xlsx,
+</t>
+  </si>
+  <si>
+    <t>Nätschema/systemlayout. Schematisk översikt med apparatskåpets ingående kommunikationsenheter. 
+Finns befintliga ska dessa uppdateras,
+Exempel finns i DU-mappstruktur.</t>
+  </si>
+  <si>
+    <t>Schema-Fastighetsstyr</t>
+  </si>
+  <si>
+    <t>PL döper dokumentet med rätt benämning och fyller i Projekt-, Entreprenör- och Konsultinformation.
+E fyller i Leverantörer.</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_81_KONT_ELKRAFTSTYR.xlsx</t>
+  </si>
+  <si>
+    <t>Kontaktuppgifter till leverantörer, tillverkare, entreprenörer och konsulter.
+Använd Mall XXXXXX_BSAB_KONT_CANEA.xls</t>
+  </si>
+  <si>
+    <t>Kontakter-Elkraft styr</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_81_KONT.xlsx</t>
+  </si>
+  <si>
+    <t>Kontakter-Fastighetsstyr</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_71_BOID.xlsx</t>
+  </si>
+  <si>
+    <t>Installationer med ett dokumenterat behov av drift- och/eller underhåll. 
+Se "Manual för att skapa drift- och underhållsinstruktioner" för att skapa ny installationsdata eller ändra befintlig installationsdata.</t>
+  </si>
+  <si>
+    <t>Hisspärm vid hissen och Canea VF</t>
+  </si>
+  <si>
+    <t>Besiktningsman/Besiktningsorgan</t>
+  </si>
+  <si>
+    <t>Intyg från kontrollorgan, exempelvis:
+-intyg från Första besiktning
+-intyg från Revisionsbesiktning (efter ändring som är av väsentlig betydelse för säkerheten)
+-Anläggarintyg Brandlarm
+(Kopior placeras i Hisspärm)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hisspärm vid hissen och Canea VF
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Besikningsmannen kontrollerar innehållet i hisspärmen vid slutbesiktningen.
+</t>
+  </si>
+  <si>
+    <t>Hisspärm med innehåll enligt:
+SS-EN 13015 Underhåll av hissar och rulltrappor – Regler för underhållsinstruktioner
+Exempelvis:
+-kontaktuppgifter installatör
+-huvuddata/Tekniska data
+-skötsel- och underhållsinstruktioner
+-räddnings- och nödinstruktioner
+-nödtelefon
+-elschema
+-manualer
+-certifikat</t>
+  </si>
+  <si>
+    <t>Vid hissen</t>
+  </si>
+  <si>
+    <t>PL döper dokumentet med rätt benämning och fyller i Projekt-, Entreprenör.</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_71_KONT_CANEA.xlsx</t>
+  </si>
+  <si>
+    <t>Kontaktuppgifter till entreprenör
+Använd Mall XXXXXX_BSAB_KONT_CANEA.xls</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_DB_Händelseakt_Signalsyst_Prog_.[filformat]</t>
+  </si>
+  <si>
+    <t>SG2.2.7 Kallelse-/patientsignalsystem</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_[KKKK].pdf</t>
+  </si>
+  <si>
+    <t>Produktblad för följande installerade komponenter: Programvara, Central, Apparater, Displayer, Spänningsaggregat. 
+Byggvarudeklarationer hanteras i https://www.byggvarubedomningen.se/</t>
+  </si>
+  <si>
+    <t>PL döper dokumentet med rätt benämning och fyller i Projektinformation.
+K fyller i projekterade uppgifter</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_64.DB_BOID.xlsx</t>
+  </si>
+  <si>
+    <t>Elkoda när möjligt. 
+Annars PDM Web</t>
+  </si>
+  <si>
+    <t>Elkoda: Teknisk förvaltare                
+PDM Web: Informationsförvaltare</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_DB_Telereg.mdb 
+eller
+[proj.nr]_[XXXXXX]_64_DB_Telereg.mdb</t>
+  </si>
+  <si>
+    <t>*.mdb
+eller 
+*.pdf</t>
+  </si>
+  <si>
+    <t>X (om till PDM Web)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Utförs enligt SS 455 12 01 (utgåva 6). All korskoppling, förbindningsschema, nätschema och plintkort  dokumenteras i Elkoda. Antingen programmerar leverantören direkt eller så levereras en databas från projektet.
+Där Elkoda inte finns på tomten så dokumenteras det som PDF i PDM Web </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Registrering av teletekniska anläggningar och datanät. </t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_DB_Händelseakt_Signalsyst_Systemlayout.pdf</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_DB_Händelseakt_Signalsyst_Handh.pdf</t>
+  </si>
+  <si>
+    <t>K</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_DB_Händelseakt_Signalsyst_Allm_beskr.pdf</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_DB_Händelseakt_Signalsyst_Funktionsbesk.pdf</t>
+  </si>
+  <si>
+    <t>PL döper dokumentet med rätt benämning och fyller i Projekt-, Entreprenör</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_64_DB_KONT.xlsx</t>
+  </si>
+  <si>
+    <t>SG1.2.1 System för branddetektering och brandlarm</t>
+  </si>
+  <si>
+    <t>Produktblad för alla installerade komponenter så som exempelvis:
+- Centralapparat och undercentral
+- Likriktare
+- Larmdon
+- Branddetektor, rök, värme etc.
+- Adressenhet
+- Larmsändare
+- Kabeltyper
+- Kopplingsplintar och kapslingar
+- Tablåer
+Byggvarudeklarationer hanteras i https://www.byggvarubedomningen.se/</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_64.CBB_BOID.xlsx</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_CBB_Anl.intyg.pdf</t>
+  </si>
+  <si>
+    <t>Anläggarintyg inklusive Strömberäkningar och Funktionsbeskrivning/Styrlista.</t>
+  </si>
+  <si>
+    <t>Anläggarintyg inkl Strömberäkningar och Funktionsbeskrivning</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_CBB_OR.pdf                           [proj.nr]_[XXXXXX]_64_CBB_SR.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orienteringsritning och Serviceritning  </t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_CBB_Nätschema.mdb 
+eller
+[proj.nr]_[XXXXXX]_64_CBB_Nätschema.pdf</t>
+  </si>
+  <si>
+    <t>Nätschema
+Där Elkoda inte finns på tomten så dokumenteras det som PDF i PDM Web</t>
+  </si>
+  <si>
+    <t>Nätschema</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_CBB_Handhavande.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Handhavandeinstruktion       </t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_CBB_Förb.schema.mdb eller
+[proj.nr]_[XXXXXX]_64_CBB_Förb.schema.pdf</t>
+  </si>
+  <si>
+    <t>Förbindningsschema
+Där Elkoda inte finns på tomten så dokumenteras det som PDF i PDM Web</t>
+  </si>
+  <si>
+    <t>Förbindningschema</t>
+  </si>
+  <si>
+    <t>PL döper dokumentet med rätt benämning och fyller i Projekt och Entreprenör</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_64_CBB_KONT.xlsx</t>
+  </si>
+  <si>
+    <t>SG 2.2.9 Sammansatta säkerhetssystem</t>
+  </si>
+  <si>
+    <t>Produktblad för alla installerade komponenter så som exempelvis:
+-kortläsare
+-dörrnod
+-central
+-detektorer
+Byggvarudeklarationer hanteras i https://www.byggvarubedomningen.se/</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_64.C_BOID.xlsx</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_C_Anl.intyg.[filformat]</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_C_Strömförbr_protokoll.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elkoda: Teknisk förvaltare                
+PDM Web: Informationsförvaltare </t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_C_Telereg.mdb
+eller
+[proj.nr]_[XXXXXX]_64_C_Telereg.pdf</t>
+  </si>
+  <si>
+    <t>Utförs enligt SS 455 12 38.
+Där Elkoda inte finns på tomten så dokumenteras det som PDF i PDM Web</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_C_OR.[filformat]                                                [proj.nr]_[XXXXXX]_64_C_SR.[filformat]</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_C_Handh.pdf</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_C_Allm_beskr.pdf</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_64_C_KONT.xlsx</t>
+  </si>
+  <si>
+    <t>SC6 Tele- och datakommunikationssystem</t>
+  </si>
+  <si>
+    <t>Produktblad för följande installerade komponenter: RJ45 paneler, Kablage, Porttelefon, Hisstelefonsystem. 
+Byggvarudeklarationer hanteras i https://www.byggvarubedomningen.se/</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_64_BOID.xlsx</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_Telereg.mdb 
+eller
+[proj.nr]_[XXXXXX]_64_Telereg.pdf</t>
+  </si>
+  <si>
+    <t>Utförs enligt SS 455 12 01 (utgåva 6). All korskoppling, kabellistor, kretsscheman, nätscheman, förbindningsscheman, panelkort dokumenteras i Elkoda. Antingen programmerar leverantören direkt eller så levereras en databas från projektet. 
+Där Elkoda inte finns på tomten så dokumenteras det som PDF i PDM Web</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_Telefonsystem.mdb
+eller
+[proj.nr]_[XXXXXX]_64_Telefonsystem.pdf</t>
+  </si>
+  <si>
+    <t>Gäller telefoner i hissar och vid utrymningsplatser.
+-Identifieringskod och placering nödtelefon
+-Presentationssystem
+-Primärt och sekundärt larmnummer nödtelefon
+-Programmeringsunderlag nödtelefoner
+-Åtgärd vid larm nödtelefon</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_Centralur_Funktionbeskr.pdf</t>
+  </si>
+  <si>
+    <t>Funktionsbeskrivning Centalur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">[proj.nr]_[XXXXXX]_64_Antenn_Apparatfört.pdf                           [proj.nr]_[XXXXXX]_64_Antenn_Funktionbes.[pdf                          [proj.nr]_[XXXXXX]_64_Antenn_Montageritn.pdf                              [proj.nr]_[XXXXXX]_64_Antenn_Planritn.pdf                             [proj.nr]_[XXXXXX]_64_Antenn_Skyltn.pdf                                    </t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_Systemlayout.pdf</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_Handh.pdf</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_Allm_beskr.pdf</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_64_KONT.xlsx</t>
+  </si>
+  <si>
+    <t>[proj.nr]_(valfritt i klartext).filändelse</t>
+  </si>
+  <si>
+    <t>SC5 System för eldistribution (kraft)</t>
+  </si>
+  <si>
+    <t>Programfiler</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_[ZZZZ]_DoS-produkter.filändelse</t>
+  </si>
+  <si>
+    <t>Tillverkarens tillsyn- och skötselanvisningar för installerad anläggning inklusive produkter.</t>
+  </si>
+  <si>
+    <t>Tillsyn- och skötselanvisningar</t>
+  </si>
+  <si>
+    <t>K i projektering. 
+E om ändring sker i produktion</t>
+  </si>
+  <si>
+    <t>SC5.2 Belysningssystem</t>
+  </si>
+  <si>
+    <t>Armaturförteckning som visar installerade armaturtyper i lokaler.
+Använd Mall proj.nr_XXXXXX_63_ARMA.xls. Exempel finns i DU-mappstruktur</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_63+66_BOID.xlsx</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_63_ISOL.xlsx</t>
+  </si>
+  <si>
+    <t>Manualer, instruktionsböcker för system/komponenter med möjlighet till inställningar och manövreringar.</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_63+66_KONT.xlsx</t>
+  </si>
+  <si>
+    <t>SC4.7 Luftbehandlingssystem</t>
+  </si>
+  <si>
+    <t>Produktblad för alla installerade komponenter så som aggregat, kanaler, isolering, don, spjäll etc.
+Byggvarudeklarationer hanteras i https://www.byggvarubedomningen.se/</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_57_BOID.xlsx</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_57_OVK</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_57_INJU.xlsx</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_57_LBST</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_57_TB.pdf</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_57_FUNK.docx</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_57_KONT.xlsx</t>
+  </si>
+  <si>
+    <t>SC4.5 Kylsystem</t>
+  </si>
+  <si>
+    <t>Produktblad för alla installerade komponenter så som aggregat, ledningar, isolering, ventiler.
+Byggvarudeklarationer hanteras i https://www.byggvarubedomningen.se/</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_55_BOID.xlsx</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_55_INJU.xlsx</t>
+  </si>
+  <si>
+    <t>Injusteringsprotokoll samt ventil- och rumsförteckning.
+Använd Mall proj.nr_XXXXXX_BSAB_INJU.xls</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_55_Skrotningsintyg.pdf</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_55_TB.pdf</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_55_FUNK.docx</t>
+  </si>
+  <si>
+    <t>Övergripande information om hur system är uppbyggda och försörjda samt redundanta inklusive dimensionerings-förutsättningar (tryck, temperatur, o.d.).
+Exempel finns i DU-mappstruktur.</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_55_KONT.xlsx</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_54.B-1_OR
+[proj.nr]_[XXXXXX]_54.B-1_SR</t>
+  </si>
+  <si>
+    <t>SG1.2.2 Sprinklersystem
+SG1.2.4 Gassläcksystem</t>
+  </si>
+  <si>
+    <t>Orienteringsplaner och serviceritningar utförs enligt föreskrifter och ska vara CAD-ritade samt samordnade med brandlarmsorienteringsplaner och med räddningstjänstens anvisningar. Finns befintliga ska dessa uppdateras, annars ska de upprättas.
+Exempel finns i DU-mappstruktur.</t>
+  </si>
+  <si>
+    <t>Orienteringsplaner/           Serviceritningar</t>
+  </si>
+  <si>
+    <t>54.B Vattensläcksystem</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_54.B-1_HYDR_klartext.filändelse</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SG1.2.2 Sprinklersystem
+</t>
+  </si>
+  <si>
+    <t>Exempel finns i DU-mappstruktur</t>
+  </si>
+  <si>
+    <t>SG1.2.2 Sprinklersystem
+SG1.2.3 Brandpostsystem
+SG1.2.4 Brandsläckare
+SG1.2.4 Gassläcksystem</t>
+  </si>
+  <si>
+    <t>Produktblad för alla installerade komponenter så som centralapparater, ledningar, ventiler, sprinklerhuvude, utomhusbrandposter.
+Byggvarudeklarationer hanteras i https://www.byggvarubedomningen.se/</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_54.B_BOID.xlsx</t>
+  </si>
+  <si>
+    <t>[proj.nr]_(valfritt i klartext).pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SG1.2.3 Brandpostsystem
+</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_54.B-1_ventilfört_klartetxt.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SG1.2.2 Sprinklersystem
+SG1.2.3 Brandpostsystem
+</t>
+  </si>
+  <si>
+    <t>Ventil- och rumsförteckning.
+Använd Mall proj.nr_XXXXXX_BSAB_INJU.xls</t>
+  </si>
+  <si>
+    <t>SG1.2.2 Sprinklersystem
+SG1.2.3 Brandpostsystem
+SG1.2.4 Gassläcksystem</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_54.B-1_ANLI.pdf</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_54.B-1_TB.pdf</t>
+  </si>
+  <si>
+    <t>SG1.2 Vattensläcksystem övergripande</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_54.B-1_FUNK.docx</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_54.B-1_KONT.xlsx</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_52.F_G_H_beräkningar_klartext.filändelse</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SC4.2.3 Tryckluftssystem
+SC4.2.4 System för andningsluft
+SC4.2.4 System för andningsoxygen
+SC4.2.4 System för instrumentluft
+SC4.2.4 System för lustgas
+SC4.2.4 System för medicinsk koldioxid
+</t>
+  </si>
+  <si>
+    <t>52.F_G_H Gas och Tryckluft</t>
+  </si>
+  <si>
+    <t>Produktblad för alla installerade komponenter så som centralapparater, ledningar, isolering, ventiler, gasuttag etcetera.
+Byggvarudeklarationer hanteras i https://www.byggvarubedomningen.se/</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_52.F_G_H_BOID.xlsx</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_52.F_G_H_ventilfört_klartext.pdf</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_52.F_G_H_besiktningsutl_klartext.pdf</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_52.F_G_H_provtryck_klartext.pdf</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_52.F_G_H_renhetsintyg_klartext.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SC4.2.3 Tryckluftssystem
+SC4.2.4 System för andningsluft
+SC4.2.4 System för andningsoxygen
+SC4.2.4 System för instrumentluft
+SC4.2.4 System för lustgas
+SC4.2.4 System för medicinsk koldioxid
+</t>
+  </si>
+  <si>
+    <t>PL/E</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_52.F_G_H_begäran.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Avser Bilaga 1a Begäran om arbetstillåtelse för ingrepp i centralgasanläggning och Bilaga 1b Driftblankett för ingrepp i medicinska gassystem i 13782 v.x.0, gas och tryckluft, huvuddokument, system - Tekniska krav.pdf. </t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_52.F_G_H_TB.pdf</t>
+  </si>
+  <si>
+    <t>SC4.2 Gas och tryckluft övergripande</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_52.F_G_H_FUNK.docx</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_52.FGH_KONT.xlsx</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SC4.1 Spillvattensystem utvändigt
+SC4.1 Dagvattensystem utvändigt
+SC4.2.1 Kallvattensystem
+SC4.2.1 Varmvattensystem (inkl. VVC)
+SC4.3 Spillvattensystem invändigt
+SC4.3 Dagvattensystem invändigt
+</t>
+  </si>
+  <si>
+    <t>Produktblad för alla installerade komponenter så som exempelvis ledningar, rör, yttre VA-ledningar, ventiler, sakvaror (WC-stolar, tvättställ, blandare, isolering, utslagsbackar, duschar etc) etc.
+Byggvarudeklarationer hanteras i https://www.byggvarubedomningen.se/</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_50_BOID.xlsx</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SC4.1 Spillvattensystem utvändigt
+SC4.1 Dagvattensystem utvändigt
+</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_52_INJU.xlsx (Varmvatten)
+[proj.nr]_[XXXXXX]_55_INJU.xlsx (kyla)
+[proj.nr]_[XXXXXX]_56_INJU.xlsx (Värme)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SC4.2.1 Varmvattensystem (inkl. VVC)
+SC4.5 Kylsystem
+SC4.6 Värmesystem
+</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_50_TB.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SC4 VS-system övergripande </t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_50_FUNK.docx</t>
+  </si>
+  <si>
+    <t>Övergripande information om hur system är uppbyggda och försörjda samt redundanta inklusive dimensioneringsförutsättningar (tryck, temperatur, o.d.). 
+Upprättas för:
+- tappvattensystem (kallvatten, varmvatten /varmvattencirkulation)
+-kylsystem (primär och sekundär)
+- värmesystem (primär och sekundär)
+- spillvattensystem
+Exempel finns på utseende/innehåll i DU-mappstruktur.</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_50_KONT.xlsx</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_40_Skötselanvisningar.pdf</t>
+  </si>
+  <si>
+    <t>SC2 Byggnad utvändigt
+SC3 Byggnad invändigt</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_40_Plan_Rum_Dörrmiljökort.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SC2 Maskindriven port utvändigt
+SC2.3 Entré, port m.m.
+SC3 Maskindriven port invändigt
+SC3.5 Innerdörr
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ett dörrmiljökort per dörrmiljö. 
+Det finns dels ett exempel på hur ett Dörrmiljökort kan se ut, dels en mall som kan användas. I denna mall framgår miniminivån som ett Dörrmiljökort ska innehålla. Exempel och Mall finns i DU-mappstruktur.
+Mall "proj.nr_XXXXXX_40_Plan_Rum_Dörrmiljökort.xls”.
+”Exempel på ifyllt dörrmiljökort.pdf”. </t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_[KKKK].pdf</t>
+  </si>
+  <si>
+    <r>
+      <t>Följande Produktblad emotses:</t>
+    </r>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Typ av yttertak, taktäckning
+Typ av innertak
+Fönstertyp
+Typ av ytskikt golv
+Typ av bänkskivor
+Köks-/skåpsinredning
+Rökluckor
+Solskydd
+Dörrar och partier (se Dörrkort)
+Fast inredning 
+Byggvarudeklarationer hanteras i https://www.byggvarubedomningen.se/</t>
+    </r>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_40_BOID.xlsx</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Installationer med ett dokumenterat behov av drift- och/eller underhåll. 
+Se "Manual för att skapa drift- och underhållsinstruktioner" för att skapa ny installationsdata eller ändra befintlig installationsdata.
+</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>[proj.nr]_Låsschema.pdf</t>
+  </si>
+  <si>
+    <t>SG2.1 Nycklar, cylindrar och lås (skalskydd och driftutrymmen)</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_40_KONT.xlsx</t>
+  </si>
+  <si>
+    <t>SD1 Mark och utemiljö</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Produktblad levereras för följande AMA-koder i Teknisk beskrivning Mark/Rambeskrivning Mark:
+DCG- markbeläggningar.
+DCJ- sandytor.
+DCK- släntbeklädnader.
+DCL- överbyggnader för vegetationsytor
+- växtjordsanalys på leverererad växtjord (ej generellt produktdatablad).
+DE exkl DEN - Anläggningskompletteringar exkl kabelskydd i anläggning.
+DHB- Skötsel av markanläggning under garantitiden.
+F- Murverk.
+NBD- Grindar, Bommar o d i anläggning
+NBK- Trappor, Trappräcken m m i anläggning
+Byggvarudeklarationer hanteras i https://www.byggvarubedomningen.se/ </t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_30_BOID.xlsx</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Installationer som ligger till grund för planerat underhåll.  Ta kontakt med teknisk förvaltare Utemiljö för att få underlag till ändringar.
 OBS! Levereras endast när:
 - Fastighetsgräns förändrats dvs när fastigheten blivit större eller mindre.
-- Husens avtryck på marken förändrats dvs när byggnation rivits eller vid nybyggnation. - Väsentlig förändring av markanvändningenGenerellt: Förklaring av och information om vilka installationsobjektstyper som skall medföra informationsleverans (BOID-lista) samt vilken installationsdata leveransen ska innehålla framgår av informationsfilen </t>
+- Husens avtryck på marken förändrats dvs när byggnation rivits eller vid nybyggnation. - Väsentlig förändring av markanvändningen.
+Se "Manual för att skapa drift- och underhålls-instruktioner" för att skapa ny installationsdata eller ändra befintlig installationsdata.
+</t>
+  </si>
+  <si>
+    <t>SD2 Träd</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_[ZZZZ]_[KKKK]_CE.pdf</t>
+  </si>
+  <si>
+    <t>[proj.nr]_(XXXXXX) _30_FUNK.pdf</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_30_KONT.xlsx</t>
+  </si>
+  <si>
+    <t>Kontaktuppgifter till leverantörer, tillverkare, entreprenörer och konsulter.
+Använd Mall proj.nr_XXXXXX_BSAB_KONT_PDM.xls</t>
+  </si>
+  <si>
+    <t>E om detta åligger dem enligt kontrakt/avrop</t>
+  </si>
+  <si>
+    <t>[proj.nr]_serviceåtaganden.xslx</t>
+  </si>
+  <si>
+    <t>Sammanställning av avtalade servicebesök som ingår i projektets entreprenad.</t>
+  </si>
+  <si>
+    <t>Projektledare Eftermarknad</t>
+  </si>
+  <si>
+    <t>[proj.nr]_Faciliate garantiavtal_[XXXXXX]_[YYYY-MM-DD].xslx</t>
+  </si>
+  <si>
+    <t>JA (obligatorisk alla projekt)</t>
+  </si>
+  <si>
+    <t>[proj.nr]_Protokoll startmöte garantiskede.pdf</t>
+  </si>
+  <si>
+    <t>JA (obligatorisk i upphandlade projekt)</t>
+  </si>
+  <si>
+    <t>Protokoll från Startmöte Garantiskede
+Använd mall MAAN-13800 Mall startmöte inför garantiskede</t>
+  </si>
+  <si>
+    <t xml:space="preserve">[proj.nr]_Protokoll överlämnande och ibruktagande.pdf
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Protokoll från internt slutmöte i samband med godkänd entreprenad inför ibruktagande. 
+Använd Mall MAAN-13786 Mall startmöte överlämnandeskede-Slutmöte inför ibruktagande
+</t>
+  </si>
+  <si>
+    <t>CF_[proj.nr] Metadataregistrering DU-v.x.0.xlsx
+(spara med rätt versionsnummer som mallfilen heter)</t>
+  </si>
+  <si>
+    <t>JA (obligatorisk)</t>
+  </si>
+  <si>
+    <t>Metadatalista för projektets samtliga filer. Se beskrivning i TKR DU-huvuddokument.
+Använd Mall  "proj.nr. Metadataregistrering DU-v.x.0".xlsm. Mall finns i DU-mappstruktur</t>
+  </si>
+  <si>
+    <t>[proj.nr] Leveransspecifikation DU.xlsx</t>
+  </si>
+  <si>
+    <t>CF_03_Slutrapport energi produktion.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slutrapport energianvändning i produktionsskede enligt dokumentet Riktlinje för energi i projekt. </t>
+  </si>
+  <si>
+    <t>Energianvändning under produktion</t>
+  </si>
+  <si>
+    <t>[proj.nr]_03_Mätplan.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Upprättas enligt dokumentet Riktlinje för energi i projekt. </t>
+  </si>
+  <si>
+    <t>[proj.nr]_03_Energidekl_[byggnadsnr].pdf</t>
+  </si>
+  <si>
+    <t>[proj.nr]_03_Uppfolj dok.pdf</t>
+  </si>
+  <si>
+    <t>Komplett verifieringsprogram under produktion</t>
+  </si>
+  <si>
+    <t>CF_03_Energiprestanda.pdf</t>
+  </si>
+  <si>
+    <t>Redovisas i "Redovisning energiprestanda - mall".</t>
+  </si>
+  <si>
+    <t>Redovisning av energiprestanda</t>
+  </si>
+  <si>
+    <t>[proj.nr]_03_Slutrapport.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Upprättas enligt dokumentet Riktlinje för energi i projekt efter att Driftoptimerat överlämnande (DRÖL) är klart </t>
+  </si>
+  <si>
+    <t>Slutrapport DRÖL</t>
+  </si>
+  <si>
+    <t>CF_03_Energiprog.pdf</t>
+  </si>
+  <si>
+    <t>CF_03_Energimodell.idm</t>
+  </si>
+  <si>
+    <t>Miljöstrateg</t>
+  </si>
+  <si>
+    <t>CF_Valfritt</t>
+  </si>
+  <si>
+    <t>Miljödokumentation i enlighet med Riktlinje miljö i projekt samt Mall miljö – kontrollplan</t>
+  </si>
+  <si>
+    <t>E - om det ingår i E's kontrakt/avrop</t>
+  </si>
+  <si>
+    <t>[proj.nr]_01 CE+risk</t>
+  </si>
+  <si>
+    <t>Datum för granskning av handlingstyp</t>
+  </si>
+  <si>
+    <t>Roll som skapar/fyller i dokument, del av dokument:
+PL-Projektledare
+E-Entreprenör
+K-Konsult</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Filnamn:
+CF avser filer som </t>
     </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ej </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ska till PDM Web.
+[proj.nr] avser projektnummer.
+[XXXXXX] avser byggnadsnummer (i siffror).
+[ZZZZ] avser systembeteckning (ex MVL01).
+[KKKK] avser komponentbeteckning (ex AV51). Vid behov kan löpnummer läggas till.</t>
+    </r>
+  </si>
+  <si>
+    <t>Handlingstypen förses med följande Installationstyp i Metadatasättningsfil (AFF-kod)</t>
+  </si>
+  <si>
+    <t>Blåmarkerade kolumner - Fast text RÖR EJ</t>
+  </si>
+  <si>
+    <t>Grönmarkerade kolumner fylls i av PL</t>
+  </si>
+  <si>
+    <t>För ändringar från ver 1.0 till ver 2.0, se separat revisionshistorik-flik</t>
+  </si>
+  <si>
+    <t>2.0</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Mapp 81 Styr: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Några handlingstyper har utgått.  Några handlingstyper ELKRAFT STYR har tillkommit. Handlingsstyper för Fastighetsstyr har fått nya benämningar med tillägget Fastighets styr för att särskilja handlingstyperna mellan det som avser Fastighetsstyr och Elkraft styr. Några undermappar och under-undermappar har utgått.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Mapp 71 Hiss: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Någon handlingstyper har utgått. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Mapp 64.DB Händelseaktiverade signalsystem: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Någon handlingstyp har tillkommit. Förtydligat vilka produktblad som ska levereras. Någon handlingstyp har utgått. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Mapp 64.CBB Branddetektering: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Förtydligat vilka produktblad som ska levereras. Flertal handlingstyper har flyttats till andra undermappar. Någon undermapp har utgått</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mapp 64.C Säkerhet:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Någon handlingstyp har utgått. Förtydligat vilka produktblad som ska levereras. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mapp 64 Tele:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Flertal handlingstyper har flyttats till andra undermappar. Flertal undermappar har utgått.  Någon handlingstyp har tillkommit. Förtydligat vilka produktblad som ska levereras. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Mapp 63, 66 El- och Elkraft:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Flertal handlingstyper har utgått. Några undermappar har utgått.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mapp 57 Luftbehandling:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  Förtydligat vilka produktblad som ska levereras. Någon handlingstyp har utgått.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mapp 55 Kyla:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Förtydligat vilka produktblad som ska levereras. Någon handlingstyp har utgått.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mapp 54.B Vattensläcksystem:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Mappnamn ändrat från Sprinkler till Vattensläcksystem. En handlingstyp (brandposter) har flyttat från 30 Mark till 54.B Vattensläcksystem. Förtydligat vilka produktblad som ska levereras. Någon handlingstyper har utgått.
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Mapp 52.F_G_H Gas och Tryckluft: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Ändrat benämning på mapp. Förtydligat vilka produktblad som ska levereras. Någon handlingstyp har utgått.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mapp 50 VS-system:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> En handlingstyper flyttad från 30 Mark. Någon handlingstyp har utgått.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Mapp 40 Bygg: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Förtydligat vilka produktblad som ska levereras. Förtydligat hur Dörrkort ska levereras, finns mall och Exempel på miniminnehåll.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mapp 30 Mark och utemiljö:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Några handlingstyper flyttats till 50 VS-system och 54.B Vattensläcksystem. Någon handlingstyp utgått. Förtydligat vilka produktblad som ska levereras.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mapp 01 Övergripande/05 Garantier:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Förtydligat namnsättning av fil</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mapp 01 Övergripande/04 Leveransspecifikation:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Några nya handlingstyper tillkommit</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mapp 01 Övergripande/03 Energi:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Någon handlingstyp utgått, någon handlingstyp bytt namn, någon handlingstyp tillkommit</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Kolumn P: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Några handlingstyper ändras från PDM Web till Canea. Några handlingstyper ändras från Canea VF till PDM Web.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Kolumn K:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Förtydligast vilken roll som granskar dokument för att kvalitetssäkra innehållet i DU-leveransen.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Kolumn J:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Ny kolumn. Roll som fyller i information i respektive handlingstyp</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Kolumn I: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Reviderade förklaringstexter  namngivningsstruktur, justerade filnamnsbenämningar</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Kolumn G: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Förtydligat med vilka handlingstyper som är obligatoriska och som alltid ska finnas med i projektanpassad leveransspecifikation</t>
+    </r>
+  </si>
+  <si>
+    <t>Ny kolumn</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Kolumn F: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Ny kolumn. Handlingstypen ska förses Installationstyp i Metadatasättningsfil. Metadata angivits i denna kolumn.</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Masterdata för fastighetsinformation-bilaga 1 Installationsdata</t>
+      <t xml:space="preserve">Kolumn D: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> (länk till dokument finns i cell H2).
-[...1 lines deleted...]
-I de fall projekt medför nya installationer ska </t>
+      <t>Förtydligat hänvisning till Mallar/Exempeldokument</t>
     </r>
-    <r>
-[...1039 lines deleted...]
-</t>
+  </si>
+  <si>
+    <t>Hänvisningslänkar till Masterdatafil och Importmall borttagna. Framgår i nytt dokument Skapa Drift- och underhållsinstruktioner-Manual</t>
+  </si>
+  <si>
+    <t>Revideringar från ver 1.0 till ver 2.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="17">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...12 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF242424"/>
       <name val="Aptos Narrow"/>
-      <family val="2"/>
-[...3 lines deleted...]
-      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <u/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
+      <strike/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <strike/>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <strike/>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.39997558519241921"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="8" tint="0.39997558519241921"/>
       </top>
       <bottom style="thin">
         <color theme="8" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="8" tint="0.39997558519241921"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color theme="8" tint="0.39997558519241921"/>
+      </right>
+      <top style="thin">
+        <color theme="8" tint="0.39997558519241921"/>
+      </top>
+      <bottom style="thin">
+        <color theme="8" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...16 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...36 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="110">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="4" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="4" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="5" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlänk" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="33">
+  <dxfs count="35">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right/>
         <top style="thin">
           <color theme="8" tint="0.39997558519241921"/>
         </top>
         <bottom style="thin">
           <color theme="8" tint="0.39997558519241921"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="30" formatCode="@"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right/>
         <top style="thin">
           <color theme="8" tint="0.39997558519241921"/>
         </top>
         <bottom style="thin">
           <color theme="8" tint="0.39997558519241921"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor theme="8" tint="0.79998168889431442"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right/>
         <top style="thin">
           <color theme="8" tint="0.39997558519241921"/>
         </top>
         <bottom style="thin">
           <color theme="8" tint="0.39997558519241921"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor theme="8" tint="0.79998168889431442"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right/>
         <top style="thin">
           <color theme="8" tint="0.39997558519241921"/>
         </top>
-        <bottom style="thin">
-[...36 lines deleted...]
-        </bottom>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor theme="8" tint="0.79998168889431442"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color theme="8" tint="0.39997558519241921"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color theme="8" tint="0.39997558519241921"/>
+        </top>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top style="thin">
           <color theme="8" tint="0.39997558519241921"/>
         </top>
         <bottom style="thin">
           <color theme="8" tint="0.39997558519241921"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
@@ -2092,146 +3022,176 @@
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor theme="8" tint="0.79998168889431442"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right/>
         <top style="thin">
           <color theme="8" tint="0.39997558519241921"/>
         </top>
         <bottom style="thin">
           <color theme="8" tint="0.39997558519241921"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment textRotation="0" wrapText="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment vertical="top" textRotation="0" wrapText="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment textRotation="0" wrapText="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment vertical="top" textRotation="0" wrapText="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
       <fill>
-        <patternFill patternType="none">
-          <bgColor auto="1"/>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
         </patternFill>
       </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment textRotation="0" wrapText="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment vertical="top" textRotation="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment vertical="top" textRotation="0" wrapText="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment textRotation="0" wrapText="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment vertical="top" textRotation="0" wrapText="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor theme="8" tint="0.79998168889431442"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right/>
         <top style="thin">
           <color theme="8" tint="0.39997558519241921"/>
         </top>
         <bottom style="thin">
           <color theme="8" tint="0.39997558519241921"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor theme="8" tint="0.79998168889431442"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right/>
         <top style="thin">
           <color theme="8" tint="0.39997558519241921"/>
         </top>
         <bottom style="thin">
           <color theme="8" tint="0.39997558519241921"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color theme="8" tint="0.39997558519241921"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
@@ -2474,167 +3434,176 @@
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <border>
         <left style="thin">
           <color theme="8" tint="0.39997558519241921"/>
         </left>
         <right style="thin">
           <color theme="8" tint="0.39997558519241921"/>
         </right>
         <top style="thin">
           <color theme="8" tint="0.39997558519241921"/>
         </top>
         <bottom style="thin">
           <color theme="8" tint="0.39997558519241921"/>
         </bottom>
         <horizontal style="thin">
           <color theme="8" tint="0.39997558519241921"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="2" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="DU-krav" pivot="0" count="7" xr9:uid="{797E2914-1B3E-4CC8-9D49-D0CA45983D45}">
-      <tableStyleElement type="wholeTable" dxfId="32"/>
-[...5 lines deleted...]
-      <tableStyleElement type="firstColumnStripe" dxfId="26"/>
+      <tableStyleElement type="wholeTable" dxfId="34"/>
+      <tableStyleElement type="headerRow" dxfId="33"/>
+      <tableStyleElement type="totalRow" dxfId="32"/>
+      <tableStyleElement type="firstColumn" dxfId="31"/>
+      <tableStyleElement type="lastColumn" dxfId="30"/>
+      <tableStyleElement type="firstRowStripe" dxfId="29"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="28"/>
     </tableStyle>
     <tableStyle name="PivotStyleMedium6 2" table="0" count="9" xr9:uid="{B58D6211-C99F-46F5-8D19-9B65980EF761}">
-      <tableStyleElement type="wholeTable" dxfId="25"/>
-[...7 lines deleted...]
-      <tableStyleElement type="pageFieldValues" dxfId="17"/>
+      <tableStyleElement type="wholeTable" dxfId="27"/>
+      <tableStyleElement type="headerRow" dxfId="26"/>
+      <tableStyleElement type="totalRow" dxfId="25"/>
+      <tableStyleElement type="firstRowStripe" dxfId="24"/>
+      <tableStyleElement type="firstColumnStripe" dxfId="23"/>
+      <tableStyleElement type="firstColumnSubheading" dxfId="22"/>
+      <tableStyleElement type="firstRowSubheading" dxfId="21"/>
+      <tableStyleElement type="pageFieldLabels" dxfId="20"/>
+      <tableStyleElement type="pageFieldValues" dxfId="19"/>
     </tableStyle>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FF99CCFF"/>
       <color rgb="FFFF99FF"/>
       <color rgb="FFFE817E"/>
       <color rgb="FFFF6161"/>
       <color rgb="FFFF8B8B"/>
       <color rgb="FF666699"/>
       <color rgb="FFFF7C80"/>
       <color rgb="FFFF9900"/>
       <color rgb="FF33CCCC"/>
       <color rgb="FFCCFF66"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{86BD4D08-49C7-419A-B282-4F5180DEFAAC}" name="Tabell3" displayName="Tabell3" ref="A9:N185" totalsRowShown="0" headerRowDxfId="16" dataDxfId="15" tableBorderDxfId="14">
-[...3 lines deleted...]
-    <sortCondition ref="B10:B185"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{B3811CE7-0DBA-48B3-A708-51C5F196E2F1}" name="Tabell32" displayName="Tabell32" ref="A8:P161" totalsRowShown="0" headerRowDxfId="18" dataDxfId="17" tableBorderDxfId="16">
+  <autoFilter ref="A8:P161" xr:uid="{86BD4D08-49C7-419A-B282-4F5180DEFAAC}">
+    <filterColumn colId="0">
+      <filters>
+        <filter val="55 Kyla"/>
+        <filter val="57 Luftbehandling"/>
+      </filters>
+    </filterColumn>
+  </autoFilter>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A9:P161">
+    <sortCondition ref="A9:A161"/>
+    <sortCondition ref="B9:B161"/>
   </sortState>
-  <tableColumns count="14">
-[...11 lines deleted...]
-    <tableColumn id="18" xr3:uid="{3A4735AB-4045-46DC-8319-9D83F414B636}" name="Eventuell kommentar på leverans av handlingstypen" dataDxfId="2"/>
+  <tableColumns count="16">
+    <tableColumn id="2" xr3:uid="{2BB03D60-6299-4BEA-8272-973E1C6060A7}" name="Mapp 1 DU _x000a_(Huvudmapp i DU-leverans) " dataDxfId="15"/>
+    <tableColumn id="3" xr3:uid="{0D12AAAC-63A5-4898-B281-4CFC5A00DC15}" name="Mapp 2 DU_x000a_(Undermapp/-ar i DU-leverans)" dataDxfId="14"/>
+    <tableColumn id="4" xr3:uid="{533EA29B-0D30-4B87-B2B3-F3AB63293C9E}" name="Handlingstyp" dataDxfId="13"/>
+    <tableColumn id="5" xr3:uid="{EEC3ECA0-A11E-429B-A6D1-80519C607B71}" name="Förklaring i klartext av den kravställda handlingstypen" dataDxfId="12"/>
+    <tableColumn id="7" xr3:uid="{87ADB33C-6C8F-45AE-B895-257066F23D7B}" name="Handlingstypen (levererade filer) skall metadatasättas. " dataDxfId="11"/>
+    <tableColumn id="10" xr3:uid="{3C8218C5-1DDC-430A-8F2F-7A8DB62B6CB8}" name="Handlingstypen förses med följande Installationstyp i Metadatasättningsfil (AFF-kod)" dataDxfId="10"/>
+    <tableColumn id="1" xr3:uid="{9701A8E7-83D3-4B06-BEEE-5DF4D866DA8A}" name="Handlingstypen är aktuell i detta projekt (ja/nej)" dataDxfId="9"/>
+    <tableColumn id="8" xr3:uid="{E7EE275D-67BE-4F76-BF84-195FC16821A7}" name="Filformat" dataDxfId="8"/>
+    <tableColumn id="9" xr3:uid="{9A484770-C38B-4B5E-B9B9-3F3217139ED5}" name="Filnamn:_x000a_CF avser filer som ej ska till PDM Web._x000a_[proj.nr] avser projektnummer._x000a_[XXXXXX] avser byggnadsnummer (i siffror)._x000a_[ZZZZ] avser systembeteckning (ex MVL01)._x000a_[KKKK] avser komponentbeteckning (ex AV51). Vid behov kan löpnummer läggas till." dataDxfId="7"/>
+    <tableColumn id="6" xr3:uid="{326787C1-DEE4-46E0-ACFE-07FE765C44C3}" name="Roll som skapar/fyller i dokument, del av dokument:_x000a_PL-Projektledare_x000a_E-Entreprenör_x000a_K-Konsult" dataDxfId="6"/>
+    <tableColumn id="13" xr3:uid="{6C4D54A7-A46A-4342-888E-4073CBCEECB4}" name="Granskare._x000a_Roll/funktion som godkänt leverans (innehåll och utformning)" dataDxfId="5"/>
+    <tableColumn id="14" xr3:uid="{215250A8-96F9-4386-BD96-545367ADD066}" name="Namn på granskare" dataDxfId="4"/>
+    <tableColumn id="18" xr3:uid="{3A4735AB-4045-46DC-8319-9D83F414B636}" name="Eventuell kommentar på leverans av handlingstypen" dataDxfId="3"/>
+    <tableColumn id="12" xr3:uid="{5410F704-0B15-4D56-8CFF-C8C2EBC2A3B9}" name="Datum för granskning av handlingstyp" dataDxfId="2"/>
     <tableColumn id="17" xr3:uid="{A80C8185-800B-4084-B42C-66F803E00FFE}" name="Ansvarig roll efter projekt-leverans" dataDxfId="1"/>
     <tableColumn id="15" xr3:uid="{686B923B-4725-4BFE-B9B8-2B7723CA8FFB}" name="Förvaringsplats efter projektleverans" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="DU-krav" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema Office 2013 – 2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 – 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 – 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2696,51 +3665,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 – 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2838,6375 +3807,6886 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11805-1975332570-52/native" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11805-1975332570-96/native" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0FF67669-9EA3-466C-A1A5-A39A5EAC06AE}">
-  <dimension ref="A1:N185"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B918756-458D-4567-AE24-33714CEE6D8A}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:R161"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E14" sqref="E14"/>
+    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+      <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="21.85546875" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="21.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="23.140625" style="9" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="15" max="16384" width="21.85546875" style="9"/>
+    <col min="1" max="1" width="23.140625" style="11" customWidth="1"/>
+    <col min="2" max="2" width="25.85546875" style="11" customWidth="1"/>
+    <col min="3" max="3" width="31.140625" style="11" customWidth="1"/>
+    <col min="4" max="4" width="45" style="11" customWidth="1"/>
+    <col min="5" max="5" width="26.140625" style="11" customWidth="1"/>
+    <col min="6" max="6" width="44.28515625" style="12" customWidth="1"/>
+    <col min="7" max="7" width="22.7109375" style="11" customWidth="1"/>
+    <col min="8" max="8" width="13.42578125" style="11" customWidth="1"/>
+    <col min="9" max="9" width="48.5703125" style="11" customWidth="1"/>
+    <col min="10" max="10" width="29.85546875" style="12" customWidth="1"/>
+    <col min="11" max="11" width="23.28515625" style="11" customWidth="1"/>
+    <col min="12" max="12" width="28.28515625" customWidth="1"/>
+    <col min="13" max="13" width="33.5703125" customWidth="1"/>
+    <col min="14" max="14" width="20.5703125" style="11" customWidth="1"/>
+    <col min="15" max="15" width="25.42578125" customWidth="1"/>
+    <col min="16" max="16" width="21.42578125" style="11" customWidth="1"/>
+    <col min="17" max="17" width="18.85546875" style="11" customWidth="1"/>
+    <col min="19" max="19" width="24" style="11" customWidth="1"/>
+    <col min="20" max="20" width="24.42578125" style="11" customWidth="1"/>
+    <col min="21" max="16384" width="21.85546875" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="18.75">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="44"/>
-[...3 lines deleted...]
-      <c r="G1" s="6" t="s">
+      <c r="B1" s="90"/>
+      <c r="C1" s="90"/>
+      <c r="D1" s="94"/>
+      <c r="G1" s="91" t="s">
         <v>1</v>
       </c>
-      <c r="I1" s="15" t="s">
+      <c r="H1" s="91" t="s">
+        <v>439</v>
+      </c>
+      <c r="I1" s="99" t="s">
+        <v>438</v>
+      </c>
+      <c r="J1" s="98"/>
+      <c r="K1" s="98"/>
+      <c r="L1" s="98"/>
+      <c r="M1" s="11"/>
+      <c r="O1" s="11"/>
+      <c r="R1" s="11"/>
+    </row>
+    <row r="2" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="J1" s="10"/>
-[...3 lines deleted...]
-      <c r="A2" s="7" t="s">
+      <c r="B2" s="90"/>
+      <c r="C2" s="90"/>
+      <c r="D2" s="94"/>
+      <c r="I2" s="91"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="11"/>
+      <c r="N2" s="97"/>
+      <c r="O2" s="11"/>
+      <c r="R2" s="11"/>
+    </row>
+    <row r="3" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="44"/>
-[...3 lines deleted...]
-      <c r="I2" s="16" t="s">
+      <c r="B3" s="90"/>
+      <c r="C3" s="90"/>
+      <c r="D3" s="94"/>
+      <c r="G3" s="96"/>
+      <c r="I3" s="91" t="s">
+        <v>437</v>
+      </c>
+      <c r="K3" s="85"/>
+      <c r="L3" s="85"/>
+      <c r="M3" s="11"/>
+      <c r="N3" s="95"/>
+      <c r="O3" s="11"/>
+      <c r="R3" s="11"/>
+    </row>
+    <row r="4" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="K2" s="12"/>
-[...2 lines deleted...]
-      <c r="A3" s="7" t="s">
+      <c r="B4" s="90"/>
+      <c r="C4" s="90"/>
+      <c r="D4" s="94"/>
+      <c r="I4" s="91"/>
+      <c r="L4" s="11"/>
+      <c r="M4" s="11"/>
+      <c r="N4" s="93"/>
+      <c r="O4" s="11"/>
+      <c r="R4" s="11"/>
+    </row>
+    <row r="5" spans="1:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="44"/>
-[...3 lines deleted...]
-      <c r="I3" s="17" t="s">
+      <c r="B5" s="90"/>
+      <c r="C5" s="90"/>
+      <c r="G5" s="92"/>
+      <c r="I5" s="91" t="s">
+        <v>436</v>
+      </c>
+      <c r="K5" s="24"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="11"/>
+      <c r="N5" s="24"/>
+      <c r="O5" s="11"/>
+      <c r="R5" s="11"/>
+    </row>
+    <row r="6" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A6" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="J3" s="8"/>
-[...3 lines deleted...]
-      <c r="A4" s="7" t="s">
+      <c r="B6" s="90"/>
+      <c r="C6" s="90"/>
+      <c r="K6" s="24"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="11"/>
+      <c r="N6" s="24"/>
+      <c r="O6" s="11"/>
+      <c r="R6" s="11"/>
+    </row>
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="L7" s="11"/>
+      <c r="M7" s="11"/>
+      <c r="O7" s="11"/>
+      <c r="R7" s="11"/>
+    </row>
+    <row r="8" spans="1:18" s="63" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="44"/>
-[...6 lines deleted...]
-      <c r="A5" s="7" t="s">
+      <c r="B8" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="44"/>
-[...6 lines deleted...]
-      <c r="A6" s="7" t="s">
+      <c r="C8" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="44"/>
-[...7 lines deleted...]
-      <c r="A9" s="2" t="s">
+      <c r="D8" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="E8" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="2" t="s">
+      <c r="F8" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="G8" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="H8" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="I8" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="K8" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="F9" s="3" t="s">
+      <c r="L8" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="G9" s="2" t="s">
+      <c r="M8" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="H9" s="2" t="s">
+      <c r="N8" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="O8" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="I9" s="3" t="s">
+      <c r="P8" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="J9" s="3" t="s">
+    </row>
+    <row r="9" spans="1:18" s="13" customFormat="1" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="K9" s="3" t="s">
+      <c r="B9" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="L9" s="3" t="s">
+      <c r="C9" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="M9" s="5" t="s">
+      <c r="D9" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="N9" s="5" t="s">
+      <c r="E9" s="20" t="s">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="41" t="s">
+      <c r="F9" s="22"/>
+      <c r="G9" s="23"/>
+      <c r="H9" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="41" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="41" t="s">
+      <c r="I9" s="13" t="s">
+        <v>431</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>430</v>
+      </c>
+      <c r="K9" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="O9" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="D10" s="41" t="s">
+    </row>
+    <row r="10" spans="1:18" s="13" customFormat="1" ht="30" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="45" t="s">
         <v>27</v>
       </c>
-      <c r="E10" s="21" t="s">
+      <c r="C10" s="88" t="s">
         <v>28</v>
       </c>
-      <c r="F10" s="41"/>
-      <c r="G10" s="41" t="s">
+      <c r="D10" s="88" t="s">
+        <v>429</v>
+      </c>
+      <c r="E10" s="66"/>
+      <c r="F10" s="49"/>
+      <c r="G10" s="87"/>
+      <c r="H10" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="I10" s="28" t="s">
+        <v>428</v>
+      </c>
+      <c r="J10" s="43" t="s">
+        <v>159</v>
+      </c>
+      <c r="K10" s="28" t="s">
+        <v>427</v>
+      </c>
+      <c r="L10" s="28"/>
+      <c r="M10" s="28"/>
+      <c r="N10" s="28"/>
+      <c r="O10" s="86" t="s">
+        <v>25</v>
+      </c>
+      <c r="P10" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="H10" s="41" t="s">
+    </row>
+    <row r="11" spans="1:18" s="13" customFormat="1" ht="30" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="13" t="s">
         <v>30</v>
       </c>
-      <c r="I10" s="45"/>
-[...3 lines deleted...]
-      <c r="M10" s="42" t="s">
+      <c r="C11" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="N10" s="41" t="s">
+      <c r="D11" s="21" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="20" t="s">
+      <c r="E11" s="20"/>
+      <c r="F11" s="22"/>
+      <c r="G11" s="23"/>
+      <c r="H11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>426</v>
+      </c>
+      <c r="J11" s="22" t="s">
+        <v>243</v>
+      </c>
+      <c r="K11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="O11" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P11" s="13" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" ht="30" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" s="42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" s="42" t="s">
+        <v>415</v>
+      </c>
+      <c r="E12" s="30"/>
+      <c r="F12" s="19"/>
+      <c r="G12" s="84"/>
+      <c r="H12" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="I12" s="28" t="s">
+        <v>425</v>
+      </c>
+      <c r="J12" s="43" t="s">
+        <v>243</v>
+      </c>
+      <c r="K12" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="L12" s="28"/>
+      <c r="M12" s="28"/>
+      <c r="N12" s="28"/>
+      <c r="O12" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="P12" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="R12" s="11"/>
+    </row>
+    <row r="13" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>424</v>
+      </c>
+      <c r="D13" s="21" t="s">
+        <v>423</v>
+      </c>
+      <c r="E13" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="22"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>422</v>
+      </c>
+      <c r="J13" s="22" t="s">
+        <v>243</v>
+      </c>
+      <c r="K13" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="L13" s="13"/>
+      <c r="M13" s="13"/>
+      <c r="N13" s="13"/>
+      <c r="O13" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R13" s="11"/>
+    </row>
+    <row r="14" spans="1:18" s="85" customFormat="1" ht="30" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="42" t="s">
+        <v>421</v>
+      </c>
+      <c r="D14" s="42" t="s">
+        <v>420</v>
+      </c>
+      <c r="E14" s="30"/>
+      <c r="F14" s="19"/>
+      <c r="G14" s="84"/>
+      <c r="H14" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="I14" s="28" t="s">
+        <v>419</v>
+      </c>
+      <c r="J14" s="43" t="s">
+        <v>243</v>
+      </c>
+      <c r="K14" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="L14" s="28"/>
+      <c r="M14" s="28"/>
+      <c r="N14" s="28"/>
+      <c r="O14" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="P14" s="28" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="30" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="21" t="s">
+        <v>418</v>
+      </c>
+      <c r="D15" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="E15" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="22"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>417</v>
+      </c>
+      <c r="J15" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K15" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="L15" s="13"/>
+      <c r="M15" s="13"/>
+      <c r="N15" s="13"/>
+      <c r="O15" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R15" s="11"/>
+    </row>
+    <row r="16" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" s="78" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="E16" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="19"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>416</v>
+      </c>
+      <c r="J16" s="43" t="s">
+        <v>243</v>
+      </c>
+      <c r="K16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="L16" s="13"/>
+      <c r="M16" s="13"/>
+      <c r="N16" s="13"/>
+      <c r="O16" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R16" s="11"/>
+    </row>
+    <row r="17" spans="1:18" ht="30" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" s="21" t="s">
+        <v>415</v>
+      </c>
+      <c r="E17" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="22"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>414</v>
+      </c>
+      <c r="J17" s="22" t="s">
+        <v>243</v>
+      </c>
+      <c r="K17" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="L17" s="13"/>
+      <c r="M17" s="13"/>
+      <c r="N17" s="13"/>
+      <c r="O17" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R17" s="11"/>
+    </row>
+    <row r="18" spans="1:18" s="24" customFormat="1" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="C18" s="42" t="s">
+        <v>413</v>
+      </c>
+      <c r="D18" s="42" t="s">
+        <v>412</v>
+      </c>
+      <c r="E18" s="30"/>
+      <c r="F18" s="19"/>
+      <c r="G18" s="84"/>
+      <c r="H18" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>411</v>
+      </c>
+      <c r="J18" s="16" t="s">
+        <v>243</v>
+      </c>
+      <c r="K18" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="L18" s="27"/>
+      <c r="M18" s="27"/>
+      <c r="N18" s="27"/>
+      <c r="O18" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="P18" s="25" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" ht="30" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C19" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="E19" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="22"/>
+      <c r="G19" s="23" t="s">
+        <v>401</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="J19" s="22" t="s">
+        <v>383</v>
+      </c>
+      <c r="K19" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="L19" s="13"/>
+      <c r="M19" s="13"/>
+      <c r="N19" s="13"/>
+      <c r="O19" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R19" s="11"/>
+    </row>
+    <row r="20" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="42" t="s">
+        <v>409</v>
+      </c>
+      <c r="E20" s="20"/>
+      <c r="F20" s="19"/>
+      <c r="G20" s="84" t="s">
+        <v>408</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I20" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="J20" s="43" t="s">
+        <v>383</v>
+      </c>
+      <c r="K20" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="L20" s="32"/>
+      <c r="M20" s="32"/>
+      <c r="N20" s="32"/>
+      <c r="O20" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P20" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="R20" s="11"/>
+    </row>
+    <row r="21" spans="1:18" ht="93" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="D21" s="21" t="s">
+        <v>406</v>
+      </c>
+      <c r="E21" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="22"/>
+      <c r="G21" s="23" t="s">
+        <v>403</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I21" s="21" t="s">
+        <v>405</v>
+      </c>
+      <c r="J21" s="22" t="s">
+        <v>383</v>
+      </c>
+      <c r="K21" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="L21" s="13"/>
+      <c r="M21" s="13"/>
+      <c r="N21" s="13"/>
+      <c r="O21" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R21" s="11"/>
+    </row>
+    <row r="22" spans="1:18" s="24" customFormat="1" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="D22" s="42" t="s">
+        <v>404</v>
+      </c>
+      <c r="E22" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="F22" s="19"/>
+      <c r="G22" s="84" t="s">
+        <v>403</v>
+      </c>
+      <c r="H22" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="I22" s="27" t="s">
+        <v>402</v>
+      </c>
+      <c r="J22" s="16" t="s">
+        <v>383</v>
+      </c>
+      <c r="K22" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="L22" s="27"/>
+      <c r="M22" s="27"/>
+      <c r="N22" s="27"/>
+      <c r="O22" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="P22" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="51" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="D23" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="E23" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F23" s="22"/>
+      <c r="G23" s="23" t="s">
+        <v>401</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="J23" s="22" t="s">
+        <v>383</v>
+      </c>
+      <c r="K23" s="13" t="s">
+        <v>399</v>
+      </c>
+      <c r="L23" s="13"/>
+      <c r="M23" s="13"/>
+      <c r="N23" s="13"/>
+      <c r="O23" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R23" s="11"/>
+    </row>
+    <row r="24" spans="1:18" ht="30" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="E24" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F24" s="19"/>
+      <c r="G24" s="46"/>
+      <c r="H24" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>397</v>
+      </c>
+      <c r="J24" s="72" t="s">
+        <v>396</v>
+      </c>
+      <c r="K24" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="L24" s="13"/>
+      <c r="M24" s="13"/>
+      <c r="N24" s="13"/>
+      <c r="O24" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P24" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R24" s="11"/>
+    </row>
+    <row r="25" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C25" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25" s="21" t="s">
+        <v>395</v>
+      </c>
+      <c r="E25" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" s="22"/>
+      <c r="G25" s="23"/>
+      <c r="H25" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>394</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="K25" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L25" s="13"/>
+      <c r="M25" s="13"/>
+      <c r="N25" s="13"/>
+      <c r="O25" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P25" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R25" s="11"/>
+    </row>
+    <row r="26" spans="1:18" ht="60" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="E26" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="19"/>
+      <c r="G26" s="73"/>
+      <c r="H26" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>393</v>
+      </c>
+      <c r="J26" s="72" t="s">
+        <v>243</v>
+      </c>
+      <c r="K26" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L26" s="13"/>
+      <c r="M26" s="13"/>
+      <c r="N26" s="13"/>
+      <c r="O26" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P26" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R26" s="11"/>
+    </row>
+    <row r="27" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C27" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D27" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="E27" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F27" s="22" t="s">
+        <v>387</v>
+      </c>
+      <c r="G27" s="23"/>
+      <c r="H27" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>392</v>
+      </c>
+      <c r="J27" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K27" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L27" s="13"/>
+      <c r="M27" s="13"/>
+      <c r="N27" s="13"/>
+      <c r="O27" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R27" s="11"/>
+    </row>
+    <row r="28" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C28" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="D28" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="E28" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F28" s="19" t="s">
+        <v>391</v>
+      </c>
+      <c r="G28" s="73"/>
+      <c r="H28" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>335</v>
+      </c>
+      <c r="J28" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="K28" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L28" s="13"/>
+      <c r="M28" s="13"/>
+      <c r="N28" s="13"/>
+      <c r="O28" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R28" s="11"/>
+    </row>
+    <row r="29" spans="1:18" ht="210" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="C29" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="D29" s="21" t="s">
+        <v>390</v>
+      </c>
+      <c r="E29" s="20"/>
+      <c r="F29" s="22"/>
+      <c r="G29" s="23"/>
+      <c r="H29" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I29" s="13" t="s">
+        <v>389</v>
+      </c>
+      <c r="J29" s="22" t="s">
+        <v>184</v>
+      </c>
+      <c r="K29" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L29" s="13"/>
+      <c r="M29" s="13"/>
+      <c r="N29" s="13"/>
+      <c r="O29" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P29" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="R29" s="11"/>
+    </row>
+    <row r="30" spans="1:18" ht="255" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C30" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D30" s="78" t="s">
+        <v>388</v>
+      </c>
+      <c r="E30" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F30" s="19" t="s">
+        <v>387</v>
+      </c>
+      <c r="G30" s="23"/>
+      <c r="H30" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I30" s="40" t="s">
+        <v>230</v>
+      </c>
+      <c r="J30" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="K30" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L30" s="13"/>
+      <c r="M30" s="13"/>
+      <c r="N30" s="13"/>
+      <c r="O30" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P30" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="R30" s="11"/>
+    </row>
+    <row r="31" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="B31" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C31" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31" s="21" t="s">
+        <v>212</v>
+      </c>
+      <c r="E31" s="20"/>
+      <c r="F31" s="22"/>
+      <c r="G31" s="23"/>
+      <c r="H31" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I31" s="13" t="s">
+        <v>386</v>
+      </c>
+      <c r="J31" s="22" t="s">
+        <v>210</v>
+      </c>
+      <c r="K31" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L31" s="13"/>
+      <c r="M31" s="13"/>
+      <c r="N31" s="13"/>
+      <c r="O31" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P31" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="R31" s="11"/>
+    </row>
+    <row r="32" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D32" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="E32" s="20"/>
+      <c r="F32" s="19"/>
+      <c r="G32" s="41"/>
+      <c r="H32" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I32" s="40" t="s">
+        <v>192</v>
+      </c>
+      <c r="J32" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="K32" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L32" s="13"/>
+      <c r="M32" s="13"/>
+      <c r="N32" s="13"/>
+      <c r="O32" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P32" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="R32" s="11"/>
+    </row>
+    <row r="33" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C33" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="D33" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="E33" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F33" s="22"/>
+      <c r="G33" s="23"/>
+      <c r="H33" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I33" s="13" t="s">
+        <v>335</v>
+      </c>
+      <c r="J33" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K33" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L33" s="13"/>
+      <c r="M33" s="13"/>
+      <c r="N33" s="13"/>
+      <c r="O33" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P33" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R33" s="11"/>
+    </row>
+    <row r="34" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="B34" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="D34" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="E34" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F34" s="19" t="s">
+        <v>385</v>
+      </c>
+      <c r="G34" s="23"/>
+      <c r="H34" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I34" s="32" t="s">
+        <v>384</v>
+      </c>
+      <c r="J34" s="72" t="s">
+        <v>383</v>
+      </c>
+      <c r="K34" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L34" s="32"/>
+      <c r="M34" s="32"/>
+      <c r="N34" s="32"/>
+      <c r="O34" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P34" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R34" s="11"/>
+    </row>
+    <row r="35" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="C35" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="D35" s="21" t="s">
+        <v>382</v>
+      </c>
+      <c r="E35" s="20"/>
+      <c r="F35" s="22"/>
+      <c r="G35" s="23"/>
+      <c r="H35" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I35" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="J35" s="22" t="s">
+        <v>184</v>
+      </c>
+      <c r="K35" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L35" s="13"/>
+      <c r="M35" s="13"/>
+      <c r="N35" s="13"/>
+      <c r="O35" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P35" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="R35" s="11"/>
+    </row>
+    <row r="36" spans="1:18" ht="195" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C36" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D36" s="78" t="s">
+        <v>380</v>
+      </c>
+      <c r="E36" s="20"/>
+      <c r="F36" s="19"/>
+      <c r="G36" s="23"/>
+      <c r="H36" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I36" s="40" t="s">
+        <v>379</v>
+      </c>
+      <c r="J36" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="K36" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L36" s="13"/>
+      <c r="M36" s="13"/>
+      <c r="N36" s="13"/>
+      <c r="O36" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P36" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="R36" s="11"/>
+    </row>
+    <row r="37" spans="1:18" ht="150" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="B37" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="C37" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="D37" s="21" t="s">
+        <v>378</v>
+      </c>
+      <c r="E37" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F37" s="22" t="s">
+        <v>377</v>
+      </c>
+      <c r="G37" s="23"/>
+      <c r="H37" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I37" s="13" t="s">
+        <v>376</v>
+      </c>
+      <c r="J37" s="22" t="s">
+        <v>243</v>
+      </c>
+      <c r="K37" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L37" s="13"/>
+      <c r="M37" s="13"/>
+      <c r="N37" s="13"/>
+      <c r="O37" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P37" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R37" s="11"/>
+    </row>
+    <row r="38" spans="1:18" ht="60" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C38" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="D38" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="E38" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F38" s="19" t="s">
+        <v>375</v>
+      </c>
+      <c r="G38" s="23"/>
+      <c r="H38" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I38" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="J38" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="K38" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L38" s="13"/>
+      <c r="M38" s="13"/>
+      <c r="N38" s="13"/>
+      <c r="O38" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P38" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R38" s="11"/>
+    </row>
+    <row r="39" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="B39" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C39" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39" s="21" t="s">
+        <v>212</v>
+      </c>
+      <c r="E39" s="20"/>
+      <c r="F39" s="22"/>
+      <c r="G39" s="23"/>
+      <c r="H39" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I39" s="13" t="s">
+        <v>373</v>
+      </c>
+      <c r="J39" s="22" t="s">
+        <v>210</v>
+      </c>
+      <c r="K39" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="L39" s="13"/>
+      <c r="M39" s="13"/>
+      <c r="N39" s="13"/>
+      <c r="O39" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P39" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="R39" s="11"/>
+    </row>
+    <row r="40" spans="1:18" ht="180" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="B40" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C40" s="22" t="s">
+        <v>82</v>
+      </c>
+      <c r="D40" s="19" t="s">
+        <v>372</v>
+      </c>
+      <c r="E40" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F40" s="19" t="s">
+        <v>370</v>
+      </c>
+      <c r="G40" s="73"/>
+      <c r="H40" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I40" s="13" t="s">
+        <v>371</v>
+      </c>
+      <c r="J40" s="75" t="s">
+        <v>243</v>
+      </c>
+      <c r="K40" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="L40" s="13"/>
+      <c r="M40" s="13"/>
+      <c r="N40" s="13"/>
+      <c r="O40" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="P40" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="R40" s="11"/>
+    </row>
+    <row r="41" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C41" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="D41" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="E41" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F41" s="22" t="s">
+        <v>370</v>
+      </c>
+      <c r="G41" s="23"/>
+      <c r="H41" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I41" s="13" t="s">
+        <v>369</v>
+      </c>
+      <c r="J41" s="22" t="s">
+        <v>243</v>
+      </c>
+      <c r="K41" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L41" s="13"/>
+      <c r="M41" s="13"/>
+      <c r="N41" s="13"/>
+      <c r="O41" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P41" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R41" s="11"/>
+    </row>
+    <row r="42" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="B42" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C42" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D42" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="E42" s="20"/>
+      <c r="F42" s="19"/>
+      <c r="G42" s="41"/>
+      <c r="H42" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I42" s="40" t="s">
+        <v>192</v>
+      </c>
+      <c r="J42" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="K42" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="L42" s="13"/>
+      <c r="M42" s="13"/>
+      <c r="N42" s="13"/>
+      <c r="O42" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="P42" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="R42" s="11"/>
+    </row>
+    <row r="43" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="B43" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C43" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="D43" s="21" t="s">
+        <v>318</v>
+      </c>
+      <c r="E43" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F43" s="22" t="s">
+        <v>368</v>
+      </c>
+      <c r="G43" s="23"/>
+      <c r="H43" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I43" s="13" t="s">
+        <v>367</v>
+      </c>
+      <c r="J43" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K43" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L43" s="13"/>
+      <c r="M43" s="13"/>
+      <c r="N43" s="13"/>
+      <c r="O43" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P43" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R43" s="11"/>
+    </row>
+    <row r="44" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="B44" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="C44" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="D44" s="40" t="s">
+        <v>61</v>
+      </c>
+      <c r="E44" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="F44" s="19" t="s">
+        <v>366</v>
+      </c>
+      <c r="G44" s="83"/>
+      <c r="H44" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="I44" s="40" t="s">
+        <v>335</v>
+      </c>
+      <c r="J44" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="K44" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="L44" s="40"/>
+      <c r="M44" s="40"/>
+      <c r="N44" s="40"/>
+      <c r="O44" s="82" t="s">
+        <v>25</v>
+      </c>
+      <c r="P44" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="R44" s="11"/>
+    </row>
+    <row r="45" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="B45" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="C45" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="D45" s="21" t="s">
+        <v>217</v>
+      </c>
+      <c r="E45" s="20"/>
+      <c r="F45" s="22"/>
+      <c r="G45" s="23"/>
+      <c r="H45" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I45" s="13" t="s">
+        <v>365</v>
+      </c>
+      <c r="J45" s="22" t="s">
+        <v>232</v>
+      </c>
+      <c r="K45" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L45" s="13"/>
+      <c r="M45" s="13"/>
+      <c r="N45" s="13"/>
+      <c r="O45" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P45" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="R45" s="11"/>
+    </row>
+    <row r="46" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C46" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D46" s="78" t="s">
+        <v>364</v>
+      </c>
+      <c r="E46" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="F46" s="19" t="s">
+        <v>363</v>
+      </c>
+      <c r="G46" s="23"/>
+      <c r="H46" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I46" s="40" t="s">
+        <v>230</v>
+      </c>
+      <c r="J46" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="K46" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="L46" s="13"/>
+      <c r="M46" s="13"/>
+      <c r="N46" s="13"/>
+      <c r="O46" s="76" t="s">
+        <v>25</v>
+      </c>
+      <c r="P46" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="R46" s="11"/>
+    </row>
+    <row r="47" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B47" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C47" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>212</v>
+      </c>
+      <c r="E47" s="20"/>
+      <c r="F47" s="22"/>
+      <c r="G47" s="23"/>
+      <c r="H47" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I47" s="13" t="s">
+        <v>362</v>
+      </c>
+      <c r="J47" s="22" t="s">
+        <v>210</v>
+      </c>
+      <c r="K47" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="L47" s="13"/>
+      <c r="M47" s="13"/>
+      <c r="N47" s="13"/>
+      <c r="O47" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P47" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="R47" s="11"/>
+    </row>
+    <row r="48" spans="1:18" ht="60" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="40" t="s">
+        <v>348</v>
+      </c>
+      <c r="B48" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="D48" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="E48" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F48" s="19" t="s">
+        <v>360</v>
+      </c>
+      <c r="G48" s="41"/>
+      <c r="H48" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I48" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="J48" s="75" t="s">
+        <v>243</v>
+      </c>
+      <c r="K48" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="L48" s="13"/>
+      <c r="M48" s="13"/>
+      <c r="N48" s="13"/>
+      <c r="O48" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="P48" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="R48" s="11"/>
+    </row>
+    <row r="49" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C49" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="D49" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="E49" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F49" s="22" t="s">
+        <v>360</v>
+      </c>
+      <c r="G49" s="23"/>
+      <c r="H49" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I49" s="13" t="s">
+        <v>359</v>
+      </c>
+      <c r="J49" s="22" t="s">
+        <v>243</v>
+      </c>
+      <c r="K49" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L49" s="13"/>
+      <c r="M49" s="13"/>
+      <c r="N49" s="13"/>
+      <c r="O49" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P49" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R49" s="11"/>
+    </row>
+    <row r="50" spans="1:18" ht="78" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="40" t="s">
+        <v>348</v>
+      </c>
+      <c r="B50" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C50" s="40" t="s">
+        <v>87</v>
+      </c>
+      <c r="D50" s="40" t="s">
+        <v>358</v>
+      </c>
+      <c r="E50" s="79"/>
+      <c r="F50" s="43"/>
+      <c r="G50" s="41"/>
+      <c r="H50" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I50" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="J50" s="72" t="s">
+        <v>356</v>
+      </c>
+      <c r="K50" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="L50" s="13"/>
+      <c r="M50" s="13"/>
+      <c r="N50" s="13"/>
+      <c r="O50" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="P50" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="R50" s="11"/>
+    </row>
+    <row r="51" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B51" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C51" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D51" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="E51" s="20"/>
+      <c r="F51" s="22"/>
+      <c r="G51" s="23"/>
+      <c r="H51" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I51" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="J51" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K51" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L51" s="13"/>
+      <c r="M51" s="13"/>
+      <c r="N51" s="13"/>
+      <c r="O51" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P51" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="R51" s="11"/>
+    </row>
+    <row r="52" spans="1:18" ht="103.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="40" t="s">
+        <v>348</v>
+      </c>
+      <c r="B52" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C52" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="D52" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="E52" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F52" s="19" t="s">
+        <v>355</v>
+      </c>
+      <c r="G52" s="41"/>
+      <c r="H52" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I52" s="13" t="s">
+        <v>354</v>
+      </c>
+      <c r="J52" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="K52" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="L52" s="13"/>
+      <c r="M52" s="13"/>
+      <c r="N52" s="13"/>
+      <c r="O52" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="P52" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="R52" s="11"/>
+    </row>
+    <row r="53" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B53" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C53" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="D53" s="21" t="s">
+        <v>89</v>
+      </c>
+      <c r="E53" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F53" s="22" t="s">
+        <v>347</v>
+      </c>
+      <c r="G53" s="23"/>
+      <c r="H53" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I53" s="13" t="s">
+        <v>353</v>
+      </c>
+      <c r="J53" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K53" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L53" s="13"/>
+      <c r="M53" s="13"/>
+      <c r="N53" s="13"/>
+      <c r="O53" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P53" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R53" s="11"/>
+    </row>
+    <row r="54" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="40" t="s">
+        <v>348</v>
+      </c>
+      <c r="B54" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="D54" s="13"/>
+      <c r="E54" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F54" s="19" t="s">
+        <v>347</v>
+      </c>
+      <c r="G54" s="41"/>
+      <c r="H54" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I54" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="J54" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="K54" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="L54" s="13"/>
+      <c r="M54" s="13"/>
+      <c r="N54" s="13"/>
+      <c r="O54" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P54" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="R54" s="11"/>
+    </row>
+    <row r="55" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B55" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C55" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="D55" s="21" t="s">
+        <v>339</v>
+      </c>
+      <c r="E55" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F55" s="22" t="s">
+        <v>347</v>
+      </c>
+      <c r="G55" s="23"/>
+      <c r="H55" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I55" s="13" t="s">
+        <v>351</v>
+      </c>
+      <c r="J55" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K55" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L55" s="13"/>
+      <c r="M55" s="13"/>
+      <c r="N55" s="13"/>
+      <c r="O55" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P55" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R55" s="11"/>
+    </row>
+    <row r="56" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="40" t="s">
+        <v>348</v>
+      </c>
+      <c r="B56" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C56" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="D56" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="E56" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F56" s="19" t="s">
+        <v>347</v>
+      </c>
+      <c r="G56" s="41"/>
+      <c r="H56" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="20" t="s">
-[...10 lines deleted...]
-      <c r="G11" s="41" t="s">
+      <c r="I56" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="J56" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="K56" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="L56" s="13"/>
+      <c r="M56" s="13"/>
+      <c r="N56" s="13"/>
+      <c r="O56" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P56" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="R56" s="11"/>
+    </row>
+    <row r="57" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B57" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C57" s="21" t="s">
+        <v>92</v>
+      </c>
+      <c r="D57" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="E57" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F57" s="22" t="s">
+        <v>347</v>
+      </c>
+      <c r="G57" s="23"/>
+      <c r="H57" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I57" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="J57" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K57" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L57" s="13"/>
+      <c r="M57" s="13"/>
+      <c r="N57" s="13"/>
+      <c r="O57" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P57" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R57" s="11"/>
+    </row>
+    <row r="58" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="40" t="s">
+        <v>348</v>
+      </c>
+      <c r="B58" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C58" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="D58" s="5"/>
+      <c r="E58" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F58" s="19" t="s">
+        <v>347</v>
+      </c>
+      <c r="G58" s="46"/>
+      <c r="H58" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I58" s="32" t="s">
+        <v>292</v>
+      </c>
+      <c r="J58" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="K58" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="L58" s="32"/>
+      <c r="M58" s="32"/>
+      <c r="N58" s="32"/>
+      <c r="O58" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P58" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="R58" s="11"/>
+    </row>
+    <row r="59" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B59" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="C59" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="D59" s="21" t="s">
+        <v>217</v>
+      </c>
+      <c r="E59" s="20"/>
+      <c r="F59" s="22"/>
+      <c r="G59" s="23"/>
+      <c r="H59" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I59" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="J59" s="22" t="s">
+        <v>184</v>
+      </c>
+      <c r="K59" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L59" s="13"/>
+      <c r="M59" s="13"/>
+      <c r="N59" s="13"/>
+      <c r="O59" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P59" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="R59" s="11"/>
+    </row>
+    <row r="60" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="40" t="s">
+        <v>348</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C60" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="D60" s="78" t="s">
+        <v>349</v>
+      </c>
+      <c r="E60" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="F60" s="19" t="s">
+        <v>347</v>
+      </c>
+      <c r="G60" s="23"/>
+      <c r="H60" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I60" s="40" t="s">
+        <v>230</v>
+      </c>
+      <c r="J60" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="K60" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="L60" s="13"/>
+      <c r="M60" s="13"/>
+      <c r="N60" s="13"/>
+      <c r="O60" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="P60" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="R60" s="11"/>
+    </row>
+    <row r="61" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="B61" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="C61" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="D61" s="21"/>
+      <c r="E61" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F61" s="22" t="s">
+        <v>347</v>
+      </c>
+      <c r="G61" s="23"/>
+      <c r="H61" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I61" s="13" t="s">
+        <v>346</v>
+      </c>
+      <c r="J61" s="22" t="s">
+        <v>243</v>
+      </c>
+      <c r="K61" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L61" s="13"/>
+      <c r="M61" s="13"/>
+      <c r="N61" s="13"/>
+      <c r="O61" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P61" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R61" s="11"/>
+    </row>
+    <row r="62" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="40" t="s">
+        <v>328</v>
+      </c>
+      <c r="B62" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C62" s="63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D62" s="72" t="s">
+        <v>212</v>
+      </c>
+      <c r="E62" s="20"/>
+      <c r="F62" s="19"/>
+      <c r="G62" s="62"/>
+      <c r="H62" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I62" s="28" t="s">
+        <v>345</v>
+      </c>
+      <c r="J62" s="72" t="s">
+        <v>210</v>
+      </c>
+      <c r="K62" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="L62" s="13"/>
+      <c r="M62" s="13"/>
+      <c r="N62" s="13"/>
+      <c r="O62" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="P62" s="32" t="s">
         <v>29</v>
       </c>
-      <c r="H11" s="41"/>
-[...7 lines deleted...]
-      <c r="N11" s="41" t="s">
+      <c r="R62" s="11"/>
+    </row>
+    <row r="63" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="B63" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C63" s="21" t="s">
+        <v>82</v>
+      </c>
+      <c r="D63" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="E63" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F63" s="22" t="s">
+        <v>343</v>
+      </c>
+      <c r="G63" s="23"/>
+      <c r="H63" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I63" s="13" t="s">
+        <v>344</v>
+      </c>
+      <c r="J63" s="22" t="s">
+        <v>243</v>
+      </c>
+      <c r="K63" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L63" s="13"/>
+      <c r="M63" s="13"/>
+      <c r="N63" s="13"/>
+      <c r="O63" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P63" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R63" s="11"/>
+    </row>
+    <row r="64" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="40" t="s">
+        <v>328</v>
+      </c>
+      <c r="B64" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C64" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="D64" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="E64" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F64" s="19" t="s">
+        <v>343</v>
+      </c>
+      <c r="G64" s="41"/>
+      <c r="H64" s="13" t="s">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="41" t="s">
+      <c r="I64" s="13" t="s">
+        <v>342</v>
+      </c>
+      <c r="J64" s="75" t="s">
+        <v>243</v>
+      </c>
+      <c r="K64" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="L64" s="32"/>
+      <c r="M64" s="32"/>
+      <c r="N64" s="13"/>
+      <c r="O64" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="P64" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="R64" s="11"/>
+    </row>
+    <row r="65" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="B65" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C65" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="D65" s="21" t="s">
+        <v>331</v>
+      </c>
+      <c r="E65" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F65" s="22" t="s">
+        <v>325</v>
+      </c>
+      <c r="G65" s="23"/>
+      <c r="H65" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I65" s="13" t="s">
+        <v>341</v>
+      </c>
+      <c r="J65" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K65" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L65" s="13"/>
+      <c r="M65" s="13"/>
+      <c r="N65" s="13"/>
+      <c r="O65" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P65" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R65" s="11"/>
+    </row>
+    <row r="66" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="40" t="s">
+        <v>328</v>
+      </c>
+      <c r="B66" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C66" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D66" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="E66" s="20"/>
+      <c r="F66" s="19"/>
+      <c r="G66" s="41"/>
+      <c r="H66" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I66" s="40" t="s">
+        <v>192</v>
+      </c>
+      <c r="J66" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="K66" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="L66" s="13"/>
+      <c r="M66" s="13"/>
+      <c r="N66" s="13"/>
+      <c r="O66" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="P66" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="R66" s="11"/>
+    </row>
+    <row r="67" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="B67" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C67" s="21" t="s">
+        <v>100</v>
+      </c>
+      <c r="D67" s="21"/>
+      <c r="E67" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F67" s="22" t="s">
+        <v>325</v>
+      </c>
+      <c r="G67" s="23"/>
+      <c r="H67" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="41" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="42" t="s">
+      <c r="I67" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="J67" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K67" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L67" s="13"/>
+      <c r="M67" s="13"/>
+      <c r="N67" s="13"/>
+      <c r="O67" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P67" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R67" s="11"/>
+    </row>
+    <row r="68" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="40" t="s">
+        <v>328</v>
+      </c>
+      <c r="B68" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C68" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="D68" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="E68" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F68" s="19" t="s">
+        <v>340</v>
+      </c>
+      <c r="G68" s="41"/>
+      <c r="H68" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I68" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="J68" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="K68" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="L68" s="13"/>
+      <c r="M68" s="13"/>
+      <c r="N68" s="13"/>
+      <c r="O68" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="P68" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="R68" s="11"/>
+    </row>
+    <row r="69" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="B69" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C69" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="D69" s="21" t="s">
+        <v>339</v>
+      </c>
+      <c r="E69" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F69" s="22" t="s">
+        <v>338</v>
+      </c>
+      <c r="G69" s="23"/>
+      <c r="H69" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I69" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="J69" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K69" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L69" s="13"/>
+      <c r="M69" s="13"/>
+      <c r="N69" s="13"/>
+      <c r="O69" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P69" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R69" s="11"/>
+    </row>
+    <row r="70" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="40" t="s">
+        <v>328</v>
+      </c>
+      <c r="B70" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="C70" s="78" t="s">
+        <v>66</v>
+      </c>
+      <c r="D70" s="40" t="s">
+        <v>67</v>
+      </c>
+      <c r="E70" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="F70" s="19" t="s">
+        <v>336</v>
+      </c>
+      <c r="G70" s="80"/>
+      <c r="H70" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="I70" s="40" t="s">
+        <v>335</v>
+      </c>
+      <c r="J70" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="K70" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="L70" s="40"/>
+      <c r="M70" s="40"/>
+      <c r="N70" s="40"/>
+      <c r="O70" s="78" t="s">
+        <v>25</v>
+      </c>
+      <c r="P70" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="R70" s="11"/>
+    </row>
+    <row r="71" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="B71" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="C71" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="D71" s="21" t="s">
+        <v>217</v>
+      </c>
+      <c r="E71" s="20"/>
+      <c r="F71" s="22"/>
+      <c r="G71" s="23"/>
+      <c r="H71" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I71" s="13" t="s">
+        <v>334</v>
+      </c>
+      <c r="J71" s="22" t="s">
+        <v>184</v>
+      </c>
+      <c r="K71" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L71" s="13"/>
+      <c r="M71" s="13"/>
+      <c r="N71" s="13"/>
+      <c r="O71" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P71" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="R71" s="11"/>
+    </row>
+    <row r="72" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="40" t="s">
+        <v>328</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C72" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="D72" s="78" t="s">
+        <v>333</v>
+      </c>
+      <c r="E72" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="F72" s="19" t="s">
+        <v>332</v>
+      </c>
+      <c r="G72" s="23"/>
+      <c r="H72" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I72" s="40" t="s">
+        <v>230</v>
+      </c>
+      <c r="J72" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="K72" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="L72" s="13"/>
+      <c r="M72" s="13"/>
+      <c r="N72" s="13"/>
+      <c r="O72" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="P72" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="R72" s="11"/>
+    </row>
+    <row r="73" spans="1:18" ht="30" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="B73" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="C73" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="D73" s="21" t="s">
+        <v>331</v>
+      </c>
+      <c r="E73" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F73" s="22" t="s">
+        <v>330</v>
+      </c>
+      <c r="G73" s="23"/>
+      <c r="H73" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I73" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="J73" s="22" t="s">
+        <v>243</v>
+      </c>
+      <c r="K73" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L73" s="13"/>
+      <c r="M73" s="13"/>
+      <c r="N73" s="13"/>
+      <c r="O73" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P73" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R73" s="11"/>
+    </row>
+    <row r="74" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="40" t="s">
+        <v>328</v>
+      </c>
+      <c r="B74" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="C74" s="13" t="s">
+        <v>327</v>
+      </c>
+      <c r="D74" s="40" t="s">
+        <v>326</v>
+      </c>
+      <c r="E74" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F74" s="19" t="s">
+        <v>325</v>
+      </c>
+      <c r="G74" s="41"/>
+      <c r="H74" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I74" s="28" t="s">
+        <v>324</v>
+      </c>
+      <c r="J74" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="K74" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="L74" s="13"/>
+      <c r="M74" s="13"/>
+      <c r="N74" s="13"/>
+      <c r="O74" s="76" t="s">
+        <v>25</v>
+      </c>
+      <c r="P74" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="R74" s="11"/>
+    </row>
+    <row r="75" spans="1:18" ht="75" x14ac:dyDescent="0.25">
+      <c r="A75" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B75" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C75" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="D12" s="41" t="s">
+      <c r="D75" s="21" t="s">
+        <v>212</v>
+      </c>
+      <c r="E75" s="20"/>
+      <c r="F75" s="22"/>
+      <c r="G75" s="23"/>
+      <c r="H75" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="E12" s="24"/>
-[...16 lines deleted...]
-      <c r="N12" s="41" t="s">
+      <c r="I75" s="13" t="s">
+        <v>323</v>
+      </c>
+      <c r="J75" s="22" t="s">
+        <v>210</v>
+      </c>
+      <c r="K75" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="L75" s="13"/>
+      <c r="M75" s="13"/>
+      <c r="N75" s="13"/>
+      <c r="O75" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P75" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="R75" s="11"/>
+    </row>
+    <row r="76" spans="1:18" ht="75" x14ac:dyDescent="0.25">
+      <c r="A76" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B76" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C76" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="D76" s="28" t="s">
+        <v>322</v>
+      </c>
+      <c r="E76" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F76" s="19" t="s">
+        <v>314</v>
+      </c>
+      <c r="G76" s="41"/>
+      <c r="H76" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I76" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="J76" s="75" t="s">
+        <v>243</v>
+      </c>
+      <c r="K76" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="L76" s="13"/>
+      <c r="M76" s="13"/>
+      <c r="N76" s="13"/>
+      <c r="O76" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="P76" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="R76" s="11"/>
+    </row>
+    <row r="77" spans="1:18" ht="45" x14ac:dyDescent="0.25">
+      <c r="A77" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B77" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C77" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="D77" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="E77" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F77" s="22" t="s">
+        <v>314</v>
+      </c>
+      <c r="G77" s="23"/>
+      <c r="H77" s="13" t="s">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="41" t="s">
+      <c r="I77" s="13" t="s">
+        <v>320</v>
+      </c>
+      <c r="J77" s="22" t="s">
+        <v>243</v>
+      </c>
+      <c r="K77" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L77" s="13"/>
+      <c r="M77" s="13"/>
+      <c r="N77" s="13"/>
+      <c r="O77" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P77" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R77" s="11"/>
+    </row>
+    <row r="78" spans="1:18" ht="45" x14ac:dyDescent="0.25">
+      <c r="A78" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B78" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C78" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="D78" s="13"/>
+      <c r="E78" s="79"/>
+      <c r="F78" s="19"/>
+      <c r="G78" s="41"/>
+      <c r="H78" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I78" s="13" t="s">
+        <v>319</v>
+      </c>
+      <c r="J78" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="K78" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="L78" s="13"/>
+      <c r="M78" s="13"/>
+      <c r="N78" s="13"/>
+      <c r="O78" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="P78" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="R78" s="11"/>
+    </row>
+    <row r="79" spans="1:18" ht="45" x14ac:dyDescent="0.25">
+      <c r="A79" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B79" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C79" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D79" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="E79" s="20"/>
+      <c r="F79" s="22"/>
+      <c r="G79" s="23"/>
+      <c r="H79" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I79" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="J79" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K79" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L79" s="13"/>
+      <c r="M79" s="13"/>
+      <c r="N79" s="13"/>
+      <c r="O79" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P79" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="R79" s="11"/>
+    </row>
+    <row r="80" spans="1:18" ht="45" x14ac:dyDescent="0.25">
+      <c r="A80" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B80" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C80" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="D80" s="40" t="s">
+        <v>318</v>
+      </c>
+      <c r="E80" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F80" s="19" t="s">
+        <v>314</v>
+      </c>
+      <c r="G80" s="41"/>
+      <c r="H80" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I80" s="13" t="s">
+        <v>317</v>
+      </c>
+      <c r="J80" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="K80" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="L80" s="13"/>
+      <c r="M80" s="13"/>
+      <c r="N80" s="13"/>
+      <c r="O80" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="P80" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R80" s="11"/>
+    </row>
+    <row r="81" spans="1:18" ht="90" x14ac:dyDescent="0.25">
+      <c r="A81" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B81" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="C81" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="D81" s="21" t="s">
+        <v>217</v>
+      </c>
+      <c r="E81" s="20"/>
+      <c r="F81" s="22"/>
+      <c r="G81" s="23"/>
+      <c r="H81" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I81" s="13" t="s">
+        <v>316</v>
+      </c>
+      <c r="J81" s="22" t="s">
+        <v>184</v>
+      </c>
+      <c r="K81" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L81" s="13"/>
+      <c r="M81" s="13"/>
+      <c r="N81" s="13"/>
+      <c r="O81" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P81" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="R81" s="11"/>
+    </row>
+    <row r="82" spans="1:18" ht="60" x14ac:dyDescent="0.25">
+      <c r="A82" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C82" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="D82" s="78" t="s">
+        <v>315</v>
+      </c>
+      <c r="E82" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="F82" s="19" t="s">
+        <v>314</v>
+      </c>
+      <c r="G82" s="23"/>
+      <c r="H82" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I82" s="40" t="s">
+        <v>230</v>
+      </c>
+      <c r="J82" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="K82" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="L82" s="13"/>
+      <c r="M82" s="13"/>
+      <c r="N82" s="13"/>
+      <c r="O82" s="76" t="s">
+        <v>25</v>
+      </c>
+      <c r="P82" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="R82" s="11"/>
+    </row>
+    <row r="83" spans="1:18" ht="75" x14ac:dyDescent="0.25">
+      <c r="A83" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B83" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C83" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D83" s="21" t="s">
+        <v>212</v>
+      </c>
+      <c r="E83" s="20"/>
+      <c r="F83" s="22"/>
+      <c r="G83" s="23"/>
+      <c r="H83" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I83" s="13" t="s">
+        <v>313</v>
+      </c>
+      <c r="J83" s="22" t="s">
+        <v>210</v>
+      </c>
+      <c r="K83" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="L83" s="13"/>
+      <c r="M83" s="13"/>
+      <c r="N83" s="13"/>
+      <c r="O83" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P83" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="R83" s="11"/>
+    </row>
+    <row r="84" spans="1:18" ht="60" x14ac:dyDescent="0.25">
+      <c r="A84" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B84" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C84" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="D84" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="E84" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F84" s="19" t="s">
+        <v>305</v>
+      </c>
+      <c r="G84" s="41"/>
+      <c r="H84" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I84" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="J84" s="75" t="s">
+        <v>243</v>
+      </c>
+      <c r="K84" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L84" s="13"/>
+      <c r="M84" s="13"/>
+      <c r="N84" s="13"/>
+      <c r="O84" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P84" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="R84" s="11"/>
+    </row>
+    <row r="85" spans="1:18" ht="45" x14ac:dyDescent="0.25">
+      <c r="A85" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B85" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C85" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="D85" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="E85" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F85" s="22" t="s">
+        <v>305</v>
+      </c>
+      <c r="G85" s="23"/>
+      <c r="H85" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I85" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="J85" s="22" t="s">
+        <v>243</v>
+      </c>
+      <c r="K85" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L85" s="13"/>
+      <c r="M85" s="13"/>
+      <c r="N85" s="13"/>
+      <c r="O85" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P85" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R85" s="11"/>
+    </row>
+    <row r="86" spans="1:18" ht="45" x14ac:dyDescent="0.25">
+      <c r="A86" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B86" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C86" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D86" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="E86" s="20"/>
+      <c r="F86" s="19"/>
+      <c r="G86" s="41"/>
+      <c r="H86" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I86" s="40" t="s">
+        <v>192</v>
+      </c>
+      <c r="J86" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="K86" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L86" s="13"/>
+      <c r="M86" s="13"/>
+      <c r="N86" s="13"/>
+      <c r="O86" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P86" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="R86" s="11"/>
+    </row>
+    <row r="87" spans="1:18" ht="75" x14ac:dyDescent="0.25">
+      <c r="A87" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B87" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C87" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="D87" s="21" t="s">
+        <v>110</v>
+      </c>
+      <c r="E87" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F87" s="22" t="s">
+        <v>305</v>
+      </c>
+      <c r="G87" s="23"/>
+      <c r="H87" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I87" s="13" t="s">
+        <v>310</v>
+      </c>
+      <c r="J87" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K87" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L87" s="13"/>
+      <c r="M87" s="13"/>
+      <c r="N87" s="13"/>
+      <c r="O87" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P87" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R87" s="11"/>
+    </row>
+    <row r="88" spans="1:18" ht="45" x14ac:dyDescent="0.25">
+      <c r="A88" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B88" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C88" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="D88" s="28" t="s">
+        <v>111</v>
+      </c>
+      <c r="E88" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F88" s="19" t="s">
+        <v>305</v>
+      </c>
+      <c r="G88" s="41"/>
+      <c r="H88" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I88" s="28" t="s">
+        <v>309</v>
+      </c>
+      <c r="J88" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="K88" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L88" s="13"/>
+      <c r="M88" s="13"/>
+      <c r="N88" s="13"/>
+      <c r="O88" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P88" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="R88" s="11"/>
+    </row>
+    <row r="89" spans="1:18" ht="105" x14ac:dyDescent="0.25">
+      <c r="A89" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B89" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C89" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="D89" s="21" t="s">
+        <v>112</v>
+      </c>
+      <c r="E89" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F89" s="22" t="s">
+        <v>305</v>
+      </c>
+      <c r="G89" s="23"/>
+      <c r="H89" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I89" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="J89" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K89" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L89" s="13"/>
+      <c r="M89" s="13"/>
+      <c r="N89" s="13"/>
+      <c r="O89" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P89" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R89" s="11"/>
+    </row>
+    <row r="90" spans="1:18" ht="90" x14ac:dyDescent="0.25">
+      <c r="A90" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B90" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="C90" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="D90" s="74" t="s">
+        <v>217</v>
+      </c>
+      <c r="E90" s="50"/>
+      <c r="F90" s="49"/>
+      <c r="G90" s="73"/>
+      <c r="H90" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I90" s="13" t="s">
+        <v>307</v>
+      </c>
+      <c r="J90" s="72" t="s">
+        <v>184</v>
+      </c>
+      <c r="K90" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L90" s="13"/>
+      <c r="M90" s="13"/>
+      <c r="N90" s="13"/>
+      <c r="O90" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P90" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="R90" s="11"/>
+    </row>
+    <row r="91" spans="1:18" ht="75" x14ac:dyDescent="0.25">
+      <c r="A91" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B91" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="C91" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D91" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="E91" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F91" s="22" t="s">
+        <v>305</v>
+      </c>
+      <c r="G91" s="23"/>
+      <c r="H91" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I91" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="J91" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K91" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L91" s="13"/>
+      <c r="M91" s="13"/>
+      <c r="N91" s="13"/>
+      <c r="O91" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P91" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R91" s="11"/>
+    </row>
+    <row r="92" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="B92" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C92" s="63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92" s="43" t="s">
+        <v>227</v>
+      </c>
+      <c r="E92" s="30"/>
+      <c r="F92" s="19"/>
+      <c r="G92" s="62"/>
+      <c r="H92" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I92" s="28" t="s">
+        <v>304</v>
+      </c>
+      <c r="J92" s="43" t="s">
+        <v>246</v>
+      </c>
+      <c r="K92" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="L92" s="13"/>
+      <c r="M92" s="13"/>
+      <c r="N92" s="13"/>
+      <c r="O92" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P92" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="R92" s="11"/>
+    </row>
+    <row r="93" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="B93" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C93" s="21" t="s">
+        <v>114</v>
+      </c>
+      <c r="D93" s="21" t="s">
+        <v>115</v>
+      </c>
+      <c r="E93" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F93" s="22" t="s">
+        <v>293</v>
+      </c>
+      <c r="G93" s="23"/>
+      <c r="H93" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="B13" s="41" t="s">
-[...13 lines deleted...]
-      <c r="H13" s="41" t="s">
+      <c r="I93" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="J93" s="22" t="s">
+        <v>243</v>
+      </c>
+      <c r="K93" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="L93" s="13"/>
+      <c r="M93" s="13"/>
+      <c r="N93" s="13"/>
+      <c r="O93" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P93" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R93" s="11"/>
+    </row>
+    <row r="94" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="B94" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C94" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="D94" s="28" t="s">
+        <v>303</v>
+      </c>
+      <c r="E94" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F94" s="19" t="s">
+        <v>293</v>
+      </c>
+      <c r="G94" s="41"/>
+      <c r="H94" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="I94" s="28" t="s">
+        <v>292</v>
+      </c>
+      <c r="J94" s="43" t="s">
+        <v>159</v>
+      </c>
+      <c r="K94" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="L94" s="13"/>
+      <c r="M94" s="13"/>
+      <c r="N94" s="13"/>
+      <c r="O94" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P94" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R94" s="11"/>
+    </row>
+    <row r="95" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="B95" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C95" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D95" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="E95" s="20"/>
+      <c r="F95" s="22"/>
+      <c r="G95" s="23"/>
+      <c r="H95" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I95" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="J95" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K95" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L95" s="13"/>
+      <c r="M95" s="13"/>
+      <c r="N95" s="13"/>
+      <c r="O95" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P95" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="R95" s="11"/>
+    </row>
+    <row r="96" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="B96" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C96" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="D96" s="21" t="s">
+        <v>117</v>
+      </c>
+      <c r="E96" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F96" s="19" t="s">
+        <v>293</v>
+      </c>
+      <c r="G96" s="23"/>
+      <c r="H96" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I96" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="J96" s="43" t="s">
+        <v>159</v>
+      </c>
+      <c r="K96" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L96" s="13"/>
+      <c r="M96" s="13"/>
+      <c r="N96" s="13"/>
+      <c r="O96" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="P96" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R96" s="11"/>
+    </row>
+    <row r="97" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="B97" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="C97" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="D97" s="21" t="s">
+        <v>217</v>
+      </c>
+      <c r="E97" s="20"/>
+      <c r="F97" s="22"/>
+      <c r="G97" s="23"/>
+      <c r="H97" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I97" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="J97" s="22" t="s">
+        <v>184</v>
+      </c>
+      <c r="K97" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L97" s="13"/>
+      <c r="M97" s="13"/>
+      <c r="N97" s="13"/>
+      <c r="O97" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P97" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="R97" s="11"/>
+    </row>
+    <row r="98" spans="1:18" ht="60" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="B98" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="C98" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="D98" s="28" t="s">
+        <v>300</v>
+      </c>
+      <c r="E98" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F98" s="19" t="s">
+        <v>299</v>
+      </c>
+      <c r="G98" s="41"/>
+      <c r="H98" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I98" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="J98" s="43" t="s">
+        <v>298</v>
+      </c>
+      <c r="K98" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="L98" s="13"/>
+      <c r="M98" s="13"/>
+      <c r="N98" s="13"/>
+      <c r="O98" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P98" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R98" s="11"/>
+    </row>
+    <row r="99" spans="1:18" ht="30" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="B99" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="C99" s="21" t="s">
+        <v>297</v>
+      </c>
+      <c r="D99" s="21" t="s">
+        <v>296</v>
+      </c>
+      <c r="E99" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F99" s="22" t="s">
+        <v>293</v>
+      </c>
+      <c r="G99" s="23"/>
+      <c r="H99" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I99" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="J99" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K99" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L99" s="13"/>
+      <c r="M99" s="13"/>
+      <c r="N99" s="13"/>
+      <c r="O99" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P99" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R99" s="11"/>
+    </row>
+    <row r="100" spans="1:18" ht="99.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="B100" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="C100" s="28" t="s">
+        <v>294</v>
+      </c>
+      <c r="D100" s="71" t="s">
+        <v>122</v>
+      </c>
+      <c r="E100" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F100" s="19" t="s">
+        <v>293</v>
+      </c>
+      <c r="G100" s="70"/>
+      <c r="H100" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I100" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="J100" s="43" t="s">
+        <v>159</v>
+      </c>
+      <c r="K100" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="L100" s="13"/>
+      <c r="M100" s="13"/>
+      <c r="N100" s="13"/>
+      <c r="O100" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P100" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R100" s="11"/>
+    </row>
+    <row r="101" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="B101" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C101" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101" s="21" t="s">
+        <v>227</v>
+      </c>
+      <c r="E101" s="20"/>
+      <c r="F101" s="22"/>
+      <c r="G101" s="23"/>
+      <c r="H101" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I101" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="J101" s="22" t="s">
+        <v>264</v>
+      </c>
+      <c r="K101" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I13" s="41"/>
-[...8 lines deleted...]
-      <c r="N13" s="41" t="s">
+      <c r="L101" s="13"/>
+      <c r="M101" s="13"/>
+      <c r="N101" s="13"/>
+      <c r="O101" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P101" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="R101" s="11"/>
+    </row>
+    <row r="102" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C102" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="D102" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="E102" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F102" s="19" t="s">
+        <v>278</v>
+      </c>
+      <c r="G102" s="51"/>
+      <c r="H102" s="13" t="s">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="41" t="s">
+      <c r="I102" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="J102" s="43" t="s">
+        <v>243</v>
+      </c>
+      <c r="K102" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="L102" s="13"/>
+      <c r="M102" s="13"/>
+      <c r="N102" s="13"/>
+      <c r="O102" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P102" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R102" s="11"/>
+    </row>
+    <row r="103" spans="1:18" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="B103" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C103" s="21" t="s">
+        <v>116</v>
+      </c>
+      <c r="D103" s="21" t="s">
+        <v>142</v>
+      </c>
+      <c r="E103" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F103" s="22" t="s">
+        <v>278</v>
+      </c>
+      <c r="G103" s="23"/>
+      <c r="H103" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I103" s="13" t="s">
+        <v>289</v>
+      </c>
+      <c r="J103" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K103" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="L103" s="13"/>
+      <c r="M103" s="13"/>
+      <c r="N103" s="13"/>
+      <c r="O103" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P103" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R103" s="11"/>
+    </row>
+    <row r="104" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C104" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="D104" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="E104" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F104" s="19" t="s">
+        <v>278</v>
+      </c>
+      <c r="G104" s="51"/>
+      <c r="H104" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I104" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="J104" s="43" t="s">
+        <v>159</v>
+      </c>
+      <c r="K104" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="L104" s="13"/>
+      <c r="M104" s="13"/>
+      <c r="N104" s="13"/>
+      <c r="O104" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P104" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="R104" s="11"/>
+    </row>
+    <row r="105" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="B105" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C105" s="21" t="s">
+        <v>127</v>
+      </c>
+      <c r="D105" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="E105" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F105" s="22" t="s">
+        <v>278</v>
+      </c>
+      <c r="G105" s="23"/>
+      <c r="H105" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I105" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="J105" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K105" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="L105" s="13"/>
+      <c r="M105" s="13"/>
+      <c r="N105" s="13"/>
+      <c r="O105" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P105" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R105" s="11"/>
+    </row>
+    <row r="106" spans="1:18" s="24" customFormat="1" ht="30" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="28" t="s">
+        <v>123</v>
+      </c>
+      <c r="B106" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="C106" s="45" t="s">
+        <v>129</v>
+      </c>
+      <c r="D106" s="69" t="s">
+        <v>286</v>
+      </c>
+      <c r="E106" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="F106" s="19" t="s">
+        <v>278</v>
+      </c>
+      <c r="G106" s="68"/>
+      <c r="H106" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="I106" s="67" t="s">
+        <v>285</v>
+      </c>
+      <c r="J106" s="43" t="s">
+        <v>159</v>
+      </c>
+      <c r="K106" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="L106" s="28"/>
+      <c r="M106" s="28"/>
+      <c r="N106" s="28"/>
+      <c r="O106" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="P106" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="107" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="B107" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C107" s="21" t="s">
+        <v>130</v>
+      </c>
+      <c r="D107" s="21" t="s">
+        <v>284</v>
+      </c>
+      <c r="E107" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F107" s="22" t="s">
+        <v>278</v>
+      </c>
+      <c r="G107" s="23"/>
+      <c r="H107" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="I107" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="J107" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K107" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="L107" s="13"/>
+      <c r="M107" s="13"/>
+      <c r="N107" s="13"/>
+      <c r="O107" s="21" t="s">
+        <v>235</v>
+      </c>
+      <c r="P107" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R107" s="11"/>
+    </row>
+    <row r="108" spans="1:18" ht="135" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C108" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="D108" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="E108" s="30" t="s">
+        <v>238</v>
+      </c>
+      <c r="F108" s="19" t="s">
+        <v>278</v>
+      </c>
+      <c r="G108" s="51"/>
+      <c r="H108" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="I108" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="J108" s="43" t="s">
+        <v>159</v>
+      </c>
+      <c r="K108" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="L108" s="13"/>
+      <c r="M108" s="13"/>
+      <c r="N108" s="13"/>
+      <c r="O108" s="21" t="s">
+        <v>235</v>
+      </c>
+      <c r="P108" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="R108" s="11"/>
+    </row>
+    <row r="109" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="B109" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="C109" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="D109" s="21" t="s">
+        <v>217</v>
+      </c>
+      <c r="E109" s="20"/>
+      <c r="F109" s="22"/>
+      <c r="G109" s="23"/>
+      <c r="H109" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I109" s="13" t="s">
+        <v>280</v>
+      </c>
+      <c r="J109" s="22" t="s">
+        <v>232</v>
+      </c>
+      <c r="K109" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="L109" s="13"/>
+      <c r="M109" s="13"/>
+      <c r="N109" s="13"/>
+      <c r="O109" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P109" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="R109" s="11"/>
+    </row>
+    <row r="110" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="25" t="s">
+        <v>123</v>
+      </c>
+      <c r="B110" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="C110" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="D110" s="49" t="s">
+        <v>279</v>
+      </c>
+      <c r="E110" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="F110" s="19" t="s">
+        <v>278</v>
+      </c>
+      <c r="G110" s="65"/>
+      <c r="H110" s="28"/>
+      <c r="I110" s="27" t="s">
+        <v>230</v>
+      </c>
+      <c r="J110" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="K110" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="L110" s="27"/>
+      <c r="M110" s="27"/>
+      <c r="N110" s="27"/>
+      <c r="O110" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P110" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="R110" s="11"/>
+    </row>
+    <row r="111" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B111" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C111" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111" s="21" t="s">
+        <v>227</v>
+      </c>
+      <c r="E111" s="20"/>
+      <c r="F111" s="22"/>
+      <c r="G111" s="23"/>
+      <c r="H111" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I111" s="13" t="s">
+        <v>277</v>
+      </c>
+      <c r="J111" s="22" t="s">
+        <v>225</v>
+      </c>
+      <c r="K111" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="L111" s="13"/>
+      <c r="M111" s="13"/>
+      <c r="N111" s="13"/>
+      <c r="O111" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="P111" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="R111" s="11"/>
+    </row>
+    <row r="112" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C112" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="D112" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="E112" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F112" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="G112" s="51"/>
+      <c r="H112" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I112" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="J112" s="43" t="s">
+        <v>243</v>
+      </c>
+      <c r="K112" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="L112" s="13"/>
+      <c r="M112" s="13"/>
+      <c r="N112" s="13"/>
+      <c r="O112" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="P112" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="R112" s="11"/>
+    </row>
+    <row r="113" spans="1:18" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B113" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C113" s="21" t="s">
+        <v>116</v>
+      </c>
+      <c r="D113" s="21" t="s">
+        <v>142</v>
+      </c>
+      <c r="E113" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F113" s="22" t="s">
+        <v>266</v>
+      </c>
+      <c r="G113" s="23"/>
+      <c r="H113" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I113" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="J113" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K113" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="L113" s="13"/>
+      <c r="M113" s="13"/>
+      <c r="N113" s="13"/>
+      <c r="O113" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="P113" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R113" s="11"/>
+    </row>
+    <row r="114" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B114" s="64" t="s">
+        <v>56</v>
+      </c>
+      <c r="C114" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="D114" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="E114" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F114" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="G114" s="51"/>
+      <c r="H114" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="I114" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="J114" s="43" t="s">
+        <v>159</v>
+      </c>
+      <c r="K114" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="L114" s="13"/>
+      <c r="M114" s="13"/>
+      <c r="N114" s="13"/>
+      <c r="O114" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="P114" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="R114" s="11"/>
+    </row>
+    <row r="115" spans="1:18" ht="60" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B115" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C115" s="21" t="s">
+        <v>240</v>
+      </c>
+      <c r="D115" s="21" t="s">
+        <v>273</v>
+      </c>
+      <c r="E115" s="20" t="s">
+        <v>238</v>
+      </c>
+      <c r="F115" s="22" t="s">
+        <v>266</v>
+      </c>
+      <c r="G115" s="23"/>
+      <c r="H115" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="I115" s="13" t="s">
+        <v>272</v>
+      </c>
+      <c r="J115" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K115" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="L115" s="13"/>
+      <c r="M115" s="13"/>
+      <c r="N115" s="13"/>
+      <c r="O115" s="21" t="s">
+        <v>271</v>
+      </c>
+      <c r="P115" s="13" t="s">
+        <v>234</v>
+      </c>
+      <c r="R115" s="11"/>
+    </row>
+    <row r="116" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C116" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="D116" s="63" t="s">
+        <v>136</v>
+      </c>
+      <c r="E116" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F116" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="G116" s="62"/>
+      <c r="H116" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I116" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="J116" s="43" t="s">
+        <v>159</v>
+      </c>
+      <c r="K116" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="L116" s="13"/>
+      <c r="M116" s="13"/>
+      <c r="N116" s="13"/>
+      <c r="O116" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="P116" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="R116" s="11"/>
+    </row>
+    <row r="117" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B117" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C117" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="D117" s="21" t="s">
+        <v>137</v>
+      </c>
+      <c r="E117" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F117" s="22" t="s">
+        <v>266</v>
+      </c>
+      <c r="G117" s="23"/>
+      <c r="H117" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="B14" s="41" t="s">
-[...25 lines deleted...]
-      <c r="N14" s="41" t="s">
+      <c r="I117" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="J117" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K117" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="L117" s="13"/>
+      <c r="M117" s="13"/>
+      <c r="N117" s="13"/>
+      <c r="O117" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="P117" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R117" s="11"/>
+    </row>
+    <row r="118" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C118" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="D118" s="49" t="s">
+        <v>217</v>
+      </c>
+      <c r="E118" s="50"/>
+      <c r="F118" s="49"/>
+      <c r="G118" s="48"/>
+      <c r="H118" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I118" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="J118" s="43" t="s">
+        <v>184</v>
+      </c>
+      <c r="K118" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="L118" s="13"/>
+      <c r="M118" s="13"/>
+      <c r="N118" s="13"/>
+      <c r="O118" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="P118" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="R118" s="11"/>
+    </row>
+    <row r="119" spans="1:18" ht="120" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B119" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="C119" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D119" s="21" t="s">
+        <v>267</v>
+      </c>
+      <c r="E119" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F119" s="22" t="s">
+        <v>266</v>
+      </c>
+      <c r="G119" s="23"/>
+      <c r="H119" s="13" t="s">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="41" t="s">
+      <c r="I119" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="J119" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K119" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="L119" s="13"/>
+      <c r="M119" s="13"/>
+      <c r="N119" s="13"/>
+      <c r="O119" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="P119" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R119" s="11"/>
+    </row>
+    <row r="120" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D120" s="53" t="s">
+        <v>227</v>
+      </c>
+      <c r="E120" s="39"/>
+      <c r="F120" s="19"/>
+      <c r="G120" s="51"/>
+      <c r="H120" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I120" s="7" t="s">
+        <v>265</v>
+      </c>
+      <c r="J120" s="43" t="s">
+        <v>264</v>
+      </c>
+      <c r="K120" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="L120" s="13"/>
+      <c r="M120" s="13"/>
+      <c r="N120" s="13"/>
+      <c r="O120" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="P120" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="R120" s="11"/>
+    </row>
+    <row r="121" spans="1:18" ht="60" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="B121" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C121" s="21" t="s">
+        <v>263</v>
+      </c>
+      <c r="D121" s="21" t="s">
+        <v>262</v>
+      </c>
+      <c r="E121" s="20" t="s">
+        <v>238</v>
+      </c>
+      <c r="F121" s="22" t="s">
+        <v>248</v>
+      </c>
+      <c r="G121" s="23"/>
+      <c r="H121" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="I121" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="J121" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K121" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="L121" s="13"/>
+      <c r="M121" s="13"/>
+      <c r="N121" s="13"/>
+      <c r="O121" s="21" t="s">
+        <v>235</v>
+      </c>
+      <c r="P121" s="13" t="s">
+        <v>234</v>
+      </c>
+      <c r="R121" s="11"/>
+    </row>
+    <row r="122" spans="1:18" s="54" customFormat="1" ht="30" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="55" t="s">
+        <v>138</v>
+      </c>
+      <c r="B122" s="56" t="s">
+        <v>56</v>
+      </c>
+      <c r="C122" s="61" t="s">
+        <v>260</v>
+      </c>
+      <c r="D122" s="61"/>
+      <c r="E122" s="60" t="s">
+        <v>23</v>
+      </c>
+      <c r="F122" s="52" t="s">
+        <v>248</v>
+      </c>
+      <c r="G122" s="59"/>
+      <c r="H122" s="58" t="s">
+        <v>36</v>
+      </c>
+      <c r="I122" s="56" t="s">
+        <v>259</v>
+      </c>
+      <c r="J122" s="57" t="s">
+        <v>243</v>
+      </c>
+      <c r="K122" s="56" t="s">
+        <v>70</v>
+      </c>
+      <c r="L122" s="56"/>
+      <c r="M122" s="56"/>
+      <c r="N122" s="56"/>
+      <c r="O122" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P122" s="55" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="123" spans="1:18" ht="60" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="B123" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C123" s="21" t="s">
+        <v>258</v>
+      </c>
+      <c r="D123" s="21" t="s">
+        <v>257</v>
+      </c>
+      <c r="E123" s="20" t="s">
+        <v>238</v>
+      </c>
+      <c r="F123" s="22" t="s">
+        <v>248</v>
+      </c>
+      <c r="G123" s="23"/>
+      <c r="H123" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="I123" s="13" t="s">
+        <v>256</v>
+      </c>
+      <c r="J123" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K123" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="L123" s="13"/>
+      <c r="M123" s="13"/>
+      <c r="N123" s="13"/>
+      <c r="O123" s="21" t="s">
+        <v>235</v>
+      </c>
+      <c r="P123" s="13" t="s">
+        <v>234</v>
+      </c>
+      <c r="R123" s="11"/>
+    </row>
+    <row r="124" spans="1:18" s="24" customFormat="1" ht="30" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="25" t="s">
+        <v>138</v>
+      </c>
+      <c r="B124" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="C124" s="53" t="s">
+        <v>255</v>
+      </c>
+      <c r="D124" s="53" t="s">
+        <v>255</v>
+      </c>
+      <c r="E124" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="F124" s="52" t="s">
+        <v>248</v>
+      </c>
+      <c r="G124" s="44"/>
+      <c r="H124" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="I124" s="27" t="s">
+        <v>254</v>
+      </c>
+      <c r="J124" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="K124" s="27" t="s">
+        <v>70</v>
+      </c>
+      <c r="L124" s="27"/>
+      <c r="M124" s="27"/>
+      <c r="N124" s="27"/>
+      <c r="O124" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P124" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="125" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="B125" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C125" s="21" t="s">
+        <v>253</v>
+      </c>
+      <c r="D125" s="21" t="s">
+        <v>252</v>
+      </c>
+      <c r="E125" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F125" s="22" t="s">
+        <v>248</v>
+      </c>
+      <c r="G125" s="23"/>
+      <c r="H125" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I125" s="13" t="s">
+        <v>251</v>
+      </c>
+      <c r="J125" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K125" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="L125" s="13"/>
+      <c r="M125" s="13"/>
+      <c r="N125" s="13"/>
+      <c r="O125" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P125" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R125" s="11"/>
+    </row>
+    <row r="126" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C126" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="D126" s="49" t="s">
+        <v>217</v>
+      </c>
+      <c r="E126" s="50"/>
+      <c r="F126" s="49"/>
+      <c r="G126" s="48"/>
+      <c r="H126" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I126" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="J126" s="43" t="s">
+        <v>184</v>
+      </c>
+      <c r="K126" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="L126" s="13"/>
+      <c r="M126" s="13"/>
+      <c r="N126" s="13"/>
+      <c r="O126" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="P126" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="R126" s="11"/>
+    </row>
+    <row r="127" spans="1:18" ht="210" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="B127" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="C127" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D127" s="21" t="s">
+        <v>249</v>
+      </c>
+      <c r="E127" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F127" s="22" t="s">
+        <v>248</v>
+      </c>
+      <c r="G127" s="23"/>
+      <c r="H127" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I127" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="J127" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K127" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="L127" s="13"/>
+      <c r="M127" s="13"/>
+      <c r="N127" s="13"/>
+      <c r="O127" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="P127" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R127" s="11"/>
+    </row>
+    <row r="128" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C128" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D128" s="53" t="s">
+        <v>227</v>
+      </c>
+      <c r="E128" s="39"/>
+      <c r="F128" s="52"/>
+      <c r="G128" s="51"/>
+      <c r="H128" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I128" s="7" t="s">
+        <v>247</v>
+      </c>
+      <c r="J128" s="43" t="s">
+        <v>246</v>
+      </c>
+      <c r="K128" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="L128" s="13"/>
+      <c r="M128" s="13"/>
+      <c r="N128" s="13"/>
+      <c r="O128" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P128" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="R128" s="11"/>
+    </row>
+    <row r="129" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="B129" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C129" s="21" t="s">
+        <v>140</v>
+      </c>
+      <c r="D129" s="21" t="s">
+        <v>141</v>
+      </c>
+      <c r="E129" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F129" s="22" t="s">
+        <v>229</v>
+      </c>
+      <c r="G129" s="23"/>
+      <c r="H129" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I129" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="J129" s="22" t="s">
+        <v>243</v>
+      </c>
+      <c r="K129" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="L129" s="13"/>
+      <c r="M129" s="13"/>
+      <c r="N129" s="13"/>
+      <c r="O129" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P129" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R129" s="11"/>
+    </row>
+    <row r="130" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C130" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="D130" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="E130" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F130" s="47" t="s">
+        <v>229</v>
+      </c>
+      <c r="G130" s="51"/>
+      <c r="H130" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I130" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="J130" s="43" t="s">
+        <v>243</v>
+      </c>
+      <c r="K130" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="L130" s="13"/>
+      <c r="M130" s="13"/>
+      <c r="N130" s="13"/>
+      <c r="O130" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P130" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="R130" s="11"/>
+    </row>
+    <row r="131" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="B131" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C131" s="21" t="s">
+        <v>116</v>
+      </c>
+      <c r="D131" s="21" t="s">
+        <v>142</v>
+      </c>
+      <c r="E131" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F131" s="22" t="s">
+        <v>229</v>
+      </c>
+      <c r="G131" s="23"/>
+      <c r="H131" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I131" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="J131" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K131" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="L131" s="13"/>
+      <c r="M131" s="13"/>
+      <c r="N131" s="13"/>
+      <c r="O131" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P131" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R131" s="11"/>
+    </row>
+    <row r="132" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C132" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="D132" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="E132" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F132" s="47" t="s">
+        <v>229</v>
+      </c>
+      <c r="G132" s="51"/>
+      <c r="H132" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I132" s="7" t="s">
+        <v>241</v>
+      </c>
+      <c r="J132" s="43" t="s">
+        <v>159</v>
+      </c>
+      <c r="K132" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="L132" s="13"/>
+      <c r="M132" s="13"/>
+      <c r="N132" s="13"/>
+      <c r="O132" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P132" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="R132" s="11"/>
+    </row>
+    <row r="133" spans="1:18" ht="120" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="B133" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C133" s="21" t="s">
+        <v>240</v>
+      </c>
+      <c r="D133" s="21" t="s">
+        <v>239</v>
+      </c>
+      <c r="E133" s="20" t="s">
+        <v>238</v>
+      </c>
+      <c r="F133" s="22" t="s">
+        <v>229</v>
+      </c>
+      <c r="G133" s="23"/>
+      <c r="H133" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="I133" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="J133" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K133" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="L133" s="13"/>
+      <c r="M133" s="13"/>
+      <c r="N133" s="13"/>
+      <c r="O133" s="21" t="s">
+        <v>235</v>
+      </c>
+      <c r="P133" s="13" t="s">
+        <v>234</v>
+      </c>
+      <c r="R133" s="11"/>
+    </row>
+    <row r="134" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C134" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="D134" s="49" t="s">
+        <v>217</v>
+      </c>
+      <c r="E134" s="50"/>
+      <c r="F134" s="49"/>
+      <c r="G134" s="48"/>
+      <c r="H134" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I134" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="J134" s="43" t="s">
+        <v>232</v>
+      </c>
+      <c r="K134" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="L134" s="13"/>
+      <c r="M134" s="13"/>
+      <c r="N134" s="13"/>
+      <c r="O134" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P134" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="R134" s="11"/>
+    </row>
+    <row r="135" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="B135" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="C135" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="D135" s="21" t="s">
+        <v>231</v>
+      </c>
+      <c r="E135" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F135" s="22" t="s">
+        <v>229</v>
+      </c>
+      <c r="G135" s="23"/>
+      <c r="H135" s="13"/>
+      <c r="I135" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="J135" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K135" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="L135" s="13"/>
+      <c r="M135" s="13"/>
+      <c r="N135" s="13"/>
+      <c r="O135" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P135" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R135" s="11"/>
+    </row>
+    <row r="136" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="C136" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="E136" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F136" s="47" t="s">
+        <v>229</v>
+      </c>
+      <c r="G136" s="46"/>
+      <c r="H136" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="I136" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="J136" s="43" t="s">
+        <v>159</v>
+      </c>
+      <c r="K136" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="L136" s="13"/>
+      <c r="M136" s="13"/>
+      <c r="N136" s="13"/>
+      <c r="O136" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P136" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="R136" s="11"/>
+    </row>
+    <row r="137" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="B137" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C137" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="D137" s="21" t="s">
+        <v>227</v>
+      </c>
+      <c r="E137" s="20"/>
+      <c r="F137" s="22"/>
+      <c r="G137" s="23"/>
+      <c r="H137" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I137" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="J137" s="22" t="s">
+        <v>225</v>
+      </c>
+      <c r="K137" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L137" s="13"/>
+      <c r="M137" s="13"/>
+      <c r="N137" s="13"/>
+      <c r="O137" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P137" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="R137" s="11"/>
+    </row>
+    <row r="138" spans="1:18" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="B138" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C138" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="D138" s="13"/>
+      <c r="E138" s="30"/>
+      <c r="F138" s="19"/>
+      <c r="G138" s="41"/>
+      <c r="H138" s="28"/>
+      <c r="I138" s="45"/>
+      <c r="J138" s="43" t="s">
+        <v>159</v>
+      </c>
+      <c r="K138" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="L138" s="13"/>
+      <c r="M138" s="13"/>
+      <c r="N138" s="13"/>
+      <c r="O138" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="P138" s="25" t="s">
+        <v>224</v>
+      </c>
+      <c r="R138" s="11"/>
+    </row>
+    <row r="139" spans="1:18" ht="195" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="B139" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C139" s="21" t="s">
+        <v>147</v>
+      </c>
+      <c r="D139" s="21" t="s">
+        <v>223</v>
+      </c>
+      <c r="E139" s="20"/>
+      <c r="F139" s="22"/>
+      <c r="G139" s="23"/>
+      <c r="H139" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="41" t="s">
-[...25 lines deleted...]
-      <c r="N15" s="41" t="s">
+      <c r="I139" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="J139" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K139" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L139" s="13"/>
+      <c r="M139" s="13"/>
+      <c r="N139" s="13"/>
+      <c r="O139" s="21" t="s">
+        <v>222</v>
+      </c>
+      <c r="P139" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="R139" s="11"/>
+    </row>
+    <row r="140" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="B140" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C140" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="D140" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="E140" s="30"/>
+      <c r="F140" s="19"/>
+      <c r="G140" s="41"/>
+      <c r="H140" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I140" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="J140" s="43" t="s">
+        <v>159</v>
+      </c>
+      <c r="K140" s="28" t="s">
+        <v>219</v>
+      </c>
+      <c r="L140" s="13"/>
+      <c r="M140" s="13"/>
+      <c r="N140" s="13"/>
+      <c r="O140" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="P140" s="25" t="s">
+        <v>218</v>
+      </c>
+      <c r="R140" s="11"/>
+    </row>
+    <row r="141" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="B141" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="C141" s="21" t="s">
+        <v>69</v>
+      </c>
+      <c r="D141" s="21" t="s">
+        <v>217</v>
+      </c>
+      <c r="E141" s="20"/>
+      <c r="F141" s="22"/>
+      <c r="G141" s="23"/>
+      <c r="H141" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I141" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="J141" s="22" t="s">
+        <v>184</v>
+      </c>
+      <c r="K141" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L141" s="13"/>
+      <c r="M141" s="13"/>
+      <c r="N141" s="13"/>
+      <c r="O141" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P141" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="R141" s="11"/>
+    </row>
+    <row r="142" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="B142" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C142" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="D142" s="43" t="s">
+        <v>212</v>
+      </c>
+      <c r="E142" s="30"/>
+      <c r="F142" s="19"/>
+      <c r="G142" s="44"/>
+      <c r="H142" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="I142" s="37" t="s">
+        <v>214</v>
+      </c>
+      <c r="J142" s="43" t="s">
+        <v>210</v>
+      </c>
+      <c r="K142" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="L142" s="27"/>
+      <c r="M142" s="27"/>
+      <c r="N142" s="27"/>
+      <c r="O142" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="P142" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="R142" s="11"/>
+    </row>
+    <row r="143" spans="1:18" s="24" customFormat="1" ht="84" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="22" t="s">
+        <v>150</v>
+      </c>
+      <c r="B143" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="C143" s="22" t="s">
+        <v>213</v>
+      </c>
+      <c r="D143" s="23" t="s">
+        <v>212</v>
+      </c>
+      <c r="E143" s="22"/>
+      <c r="F143" s="23"/>
+      <c r="G143" s="22"/>
+      <c r="H143" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="I143" s="22" t="s">
+        <v>211</v>
+      </c>
+      <c r="J143" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="K143" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="L143" s="23"/>
+      <c r="M143" s="22"/>
+      <c r="N143" s="23"/>
+      <c r="O143" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="P143" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="R143" s="33"/>
+    </row>
+    <row r="144" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="B144" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="C144" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="D144" s="21" t="s">
+        <v>208</v>
+      </c>
+      <c r="E144" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F144" s="22" t="s">
+        <v>203</v>
+      </c>
+      <c r="G144" s="23"/>
+      <c r="H144" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="I144" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="J144" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K144" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L144" s="13"/>
+      <c r="M144" s="13"/>
+      <c r="N144" s="13"/>
+      <c r="O144" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P144" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R144" s="11"/>
+    </row>
+    <row r="145" spans="1:18" ht="120" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="B145" s="32" t="s">
+        <v>148</v>
+      </c>
+      <c r="C145" s="32" t="s">
+        <v>205</v>
+      </c>
+      <c r="D145" s="32" t="s">
+        <v>204</v>
+      </c>
+      <c r="E145" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="F145" s="32" t="s">
+        <v>203</v>
+      </c>
+      <c r="G145" s="32"/>
+      <c r="H145" s="32" t="s">
+        <v>202</v>
+      </c>
+      <c r="I145" s="32" t="s">
+        <v>201</v>
+      </c>
+      <c r="J145" s="32" t="s">
+        <v>200</v>
+      </c>
+      <c r="K145" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="L145" s="32"/>
+      <c r="M145" s="32"/>
+      <c r="N145" s="32"/>
+      <c r="O145" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="P145" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="R145" s="11"/>
+    </row>
+    <row r="146" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="B146" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C146" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="D146" s="21" t="s">
+        <v>198</v>
+      </c>
+      <c r="E146" s="20"/>
+      <c r="F146" s="22"/>
+      <c r="G146" s="23"/>
+      <c r="H146" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I146" s="40" t="s">
+        <v>197</v>
+      </c>
+      <c r="J146" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K146" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L146" s="13"/>
+      <c r="M146" s="13"/>
+      <c r="N146" s="13"/>
+      <c r="O146" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P146" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="R146" s="11"/>
+    </row>
+    <row r="147" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="B147" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C147" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="D147" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="E147" s="4"/>
+      <c r="F147" s="4"/>
+      <c r="G147" s="4"/>
+      <c r="H147" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="I147" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="J147" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="K147" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L147" s="4"/>
+      <c r="M147" s="4"/>
+      <c r="N147" s="4"/>
+      <c r="O147" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="P147" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="148" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="B148" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="C148" s="32" t="s">
+        <v>193</v>
+      </c>
+      <c r="D148" s="32" t="s">
+        <v>151</v>
+      </c>
+      <c r="E148" s="39"/>
+      <c r="F148" s="19"/>
+      <c r="G148" s="41"/>
+      <c r="H148" s="13" t="s">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="41" t="s">
+      <c r="I148" s="40" t="s">
+        <v>192</v>
+      </c>
+      <c r="J148" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="K148" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="L148" s="32"/>
+      <c r="M148" s="32"/>
+      <c r="N148" s="32"/>
+      <c r="O148" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P148" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="R148" s="11"/>
+    </row>
+    <row r="149" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="B149" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C149" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="D149" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="E149" s="4"/>
+      <c r="F149" s="4"/>
+      <c r="G149" s="4"/>
+      <c r="H149" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="I149" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="J149" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="K149" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L149" s="4"/>
+      <c r="M149" s="4"/>
+      <c r="N149" s="4"/>
+      <c r="O149" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="P149" s="4" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="150" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="B150" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C150" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="D150" s="21" t="s">
+        <v>152</v>
+      </c>
+      <c r="E150" s="20"/>
+      <c r="F150" s="22"/>
+      <c r="G150" s="23"/>
+      <c r="H150" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="41" t="s">
-[...30 lines deleted...]
-      <c r="A17" s="41" t="s">
+      <c r="I150" s="40" t="s">
+        <v>163</v>
+      </c>
+      <c r="J150" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K150" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L150" s="13"/>
+      <c r="M150" s="13"/>
+      <c r="N150" s="13"/>
+      <c r="O150" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P150" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="R150" s="11"/>
+    </row>
+    <row r="151" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="B151" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C151" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="D151" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="E151" s="4"/>
+      <c r="F151" s="4"/>
+      <c r="G151" s="4"/>
+      <c r="H151" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="41" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="47" t="s">
+      <c r="I151" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="J151" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="K151" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="D17" s="47" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="21" t="s">
+      <c r="L151" s="4"/>
+      <c r="M151" s="4"/>
+      <c r="N151" s="4"/>
+      <c r="O151" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="P151" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="R151" s="11"/>
+    </row>
+    <row r="152" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="B152" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C152" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="D152" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="E152" s="13"/>
+      <c r="F152" s="13"/>
+      <c r="G152" s="13"/>
+      <c r="H152" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I152" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="J152" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="K152" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L152" s="13"/>
+      <c r="M152" s="13"/>
+      <c r="N152" s="13"/>
+      <c r="O152" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="P152" s="13" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="153" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="B153" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C153" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="D153" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="E153" s="13"/>
+      <c r="F153" s="13"/>
+      <c r="G153" s="13"/>
+      <c r="H153" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I153" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="J153" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="K153" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L153" s="13"/>
+      <c r="M153" s="13"/>
+      <c r="N153" s="13"/>
+      <c r="O153" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="P153" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="R153" s="11"/>
+    </row>
+    <row r="154" spans="1:18" ht="60" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="B154" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="C154" s="32" t="s">
+        <v>187</v>
+      </c>
+      <c r="D154" s="32" t="s">
+        <v>155</v>
+      </c>
+      <c r="E154" s="39"/>
+      <c r="F154" s="19"/>
+      <c r="G154" s="38"/>
+      <c r="H154" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I154" s="37" t="s">
+        <v>163</v>
+      </c>
+      <c r="J154" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="K154" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="L154" s="32"/>
+      <c r="M154" s="32"/>
+      <c r="N154" s="32"/>
+      <c r="O154" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="P154" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="R154" s="11"/>
+    </row>
+    <row r="155" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="B155" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="C155" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="D155" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="E155" s="13"/>
+      <c r="F155" s="13"/>
+      <c r="G155" s="13"/>
+      <c r="H155" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I155" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="J155" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="K155" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L155" s="13"/>
+      <c r="M155" s="13"/>
+      <c r="N155" s="13"/>
+      <c r="O155" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="P155" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="R155" s="11"/>
+    </row>
+    <row r="156" spans="1:18" s="24" customFormat="1" ht="90" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="25" t="s">
+        <v>150</v>
+      </c>
+      <c r="B156" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="C156" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="D156" s="26" t="s">
+        <v>182</v>
+      </c>
+      <c r="E156" s="36"/>
+      <c r="F156" s="19"/>
+      <c r="G156" s="26"/>
+      <c r="H156" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="I156" s="27" t="s">
+        <v>181</v>
+      </c>
+      <c r="J156" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="K156" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="L156" s="27"/>
+      <c r="M156" s="27"/>
+      <c r="N156" s="27"/>
+      <c r="O156" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="P156" s="34" t="s">
+        <v>179</v>
+      </c>
+      <c r="R156" s="33"/>
+    </row>
+    <row r="157" spans="1:18" ht="120" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="B157" s="32" t="s">
+        <v>156</v>
+      </c>
+      <c r="C157" s="32" t="s">
+        <v>178</v>
+      </c>
+      <c r="D157" s="32" t="s">
+        <v>157</v>
+      </c>
+      <c r="E157" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="F157" s="32" t="s">
+        <v>177</v>
+      </c>
+      <c r="G157" s="32"/>
+      <c r="H157" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="I157" s="32" t="s">
+        <v>176</v>
+      </c>
+      <c r="J157" s="32" t="s">
+        <v>159</v>
+      </c>
+      <c r="K157" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="L157" s="32"/>
+      <c r="M157" s="32"/>
+      <c r="N157" s="32"/>
+      <c r="O157" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="P157" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="R157" s="11"/>
+    </row>
+    <row r="158" spans="1:18" s="24" customFormat="1" ht="284.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="25" t="s">
+        <v>150</v>
+      </c>
+      <c r="B158" s="27" t="s">
+        <v>156</v>
+      </c>
+      <c r="C158" s="25" t="s">
+        <v>175</v>
+      </c>
+      <c r="D158" s="31" t="s">
+        <v>174</v>
+      </c>
+      <c r="E158" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="F158" s="19" t="s">
+        <v>173</v>
+      </c>
+      <c r="G158" s="29"/>
+      <c r="H158" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="I158" s="25" t="s">
+        <v>172</v>
+      </c>
+      <c r="J158" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="K158" s="27" t="s">
+        <v>55</v>
+      </c>
+      <c r="L158" s="27"/>
+      <c r="M158" s="27"/>
+      <c r="N158" s="27"/>
+      <c r="O158" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="P158" s="25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="159" spans="1:18" ht="195" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="B159" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="C159" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="D159" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="E159" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="F159" s="22" t="s">
+        <v>168</v>
+      </c>
+      <c r="G159" s="23"/>
+      <c r="H159" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="I159" s="23" t="s">
+        <v>166</v>
+      </c>
+      <c r="J159" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="K159" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L159" s="13"/>
+      <c r="M159" s="13"/>
+      <c r="N159" s="13"/>
+      <c r="O159" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="P159" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="R159" s="11"/>
+    </row>
+    <row r="160" spans="1:18" ht="33.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="B160" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="C160" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="D160" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="E160" s="20"/>
+      <c r="F160" s="19"/>
+      <c r="G160" s="18"/>
+      <c r="H160" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I160" s="17" t="s">
+        <v>163</v>
+      </c>
+      <c r="J160" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="K160" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="L160" s="15"/>
+      <c r="M160" s="15"/>
+      <c r="N160" s="15"/>
+      <c r="O160" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="P160" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="R160" s="11"/>
+    </row>
+    <row r="161" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="B161" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="C161" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="D161" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="E161" s="13"/>
+      <c r="F161" s="13"/>
+      <c r="G161" s="13"/>
+      <c r="H161" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="I161" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="J161" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="K161" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="L161" s="13"/>
+      <c r="M161" s="13"/>
+      <c r="N161" s="13"/>
+      <c r="O161" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="P161" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="R161" s="11"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="I1:L1"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="26" fitToHeight="13" orientation="landscape" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD81462D-788B-4F98-8CA0-7BAC8A6D1FE9}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q31"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" zoomScalePageLayoutView="70" workbookViewId="0">
+      <selection activeCell="C34" sqref="C34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="100"/>
+    <col min="2" max="2" width="145.140625" style="11" customWidth="1"/>
+    <col min="3" max="3" width="19.42578125" style="11" customWidth="1"/>
+    <col min="4" max="4" width="18.5703125" style="11" customWidth="1"/>
+    <col min="5" max="5" width="20.140625" style="11" customWidth="1"/>
+    <col min="6" max="6" width="18" style="11" customWidth="1"/>
+    <col min="7" max="7" width="24" style="11" customWidth="1"/>
+    <col min="8" max="8" width="28" style="11" customWidth="1"/>
+    <col min="9" max="9" width="16.42578125" style="11" customWidth="1"/>
+    <col min="10" max="10" width="15.7109375" style="11" customWidth="1"/>
+    <col min="11" max="11" width="18.85546875" style="11" customWidth="1"/>
+    <col min="12" max="12" width="19.42578125" style="11" customWidth="1"/>
+    <col min="13" max="13" width="16" style="11" customWidth="1"/>
+    <col min="14" max="14" width="15.42578125" style="11" customWidth="1"/>
+    <col min="15" max="15" width="15.140625" style="11" customWidth="1"/>
+    <col min="16" max="16" width="13.85546875" style="11" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="11"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" s="94" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="109"/>
+      <c r="B1" s="104" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17" s="24" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="102">
+        <v>1</v>
+      </c>
+      <c r="B2" s="108" t="s">
+        <v>465</v>
+      </c>
+      <c r="C2" s="107"/>
+      <c r="D2" s="107"/>
+      <c r="E2" s="107"/>
+      <c r="F2" s="107"/>
+      <c r="G2" s="107"/>
+      <c r="H2" s="107"/>
+      <c r="I2" s="107"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="107"/>
+      <c r="N2" s="107"/>
+      <c r="O2" s="107"/>
+      <c r="P2" s="107"/>
+      <c r="Q2" s="107"/>
+    </row>
+    <row r="3" spans="1:17" s="24" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="102">
+        <v>2</v>
+      </c>
+      <c r="B3" s="108" t="s">
+        <v>464</v>
+      </c>
+      <c r="C3" s="107"/>
+      <c r="D3" s="107"/>
+      <c r="E3" s="107"/>
+      <c r="F3" s="107"/>
+      <c r="G3" s="107"/>
+      <c r="H3" s="107"/>
+      <c r="I3" s="107"/>
+      <c r="J3" s="107"/>
+      <c r="K3" s="107"/>
+      <c r="L3" s="107"/>
+      <c r="M3" s="107"/>
+      <c r="N3" s="107"/>
+      <c r="O3" s="107"/>
+      <c r="P3" s="107"/>
+      <c r="Q3" s="107"/>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A4" s="103">
+        <v>3</v>
+      </c>
+      <c r="B4" s="101" t="s">
+        <v>463</v>
+      </c>
+      <c r="O4" s="11" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A5" s="102">
+        <v>4</v>
+      </c>
+      <c r="B5" s="101" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A6" s="102">
+        <v>5</v>
+      </c>
+      <c r="B6" s="101" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A7" s="102">
+        <v>7</v>
+      </c>
+      <c r="B7" s="101" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A8" s="103">
+        <v>6</v>
+      </c>
+      <c r="B8" s="101" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A9" s="102">
+        <v>8</v>
+      </c>
+      <c r="B9" s="101" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="24" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="102">
+        <v>9</v>
+      </c>
+      <c r="B10" s="106" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A11" s="102">
+        <v>10</v>
+      </c>
+      <c r="B11" s="101" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A12" s="103">
+        <v>11</v>
+      </c>
+      <c r="B12" s="101" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" ht="30" x14ac:dyDescent="0.25">
+      <c r="A13" s="102">
+        <v>12</v>
+      </c>
+      <c r="B13" s="101" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A14" s="102">
+        <v>13</v>
+      </c>
+      <c r="B14" s="101" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A15" s="102">
+        <v>14</v>
+      </c>
+      <c r="B15" s="101" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A16" s="102">
+        <v>15</v>
+      </c>
+      <c r="B16" s="105" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="103">
+        <v>16</v>
+      </c>
+      <c r="B17" s="101" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="102">
+        <v>17</v>
+      </c>
+      <c r="B18" s="101" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="102">
+        <v>18</v>
+      </c>
+      <c r="B19" s="101" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="102">
+        <v>19</v>
+      </c>
+      <c r="B20" s="104" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="30" x14ac:dyDescent="0.25">
+      <c r="A21" s="102">
+        <v>20</v>
+      </c>
+      <c r="B21" s="101" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="103">
+        <v>21</v>
+      </c>
+      <c r="B22" s="101" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="30" x14ac:dyDescent="0.25">
+      <c r="A23" s="102">
+        <v>22</v>
+      </c>
+      <c r="B23" s="104" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="102">
+        <v>23</v>
+      </c>
+      <c r="B24" s="104" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A25" s="102">
+        <v>24</v>
+      </c>
+      <c r="B25" s="104" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="45" x14ac:dyDescent="0.25">
+      <c r="A26" s="102">
+        <v>25</v>
+      </c>
+      <c r="B26" s="101" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A27" s="103">
+        <v>26</v>
+      </c>
+      <c r="B27" s="101"/>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A28" s="102">
+        <v>27</v>
+      </c>
+      <c r="B28" s="101"/>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A29" s="102">
         <v>28</v>
       </c>
-      <c r="F17" s="47"/>
-[...530 lines deleted...]
-      <c r="G32" s="41" t="s">
+      <c r="B29" s="101"/>
+    </row>
+    <row r="30" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A30" s="102">
         <v>29</v>
       </c>
-      <c r="H32" s="41" t="s">
-[...5361 lines deleted...]
-      </c>
+      <c r="B30" s="101"/>
+    </row>
+    <row r="31" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A31" s="102">
+        <v>30</v>
+      </c>
+      <c r="B31" s="101"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...16 lines deleted...]
-  </tableParts>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="36" fitToHeight="12" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader>&amp;CTEKN-13743 Leveransspecifikation DU
+Revideringshistorik från ver 1.0 till ver 2.0&amp;RDatum: 2026-01-XX</oddHeader>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Kalkylblad</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Leveransspecifikation DU</vt:lpstr>
+      <vt:lpstr>revisionshistorik</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:title>13743 v.1.0 drift- och underhållsinstruktioner, leveransspecifikation, Tekniska krav - Mall</dc:title>
+  <dc:title>13743 v.2.0 drift- och underhållsinstruktioner, leveransspecifikation, Tekniska krav - Mall</dc:title>
   <dc:subject/>
   <dc:creator>Henrik Gajewska</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Stina Ferm</lastModifiedBy>
+  <lastModifiedBy>Marnie Reusser Levin</lastModifiedBy>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <category/>
   <contentStatus/>
 </coreProperties>
 </file>