--- v1 (2026-04-03)
+++ v2 (2026-05-03)
@@ -1,2213 +1,2213 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29917"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vgregion.sharepoint.com/sites/sy-sfss-tekniska-krav-informationshantering/Delade dokument/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="10" documentId="8_{C36F1B94-1D73-4294-9A59-936ACFDD00B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2DD867FB-9B04-40A3-BD4F-ACE46C2AD553}"/>
+  <xr:revisionPtr revIDLastSave="14" documentId="8_{C36F1B94-1D73-4294-9A59-936ACFDD00B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{947774B4-5E40-4AE7-9196-09E22003C669}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="0" windowWidth="26010" windowHeight="20985" activeTab="1" xr2:uid="{A2DE271F-9F9F-41D6-831A-F99D539E0CCC}"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="26010" windowHeight="20985" xr2:uid="{A2DE271F-9F9F-41D6-831A-F99D539E0CCC}"/>
   </bookViews>
   <sheets>
     <sheet name="Leveransspecifikation DU" sheetId="8" r:id="rId1"/>
     <sheet name="revisionshistorik" sheetId="9" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Leveransspecifikation DU'!$A$8:$P$161</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1753" uniqueCount="467">
   <si>
     <t>Projektägare:</t>
   </si>
   <si>
     <t>Version av TKR DU:</t>
   </si>
   <si>
+    <t>2.0</t>
+  </si>
+  <si>
+    <t>För ändringar från ver 1.0 till ver 2.0, se separat revisionshistorik-flik</t>
+  </si>
+  <si>
     <t>Projektledare:</t>
   </si>
   <si>
     <t>Projektnummer:</t>
   </si>
   <si>
+    <t>Grönmarkerade kolumner fylls i av PL</t>
+  </si>
+  <si>
     <t>Projektnamn:</t>
   </si>
   <si>
     <t xml:space="preserve">Förvaltningsobjekt: </t>
+  </si>
+  <si>
+    <t>Blåmarkerade kolumner - Fast text RÖR EJ</t>
   </si>
   <si>
     <t>Byggnad:</t>
   </si>
   <si>
     <t xml:space="preserve">Mapp 1 DU 
 (Huvudmapp i DU-leverans) </t>
   </si>
   <si>
     <t>Mapp 2 DU
 (Undermapp/-ar i DU-leverans)</t>
   </si>
   <si>
     <t>Handlingstyp</t>
   </si>
   <si>
     <t>Förklaring i klartext av den kravställda handlingstypen</t>
   </si>
   <si>
     <t xml:space="preserve">Handlingstypen (levererade filer) skall metadatasättas. </t>
   </si>
   <si>
+    <t>Handlingstypen förses med följande Installationstyp i Metadatasättningsfil (AFF-kod)</t>
+  </si>
+  <si>
     <t>Handlingstypen är aktuell i detta projekt (ja/nej)</t>
   </si>
   <si>
     <t>Filformat</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Filnamn:
+CF avser filer som </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">ej </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ska till PDM Web.
+[proj.nr] avser projektnummer.
+[XXXXXX] avser byggnadsnummer (i siffror).
+[ZZZZ] avser systembeteckning (ex MVL01).
+[KKKK] avser komponentbeteckning (ex AV51). Vid behov kan löpnummer läggas till.</t>
+    </r>
+  </si>
+  <si>
+    <t>Roll som skapar/fyller i dokument, del av dokument:
+PL-Projektledare
+E-Entreprenör
+K-Konsult</t>
   </si>
   <si>
     <t>Granskare.
 Roll/funktion som godkänt leverans (innehåll och utformning)</t>
   </si>
   <si>
     <t>Namn på granskare</t>
   </si>
   <si>
     <t>Eventuell kommentar på leverans av handlingstypen</t>
   </si>
   <si>
+    <t>Datum för granskning av handlingstyp</t>
+  </si>
+  <si>
     <t>Ansvarig roll efter projekt-leverans</t>
   </si>
   <si>
     <t>Förvaringsplats efter projektleverans</t>
   </si>
   <si>
     <t>01 Övergripande</t>
   </si>
   <si>
     <t>01 CE+risk</t>
   </si>
   <si>
     <t>CE-märkning och riskbedömning</t>
   </si>
   <si>
     <t>Här i ska den färdiga CE-märkningen ligga med sina riskanalyser sammanställd från alla discipliner.</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>Valfritt</t>
   </si>
   <si>
+    <t>[proj.nr]_01 CE+risk</t>
+  </si>
+  <si>
+    <t>E - om det ingår i E's kontrakt/avrop</t>
+  </si>
+  <si>
+    <t>Besiktningsman</t>
+  </si>
+  <si>
     <t>Informationsförvaltare</t>
   </si>
   <si>
     <t>PDM Web</t>
   </si>
   <si>
     <t>02 Miljö</t>
   </si>
   <si>
     <t>Miljödokumentation</t>
   </si>
   <si>
+    <t>Miljödokumentation i enlighet med Riktlinje miljö i projekt samt Mall miljö – kontrollplan</t>
+  </si>
+  <si>
+    <t>CF_Valfritt</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>Miljöstrateg</t>
+  </si>
+  <si>
     <t>Canea VF</t>
   </si>
   <si>
     <t>03 Energi</t>
   </si>
   <si>
     <t>Energimodell</t>
   </si>
   <si>
     <t>Energimodell upprättad i IDA ICE eller motsvarande.</t>
   </si>
   <si>
     <t>*.idm</t>
   </si>
   <si>
+    <t>CF_03_Energimodell.idm</t>
+  </si>
+  <si>
+    <t>K</t>
+  </si>
+  <si>
     <t>Energistrateg</t>
   </si>
   <si>
     <t>Energiprognos relationshandling</t>
   </si>
   <si>
+    <t xml:space="preserve">Upprättas enligt dokumentet Riktlinje för energi i projekt. </t>
+  </si>
+  <si>
     <t>*.pdf</t>
   </si>
   <si>
+    <t>CF_03_Energiprog.pdf</t>
+  </si>
+  <si>
+    <t>Slutrapport DRÖL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Upprättas enligt dokumentet Riktlinje för energi i projekt efter att Driftoptimerat överlämnande (DRÖL) är klart </t>
+  </si>
+  <si>
+    <t>[proj.nr]_03_Slutrapport.pdf</t>
+  </si>
+  <si>
+    <t>Redovisning av energiprestanda</t>
+  </si>
+  <si>
+    <t>Redovisas i "Redovisning energiprestanda - mall".</t>
+  </si>
+  <si>
+    <t>CF_03_Energiprestanda.pdf</t>
+  </si>
+  <si>
+    <t>Komplett verifieringsprogram under produktion</t>
+  </si>
+  <si>
     <t>Enligt Uppföljningsplan av funktionskrav under produktion.</t>
   </si>
   <si>
-    <t>Kontakter</t>
+    <t>[proj.nr]_03_Uppfolj dok.pdf</t>
+  </si>
+  <si>
+    <t>Energideklaration</t>
+  </si>
+  <si>
+    <t>För byggnad eller byggnadsdel som omfattas av Lag (2006:985) om energideklaration för byggnader.</t>
+  </si>
+  <si>
+    <t>[proj.nr]_03_Energidekl_[byggnadsnr].pdf</t>
+  </si>
+  <si>
+    <t>Mätplan</t>
+  </si>
+  <si>
+    <t>[proj.nr]_03_Mätplan.pdf</t>
+  </si>
+  <si>
+    <t>Energianvändning under produktion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slutrapport energianvändning i produktionsskede enligt dokumentet Riktlinje för energi i projekt. </t>
+  </si>
+  <si>
+    <t>CF_03_Slutrapport energi produktion.pdf</t>
+  </si>
+  <si>
+    <t>04 Leveransinformation</t>
+  </si>
+  <si>
+    <t>Leveransspecifikation</t>
+  </si>
+  <si>
+    <t>Projektets leveransspecifikation där projektspecifika fält fyllts i.</t>
+  </si>
+  <si>
+    <t>JA (obligatorisk alla projekt)</t>
   </si>
   <si>
     <t>*.xlsx</t>
   </si>
   <si>
-    <t>Energideklaration</t>
-[...14 lines deleted...]
-    <t>Projektets leveransspecifikation där projektspecifika fält fyllts i.</t>
+    <t>[proj.nr] Leveransspecifikation DU.xlsx</t>
+  </si>
+  <si>
+    <t>PL</t>
   </si>
   <si>
     <t>Projektledare</t>
   </si>
   <si>
     <t>Metadatalista</t>
+  </si>
+  <si>
+    <t>Metadatalista för projektets samtliga filer. Se beskrivning i TKR DU-huvuddokument.
+Använd Mall  "proj.nr. Metadataregistrering DU-v.x.0".xlsm. Mall finns i DU-mappstruktur</t>
+  </si>
+  <si>
+    <t>JA (obligatorisk)</t>
+  </si>
+  <si>
+    <t>CF_[proj.nr] Metadataregistrering DU-v.x.0.xlsx
+(spara med rätt versionsnummer som mallfilen heter)</t>
+  </si>
+  <si>
+    <t>Protokoll</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Protokoll från internt slutmöte i samband med godkänd entreprenad inför ibruktagande. 
+Använd Mall MAAN-13786 Mall startmöte överlämnandeskede-Slutmöte inför ibruktagande
+</t>
+  </si>
+  <si>
+    <t>JA (obligatorisk i upphandlade projekt)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">[proj.nr]_Protokoll överlämnande och ibruktagande.pdf
+</t>
+  </si>
+  <si>
+    <t>Protokoll från Startmöte Garantiskede
+Använd mall MAAN-13800 Mall startmöte inför garantiskede</t>
+  </si>
+  <si>
+    <t>[proj.nr]_Protokoll startmöte garantiskede.pdf</t>
   </si>
   <si>
     <t>05 Garantier</t>
   </si>
   <si>
     <t>Garantiuppgifter till inläsning i avtalsmodulen i Faciliate</t>
   </si>
   <si>
     <t xml:space="preserve">Här sparas ifylld blankett med garantiuppgifter för registrering till Garanti/avtalsmodul i Faciliate
 </t>
   </si>
   <si>
+    <t>[proj.nr]_Faciliate garantiavtal_[XXXXXX]_[YYYY-MM-DD].xslx</t>
+  </si>
+  <si>
+    <t>Projektledare Eftermarknad</t>
+  </si>
+  <si>
     <t>07 Serviceavtal</t>
   </si>
   <si>
     <t>Sammanställning serviceåtaganden</t>
   </si>
   <si>
+    <t>Sammanställning av avtalade servicebesök som ingår i projektets entreprenad.</t>
+  </si>
+  <si>
+    <t>[proj.nr]_serviceåtaganden.xslx</t>
+  </si>
+  <si>
+    <t>E om detta åligger dem enligt kontrakt/avrop</t>
+  </si>
+  <si>
     <t>30 Mark och utemiljö</t>
   </si>
   <si>
     <t>01 Kontakter</t>
   </si>
   <si>
-    <t>Besiktningsman</t>
+    <t>Kontakter</t>
+  </si>
+  <si>
+    <t>Kontaktuppgifter till leverantörer, tillverkare, entreprenörer och konsulter.
+Använd Mall proj.nr_XXXXXX_BSAB_KONT_PDM.xls</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_30_KONT.xlsx</t>
+  </si>
+  <si>
+    <t>PL döper dokumentet med rätt benämning och fyller i Projekt-, Entreprenör- och Konsultinformation.
+E fyller i Leverantörer.</t>
   </si>
   <si>
     <t>02 System</t>
   </si>
   <si>
     <t>Funktionsbeskrivning</t>
   </si>
   <si>
     <t xml:space="preserve">En övergripande beskrivning av funktioner, exempel brand och utrymningsvägar, skyfalls- och dagvattenlösningar. Trafiksystem, ex ambulansväg. Entrétyper, ex personal, patient. </t>
   </si>
   <si>
+    <t>[proj.nr]_(XXXXXX) _30_FUNK.pdf</t>
+  </si>
+  <si>
     <t>04 Protokoll, listor, intyg och säkerhetsdokumentation</t>
   </si>
   <si>
-    <t>Avsyn markförlagda VA-ledningar</t>
-[...4 lines deleted...]
-  <si>
     <t>Underlag för CE-märkning</t>
   </si>
   <si>
     <t>För CE-märkt produkt ska separat 2A-försäkran levereras.</t>
   </si>
   <si>
+    <t>SD1 Mark och utemiljö</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_[ZZZZ]_[KKKK]_CE.pdf</t>
+  </si>
+  <si>
     <t>Kontrollplaner</t>
   </si>
   <si>
     <t>E-plant intyg</t>
   </si>
   <si>
-    <t>Tillsyn/kontroll av utomhusbrandposter</t>
-[...2 lines deleted...]
-    <t>Protokoll från inmätningar. Dokumentation/Protokoll från filmningar.</t>
+    <t>SD2 Träd</t>
+  </si>
+  <si>
+    <t>[proj.nr]_(valfritt i klartext).pdf</t>
   </si>
   <si>
     <t>05 Förteckningar</t>
   </si>
   <si>
     <t>Installationsdata</t>
   </si>
   <si>
-    <t>Teknisk förvaltare</t>
+    <t xml:space="preserve">Installationer som ligger till grund för planerat underhåll.  Ta kontakt med teknisk förvaltare Utemiljö för att få underlag till ändringar.
+OBS! Levereras endast när:
+- Fastighetsgräns förändrats dvs när fastigheten blivit större eller mindre.
+- Husens avtryck på marken förändrats dvs när byggnation rivits eller vid nybyggnation. - Väsentlig förändring av markanvändningen.
+Se "Manual för att skapa drift- och underhålls-instruktioner" för att skapa ny installationsdata eller ändra befintlig installationsdata.
+</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_30_BOID.xlsx</t>
+  </si>
+  <si>
+    <t>PL döper dokumentet med rätt benämning och fyller
+ i Projektinformation.
+K fyller i projekterade uppgifter</t>
+  </si>
+  <si>
+    <t>Faciliate/
+Installationsdata</t>
   </si>
   <si>
     <t>06 Produktdata</t>
   </si>
   <si>
     <t>Produktdatablad</t>
   </si>
   <si>
+    <t xml:space="preserve">Produktblad levereras för följande AMA-koder i Teknisk beskrivning Mark/Rambeskrivning Mark:
+DCG- markbeläggningar.
+DCJ- sandytor.
+DCK- släntbeklädnader.
+DCL- överbyggnader för vegetationsytor
+- växtjordsanalys på leverererad växtjord (ej generellt produktdatablad).
+DE exkl DEN - Anläggningskompletteringar exkl kabelskydd i anläggning.
+DHB- Skötsel av markanläggning under garantitiden.
+F- Murverk.
+NBD- Grindar, Bommar o d i anläggning
+NBK- Trappor, Trappräcken m m i anläggning
+Byggvarudeklarationer hanteras i https://www.byggvarubedomningen.se/ </t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_[KKKK].pdf</t>
+  </si>
+  <si>
     <t>40 Bygg</t>
   </si>
   <si>
-    <t>Protokoll</t>
+    <t>Kontaktuppgifter till leverantörer, tillverkare, entreprenörer och konsulter.
+Använd Mall XXXXXX_BSAB_KONT_CANEA.xls</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_40_KONT.xlsx</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_[ZZZZ]_[KKKK]_CE.pdf</t>
   </si>
   <si>
     <t>Fuktmätningsprotokoll
 Protokoll för täthetsprovningar</t>
   </si>
   <si>
     <t>Schema</t>
   </si>
   <si>
     <t>Låsschema</t>
   </si>
   <si>
+    <t>SG2.1 Nycklar, cylindrar och lås (skalskydd och driftutrymmen)</t>
+  </si>
+  <si>
+    <t>[proj.nr]_Låsschema.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Installationer med ett dokumenterat behov av drift- och/eller underhåll. 
+Se "Manual för att skapa drift- och underhållsinstruktioner" för att skapa ny installationsdata eller ändra befintlig installationsdata.
+</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_40_BOID.xlsx</t>
+  </si>
+  <si>
+    <r>
+      <t>Följande Produktblad emotses:</t>
+    </r>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Typ av yttertak, taktäckning
+Typ av innertak
+Fönstertyp
+Typ av ytskikt golv
+Typ av bänkskivor
+Köks-/skåpsinredning
+Rökluckor
+Solskydd
+Dörrar och partier (se Dörrkort)
+Fast inredning 
+Byggvarudeklarationer hanteras i https://www.byggvarubedomningen.se/</t>
+    </r>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_[KKKK].pdf</t>
+  </si>
+  <si>
     <t>Dörrmiljökort</t>
   </si>
   <si>
+    <t xml:space="preserve">Ett dörrmiljökort per dörrmiljö. 
+Det finns dels ett exempel på hur ett Dörrmiljökort kan se ut, dels en mall som kan användas. I denna mall framgår miniminivån som ett Dörrmiljökort ska innehålla. Exempel och Mall finns i DU-mappstruktur.
+Mall "proj.nr_XXXXXX_40_Plan_Rum_Dörrmiljökort.xls”.
+”Exempel på ifyllt dörrmiljökort.pdf”. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SC2 Maskindriven port utvändigt
+SC2.3 Entré, port m.m.
+SC3 Maskindriven port invändigt
+SC3.5 Innerdörr
+</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_40_Plan_Rum_Dörrmiljökort.pdf</t>
+  </si>
+  <si>
     <t>Skötselanvisningar</t>
   </si>
   <si>
     <t>Tillverkarens skötselanvisningar. Exempelvis för: Golvbeläggning, Dörrar, Dörrautomatiker, Portar, Solskydd, Mörkläggningsgardiner, Fönster, Takluckor, Rökluckor.</t>
   </si>
   <si>
+    <t>SC2 Byggnad utvändigt
+SC3 Byggnad invändigt</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_40_Skötselanvisningar.pdf</t>
+  </si>
+  <si>
     <t>50 VS-system</t>
   </si>
   <si>
+    <t>CF_[XXXXXX]_50_KONT.xlsx</t>
+  </si>
+  <si>
     <t>Funktionsöversikt och driftstrategi</t>
   </si>
   <si>
+    <t>Övergripande information om hur system är uppbyggda och försörjda samt redundanta inklusive dimensioneringsförutsättningar (tryck, temperatur, o.d.). 
+Upprättas för:
+- tappvattensystem (kallvatten, varmvatten /varmvattencirkulation)
+-kylsystem (primär och sekundär)
+- värmesystem (primär och sekundär)
+- spillvattensystem
+Exempel finns på utseende/innehåll i DU-mappstruktur.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SC4 VS-system övergripande </t>
+  </si>
+  <si>
     <t>*.docx</t>
   </si>
   <si>
+    <t>[proj.nr]_[XXXXXX]_50_FUNK.docx</t>
+  </si>
+  <si>
     <t>Teknisk beskrivning</t>
   </si>
   <si>
     <t>Projektets tekniska beskrivning relationsuppdaterad efter entreprenadens slutliga utförande.</t>
   </si>
   <si>
+    <t>[proj.nr]_[XXXXXX]_50_TB.pdf</t>
+  </si>
+  <si>
+    <t>Injusteringsprotokoll samt ventil- och rumsförteckning.
+Använd Mall proj.nr_XXXXXX_BSAB_INJU.xls</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SC4.2.1 Varmvattensystem (inkl. VVC)
+SC4.5 Kylsystem
+SC4.6 Värmesystem
+</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_52_INJU.xlsx (Varmvatten)
+[proj.nr]_[XXXXXX]_55_INJU.xlsx (kyla)
+[proj.nr]_[XXXXXX]_56_INJU.xlsx (Värme)</t>
+  </si>
+  <si>
+    <t>Avsyn markförlagda VA-ledningar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Protokoll från inmätningar. Dokumentation/Protokoll från filmningar. Protokoll från tryck - och täthetskontroll av ledningar. Intyg att spolning/rensning av ledningar är utförd. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SC4.1 Spillvattensystem utvändigt
+SC4.1 Dagvattensystem utvändigt
+</t>
+  </si>
+  <si>
+    <t>Installationer med ett dokumenterat behov av drift- och/eller underhåll. 
+Se "Manual för att skapa drift- och underhållsinstruktioner" för att skapa ny installationsdata eller ändra befintlig installationsdata.</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_50_BOID.xlsx</t>
+  </si>
+  <si>
+    <t>PL döper dokumentet med rätt benämning och fyller i Projektinformation.
+K fyller i projekterade uppgifter</t>
+  </si>
+  <si>
+    <t>Produktblad för alla installerade komponenter så som exempelvis ledningar, rör, yttre VA-ledningar, ventiler, sakvaror (WC-stolar, tvättställ, blandare, isolering, utslagsbackar, duschar etc) etc.
+Byggvarudeklarationer hanteras i https://www.byggvarubedomningen.se/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SC4.1 Spillvattensystem utvändigt
+SC4.1 Dagvattensystem utvändigt
+SC4.2.1 Kallvattensystem
+SC4.2.1 Varmvattensystem (inkl. VVC)
+SC4.3 Spillvattensystem invändigt
+SC4.3 Dagvattensystem invändigt
+</t>
+  </si>
+  <si>
+    <t>52.F_G_H Gas och Tryckluft</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_52.FGH_KONT.xlsx</t>
+  </si>
+  <si>
     <t>Övergripande information om hur system är uppbyggda och försörjda samt redundanta inklusive dimensionerings-förutsättningar (tryck, flöde, temperatur, relativ fuktighet o.d.).</t>
   </si>
   <si>
+    <t>SC4.2 Gas och tryckluft övergripande</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_52.F_G_H_FUNK.docx</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_52.F_G_H_TB.pdf</t>
+  </si>
+  <si>
     <t>Arbetsbegäran/Användningstillåtelse</t>
   </si>
   <si>
+    <t xml:space="preserve">Avser Bilaga 1a Begäran om arbetstillåtelse för ingrepp i centralgasanläggning och Bilaga 1b Driftblankett för ingrepp i medicinska gassystem i 13782 v.x.0, gas och tryckluft, huvuddokument, system - Tekniska krav.pdf. </t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_52.F_G_H_begäran.pdf</t>
+  </si>
+  <si>
+    <t>PL/E</t>
+  </si>
+  <si>
     <t>Protokoll Renhetsintyg/Tvättintyg.</t>
   </si>
   <si>
+    <t xml:space="preserve">SC4.2.3 Tryckluftssystem
+SC4.2.4 System för andningsluft
+SC4.2.4 System för andningsoxygen
+SC4.2.4 System för instrumentluft
+SC4.2.4 System för lustgas
+SC4.2.4 System för medicinsk koldioxid
+</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_52.F_G_H_renhetsintyg_klartext.pdf</t>
+  </si>
+  <si>
     <t>Provtryckningsprotokoll och läckagetester.</t>
   </si>
   <si>
+    <t xml:space="preserve">SC4.2.3 Tryckluftssystem
+SC4.2.4 System för andningsluft
+SC4.2.4 System för andningsoxygen
+SC4.2.4 System för instrumentluft
+SC4.2.4 System för lustgas
+SC4.2.4 System för medicinsk koldioxid
+</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_52.F_G_H_provtryck_klartext.pdf</t>
+  </si>
+  <si>
     <t>Utlåtande säkerhetsbesiktning</t>
   </si>
   <si>
+    <t>[proj.nr]_[XXXXXX]_52.F_G_H_besiktningsutl_klartext.pdf</t>
+  </si>
+  <si>
     <t>Ventilförteckning</t>
   </si>
   <si>
+    <t>Ventil- och rumsförteckning.
+Använd Mall proj.nr_XXXXXX_BSAB_INJU.xls</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_52.F_G_H_ventilfört_klartext.pdf</t>
+  </si>
+  <si>
     <t xml:space="preserve">Intyg </t>
   </si>
   <si>
     <t>Intyg för kontroll att utrustning med flexibel gasledning är utförd enligt gällande standard.</t>
   </si>
   <si>
+    <t>[proj.nr]_(valfritt i klartext).filändelse</t>
+  </si>
+  <si>
     <t>Intyg att leverantörer av installerade komponenter och utrustning är informerade om att det nu är beställaren som är adressat för uppdateringar, säkerhetsinformation och återkallelser</t>
   </si>
   <si>
     <t>Luftprovsanalysrapport</t>
   </si>
   <si>
+    <t>CF_[XXXXXX]_52.F_G_H_BOID.xlsx</t>
+  </si>
+  <si>
+    <t>Produktblad för alla installerade komponenter så som centralapparater, ledningar, isolering, ventiler, gasuttag etcetera.
+Byggvarudeklarationer hanteras i https://www.byggvarubedomningen.se/</t>
+  </si>
+  <si>
     <t>07 Beräkningar</t>
   </si>
   <si>
     <t>Tryckfallsberäkningar</t>
   </si>
   <si>
+    <t>[proj.nr]_[XXXXXX]_52.F_G_H_beräkningar_klartext.filändelse</t>
+  </si>
+  <si>
+    <t>54.B Vattensläcksystem</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_54.B-1_KONT.xlsx</t>
+  </si>
+  <si>
     <t>Funktionsöversikt beskriver i övergripande ordalag hur systemen är uppbyggda och försörjda samt redundanta inkl. dimensioneringsförutsättningar (tryck, flöde, o.d.).</t>
   </si>
   <si>
+    <t>SG1.2 Vattensläcksystem övergripande</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_54.B-1_FUNK.docx</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_54.B-1_TB.pdf</t>
+  </si>
+  <si>
     <t>Anläggarintyg</t>
   </si>
   <si>
+    <t>Exempel finns i DU-mappstruktur</t>
+  </si>
+  <si>
+    <t>SG1.2.2 Sprinklersystem
+SG1.2.4 Gassläcksystem</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_54.B-1_ANLI.pdf</t>
+  </si>
+  <si>
     <t>Installationsintyg</t>
   </si>
   <si>
     <t>Provningsprotokoll</t>
   </si>
   <si>
+    <t>SG1.2.2 Sprinklersystem
+SG1.2.3 Brandpostsystem
+SG1.2.4 Gassläcksystem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SG1.2.2 Sprinklersystem
+SG1.2.3 Brandpostsystem
+</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_54.B-1_ventilfört_klartetxt.pdf</t>
+  </si>
+  <si>
+    <t>Tillsyn/kontroll av utomhusbrandposter</t>
+  </si>
+  <si>
+    <t>Protokoll från inmätningar. Dokumentation/Protokoll från filmningar.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SG1.2.3 Brandpostsystem
+</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_54.B_BOID.xlsx</t>
+  </si>
+  <si>
+    <t>Produktblad för alla installerade komponenter så som centralapparater, ledningar, ventiler, sprinklerhuvude, utomhusbrandposter.
+Byggvarudeklarationer hanteras i https://www.byggvarubedomningen.se/</t>
+  </si>
+  <si>
+    <t>SG1.2.2 Sprinklersystem
+SG1.2.3 Brandpostsystem
+SG1.2.4 Brandsläckare
+SG1.2.4 Gassläcksystem</t>
+  </si>
+  <si>
     <t>Hydrauliska beräkningar</t>
   </si>
   <si>
+    <t xml:space="preserve">SG1.2.2 Sprinklersystem
+</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_54.B-1_HYDR_klartext.filändelse</t>
+  </si>
+  <si>
     <t>08 OR-planer och serviceritningar</t>
   </si>
   <si>
-    <t>Orienterings- / Serviceritningar</t>
+    <t>Orienteringsplaner/           Serviceritningar</t>
+  </si>
+  <si>
+    <t>Orienteringsplaner och serviceritningar utförs enligt föreskrifter och ska vara CAD-ritade samt samordnade med brandlarmsorienteringsplaner och med räddningstjänstens anvisningar. Finns befintliga ska dessa uppdateras, annars ska de upprättas.
+Exempel finns i DU-mappstruktur.</t>
   </si>
   <si>
     <t>*.dwg
 *.pdf</t>
   </si>
   <si>
+    <t>[proj.nr]_[XXXXXX]_54.B-1_OR
+[proj.nr]_[XXXXXX]_54.B-1_SR</t>
+  </si>
+  <si>
     <t>55 Kyla</t>
   </si>
   <si>
+    <t>CF_[XXXXXX]_55_KONT.xlsx</t>
+  </si>
+  <si>
+    <t>Övergripande information om hur system är uppbyggda och försörjda samt redundanta inklusive dimensionerings-förutsättningar (tryck, temperatur, o.d.).
+Exempel finns i DU-mappstruktur.</t>
+  </si>
+  <si>
+    <t>SC4.5 Kylsystem</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_55_FUNK.docx</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_55_TB.pdf</t>
+  </si>
+  <si>
     <t>Skrotningsintyg</t>
   </si>
   <si>
+    <t>CF_[XXXXXX]_55_Skrotningsintyg.pdf</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_55_INJU.xlsx</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_55_BOID.xlsx</t>
+  </si>
+  <si>
+    <t>Produktblad för alla installerade komponenter så som aggregat, ledningar, isolering, ventiler.
+Byggvarudeklarationer hanteras i https://www.byggvarubedomningen.se/</t>
+  </si>
+  <si>
     <t>57 Luftbehandling</t>
   </si>
   <si>
+    <t>CF_[XXXXXX]_57_KONT.xlsx</t>
+  </si>
+  <si>
     <t>Övergripande information om hur system är uppbyggda och försörjda samt redundanta inklusive dimensioneringsförutsättningar (tryck, flöde, temperatur, relativ fuktighet o.d.).</t>
   </si>
   <si>
+    <t>SC4.7 Luftbehandlingssystem</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_57_FUNK.docx</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_57_TB.pdf</t>
+  </si>
+  <si>
     <t>Igångkörningsprotokoll luftbehandlingsaggregat. För aggregat som levererats med intern styr. Ska innehålla checklista med leverantörens punkter som ska uppfyllas innan aggregatet tas i bruk.</t>
   </si>
   <si>
+    <t>[proj.nr]_[XXXXXX]_57_LBST</t>
+  </si>
+  <si>
     <t>Injusteringsprotokoll samt spjäll- och rumsförteckning.</t>
   </si>
   <si>
+    <t>[proj.nr]_[XXXXXX]_57_INJU.xlsx</t>
+  </si>
+  <si>
     <t>OVK-protokoll. För byggnad eller byggnadsdel som omfattas av Boverkets föreskrifter och allmänna råd (2011:16) om funktions-kontroll av ventilationssystem och certifiering av sakkunniga ska OVK-besiktning utföras och OVK-protokoll upprättas enligt Plan- och byggförordning (2011:338).</t>
   </si>
   <si>
+    <t>[proj.nr]_[XXXXXX]_57_OVK</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_57_BOID.xlsx</t>
+  </si>
+  <si>
+    <t>Produktblad för alla installerade komponenter så som aggregat, kanaler, isolering, don, spjäll etc.
+Byggvarudeklarationer hanteras i https://www.byggvarubedomningen.se/</t>
+  </si>
+  <si>
     <t>63, 66 El- och elkraft</t>
   </si>
   <si>
+    <t>Kontaktuppgifter till entreprenör
+Använd Mall XXXXXX_BSAB_KONT_CANEA.xls</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_63+66_KONT.xlsx</t>
+  </si>
+  <si>
+    <t>PL döper dokumentet med rätt benämning och fyller i Projekt-, Entreprenör</t>
+  </si>
+  <si>
     <t>Allmän beskrivning</t>
   </si>
   <si>
     <t>Allmän beskrivning av objektet samt kortfattad systembeskrivning med samtliga styrningar och funktioner.</t>
   </si>
   <si>
+    <t>SC5 System för eldistribution (kraft)</t>
+  </si>
+  <si>
+    <t>Teknisk förvaltare</t>
+  </si>
+  <si>
     <t>Handhavandeinstruktioner</t>
   </si>
   <si>
+    <t>Manualer, instruktionsböcker för system/komponenter med möjlighet till inställningar och manövreringar.</t>
+  </si>
+  <si>
     <t>Isolations- och skyddsjordsprotokoll. Protokoll på uppmätta värden</t>
   </si>
   <si>
+    <t>[proj.nr]_[XXXXXX]_63_ISOL.xlsx</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_63+66_BOID.xlsx</t>
+  </si>
+  <si>
     <t>Armaturförteckning</t>
   </si>
   <si>
+    <t>Armaturförteckning som visar installerade armaturtyper i lokaler.
+Använd Mall proj.nr_XXXXXX_63_ARMA.xls. Exempel finns i DU-mappstruktur</t>
+  </si>
+  <si>
+    <t>SC5.2 Belysningssystem</t>
+  </si>
+  <si>
     <t>[proj.nr]_[XXXXXX]_63_ARMA.xlsx</t>
   </si>
   <si>
+    <t>K i projektering. 
+E om ändring sker i produktion</t>
+  </si>
+  <si>
+    <t>Tillsyn- och skötselanvisningar</t>
+  </si>
+  <si>
+    <t>Tillverkarens tillsyn- och skötselanvisningar för installerad anläggning inklusive produkter.</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_[ZZZZ]_DoS-produkter.filändelse</t>
+  </si>
+  <si>
     <t>10 Programvaror</t>
   </si>
   <si>
-    <t>Programvaror</t>
+    <t>Programfiler</t>
   </si>
   <si>
     <t>Till exempel belysningsstyrningar såsom KNX/DALI/Trebor.
 - Övriga system såsom BMS, väderstationer etc.
 Även underlag till programmering ska medlevereras.</t>
   </si>
   <si>
     <t>64 Tele</t>
   </si>
   <si>
+    <t>CF_[XXXXXX]_64_KONT.xlsx</t>
+  </si>
+  <si>
+    <t>PL döper dokumentet med rätt benämning och fyller i Projekt och Entreprenör</t>
+  </si>
+  <si>
     <t>Allmän beskrivning av objektet samt kortfattad systembeskrivning med samtliga styrningar och funktioner</t>
   </si>
   <si>
+    <t>SC6 Tele- och datakommunikationssystem</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_Allm_beskr.pdf</t>
+  </si>
+  <si>
+    <t>Handhavande och användarmanualer</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_Handh.pdf</t>
+  </si>
+  <si>
     <t>Systemlayout</t>
   </si>
   <si>
     <t>Beskriver systemets tekniska komponenter, funktioner och dess kopplingar i blockshemaformat</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_Systemlayout.pdf</t>
   </si>
   <si>
     <t>Antenndokumentation</t>
   </si>
   <si>
     <t>-Apparatförteckning
 -Funktionsbeskrivning 
 -Montageritningar
 -Planritning 
 -Skyltning</t>
   </si>
   <si>
+    <t xml:space="preserve">[proj.nr]_[XXXXXX]_64_Antenn_Apparatfört.pdf                           [proj.nr]_[XXXXXX]_64_Antenn_Funktionbes.[pdf                          [proj.nr]_[XXXXXX]_64_Antenn_Montageritn.pdf                              [proj.nr]_[XXXXXX]_64_Antenn_Planritn.pdf                             [proj.nr]_[XXXXXX]_64_Antenn_Skyltn.pdf                                    </t>
+  </si>
+  <si>
     <t>Centralursdokumentation</t>
   </si>
   <si>
+    <t>Funktionsbeskrivning Centalur</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_Centralur_Funktionbeskr.pdf</t>
+  </si>
+  <si>
     <t>Telefonsystemsdokumentation</t>
   </si>
   <si>
+    <t>Gäller telefoner i hissar och vid utrymningsplatser.
+-Identifieringskod och placering nödtelefon
+-Presentationssystem
+-Primärt och sekundärt larmnummer nödtelefon
+-Programmeringsunderlag nödtelefoner
+-Åtgärd vid larm nödtelefon</t>
+  </si>
+  <si>
+    <t>*.mdb
+eller 
+*.pdf</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_Telefonsystem.mdb
+eller
+[proj.nr]_[XXXXXX]_64_Telefonsystem.pdf</t>
+  </si>
+  <si>
+    <t>Elkoda: Teknisk förvaltare                
+PDM Web: Informationsförvaltare</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Registrering av teletekniska anläggningar och datanät. </t>
+  </si>
+  <si>
+    <t>Utförs enligt SS 455 12 01 (utgåva 6). All korskoppling, kabellistor, kretsscheman, nätscheman, förbindningsscheman, panelkort dokumenteras i Elkoda. Antingen programmerar leverantören direkt eller så levereras en databas från projektet. 
+Där Elkoda inte finns på tomten så dokumenteras det som PDF i PDM Web</t>
+  </si>
+  <si>
+    <t>X (om till PDM Web)</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_Telereg.mdb 
+eller
+[proj.nr]_[XXXXXX]_64_Telereg.pdf</t>
+  </si>
+  <si>
+    <t>Elkoda när möjligt. 
+Annars PDM Web</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_64_BOID.xlsx</t>
+  </si>
+  <si>
+    <t>Produktblad för följande installerade komponenter: RJ45 paneler, Kablage, Porttelefon, Hisstelefonsystem. 
+Byggvarudeklarationer hanteras i https://www.byggvarubedomningen.se/</t>
+  </si>
+  <si>
     <t>64.C Säkerhet</t>
   </si>
   <si>
+    <t>CF_[XXXXXX]_64_C_KONT.xlsx</t>
+  </si>
+  <si>
+    <t>PL döper dokumentet med rätt benämning och fyller i Projekt-, Entreprenör.</t>
+  </si>
+  <si>
     <t xml:space="preserve">Informationsförvaltare </t>
   </si>
   <si>
+    <t>SG 2.2.9 Sammansatta säkerhetssystem</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_C_Allm_beskr.pdf</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_C_Handh.pdf</t>
+  </si>
+  <si>
+    <t>Orienterings- / Serviceritningar</t>
+  </si>
+  <si>
     <t>Orienteringsritningar samt Serviceritningar med detaljerad redovisning av kabeldragning för BUS-system samt apparaters och komponenters verkliga placering [avsteg kan göras i samråd med teknisk förvaltare för förvaltningsobjekt]. Finns befintliga ska dessa uppdateras, annars ska de upprättas.</t>
   </si>
   <si>
     <t xml:space="preserve">Ritningsfiler i *.pdf och *.dwg. Övriga dokument *.pdf.                                 </t>
   </si>
   <si>
+    <t>[proj.nr]_[XXXXXX]_64_C_OR.[filformat]                                                [proj.nr]_[XXXXXX]_64_C_SR.[filformat]</t>
+  </si>
+  <si>
     <t>Teknisk Förvaltare</t>
   </si>
   <si>
+    <t>Utförs enligt SS 455 12 38.
+Där Elkoda inte finns på tomten så dokumenteras det som PDF i PDM Web</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_C_Telereg.mdb
+eller
+[proj.nr]_[XXXXXX]_64_C_Telereg.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elkoda: Teknisk förvaltare                
+PDM Web: Informationsförvaltare </t>
+  </si>
+  <si>
     <t xml:space="preserve"> Strömförbrukningsprotokoll</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_C_Strömförbr_protokoll.pdf</t>
   </si>
   <si>
     <t>Anläggarintyg för:
 - Inbrottslarm [Vanligtvis endast vid larmklass 2, men kan kravställas även i andra enstaka fall. Avsteg kan göras i samråd med teknisk förvaltare för förvaltningsobjekt]</t>
   </si>
   <si>
+    <t>[proj.nr]_[XXXXXX]_64_C_Anl.intyg.[filformat]</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_64.C_BOID.xlsx</t>
+  </si>
+  <si>
+    <t>Produktblad för alla installerade komponenter så som exempelvis:
+-kortläsare
+-dörrnod
+-central
+-detektorer
+Byggvarudeklarationer hanteras i https://www.byggvarubedomningen.se/</t>
+  </si>
+  <si>
     <t>64.CBB Branddetektering</t>
   </si>
   <si>
+    <t>CF_[XXXXXX]_64_CBB_KONT.xlsx</t>
+  </si>
+  <si>
+    <t>Förbindningschema</t>
+  </si>
+  <si>
+    <t>Förbindningsschema
+Där Elkoda inte finns på tomten så dokumenteras det som PDF i PDM Web</t>
+  </si>
+  <si>
+    <t>SG1.2.1 System för branddetektering och brandlarm</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_CBB_Förb.schema.mdb eller
+[proj.nr]_[XXXXXX]_64_CBB_Förb.schema.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Handhavandeinstruktion       </t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_CBB_Handhavande.pdf</t>
+  </si>
+  <si>
+    <t>Nätschema</t>
+  </si>
+  <si>
+    <t>Nätschema
+Där Elkoda inte finns på tomten så dokumenteras det som PDF i PDM Web</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_CBB_Nätschema.mdb 
+eller
+[proj.nr]_[XXXXXX]_64_CBB_Nätschema.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orienteringsritning och Serviceritning  </t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_CBB_OR.pdf                           [proj.nr]_[XXXXXX]_64_CBB_SR.pdf</t>
+  </si>
+  <si>
+    <t>Anläggarintyg inkl Strömberäkningar och Funktionsbeskrivning</t>
+  </si>
+  <si>
+    <t>Anläggarintyg inklusive Strömberäkningar och Funktionsbeskrivning/Styrlista.</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_CBB_Anl.intyg.pdf</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_64.CBB_BOID.xlsx</t>
+  </si>
+  <si>
+    <t>Produktblad för alla installerade komponenter så som exempelvis:
+- Centralapparat och undercentral
+- Likriktare
+- Larmdon
+- Branddetektor, rök, värme etc.
+- Adressenhet
+- Larmsändare
+- Kabeltyper
+- Kopplingsplintar och kapslingar
+- Tablåer
+Byggvarudeklarationer hanteras i https://www.byggvarubedomningen.se/</t>
+  </si>
+  <si>
     <t>64.DB Händelseaktiverade signalsystem</t>
   </si>
   <si>
+    <t>CF_[XXXXXX]_64_DB_KONT.xlsx</t>
+  </si>
+  <si>
     <t>Patientkallelse och Bråklarmssystemsdokumentation (Larm i kallelsesignalsystemet som är internt inom avdelningen)</t>
   </si>
   <si>
     <t xml:space="preserve">Funktionsbeskrivning </t>
   </si>
   <si>
-    <t>Handhavande och användarmanualer</t>
+    <t>SG2.2.7 Kallelse-/patientsignalsystem</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_DB_Händelseakt_Signalsyst_Funktionsbesk.pdf</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_DB_Händelseakt_Signalsyst_Allm_beskr.pdf</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_DB_Händelseakt_Signalsyst_Handh.pdf</t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_DB_Händelseakt_Signalsyst_Systemlayout.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Utförs enligt SS 455 12 01 (utgåva 6). All korskoppling, förbindningsschema, nätschema och plintkort  dokumenteras i Elkoda. Antingen programmerar leverantören direkt eller så levereras en databas från projektet.
+Där Elkoda inte finns på tomten så dokumenteras det som PDF i PDM Web </t>
+  </si>
+  <si>
+    <t>[proj.nr]_[XXXXXX]_64_DB_Telereg.mdb 
+eller
+[proj.nr]_[XXXXXX]_64_DB_Telereg.mdb</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_64.DB_BOID.xlsx</t>
+  </si>
+  <si>
+    <t>Produktblad för följande installerade komponenter: Programvara, Central, Apparater, Displayer, Spänningsaggregat. 
+Byggvarudeklarationer hanteras i https://www.byggvarubedomningen.se/</t>
+  </si>
+  <si>
+    <t>Programvaror</t>
   </si>
   <si>
     <t>Programfiler Kallelsesignalsystem
 Även underlag till programmering ska medlevereras.</t>
   </si>
   <si>
     <t>Systemets filformat kan variera</t>
   </si>
   <si>
+    <t>[proj.nr]_[XXXXXX]_64_DB_Händelseakt_Signalsyst_Prog_.[filformat]</t>
+  </si>
+  <si>
     <t>71 Hiss</t>
   </si>
   <si>
+    <t>CF_[XXXXXX]_71_KONT_CANEA.xlsx</t>
+  </si>
+  <si>
     <t>Hissjournal</t>
   </si>
   <si>
+    <t>Vid hissen</t>
+  </si>
+  <si>
     <t>Hisspärm</t>
   </si>
   <si>
+    <t>Hisspärm med innehåll enligt:
+SS-EN 13015 Underhåll av hissar och rulltrappor – Regler för underhållsinstruktioner
+Exempelvis:
+-kontaktuppgifter installatör
+-huvuddata/Tekniska data
+-skötsel- och underhållsinstruktioner
+-räddnings- och nödinstruktioner
+-nödtelefon
+-elschema
+-manualer
+-certifikat</t>
+  </si>
+  <si>
+    <t>CF_(valfritt i klartext).filändelse</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Besikningsmannen kontrollerar innehållet i hisspärmen vid slutbesiktningen.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hisspärm vid hissen och Canea VF
+</t>
+  </si>
+  <si>
+    <t>Intyg</t>
+  </si>
+  <si>
+    <t>Intyg från kontrollorgan, exempelvis:
+-intyg från Första besiktning
+-intyg från Revisionsbesiktning (efter ändring som är av väsentlig betydelse för säkerheten)
+-Anläggarintyg Brandlarm
+(Kopior placeras i Hisspärm)</t>
+  </si>
+  <si>
+    <t>Besiktningsman/Besiktningsorgan</t>
+  </si>
+  <si>
+    <t>Hisspärm vid hissen och Canea VF</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_71_BOID.xlsx</t>
+  </si>
+  <si>
+    <t>81 Styr</t>
+  </si>
+  <si>
+    <t>Kontakter-Fastighetsstyr</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_81_KONT.xlsx</t>
+  </si>
+  <si>
+    <t>Kontakter-Elkraft styr</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_81_KONT_ELKRAFTSTYR.xlsx</t>
+  </si>
+  <si>
+    <t>Schema-Fastighetsstyr</t>
+  </si>
+  <si>
+    <t>Nätschema/systemlayout. Schematisk översikt med apparatskåpets ingående kommunikationsenheter. 
+Finns befintliga ska dessa uppdateras,
+Exempel finns i DU-mappstruktur.</t>
+  </si>
+  <si>
+    <t>SC1 Styr- och övervakningssystem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">*.visio, eller
+*.docx, eller
+*.xlsx,
+</t>
+  </si>
+  <si>
+    <t>[XXXXXX]_81_NÄTSCHEMA.VSDX eller
+[XXXXXX]_81_NÄTSCHEMA.docx eller
+[XXXXXX]_81_NÄTSCHEMA.xlsx</t>
+  </si>
+  <si>
     <t>03 Driftkort</t>
   </si>
   <si>
-    <t>Intyg</t>
-[...172 lines deleted...]
-    <t>Funktionskontroll DDC-Fastighetsstyr</t>
+    <t>Driftkort-Fastighetsstyr</t>
+  </si>
+  <si>
+    <t>Dokumentation innehållande flödesschema, funktioner, larm och inställda värden för fastighetsautomation. 
+Driftkorten ska beskriva funktioner dels vid normaldrift, dels vid nöddrift, dels för återställning. Här ska även beskrivas eventuella manuella manövrar.
+Exempel finns i DU-mappstruktur.</t>
+  </si>
+  <si>
+    <t>*.docx eller *.pdf</t>
+  </si>
+  <si>
+    <t>[XXXXXX]_[ZZZZ].docx eller
+[XXXXXX]_[ZZZZ].pdf</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Ramavtal: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">E eller K beroende på vem som projekterat handling.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Upphandlade entreprenader:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> K
 </t>
     </r>
   </si>
   <si>
-    <t>[XXXXXX]_[ZZZZ].docx eller
-[...24 lines deleted...]
-*.xlsx,
+    <t>Funktionskontroll DDC-Fastighetsstyr</t>
+  </si>
+  <si>
+    <t>Kontroll av samtliga styr- och övervakningsfunktioner. Egenkontroll funktioner i Driftkort.</t>
+  </si>
+  <si>
+    <t>CF_Valfritt.valfritt</t>
+  </si>
+  <si>
+    <t>Funktionskontroll DDC - Elkraft styr</t>
+  </si>
+  <si>
+    <t>Kontroll av samtliga styr- och övervakningsfunktioner.</t>
+  </si>
+  <si>
+    <t>CF_Valfritt_ELKRAFTSTYR</t>
+  </si>
+  <si>
+    <t>Underlag för CE-märkning-Fastighetsstyr</t>
+  </si>
+  <si>
+    <t>För CE-märkt produkt ska separat 2A-försäkran levereras</t>
+  </si>
+  <si>
+    <t>Underlag för CE-märkning - Elkraft styr</t>
+  </si>
+  <si>
+    <t>CF_[XXXXXX]_[ZZZZ]_[KKKK]_CE_ELKRAFTSTYR.pdf</t>
+  </si>
+  <si>
+    <t>Protokoll-Fastighetsstyr</t>
+  </si>
+  <si>
+    <t>Inställningsprotokoll, lista över alla inställda värden vid Slutbesiktning.</t>
+  </si>
+  <si>
+    <t>Isolations- och skyddsjordsprotokoll. Isolationsprovning av i entreprenaden installerade lågspänningsdelar.</t>
+  </si>
+  <si>
+    <t>Protokoll - Elkraft styr</t>
+  </si>
+  <si>
+    <t>CF_(valfritt i klartext)_ELKRAFTSTYR.filändelse</t>
+  </si>
+  <si>
+    <t>Kalibreringsprotokoll. Kontroll och justering av samtliga analoga givare med avseende på avläst värde i DHC kontra på platsen uppmätt värde (vid mätningarna ska instrument med noggrannhet av minst ± 0,3°C, ± 3 % RH, ± 5 Pa användas).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Motorskyddsprotokoll. Uppmätning av motorströmmar, Uppmätning av driftström i respektive fas för motorer
 </t>
   </si>
   <si>
-    <t>Nätschema/systemlayout. Schematisk översikt med apparatskåpets ingående kommunikationsenheter. 
-[...27 lines deleted...]
-    <t>CF_[XXXXXX]_71_BOID.xlsx</t>
+    <t>Installationsdata-Fastighetsstyr</t>
   </si>
   <si>
     <t>Installationer med ett dokumenterat behov av drift- och/eller underhåll. 
-Se "Manual för att skapa drift- och underhållsinstruktioner" för att skapa ny installationsdata eller ändra befintlig installationsdata.</t>
-[...15 lines deleted...]
-    <t xml:space="preserve">Hisspärm vid hissen och Canea VF
+Se ”Manual för att skapa drift- och underhållsinstruktioner" för att skapa ny installationsdata eller ändra befintlig installationsdata.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CF_[XXXXXX]_81_BOID.xlsx</t>
+  </si>
+  <si>
+    <t>Installationsdata-Elkraft styr</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> CF_[XXXXXX]_81_BOID_ELKRAFTSTYR.xlsx</t>
+  </si>
+  <si>
+    <t>PL döper dokumentet med rätt benämning och fyller
+i Projektinformation.
+K fyller i projekterade uppgifter</t>
+  </si>
+  <si>
+    <t>08 DDC-dokumentation</t>
+  </si>
+  <si>
+    <t>DDC-dokumentation-Fastighetsstyr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">All projektspecifik programkod och de generella funktionsbiblioteken som använts för att programmera SCADA, DDC, HMI och gateway
+-DDC-program
+-Licensförteckning DDC (komplett med versionsnummer.)
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Besikningsmannen kontrollerar innehållet i hisspärmen vid slutbesiktningen.
+    <t>SC1 DDC</t>
+  </si>
+  <si>
+    <t>[XXXXXX]_[ZZZZ]_DDC1.XXX</t>
+  </si>
+  <si>
+    <t>DDC-dokumentation-Elkraft styr</t>
+  </si>
+  <si>
+    <t>Samtliga applikationer för i ställverksövervakningens ingående apparater ska levereras digitalt. Applikationerna får ej innehålla några låsningar och ska levereras i redigerbart format. Funktionsbibliotek och funktionsblock som använts i applikationen ska ingå och får ej vara låsta. Beroende på ställverksövervakningens omfattning ska följande ingå där så är möjligt:
+• DDC-applikation.
+• Konfigurationsfil för kommunikationskort. (IEC60870-5-104 RTU-konfiguration.)
+• HMI-applikation.
+• Konfigurationsfil för konfigurerbar Ethernet-switch.
+•Konfigurationsfil för brygga/gateway/protokollkonverterare.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SC5 DDC
 </t>
   </si>
   <si>
-    <t>Hisspärm med innehåll enligt:
-[...59 lines deleted...]
-eller 
+    <t>[XXXXXX]_[ZZZZ]_DDC1_ELKRAFTSTYR.XXX</t>
+  </si>
+  <si>
+    <t>09 Apparatskåps-dokumentation</t>
+  </si>
+  <si>
+    <t>Apparatskåpsdokumentation-Fastighetsstyr</t>
+  </si>
+  <si>
+    <t>-Apparatlista yttre komponenter
+-Apparatlista inre komponenter (innehållande benämning, beteckning tag, fabrikat, typ, E-nummer och data).
+-Dokumentförteckning över apparatskåp och schemablad.
+-Relationshandlingar för apparatskåp.
+-Kretsschema (med nollnummer där sista nollnummer ska redovisas).
+-Yttre förbindningsschema (innehållande uppgift om komponent, kabelnummer, kabeltyp, kabelpart, yttre kopplingsplintar och dosor).</t>
+  </si>
+  <si>
+    <t>SC1 Apparatskåp</t>
+  </si>
+  <si>
+    <t>*.dwg och 
 *.pdf</t>
   </si>
   <si>
-    <t>X (om till PDM Web)</t>
-[...524 lines deleted...]
-    </r>
+    <t>XXXXXX_[ZZZZ].dwg och 
+XXXXXX_[ZZZZ].pdf</t>
+  </si>
+  <si>
+    <t>Programverktyg-Fastighetsstyr</t>
+  </si>
+  <si>
+    <t>Specifika  programverktyg.</t>
+  </si>
+  <si>
+    <t>Programverktyg-Elkraft styr</t>
+  </si>
+  <si>
+    <t>Programmering ska utföras med samma programversion som beställaren redan har om det inte är nödvändigt med uppdatering av licenser. Scada-applikationen behöver ej levereras separat, denna förutsätts vara i drift på skarp Scada-server efter avslutad leverans och är därmed i beställaren ägo.</t>
+  </si>
+  <si>
+    <t>Information</t>
+  </si>
+  <si>
+    <t>Efter överenskommelse.</t>
+  </si>
+  <si>
+    <t>Revideringar från ver 1.0 till ver 2.0</t>
+  </si>
+  <si>
+    <t>Hänvisningslänkar till Masterdatafil och Importmall borttagna. Framgår i nytt dokument Skapa Drift- och underhållsinstruktioner-Manual</t>
+  </si>
+  <si>
     <r>
       <rPr>
-        <strike/>
-[...224 lines deleted...]
-        <u/>
+        <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">ej </t>
+      <t xml:space="preserve">Kolumn D: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>ska till PDM Web.
-[...3 lines deleted...]
-[KKKK] avser komponentbeteckning (ex AV51). Vid behov kan löpnummer läggas till.</t>
+      <t>Förtydligat hänvisning till Mallar/Exempeldokument</t>
     </r>
-  </si>
-[...13 lines deleted...]
-    <t>2.0</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Mapp 81 Styr: </t>
+      <t xml:space="preserve">Kolumn F: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Några handlingstyper har utgått.  Några handlingstyper ELKRAFT STYR har tillkommit. Handlingsstyper för Fastighetsstyr har fått nya benämningar med tillägget Fastighets styr för att särskilja handlingstyperna mellan det som avser Fastighetsstyr och Elkraft styr. Några undermappar och under-undermappar har utgått.</t>
+      <t>Ny kolumn. Handlingstypen ska förses Installationstyp i Metadatasättningsfil. Metadata angivits i denna kolumn.</t>
     </r>
   </si>
   <si>
+    <t>Ny kolumn</t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">Mapp 71 Hiss: </t>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Kolumn G: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Någon handlingstyper har utgått. </t>
+      <t>Förtydligat med vilka handlingstyper som är obligatoriska och som alltid ska finnas med i projektanpassad leveransspecifikation</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Mapp 64.DB Händelseaktiverade signalsystem: </t>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Kolumn I: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">Någon handlingstyp har tillkommit. Förtydligat vilka produktblad som ska levereras. Någon handlingstyp har utgått. </t>
+      <t>Reviderade förklaringstexter  namngivningsstruktur, justerade filnamnsbenämningar</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Kolumn J:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Ny kolumn. Roll som fyller i information i respektive handlingstyp</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Kolumn K:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Förtydligast vilken roll som granskar dokument för att kvalitetssäkra innehållet i DU-leveransen.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Kolumn P: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Några handlingstyper ändras från PDM Web till Canea. Några handlingstyper ändras från Canea VF till PDM Web.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mapp 01 Övergripande/03 Energi:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Någon handlingstyp utgått, någon handlingstyp bytt namn, någon handlingstyp tillkommit</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mapp 01 Övergripande/04 Leveransspecifikation:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Några nya handlingstyper tillkommit</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mapp 01 Övergripande/05 Garantier:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Förtydligat namnsättning av fil</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mapp 30 Mark och utemiljö:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Några handlingstyper flyttats till 50 VS-system och 54.B Vattensläcksystem. Någon handlingstyp utgått. Förtydligat vilka produktblad som ska levereras.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Mapp 40 Bygg: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Förtydligat vilka produktblad som ska levereras. Förtydligat hur Dörrkort ska levereras, finns mall och Exempel på miniminnehåll.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mapp 50 VS-system:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> En handlingstyper flyttad från 30 Mark. Någon handlingstyp har utgått.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Mapp 52.F_G_H Gas och Tryckluft: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Ändrat benämning på mapp. Förtydligat vilka produktblad som ska levereras. Någon handlingstyp har utgått.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mapp 54.B Vattensläcksystem:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Mappnamn ändrat från Sprinkler till Vattensläcksystem. En handlingstyp (brandposter) har flyttat från 30 Mark till 54.B Vattensläcksystem. Förtydligat vilka produktblad som ska levereras. Någon handlingstyper har utgått.
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mapp 55 Kyla:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Förtydligat vilka produktblad som ska levereras. Någon handlingstyp har utgått.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mapp 57 Luftbehandling:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  Förtydligat vilka produktblad som ska levereras. Någon handlingstyp har utgått.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Mapp 63, 66 El- och Elkraft:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Flertal handlingstyper har utgått. Några undermappar har utgått.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mapp 64 Tele:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Flertal handlingstyper har flyttats till andra undermappar. Flertal undermappar har utgått.  Någon handlingstyp har tillkommit. Förtydligat vilka produktblad som ska levereras. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Mapp 64.C Säkerhet:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Någon handlingstyp har utgått. Förtydligat vilka produktblad som ska levereras. </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Mapp 64.CBB Branddetektering: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Förtydligat vilka produktblad som ska levereras. Flertal handlingstyper har flyttats till andra undermappar. Någon undermapp har utgått</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...6 lines deleted...]
-      <t>Mapp 64.C Säkerhet:</t>
+      <t xml:space="preserve">Mapp 64.DB Händelseaktiverade signalsystem: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Någon handlingstyp har utgått. Förtydligat vilka produktblad som ska levereras. </t>
+      <t xml:space="preserve">Någon handlingstyp har tillkommit. Förtydligat vilka produktblad som ska levereras. Någon handlingstyp har utgått. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Mapp 71 Hiss: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Någon handlingstyper har utgått. </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t>Mapp 64 Tele:</t>
+      <t xml:space="preserve">Mapp 81 Styr: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Flertal handlingstyper har flyttats till andra undermappar. Flertal undermappar har utgått.  Någon handlingstyp har tillkommit. Förtydligat vilka produktblad som ska levereras. </t>
+      <t>Några handlingstyper har utgått.  Några handlingstyper ELKRAFT STYR har tillkommit. Handlingsstyper för Fastighetsstyr har fått nya benämningar med tillägget Fastighets styr för att särskilja handlingstyperna mellan det som avser Fastighetsstyr och Elkraft styr. Några undermappar och under-undermappar har utgått.</t>
     </r>
-  </si>
-[...379 lines deleted...]
-    <t>Revideringar från ver 1.0 till ver 2.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2696,84 +2696,84 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment vertical="top"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...26 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlänk" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="35">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
@@ -3484,126 +3484,119 @@
       <color rgb="FFFF6161"/>
       <color rgb="FFFF8B8B"/>
       <color rgb="FF666699"/>
       <color rgb="FFFF7C80"/>
       <color rgb="FFFF9900"/>
       <color rgb="FF33CCCC"/>
       <color rgb="FFCCFF66"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{B3811CE7-0DBA-48B3-A708-51C5F196E2F1}" name="Tabell32" displayName="Tabell32" ref="A8:P161" totalsRowShown="0" headerRowDxfId="18" dataDxfId="17" tableBorderDxfId="16">
-  <autoFilter ref="A8:P161" xr:uid="{86BD4D08-49C7-419A-B282-4F5180DEFAAC}">
-[...6 lines deleted...]
-  </autoFilter>
+  <autoFilter ref="A8:P161" xr:uid="{86BD4D08-49C7-419A-B282-4F5180DEFAAC}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A9:P161">
     <sortCondition ref="A9:A161"/>
     <sortCondition ref="B9:B161"/>
   </sortState>
   <tableColumns count="16">
     <tableColumn id="2" xr3:uid="{2BB03D60-6299-4BEA-8272-973E1C6060A7}" name="Mapp 1 DU _x000a_(Huvudmapp i DU-leverans) " dataDxfId="15"/>
     <tableColumn id="3" xr3:uid="{0D12AAAC-63A5-4898-B281-4CFC5A00DC15}" name="Mapp 2 DU_x000a_(Undermapp/-ar i DU-leverans)" dataDxfId="14"/>
     <tableColumn id="4" xr3:uid="{533EA29B-0D30-4B87-B2B3-F3AB63293C9E}" name="Handlingstyp" dataDxfId="13"/>
     <tableColumn id="5" xr3:uid="{EEC3ECA0-A11E-429B-A6D1-80519C607B71}" name="Förklaring i klartext av den kravställda handlingstypen" dataDxfId="12"/>
     <tableColumn id="7" xr3:uid="{87ADB33C-6C8F-45AE-B895-257066F23D7B}" name="Handlingstypen (levererade filer) skall metadatasättas. " dataDxfId="11"/>
     <tableColumn id="10" xr3:uid="{3C8218C5-1DDC-430A-8F2F-7A8DB62B6CB8}" name="Handlingstypen förses med följande Installationstyp i Metadatasättningsfil (AFF-kod)" dataDxfId="10"/>
     <tableColumn id="1" xr3:uid="{9701A8E7-83D3-4B06-BEEE-5DF4D866DA8A}" name="Handlingstypen är aktuell i detta projekt (ja/nej)" dataDxfId="9"/>
     <tableColumn id="8" xr3:uid="{E7EE275D-67BE-4F76-BF84-195FC16821A7}" name="Filformat" dataDxfId="8"/>
     <tableColumn id="9" xr3:uid="{9A484770-C38B-4B5E-B9B9-3F3217139ED5}" name="Filnamn:_x000a_CF avser filer som ej ska till PDM Web._x000a_[proj.nr] avser projektnummer._x000a_[XXXXXX] avser byggnadsnummer (i siffror)._x000a_[ZZZZ] avser systembeteckning (ex MVL01)._x000a_[KKKK] avser komponentbeteckning (ex AV51). Vid behov kan löpnummer läggas till." dataDxfId="7"/>
     <tableColumn id="6" xr3:uid="{326787C1-DEE4-46E0-ACFE-07FE765C44C3}" name="Roll som skapar/fyller i dokument, del av dokument:_x000a_PL-Projektledare_x000a_E-Entreprenör_x000a_K-Konsult" dataDxfId="6"/>
     <tableColumn id="13" xr3:uid="{6C4D54A7-A46A-4342-888E-4073CBCEECB4}" name="Granskare._x000a_Roll/funktion som godkänt leverans (innehåll och utformning)" dataDxfId="5"/>
     <tableColumn id="14" xr3:uid="{215250A8-96F9-4386-BD96-545367ADD066}" name="Namn på granskare" dataDxfId="4"/>
     <tableColumn id="18" xr3:uid="{3A4735AB-4045-46DC-8319-9D83F414B636}" name="Eventuell kommentar på leverans av handlingstypen" dataDxfId="3"/>
     <tableColumn id="12" xr3:uid="{5410F704-0B15-4D56-8CFF-C8C2EBC2A3B9}" name="Datum för granskning av handlingstyp" dataDxfId="2"/>
     <tableColumn id="17" xr3:uid="{A80C8185-800B-4084-B42C-66F803E00FFE}" name="Ansvarig roll efter projekt-leverans" dataDxfId="1"/>
     <tableColumn id="15" xr3:uid="{686B923B-4725-4BFE-B9B8-2B7723CA8FFB}" name="Förvaringsplats efter projektleverans" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="DU-krav" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema Office 2013 – 2022">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 – 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 – 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3665,51 +3658,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 – 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3807,6886 +3800,6865 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B918756-458D-4567-AE24-33714CEE6D8A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R161"/>
   <sheetViews>
-    <sheetView zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
       <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" sqref="A1:XFD1048576"/>
+      <selection pane="bottomLeft" activeCell="A126" sqref="A126"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="21.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="21.85546875" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.140625" style="11" customWidth="1"/>
     <col min="2" max="2" width="25.85546875" style="11" customWidth="1"/>
     <col min="3" max="3" width="31.140625" style="11" customWidth="1"/>
     <col min="4" max="4" width="45" style="11" customWidth="1"/>
     <col min="5" max="5" width="26.140625" style="11" customWidth="1"/>
     <col min="6" max="6" width="44.28515625" style="12" customWidth="1"/>
     <col min="7" max="7" width="22.7109375" style="11" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="11" customWidth="1"/>
     <col min="9" max="9" width="48.5703125" style="11" customWidth="1"/>
     <col min="10" max="10" width="29.85546875" style="12" customWidth="1"/>
     <col min="11" max="11" width="23.28515625" style="11" customWidth="1"/>
     <col min="12" max="12" width="28.28515625" customWidth="1"/>
     <col min="13" max="13" width="33.5703125" customWidth="1"/>
     <col min="14" max="14" width="20.5703125" style="11" customWidth="1"/>
     <col min="15" max="15" width="25.42578125" customWidth="1"/>
     <col min="16" max="16" width="21.42578125" style="11" customWidth="1"/>
     <col min="17" max="17" width="18.85546875" style="11" customWidth="1"/>
     <col min="19" max="19" width="24" style="11" customWidth="1"/>
     <col min="20" max="20" width="24.42578125" style="11" customWidth="1"/>
     <col min="21" max="16384" width="21.85546875" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18" ht="18.75">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="90"/>
       <c r="C1" s="90"/>
       <c r="D1" s="94"/>
       <c r="G1" s="91" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="91" t="s">
-        <v>439</v>
-[...6 lines deleted...]
-      <c r="L1" s="98"/>
+        <v>2</v>
+      </c>
+      <c r="I1" s="108" t="s">
+        <v>3</v>
+      </c>
+      <c r="J1" s="109"/>
+      <c r="K1" s="109"/>
+      <c r="L1" s="109"/>
       <c r="M1" s="11"/>
       <c r="O1" s="11"/>
       <c r="R1" s="11"/>
     </row>
-    <row r="2" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:18" ht="18.75">
       <c r="A2" s="3" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B2" s="90"/>
       <c r="C2" s="90"/>
       <c r="D2" s="94"/>
       <c r="I2" s="91"/>
       <c r="K2" s="85"/>
       <c r="L2" s="85"/>
       <c r="M2" s="11"/>
       <c r="N2" s="97"/>
       <c r="O2" s="11"/>
       <c r="R2" s="11"/>
     </row>
-    <row r="3" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:18" ht="18.75">
       <c r="A3" s="3" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B3" s="90"/>
       <c r="C3" s="90"/>
       <c r="D3" s="94"/>
       <c r="G3" s="96"/>
       <c r="I3" s="91" t="s">
-        <v>437</v>
+        <v>6</v>
       </c>
       <c r="K3" s="85"/>
       <c r="L3" s="85"/>
       <c r="M3" s="11"/>
       <c r="N3" s="95"/>
       <c r="O3" s="11"/>
       <c r="R3" s="11"/>
     </row>
-    <row r="4" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:18" ht="18.75">
       <c r="A4" s="3" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B4" s="90"/>
       <c r="C4" s="90"/>
       <c r="D4" s="94"/>
       <c r="I4" s="91"/>
       <c r="L4" s="11"/>
       <c r="M4" s="11"/>
       <c r="N4" s="93"/>
       <c r="O4" s="11"/>
       <c r="R4" s="11"/>
     </row>
-    <row r="5" spans="1:18" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:18" ht="20.25" customHeight="1">
       <c r="A5" s="3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B5" s="90"/>
       <c r="C5" s="90"/>
       <c r="G5" s="92"/>
       <c r="I5" s="91" t="s">
-        <v>436</v>
+        <v>9</v>
       </c>
       <c r="K5" s="24"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="24"/>
       <c r="O5" s="11"/>
       <c r="R5" s="11"/>
     </row>
-    <row r="6" spans="1:18" ht="18.75" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:18" ht="18.75">
       <c r="A6" s="3" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B6" s="90"/>
       <c r="C6" s="90"/>
       <c r="K6" s="24"/>
       <c r="L6" s="11"/>
       <c r="M6" s="11"/>
       <c r="N6" s="24"/>
       <c r="O6" s="11"/>
       <c r="R6" s="11"/>
     </row>
-    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:18">
       <c r="L7" s="11"/>
       <c r="M7" s="11"/>
       <c r="O7" s="11"/>
       <c r="R7" s="11"/>
     </row>
-    <row r="8" spans="1:18" s="63" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:18" s="63" customFormat="1" ht="108" customHeight="1">
       <c r="A8" s="1" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>435</v>
+        <v>16</v>
       </c>
       <c r="G8" s="89" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>434</v>
+        <v>19</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>433</v>
+        <v>20</v>
       </c>
       <c r="K8" s="1" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="L8" s="2" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="M8" s="2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="N8" s="2" t="s">
-        <v>432</v>
+        <v>24</v>
       </c>
       <c r="O8" s="1" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="P8" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:18" s="13" customFormat="1" ht="45" hidden="1" x14ac:dyDescent="0.25">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="13" customFormat="1" ht="45">
       <c r="A9" s="13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B9" s="13" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C9" s="21" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D9" s="21" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="E9" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F9" s="22"/>
       <c r="G9" s="23"/>
       <c r="H9" s="13" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>431</v>
+        <v>33</v>
       </c>
       <c r="J9" s="22" t="s">
-        <v>430</v>
+        <v>34</v>
       </c>
       <c r="K9" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="O9" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P9" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:18" s="13" customFormat="1" ht="30" hidden="1" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="13" customFormat="1" ht="30">
       <c r="A10" s="45" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B10" s="45" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="C10" s="88" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D10" s="88" t="s">
-        <v>429</v>
+        <v>40</v>
       </c>
       <c r="E10" s="66"/>
       <c r="F10" s="49"/>
       <c r="G10" s="87"/>
       <c r="H10" s="28" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I10" s="28" t="s">
-        <v>428</v>
+        <v>41</v>
       </c>
       <c r="J10" s="43" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K10" s="28" t="s">
-        <v>427</v>
+        <v>43</v>
       </c>
       <c r="L10" s="28"/>
       <c r="M10" s="28"/>
       <c r="N10" s="28"/>
       <c r="O10" s="86" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P10" s="28" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:18" s="13" customFormat="1" ht="30" hidden="1" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="13" customFormat="1" ht="30">
       <c r="A11" s="13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B11" s="13" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="C11" s="21" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="D11" s="21" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="E11" s="20"/>
       <c r="F11" s="22"/>
       <c r="G11" s="23"/>
       <c r="H11" s="13" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>426</v>
+        <v>49</v>
       </c>
       <c r="J11" s="22" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K11" s="13" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="O11" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P11" s="13" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:18" ht="30" hidden="1" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" ht="30">
       <c r="A12" s="28" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B12" s="28" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="C12" s="42" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="D12" s="42" t="s">
-        <v>415</v>
+        <v>53</v>
       </c>
       <c r="E12" s="30"/>
       <c r="F12" s="19"/>
       <c r="G12" s="84"/>
       <c r="H12" s="28" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I12" s="28" t="s">
-        <v>425</v>
+        <v>55</v>
       </c>
       <c r="J12" s="43" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K12" s="28" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="L12" s="28"/>
       <c r="M12" s="28"/>
       <c r="N12" s="28"/>
       <c r="O12" s="42" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P12" s="28" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R12" s="11"/>
     </row>
-    <row r="13" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:18" ht="45">
       <c r="A13" s="13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B13" s="13" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="C13" s="21" t="s">
-        <v>424</v>
+        <v>56</v>
       </c>
       <c r="D13" s="21" t="s">
-        <v>423</v>
+        <v>57</v>
       </c>
       <c r="E13" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F13" s="22"/>
       <c r="G13" s="23"/>
       <c r="H13" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>422</v>
+        <v>58</v>
       </c>
       <c r="J13" s="22" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K13" s="13" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="L13" s="13"/>
       <c r="M13" s="13"/>
       <c r="N13" s="13"/>
       <c r="O13" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P13" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R13" s="11"/>
     </row>
-    <row r="14" spans="1:18" s="85" customFormat="1" ht="30" hidden="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:18" s="85" customFormat="1" ht="30">
       <c r="A14" s="28" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B14" s="28" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="C14" s="42" t="s">
-        <v>421</v>
+        <v>59</v>
       </c>
       <c r="D14" s="42" t="s">
-        <v>420</v>
+        <v>60</v>
       </c>
       <c r="E14" s="30"/>
       <c r="F14" s="19"/>
       <c r="G14" s="84"/>
       <c r="H14" s="28" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I14" s="28" t="s">
-        <v>419</v>
+        <v>61</v>
       </c>
       <c r="J14" s="43" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K14" s="28" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="L14" s="28"/>
       <c r="M14" s="28"/>
       <c r="N14" s="28"/>
       <c r="O14" s="42" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P14" s="28" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:18" ht="30" hidden="1" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="30">
       <c r="A15" s="13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B15" s="13" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="C15" s="21" t="s">
-        <v>418</v>
+        <v>62</v>
       </c>
       <c r="D15" s="21" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="E15" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F15" s="22"/>
       <c r="G15" s="23"/>
       <c r="H15" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>417</v>
+        <v>64</v>
       </c>
       <c r="J15" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K15" s="13" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="13"/>
       <c r="O15" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P15" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R15" s="11"/>
     </row>
-    <row r="16" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:18" ht="45">
       <c r="A16" s="40" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B16" s="40" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="C16" s="78" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="D16" s="40" t="s">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="E16" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F16" s="19"/>
       <c r="G16" s="41"/>
       <c r="H16" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>416</v>
+        <v>67</v>
       </c>
       <c r="J16" s="43" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K16" s="13" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="13"/>
       <c r="O16" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P16" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R16" s="11"/>
     </row>
-    <row r="17" spans="1:18" ht="30" hidden="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:18" ht="30">
       <c r="A17" s="13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="C17" s="21" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="D17" s="21" t="s">
-        <v>415</v>
+        <v>53</v>
       </c>
       <c r="E17" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F17" s="22"/>
       <c r="G17" s="23"/>
       <c r="H17" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>414</v>
+        <v>69</v>
       </c>
       <c r="J17" s="22" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K17" s="13" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="L17" s="13"/>
       <c r="M17" s="13"/>
       <c r="N17" s="13"/>
       <c r="O17" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P17" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R17" s="11"/>
     </row>
-    <row r="18" spans="1:18" s="24" customFormat="1" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:18" s="24" customFormat="1" ht="45">
       <c r="A18" s="28" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B18" s="28" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="C18" s="42" t="s">
-        <v>413</v>
+        <v>70</v>
       </c>
       <c r="D18" s="42" t="s">
-        <v>412</v>
+        <v>71</v>
       </c>
       <c r="E18" s="30"/>
       <c r="F18" s="19"/>
       <c r="G18" s="84"/>
       <c r="H18" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>411</v>
+        <v>72</v>
       </c>
       <c r="J18" s="16" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K18" s="27" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="L18" s="27"/>
       <c r="M18" s="27"/>
       <c r="N18" s="27"/>
       <c r="O18" s="26" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P18" s="25" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:18" ht="30" hidden="1" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" ht="30">
       <c r="A19" s="13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B19" s="13" t="s">
-        <v>43</v>
+        <v>73</v>
       </c>
       <c r="C19" s="21" t="s">
-        <v>44</v>
+        <v>74</v>
       </c>
       <c r="D19" s="21" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="E19" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F19" s="22"/>
       <c r="G19" s="23" t="s">
-        <v>401</v>
+        <v>76</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>410</v>
+        <v>78</v>
       </c>
       <c r="J19" s="22" t="s">
-        <v>383</v>
+        <v>79</v>
       </c>
       <c r="K19" s="13" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="L19" s="13"/>
       <c r="M19" s="13"/>
       <c r="N19" s="13"/>
       <c r="O19" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P19" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R19" s="11"/>
     </row>
-    <row r="20" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:18" ht="75">
       <c r="A20" s="13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B20" s="32" t="s">
-        <v>43</v>
+        <v>73</v>
       </c>
       <c r="C20" s="21" t="s">
-        <v>47</v>
+        <v>81</v>
       </c>
       <c r="D20" s="42" t="s">
-        <v>409</v>
+        <v>82</v>
       </c>
       <c r="E20" s="20"/>
       <c r="F20" s="19"/>
       <c r="G20" s="84" t="s">
-        <v>408</v>
+        <v>83</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I20" s="4" t="s">
-        <v>407</v>
+        <v>84</v>
       </c>
       <c r="J20" s="43" t="s">
-        <v>383</v>
+        <v>79</v>
       </c>
       <c r="K20" s="32" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="L20" s="32"/>
       <c r="M20" s="32"/>
       <c r="N20" s="32"/>
       <c r="O20" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P20" s="13" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R20" s="11"/>
     </row>
-    <row r="21" spans="1:18" ht="93" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:18" ht="93" customHeight="1">
       <c r="A21" s="13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B21" s="13" t="s">
-        <v>43</v>
+        <v>73</v>
       </c>
       <c r="C21" s="21" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="D21" s="21" t="s">
-        <v>406</v>
+        <v>86</v>
       </c>
       <c r="E21" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F21" s="22"/>
       <c r="G21" s="23" t="s">
-        <v>403</v>
+        <v>87</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I21" s="21" t="s">
-        <v>405</v>
+        <v>88</v>
       </c>
       <c r="J21" s="22" t="s">
-        <v>383</v>
+        <v>79</v>
       </c>
       <c r="K21" s="13" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="L21" s="13"/>
       <c r="M21" s="13"/>
       <c r="N21" s="13"/>
       <c r="O21" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P21" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R21" s="11"/>
     </row>
-    <row r="22" spans="1:18" s="24" customFormat="1" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:18" s="24" customFormat="1" ht="45">
       <c r="A22" s="25" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B22" s="27" t="s">
-        <v>43</v>
+        <v>73</v>
       </c>
       <c r="C22" s="42" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="D22" s="42" t="s">
-        <v>404</v>
+        <v>89</v>
       </c>
       <c r="E22" s="30" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F22" s="19"/>
       <c r="G22" s="84" t="s">
-        <v>403</v>
+        <v>87</v>
       </c>
       <c r="H22" s="28" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I22" s="27" t="s">
-        <v>402</v>
+        <v>90</v>
       </c>
       <c r="J22" s="16" t="s">
-        <v>383</v>
+        <v>79</v>
       </c>
       <c r="K22" s="27" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
       <c r="O22" s="26" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P22" s="25" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:18" ht="51" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="51" customHeight="1">
       <c r="A23" s="13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B23" s="13" t="s">
-        <v>48</v>
+        <v>91</v>
       </c>
       <c r="C23" s="21" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="D23" s="21" t="s">
-        <v>50</v>
+        <v>93</v>
       </c>
       <c r="E23" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F23" s="22"/>
       <c r="G23" s="23" t="s">
-        <v>401</v>
+        <v>76</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>400</v>
+        <v>94</v>
       </c>
       <c r="J23" s="22" t="s">
-        <v>383</v>
+        <v>79</v>
       </c>
       <c r="K23" s="13" t="s">
-        <v>399</v>
+        <v>95</v>
       </c>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="13"/>
       <c r="O23" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P23" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R23" s="11"/>
     </row>
-    <row r="24" spans="1:18" ht="30" hidden="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:18" ht="30">
       <c r="A24" s="13" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="B24" s="13" t="s">
-        <v>51</v>
+        <v>96</v>
       </c>
       <c r="C24" s="13" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>398</v>
+        <v>98</v>
       </c>
       <c r="E24" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F24" s="19"/>
       <c r="G24" s="46"/>
       <c r="H24" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>397</v>
+        <v>99</v>
       </c>
       <c r="J24" s="72" t="s">
-        <v>396</v>
+        <v>100</v>
       </c>
       <c r="K24" s="13" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="L24" s="13"/>
       <c r="M24" s="13"/>
       <c r="N24" s="13"/>
       <c r="O24" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P24" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R24" s="11"/>
     </row>
-    <row r="25" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:18" ht="75">
       <c r="A25" s="13" t="s">
-        <v>53</v>
+        <v>101</v>
       </c>
       <c r="B25" s="13" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="C25" s="21" t="s">
-        <v>38</v>
+        <v>103</v>
       </c>
       <c r="D25" s="21" t="s">
-        <v>395</v>
+        <v>104</v>
       </c>
       <c r="E25" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F25" s="22"/>
       <c r="G25" s="23"/>
       <c r="H25" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I25" s="13" t="s">
-        <v>394</v>
+        <v>105</v>
       </c>
       <c r="J25" s="13" t="s">
-        <v>210</v>
+        <v>106</v>
       </c>
       <c r="K25" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L25" s="13"/>
       <c r="M25" s="13"/>
       <c r="N25" s="13"/>
       <c r="O25" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P25" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R25" s="11"/>
     </row>
-    <row r="26" spans="1:18" ht="60" hidden="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:18" ht="60">
       <c r="A26" s="13" t="s">
-        <v>53</v>
+        <v>101</v>
       </c>
       <c r="B26" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C26" s="22" t="s">
-        <v>57</v>
+        <v>108</v>
       </c>
       <c r="D26" s="22" t="s">
-        <v>58</v>
+        <v>109</v>
       </c>
       <c r="E26" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F26" s="19"/>
       <c r="G26" s="73"/>
       <c r="H26" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I26" s="13" t="s">
-        <v>393</v>
+        <v>110</v>
       </c>
       <c r="J26" s="72" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K26" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L26" s="13"/>
       <c r="M26" s="13"/>
       <c r="N26" s="13"/>
       <c r="O26" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P26" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R26" s="11"/>
     </row>
-    <row r="27" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:18" ht="45">
       <c r="A27" s="13" t="s">
-        <v>53</v>
+        <v>101</v>
       </c>
       <c r="B27" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C27" s="21" t="s">
-        <v>62</v>
+        <v>112</v>
       </c>
       <c r="D27" s="21" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
       <c r="E27" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F27" s="22" t="s">
-        <v>387</v>
+        <v>114</v>
       </c>
       <c r="G27" s="23"/>
       <c r="H27" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I27" s="13" t="s">
-        <v>392</v>
+        <v>115</v>
       </c>
       <c r="J27" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K27" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L27" s="13"/>
       <c r="M27" s="13"/>
       <c r="N27" s="13"/>
       <c r="O27" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P27" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R27" s="11"/>
     </row>
-    <row r="28" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:18" ht="45">
       <c r="A28" s="13" t="s">
-        <v>53</v>
+        <v>101</v>
       </c>
       <c r="B28" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C28" s="21" t="s">
-        <v>64</v>
+        <v>116</v>
       </c>
       <c r="D28" s="22" t="s">
-        <v>65</v>
+        <v>117</v>
       </c>
       <c r="E28" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F28" s="19" t="s">
-        <v>391</v>
+        <v>118</v>
       </c>
       <c r="G28" s="73"/>
       <c r="H28" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>335</v>
+        <v>119</v>
       </c>
       <c r="J28" s="72" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K28" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L28" s="13"/>
       <c r="M28" s="13"/>
       <c r="N28" s="13"/>
       <c r="O28" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P28" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R28" s="11"/>
     </row>
-    <row r="29" spans="1:18" ht="210" hidden="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:18" ht="210">
       <c r="A29" s="13" t="s">
-        <v>53</v>
+        <v>101</v>
       </c>
       <c r="B29" s="13" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="C29" s="21" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="D29" s="21" t="s">
-        <v>390</v>
+        <v>122</v>
       </c>
       <c r="E29" s="20"/>
       <c r="F29" s="22"/>
       <c r="G29" s="23"/>
       <c r="H29" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>389</v>
+        <v>123</v>
       </c>
       <c r="J29" s="22" t="s">
-        <v>184</v>
+        <v>124</v>
       </c>
       <c r="K29" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L29" s="13"/>
       <c r="M29" s="13"/>
       <c r="N29" s="13"/>
       <c r="O29" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P29" s="13" t="s">
-        <v>179</v>
+        <v>125</v>
       </c>
       <c r="R29" s="11"/>
     </row>
-    <row r="30" spans="1:18" ht="255" hidden="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:18" ht="255">
       <c r="A30" s="13" t="s">
-        <v>53</v>
+        <v>101</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="C30" s="21" t="s">
-        <v>72</v>
+        <v>127</v>
       </c>
       <c r="D30" s="78" t="s">
-        <v>388</v>
+        <v>128</v>
       </c>
       <c r="E30" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F30" s="19" t="s">
-        <v>387</v>
+        <v>114</v>
       </c>
       <c r="G30" s="23"/>
       <c r="H30" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I30" s="40" t="s">
-        <v>230</v>
+        <v>129</v>
       </c>
       <c r="J30" s="72" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K30" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L30" s="13"/>
       <c r="M30" s="13"/>
       <c r="N30" s="13"/>
       <c r="O30" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P30" s="40" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R30" s="11"/>
     </row>
-    <row r="31" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:18" ht="75">
       <c r="A31" s="13" t="s">
-        <v>73</v>
+        <v>130</v>
       </c>
       <c r="B31" s="13" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="C31" s="21" t="s">
-        <v>38</v>
+        <v>103</v>
       </c>
       <c r="D31" s="21" t="s">
-        <v>212</v>
+        <v>131</v>
       </c>
       <c r="E31" s="20"/>
       <c r="F31" s="22"/>
       <c r="G31" s="23"/>
       <c r="H31" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I31" s="13" t="s">
-        <v>386</v>
+        <v>132</v>
       </c>
       <c r="J31" s="22" t="s">
-        <v>210</v>
+        <v>106</v>
       </c>
       <c r="K31" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L31" s="13"/>
       <c r="M31" s="13"/>
       <c r="N31" s="13"/>
       <c r="O31" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P31" s="13" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R31" s="11"/>
     </row>
-    <row r="32" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:18" ht="45">
       <c r="A32" s="13" t="s">
-        <v>73</v>
+        <v>130</v>
       </c>
       <c r="B32" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C32" s="13" t="s">
-        <v>62</v>
+        <v>112</v>
       </c>
       <c r="D32" s="13" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
       <c r="E32" s="20"/>
       <c r="F32" s="19"/>
       <c r="G32" s="41"/>
       <c r="H32" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I32" s="40" t="s">
-        <v>192</v>
+        <v>133</v>
       </c>
       <c r="J32" s="72" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K32" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L32" s="13"/>
       <c r="M32" s="13"/>
       <c r="N32" s="13"/>
       <c r="O32" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P32" s="13" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R32" s="11"/>
     </row>
-    <row r="33" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:18" ht="45">
       <c r="A33" s="13" t="s">
-        <v>73</v>
+        <v>130</v>
       </c>
       <c r="B33" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C33" s="21" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="D33" s="21" t="s">
-        <v>75</v>
+        <v>134</v>
       </c>
       <c r="E33" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F33" s="22"/>
       <c r="G33" s="23"/>
       <c r="H33" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I33" s="13" t="s">
-        <v>335</v>
+        <v>119</v>
       </c>
       <c r="J33" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K33" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L33" s="13"/>
       <c r="M33" s="13"/>
       <c r="N33" s="13"/>
       <c r="O33" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P33" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R33" s="11"/>
     </row>
-    <row r="34" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:18" ht="45">
       <c r="A34" s="13" t="s">
-        <v>73</v>
+        <v>130</v>
       </c>
       <c r="B34" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C34" s="21" t="s">
-        <v>76</v>
+        <v>135</v>
       </c>
       <c r="D34" s="21" t="s">
-        <v>77</v>
+        <v>136</v>
       </c>
       <c r="E34" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F34" s="19" t="s">
-        <v>385</v>
+        <v>137</v>
       </c>
       <c r="G34" s="23"/>
       <c r="H34" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I34" s="32" t="s">
-        <v>384</v>
+        <v>138</v>
       </c>
       <c r="J34" s="72" t="s">
-        <v>383</v>
+        <v>79</v>
       </c>
       <c r="K34" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L34" s="32"/>
       <c r="M34" s="32"/>
       <c r="N34" s="32"/>
       <c r="O34" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P34" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R34" s="11"/>
     </row>
-    <row r="35" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:18" ht="105">
       <c r="A35" s="13" t="s">
-        <v>73</v>
+        <v>130</v>
       </c>
       <c r="B35" s="13" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="C35" s="21" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="D35" s="21" t="s">
-        <v>382</v>
+        <v>139</v>
       </c>
       <c r="E35" s="20"/>
       <c r="F35" s="22"/>
       <c r="G35" s="23"/>
       <c r="H35" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I35" s="13" t="s">
-        <v>381</v>
+        <v>140</v>
       </c>
       <c r="J35" s="22" t="s">
-        <v>184</v>
+        <v>124</v>
       </c>
       <c r="K35" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
       <c r="N35" s="13"/>
       <c r="O35" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P35" s="13" t="s">
-        <v>179</v>
+        <v>125</v>
       </c>
       <c r="R35" s="11"/>
     </row>
-    <row r="36" spans="1:18" ht="195" hidden="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:18" ht="195">
       <c r="A36" s="13" t="s">
-        <v>73</v>
+        <v>130</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="C36" s="21" t="s">
-        <v>72</v>
+        <v>127</v>
       </c>
       <c r="D36" s="78" t="s">
-        <v>380</v>
+        <v>141</v>
       </c>
       <c r="E36" s="20"/>
       <c r="F36" s="19"/>
       <c r="G36" s="23"/>
       <c r="H36" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I36" s="40" t="s">
-        <v>379</v>
+        <v>142</v>
       </c>
       <c r="J36" s="72" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K36" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L36" s="13"/>
       <c r="M36" s="13"/>
       <c r="N36" s="13"/>
       <c r="O36" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P36" s="13" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R36" s="11"/>
     </row>
-    <row r="37" spans="1:18" ht="150" hidden="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:18" ht="150">
       <c r="A37" s="13" t="s">
-        <v>73</v>
+        <v>130</v>
       </c>
       <c r="B37" s="13" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="C37" s="21" t="s">
-        <v>78</v>
+        <v>143</v>
       </c>
       <c r="D37" s="21" t="s">
-        <v>378</v>
+        <v>144</v>
       </c>
       <c r="E37" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F37" s="22" t="s">
-        <v>377</v>
+        <v>145</v>
       </c>
       <c r="G37" s="23"/>
       <c r="H37" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I37" s="13" t="s">
-        <v>376</v>
+        <v>146</v>
       </c>
       <c r="J37" s="22" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K37" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L37" s="13"/>
       <c r="M37" s="13"/>
       <c r="N37" s="13"/>
       <c r="O37" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P37" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R37" s="11"/>
     </row>
-    <row r="38" spans="1:18" ht="60" hidden="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:18" ht="60">
       <c r="A38" s="13" t="s">
-        <v>73</v>
+        <v>130</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="C38" s="21" t="s">
-        <v>79</v>
+        <v>147</v>
       </c>
       <c r="D38" s="21" t="s">
-        <v>80</v>
+        <v>148</v>
       </c>
       <c r="E38" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F38" s="19" t="s">
-        <v>375</v>
+        <v>149</v>
       </c>
       <c r="G38" s="23"/>
       <c r="H38" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I38" s="13" t="s">
-        <v>374</v>
+        <v>150</v>
       </c>
       <c r="J38" s="72" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K38" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L38" s="13"/>
       <c r="M38" s="13"/>
       <c r="N38" s="13"/>
       <c r="O38" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P38" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R38" s="11"/>
     </row>
-    <row r="39" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:18" ht="75">
       <c r="A39" s="13" t="s">
-        <v>81</v>
+        <v>151</v>
       </c>
       <c r="B39" s="13" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="C39" s="21" t="s">
-        <v>38</v>
+        <v>103</v>
       </c>
       <c r="D39" s="21" t="s">
-        <v>212</v>
+        <v>131</v>
       </c>
       <c r="E39" s="20"/>
       <c r="F39" s="22"/>
       <c r="G39" s="23"/>
       <c r="H39" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I39" s="13" t="s">
-        <v>373</v>
+        <v>152</v>
       </c>
       <c r="J39" s="22" t="s">
-        <v>210</v>
+        <v>106</v>
       </c>
       <c r="K39" s="13" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="L39" s="13"/>
       <c r="M39" s="13"/>
       <c r="N39" s="13"/>
       <c r="O39" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P39" s="13" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R39" s="11"/>
     </row>
-    <row r="40" spans="1:18" ht="180" hidden="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:18" ht="180">
       <c r="A40" s="13" t="s">
-        <v>81</v>
+        <v>151</v>
       </c>
       <c r="B40" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C40" s="22" t="s">
-        <v>82</v>
+        <v>153</v>
       </c>
       <c r="D40" s="19" t="s">
-        <v>372</v>
+        <v>154</v>
       </c>
       <c r="E40" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F40" s="19" t="s">
-        <v>370</v>
+        <v>155</v>
       </c>
       <c r="G40" s="73"/>
       <c r="H40" s="13" t="s">
-        <v>83</v>
+        <v>156</v>
       </c>
       <c r="I40" s="13" t="s">
-        <v>371</v>
+        <v>157</v>
       </c>
       <c r="J40" s="75" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K40" s="32" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L40" s="13"/>
       <c r="M40" s="13"/>
       <c r="N40" s="13"/>
       <c r="O40" s="14" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P40" s="32" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R40" s="11"/>
     </row>
-    <row r="41" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:18" ht="45">
       <c r="A41" s="13" t="s">
-        <v>81</v>
+        <v>151</v>
       </c>
       <c r="B41" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C41" s="21" t="s">
-        <v>84</v>
+        <v>158</v>
       </c>
       <c r="D41" s="21" t="s">
-        <v>85</v>
+        <v>159</v>
       </c>
       <c r="E41" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F41" s="22" t="s">
-        <v>370</v>
+        <v>155</v>
       </c>
       <c r="G41" s="23"/>
       <c r="H41" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I41" s="13" t="s">
-        <v>369</v>
+        <v>160</v>
       </c>
       <c r="J41" s="22" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K41" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L41" s="13"/>
       <c r="M41" s="13"/>
       <c r="N41" s="13"/>
       <c r="O41" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P41" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R41" s="11"/>
     </row>
-    <row r="42" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:18" ht="45">
       <c r="A42" s="13" t="s">
-        <v>81</v>
+        <v>151</v>
       </c>
       <c r="B42" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C42" s="13" t="s">
-        <v>62</v>
+        <v>112</v>
       </c>
       <c r="D42" s="13" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
       <c r="E42" s="20"/>
       <c r="F42" s="19"/>
       <c r="G42" s="41"/>
       <c r="H42" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I42" s="40" t="s">
-        <v>192</v>
+        <v>133</v>
       </c>
       <c r="J42" s="72" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K42" s="32" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L42" s="13"/>
       <c r="M42" s="13"/>
       <c r="N42" s="13"/>
       <c r="O42" s="14" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P42" s="32" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R42" s="11"/>
     </row>
-    <row r="43" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:18" ht="75">
       <c r="A43" s="13" t="s">
-        <v>81</v>
+        <v>151</v>
       </c>
       <c r="B43" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C43" s="21" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="D43" s="21" t="s">
-        <v>318</v>
+        <v>161</v>
       </c>
       <c r="E43" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F43" s="22" t="s">
-        <v>368</v>
+        <v>162</v>
       </c>
       <c r="G43" s="23"/>
       <c r="H43" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I43" s="13" t="s">
-        <v>367</v>
+        <v>163</v>
       </c>
       <c r="J43" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K43" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L43" s="13"/>
       <c r="M43" s="13"/>
       <c r="N43" s="13"/>
       <c r="O43" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P43" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R43" s="11"/>
     </row>
-    <row r="44" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:18" ht="75">
       <c r="A44" s="13" t="s">
-        <v>81</v>
+        <v>151</v>
       </c>
       <c r="B44" s="40" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C44" s="78" t="s">
-        <v>60</v>
+        <v>164</v>
       </c>
       <c r="D44" s="40" t="s">
-        <v>61</v>
+        <v>165</v>
       </c>
       <c r="E44" s="77" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F44" s="19" t="s">
-        <v>366</v>
+        <v>166</v>
       </c>
       <c r="G44" s="83"/>
       <c r="H44" s="40" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I44" s="40" t="s">
-        <v>335</v>
+        <v>119</v>
       </c>
       <c r="J44" s="72" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K44" s="40" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L44" s="40"/>
       <c r="M44" s="40"/>
       <c r="N44" s="40"/>
       <c r="O44" s="82" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P44" s="40" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R44" s="11"/>
     </row>
-    <row r="45" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:18" ht="90">
       <c r="A45" s="13" t="s">
-        <v>81</v>
+        <v>151</v>
       </c>
       <c r="B45" s="13" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="C45" s="21" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="D45" s="21" t="s">
-        <v>217</v>
+        <v>167</v>
       </c>
       <c r="E45" s="20"/>
       <c r="F45" s="22"/>
       <c r="G45" s="23"/>
       <c r="H45" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I45" s="13" t="s">
-        <v>365</v>
+        <v>168</v>
       </c>
       <c r="J45" s="22" t="s">
-        <v>232</v>
+        <v>169</v>
       </c>
       <c r="K45" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L45" s="13"/>
       <c r="M45" s="13"/>
       <c r="N45" s="13"/>
       <c r="O45" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P45" s="13" t="s">
-        <v>179</v>
+        <v>125</v>
       </c>
       <c r="R45" s="11"/>
     </row>
-    <row r="46" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:18" ht="105">
       <c r="A46" s="13" t="s">
-        <v>81</v>
+        <v>151</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="C46" s="21" t="s">
-        <v>72</v>
+        <v>127</v>
       </c>
       <c r="D46" s="78" t="s">
-        <v>364</v>
+        <v>170</v>
       </c>
       <c r="E46" s="77" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F46" s="19" t="s">
-        <v>363</v>
+        <v>171</v>
       </c>
       <c r="G46" s="23"/>
       <c r="H46" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I46" s="40" t="s">
-        <v>230</v>
+        <v>129</v>
       </c>
       <c r="J46" s="72" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K46" s="15" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L46" s="13"/>
       <c r="M46" s="13"/>
       <c r="N46" s="13"/>
       <c r="O46" s="76" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P46" s="40" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R46" s="11"/>
     </row>
-    <row r="47" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:18" ht="75">
       <c r="A47" s="13" t="s">
-        <v>348</v>
+        <v>172</v>
       </c>
       <c r="B47" s="13" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="C47" s="21" t="s">
-        <v>38</v>
+        <v>103</v>
       </c>
       <c r="D47" s="21" t="s">
-        <v>212</v>
+        <v>131</v>
       </c>
       <c r="E47" s="20"/>
       <c r="F47" s="22"/>
       <c r="G47" s="23"/>
       <c r="H47" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I47" s="13" t="s">
-        <v>362</v>
+        <v>173</v>
       </c>
       <c r="J47" s="22" t="s">
-        <v>210</v>
+        <v>106</v>
       </c>
       <c r="K47" s="13" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="L47" s="13"/>
       <c r="M47" s="13"/>
       <c r="N47" s="13"/>
       <c r="O47" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P47" s="13" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R47" s="11"/>
     </row>
-    <row r="48" spans="1:18" ht="60" hidden="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:18" ht="60">
       <c r="A48" s="40" t="s">
-        <v>348</v>
+        <v>172</v>
       </c>
       <c r="B48" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C48" s="13" t="s">
-        <v>82</v>
+        <v>153</v>
       </c>
       <c r="D48" s="13" t="s">
-        <v>86</v>
+        <v>174</v>
       </c>
       <c r="E48" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F48" s="19" t="s">
-        <v>360</v>
+        <v>175</v>
       </c>
       <c r="G48" s="41"/>
       <c r="H48" s="13" t="s">
-        <v>83</v>
+        <v>156</v>
       </c>
       <c r="I48" s="13" t="s">
-        <v>361</v>
+        <v>176</v>
       </c>
       <c r="J48" s="75" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K48" s="32" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L48" s="13"/>
       <c r="M48" s="13"/>
       <c r="N48" s="13"/>
       <c r="O48" s="14" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P48" s="32" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R48" s="11"/>
     </row>
-    <row r="49" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:18" ht="45">
       <c r="A49" s="13" t="s">
-        <v>348</v>
+        <v>172</v>
       </c>
       <c r="B49" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C49" s="21" t="s">
-        <v>84</v>
+        <v>158</v>
       </c>
       <c r="D49" s="21" t="s">
-        <v>85</v>
+        <v>159</v>
       </c>
       <c r="E49" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F49" s="22" t="s">
-        <v>360</v>
+        <v>175</v>
       </c>
       <c r="G49" s="23"/>
       <c r="H49" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I49" s="13" t="s">
-        <v>359</v>
+        <v>177</v>
       </c>
       <c r="J49" s="22" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K49" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L49" s="13"/>
       <c r="M49" s="13"/>
       <c r="N49" s="13"/>
       <c r="O49" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P49" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R49" s="11"/>
     </row>
-    <row r="50" spans="1:18" ht="78" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:18" ht="78" customHeight="1">
       <c r="A50" s="40" t="s">
-        <v>348</v>
+        <v>172</v>
       </c>
       <c r="B50" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C50" s="40" t="s">
-        <v>87</v>
+        <v>178</v>
       </c>
       <c r="D50" s="40" t="s">
-        <v>358</v>
+        <v>179</v>
       </c>
       <c r="E50" s="79"/>
       <c r="F50" s="43"/>
       <c r="G50" s="41"/>
       <c r="H50" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I50" s="13" t="s">
-        <v>357</v>
+        <v>180</v>
       </c>
       <c r="J50" s="72" t="s">
-        <v>356</v>
+        <v>181</v>
       </c>
       <c r="K50" s="32" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L50" s="13"/>
       <c r="M50" s="13"/>
       <c r="N50" s="13"/>
       <c r="O50" s="14" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P50" s="27" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R50" s="11"/>
     </row>
-    <row r="51" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:18" ht="45">
       <c r="A51" s="13" t="s">
-        <v>348</v>
+        <v>172</v>
       </c>
       <c r="B51" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C51" s="21" t="s">
-        <v>62</v>
+        <v>112</v>
       </c>
       <c r="D51" s="21" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
       <c r="E51" s="20"/>
       <c r="F51" s="22"/>
       <c r="G51" s="23"/>
       <c r="H51" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I51" s="13" t="s">
-        <v>192</v>
+        <v>133</v>
       </c>
       <c r="J51" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K51" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L51" s="13"/>
       <c r="M51" s="13"/>
       <c r="N51" s="13"/>
       <c r="O51" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P51" s="13" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R51" s="11"/>
     </row>
-    <row r="52" spans="1:18" ht="103.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:18" ht="103.5" customHeight="1">
       <c r="A52" s="40" t="s">
-        <v>348</v>
+        <v>172</v>
       </c>
       <c r="B52" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C52" s="13" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="D52" s="13" t="s">
-        <v>88</v>
+        <v>182</v>
       </c>
       <c r="E52" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F52" s="19" t="s">
-        <v>355</v>
+        <v>183</v>
       </c>
       <c r="G52" s="41"/>
       <c r="H52" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I52" s="13" t="s">
-        <v>354</v>
+        <v>184</v>
       </c>
       <c r="J52" s="72" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K52" s="32" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L52" s="13"/>
       <c r="M52" s="13"/>
       <c r="N52" s="13"/>
       <c r="O52" s="14" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P52" s="32" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R52" s="11"/>
     </row>
-    <row r="53" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:18" ht="105">
       <c r="A53" s="13" t="s">
-        <v>348</v>
+        <v>172</v>
       </c>
       <c r="B53" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C53" s="21" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="D53" s="21" t="s">
-        <v>89</v>
+        <v>185</v>
       </c>
       <c r="E53" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F53" s="22" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="G53" s="23"/>
       <c r="H53" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I53" s="13" t="s">
-        <v>353</v>
+        <v>187</v>
       </c>
       <c r="J53" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K53" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L53" s="13"/>
       <c r="M53" s="13"/>
       <c r="N53" s="13"/>
       <c r="O53" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P53" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R53" s="11"/>
     </row>
-    <row r="54" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:18" ht="105">
       <c r="A54" s="40" t="s">
-        <v>348</v>
+        <v>172</v>
       </c>
       <c r="B54" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C54" s="13" t="s">
-        <v>90</v>
+        <v>188</v>
       </c>
       <c r="D54" s="13"/>
       <c r="E54" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F54" s="19" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="G54" s="41"/>
       <c r="H54" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I54" s="13" t="s">
-        <v>352</v>
+        <v>189</v>
       </c>
       <c r="J54" s="72" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K54" s="32" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L54" s="13"/>
       <c r="M54" s="13"/>
       <c r="N54" s="13"/>
       <c r="O54" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P54" s="32" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R54" s="11"/>
     </row>
-    <row r="55" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:18" ht="105">
       <c r="A55" s="13" t="s">
-        <v>348</v>
+        <v>172</v>
       </c>
       <c r="B55" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C55" s="21" t="s">
-        <v>91</v>
+        <v>190</v>
       </c>
       <c r="D55" s="21" t="s">
-        <v>339</v>
+        <v>191</v>
       </c>
       <c r="E55" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F55" s="22" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="G55" s="23"/>
       <c r="H55" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I55" s="13" t="s">
-        <v>351</v>
+        <v>192</v>
       </c>
       <c r="J55" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K55" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L55" s="13"/>
       <c r="M55" s="13"/>
       <c r="N55" s="13"/>
       <c r="O55" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P55" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R55" s="11"/>
     </row>
-    <row r="56" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:18" ht="105">
       <c r="A56" s="40" t="s">
-        <v>348</v>
+        <v>172</v>
       </c>
       <c r="B56" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C56" s="13" t="s">
-        <v>92</v>
+        <v>193</v>
       </c>
       <c r="D56" s="13" t="s">
-        <v>93</v>
+        <v>194</v>
       </c>
       <c r="E56" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F56" s="19" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="G56" s="41"/>
       <c r="H56" s="13" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I56" s="13" t="s">
-        <v>292</v>
+        <v>195</v>
       </c>
       <c r="J56" s="72" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K56" s="32" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L56" s="13"/>
       <c r="M56" s="13"/>
       <c r="N56" s="13"/>
       <c r="O56" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P56" s="32" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R56" s="11"/>
     </row>
-    <row r="57" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:18" ht="105">
       <c r="A57" s="13" t="s">
-        <v>348</v>
+        <v>172</v>
       </c>
       <c r="B57" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C57" s="21" t="s">
-        <v>92</v>
+        <v>193</v>
       </c>
       <c r="D57" s="21" t="s">
-        <v>94</v>
+        <v>196</v>
       </c>
       <c r="E57" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F57" s="22" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="G57" s="23"/>
       <c r="H57" s="13" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I57" s="13" t="s">
-        <v>292</v>
+        <v>195</v>
       </c>
       <c r="J57" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K57" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L57" s="13"/>
       <c r="M57" s="13"/>
       <c r="N57" s="13"/>
       <c r="O57" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P57" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R57" s="11"/>
     </row>
-    <row r="58" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:18" ht="105">
       <c r="A58" s="40" t="s">
-        <v>348</v>
+        <v>172</v>
       </c>
       <c r="B58" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C58" s="13" t="s">
-        <v>95</v>
+        <v>197</v>
       </c>
       <c r="D58" s="5"/>
       <c r="E58" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F58" s="19" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="G58" s="46"/>
       <c r="H58" s="13" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I58" s="32" t="s">
-        <v>292</v>
+        <v>195</v>
       </c>
       <c r="J58" s="72" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K58" s="32" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L58" s="32"/>
       <c r="M58" s="32"/>
       <c r="N58" s="32"/>
       <c r="O58" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P58" s="32" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R58" s="11"/>
     </row>
-    <row r="59" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:18" ht="90">
       <c r="A59" s="13" t="s">
-        <v>348</v>
+        <v>172</v>
       </c>
       <c r="B59" s="13" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="C59" s="21" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="D59" s="21" t="s">
-        <v>217</v>
+        <v>167</v>
       </c>
       <c r="E59" s="20"/>
       <c r="F59" s="22"/>
       <c r="G59" s="23"/>
       <c r="H59" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I59" s="13" t="s">
-        <v>350</v>
+        <v>198</v>
       </c>
       <c r="J59" s="22" t="s">
-        <v>184</v>
+        <v>124</v>
       </c>
       <c r="K59" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L59" s="13"/>
       <c r="M59" s="13"/>
       <c r="N59" s="13"/>
       <c r="O59" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P59" s="13" t="s">
-        <v>179</v>
+        <v>125</v>
       </c>
       <c r="R59" s="11"/>
     </row>
-    <row r="60" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:18" ht="105">
       <c r="A60" s="40" t="s">
-        <v>348</v>
+        <v>172</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="C60" s="13" t="s">
-        <v>72</v>
+        <v>127</v>
       </c>
       <c r="D60" s="78" t="s">
-        <v>349</v>
+        <v>199</v>
       </c>
       <c r="E60" s="77" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F60" s="19" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="G60" s="23"/>
       <c r="H60" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I60" s="40" t="s">
-        <v>230</v>
+        <v>129</v>
       </c>
       <c r="J60" s="72" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K60" s="32" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L60" s="13"/>
       <c r="M60" s="13"/>
       <c r="N60" s="13"/>
       <c r="O60" s="81" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P60" s="40" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R60" s="11"/>
     </row>
-    <row r="61" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:18" ht="105">
       <c r="A61" s="13" t="s">
-        <v>348</v>
+        <v>172</v>
       </c>
       <c r="B61" s="13" t="s">
-        <v>96</v>
+        <v>200</v>
       </c>
       <c r="C61" s="21" t="s">
-        <v>97</v>
+        <v>201</v>
       </c>
       <c r="D61" s="21"/>
       <c r="E61" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F61" s="22" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="G61" s="23"/>
       <c r="H61" s="13" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I61" s="13" t="s">
-        <v>346</v>
+        <v>202</v>
       </c>
       <c r="J61" s="22" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K61" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L61" s="13"/>
       <c r="M61" s="13"/>
       <c r="N61" s="13"/>
       <c r="O61" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P61" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R61" s="11"/>
     </row>
-    <row r="62" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:18" ht="75">
       <c r="A62" s="40" t="s">
-        <v>328</v>
+        <v>203</v>
       </c>
       <c r="B62" s="13" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="C62" s="63" t="s">
-        <v>38</v>
+        <v>103</v>
       </c>
       <c r="D62" s="72" t="s">
-        <v>212</v>
+        <v>131</v>
       </c>
       <c r="E62" s="20"/>
       <c r="F62" s="19"/>
       <c r="G62" s="62"/>
       <c r="H62" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I62" s="28" t="s">
-        <v>345</v>
+        <v>204</v>
       </c>
       <c r="J62" s="72" t="s">
-        <v>210</v>
+        <v>106</v>
       </c>
       <c r="K62" s="13" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="L62" s="13"/>
       <c r="M62" s="13"/>
       <c r="N62" s="13"/>
       <c r="O62" s="14" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P62" s="32" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R62" s="11"/>
     </row>
-    <row r="63" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:18" ht="75">
       <c r="A63" s="13" t="s">
-        <v>328</v>
+        <v>203</v>
       </c>
       <c r="B63" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C63" s="21" t="s">
-        <v>82</v>
+        <v>153</v>
       </c>
       <c r="D63" s="21" t="s">
-        <v>98</v>
+        <v>205</v>
       </c>
       <c r="E63" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F63" s="22" t="s">
-        <v>343</v>
+        <v>206</v>
       </c>
       <c r="G63" s="23"/>
       <c r="H63" s="13" t="s">
-        <v>83</v>
+        <v>156</v>
       </c>
       <c r="I63" s="13" t="s">
-        <v>344</v>
+        <v>207</v>
       </c>
       <c r="J63" s="22" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K63" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L63" s="13"/>
       <c r="M63" s="13"/>
       <c r="N63" s="13"/>
       <c r="O63" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P63" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R63" s="11"/>
     </row>
-    <row r="64" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:18" ht="45">
       <c r="A64" s="40" t="s">
-        <v>328</v>
+        <v>203</v>
       </c>
       <c r="B64" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C64" s="13" t="s">
-        <v>84</v>
+        <v>158</v>
       </c>
       <c r="D64" s="13" t="s">
-        <v>85</v>
+        <v>159</v>
       </c>
       <c r="E64" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F64" s="19" t="s">
-        <v>343</v>
+        <v>206</v>
       </c>
       <c r="G64" s="41"/>
       <c r="H64" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I64" s="13" t="s">
-        <v>342</v>
+        <v>208</v>
       </c>
       <c r="J64" s="75" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K64" s="32" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L64" s="32"/>
       <c r="M64" s="32"/>
       <c r="N64" s="13"/>
       <c r="O64" s="14" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P64" s="32" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R64" s="11"/>
     </row>
-    <row r="65" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:18" ht="45">
       <c r="A65" s="13" t="s">
-        <v>328</v>
+        <v>203</v>
       </c>
       <c r="B65" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C65" s="21" t="s">
-        <v>99</v>
+        <v>209</v>
       </c>
       <c r="D65" s="21" t="s">
-        <v>331</v>
+        <v>210</v>
       </c>
       <c r="E65" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F65" s="22" t="s">
-        <v>325</v>
+        <v>211</v>
       </c>
       <c r="G65" s="23"/>
       <c r="H65" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I65" s="13" t="s">
-        <v>341</v>
+        <v>212</v>
       </c>
       <c r="J65" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K65" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L65" s="13"/>
       <c r="M65" s="13"/>
       <c r="N65" s="13"/>
       <c r="O65" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P65" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R65" s="11"/>
     </row>
-    <row r="66" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:18" ht="45">
       <c r="A66" s="40" t="s">
-        <v>328</v>
+        <v>203</v>
       </c>
       <c r="B66" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C66" s="13" t="s">
-        <v>62</v>
+        <v>112</v>
       </c>
       <c r="D66" s="13" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
       <c r="E66" s="20"/>
       <c r="F66" s="19"/>
       <c r="G66" s="41"/>
       <c r="H66" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I66" s="40" t="s">
-        <v>192</v>
+        <v>133</v>
       </c>
       <c r="J66" s="72" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K66" s="32" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L66" s="13"/>
       <c r="M66" s="13"/>
       <c r="N66" s="13"/>
       <c r="O66" s="14" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P66" s="32" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R66" s="11"/>
     </row>
-    <row r="67" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:18" ht="45">
       <c r="A67" s="13" t="s">
-        <v>328</v>
+        <v>203</v>
       </c>
       <c r="B67" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C67" s="21" t="s">
-        <v>100</v>
+        <v>213</v>
       </c>
       <c r="D67" s="21"/>
       <c r="E67" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F67" s="22" t="s">
-        <v>325</v>
+        <v>211</v>
       </c>
       <c r="G67" s="23"/>
       <c r="H67" s="13" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I67" s="13" t="s">
-        <v>292</v>
+        <v>195</v>
       </c>
       <c r="J67" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K67" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L67" s="13"/>
       <c r="M67" s="13"/>
       <c r="N67" s="13"/>
       <c r="O67" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P67" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R67" s="11"/>
     </row>
-    <row r="68" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:18" ht="45">
       <c r="A68" s="40" t="s">
-        <v>328</v>
+        <v>203</v>
       </c>
       <c r="B68" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C68" s="13" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="D68" s="13" t="s">
-        <v>101</v>
+        <v>214</v>
       </c>
       <c r="E68" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F68" s="19" t="s">
-        <v>340</v>
+        <v>215</v>
       </c>
       <c r="G68" s="41"/>
       <c r="H68" s="13" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I68" s="13" t="s">
-        <v>292</v>
+        <v>195</v>
       </c>
       <c r="J68" s="72" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K68" s="32" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L68" s="13"/>
       <c r="M68" s="13"/>
       <c r="N68" s="13"/>
       <c r="O68" s="14" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P68" s="32" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R68" s="11"/>
     </row>
-    <row r="69" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:18" ht="45">
       <c r="A69" s="13" t="s">
-        <v>328</v>
+        <v>203</v>
       </c>
       <c r="B69" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C69" s="21" t="s">
-        <v>91</v>
+        <v>190</v>
       </c>
       <c r="D69" s="21" t="s">
-        <v>339</v>
+        <v>191</v>
       </c>
       <c r="E69" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F69" s="22" t="s">
-        <v>338</v>
+        <v>216</v>
       </c>
       <c r="G69" s="23"/>
       <c r="H69" s="13" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I69" s="13" t="s">
-        <v>337</v>
+        <v>217</v>
       </c>
       <c r="J69" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K69" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L69" s="13"/>
       <c r="M69" s="13"/>
       <c r="N69" s="13"/>
       <c r="O69" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P69" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R69" s="11"/>
     </row>
-    <row r="70" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:18" ht="45">
       <c r="A70" s="40" t="s">
-        <v>328</v>
+        <v>203</v>
       </c>
       <c r="B70" s="40" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C70" s="78" t="s">
-        <v>66</v>
+        <v>218</v>
       </c>
       <c r="D70" s="40" t="s">
-        <v>67</v>
+        <v>219</v>
       </c>
       <c r="E70" s="77" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F70" s="19" t="s">
-        <v>336</v>
+        <v>220</v>
       </c>
       <c r="G70" s="80"/>
       <c r="H70" s="40" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I70" s="40" t="s">
-        <v>335</v>
+        <v>119</v>
       </c>
       <c r="J70" s="72" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K70" s="40" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L70" s="40"/>
       <c r="M70" s="40"/>
       <c r="N70" s="40"/>
       <c r="O70" s="78" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P70" s="40" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R70" s="11"/>
     </row>
-    <row r="71" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:18" ht="90">
       <c r="A71" s="13" t="s">
-        <v>328</v>
+        <v>203</v>
       </c>
       <c r="B71" s="13" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="C71" s="21" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="D71" s="21" t="s">
-        <v>217</v>
+        <v>167</v>
       </c>
       <c r="E71" s="20"/>
       <c r="F71" s="22"/>
       <c r="G71" s="23"/>
       <c r="H71" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I71" s="13" t="s">
-        <v>334</v>
+        <v>221</v>
       </c>
       <c r="J71" s="22" t="s">
-        <v>184</v>
+        <v>124</v>
       </c>
       <c r="K71" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L71" s="13"/>
       <c r="M71" s="13"/>
       <c r="N71" s="13"/>
       <c r="O71" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P71" s="13" t="s">
-        <v>179</v>
+        <v>125</v>
       </c>
       <c r="R71" s="11"/>
     </row>
-    <row r="72" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:18" ht="75">
       <c r="A72" s="40" t="s">
-        <v>328</v>
+        <v>203</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="C72" s="13" t="s">
-        <v>72</v>
+        <v>127</v>
       </c>
       <c r="D72" s="78" t="s">
-        <v>333</v>
+        <v>222</v>
       </c>
       <c r="E72" s="77" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F72" s="19" t="s">
-        <v>332</v>
+        <v>223</v>
       </c>
       <c r="G72" s="23"/>
       <c r="H72" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I72" s="40" t="s">
-        <v>230</v>
+        <v>129</v>
       </c>
       <c r="J72" s="72" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K72" s="32" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L72" s="13"/>
       <c r="M72" s="13"/>
       <c r="N72" s="13"/>
       <c r="O72" s="14" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P72" s="40" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R72" s="11"/>
     </row>
-    <row r="73" spans="1:18" ht="30" hidden="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:18" ht="30">
       <c r="A73" s="13" t="s">
-        <v>328</v>
+        <v>203</v>
       </c>
       <c r="B73" s="13" t="s">
-        <v>96</v>
+        <v>200</v>
       </c>
       <c r="C73" s="21" t="s">
-        <v>102</v>
+        <v>224</v>
       </c>
       <c r="D73" s="21" t="s">
-        <v>331</v>
+        <v>210</v>
       </c>
       <c r="E73" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F73" s="22" t="s">
-        <v>330</v>
+        <v>225</v>
       </c>
       <c r="G73" s="23"/>
       <c r="H73" s="13" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I73" s="13" t="s">
-        <v>329</v>
+        <v>226</v>
       </c>
       <c r="J73" s="22" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K73" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L73" s="13"/>
       <c r="M73" s="13"/>
       <c r="N73" s="13"/>
       <c r="O73" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P73" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R73" s="11"/>
     </row>
-    <row r="74" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:18" ht="105">
       <c r="A74" s="40" t="s">
-        <v>328</v>
+        <v>203</v>
       </c>
       <c r="B74" s="13" t="s">
-        <v>103</v>
+        <v>227</v>
       </c>
       <c r="C74" s="13" t="s">
-        <v>327</v>
+        <v>228</v>
       </c>
       <c r="D74" s="40" t="s">
-        <v>326</v>
+        <v>229</v>
       </c>
       <c r="E74" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F74" s="19" t="s">
-        <v>325</v>
+        <v>211</v>
       </c>
       <c r="G74" s="41"/>
       <c r="H74" s="13" t="s">
-        <v>105</v>
+        <v>230</v>
       </c>
       <c r="I74" s="28" t="s">
-        <v>324</v>
+        <v>231</v>
       </c>
       <c r="J74" s="72" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K74" s="15" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L74" s="13"/>
       <c r="M74" s="13"/>
       <c r="N74" s="13"/>
       <c r="O74" s="76" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P74" s="15" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R74" s="11"/>
     </row>
-    <row r="75" spans="1:18" ht="75" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:18" ht="75">
       <c r="A75" s="13" t="s">
-        <v>106</v>
+        <v>232</v>
       </c>
       <c r="B75" s="13" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="C75" s="21" t="s">
-        <v>38</v>
+        <v>103</v>
       </c>
       <c r="D75" s="21" t="s">
-        <v>212</v>
+        <v>131</v>
       </c>
       <c r="E75" s="20"/>
       <c r="F75" s="22"/>
       <c r="G75" s="23"/>
       <c r="H75" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I75" s="13" t="s">
-        <v>323</v>
+        <v>233</v>
       </c>
       <c r="J75" s="22" t="s">
-        <v>210</v>
+        <v>106</v>
       </c>
       <c r="K75" s="13" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="L75" s="13"/>
       <c r="M75" s="13"/>
       <c r="N75" s="13"/>
       <c r="O75" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P75" s="13" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R75" s="11"/>
     </row>
-    <row r="76" spans="1:18" ht="75" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:18" ht="75">
       <c r="A76" s="13" t="s">
-        <v>106</v>
+        <v>232</v>
       </c>
       <c r="B76" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C76" s="13" t="s">
-        <v>82</v>
+        <v>153</v>
       </c>
       <c r="D76" s="28" t="s">
-        <v>322</v>
+        <v>234</v>
       </c>
       <c r="E76" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F76" s="19" t="s">
-        <v>314</v>
+        <v>235</v>
       </c>
       <c r="G76" s="41"/>
       <c r="H76" s="13" t="s">
-        <v>83</v>
+        <v>156</v>
       </c>
       <c r="I76" s="13" t="s">
-        <v>321</v>
+        <v>236</v>
       </c>
       <c r="J76" s="75" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K76" s="32" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L76" s="13"/>
       <c r="M76" s="13"/>
       <c r="N76" s="13"/>
       <c r="O76" s="14" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P76" s="32" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R76" s="11"/>
     </row>
-    <row r="77" spans="1:18" ht="45" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:18" ht="45">
       <c r="A77" s="13" t="s">
-        <v>106</v>
+        <v>232</v>
       </c>
       <c r="B77" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C77" s="21" t="s">
-        <v>84</v>
+        <v>158</v>
       </c>
       <c r="D77" s="21" t="s">
-        <v>85</v>
+        <v>159</v>
       </c>
       <c r="E77" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F77" s="22" t="s">
-        <v>314</v>
+        <v>235</v>
       </c>
       <c r="G77" s="23"/>
       <c r="H77" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I77" s="13" t="s">
-        <v>320</v>
+        <v>237</v>
       </c>
       <c r="J77" s="22" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K77" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L77" s="13"/>
       <c r="M77" s="13"/>
       <c r="N77" s="13"/>
       <c r="O77" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P77" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R77" s="11"/>
     </row>
-    <row r="78" spans="1:18" ht="45" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:18" ht="45">
       <c r="A78" s="13" t="s">
-        <v>106</v>
+        <v>232</v>
       </c>
       <c r="B78" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C78" s="13" t="s">
-        <v>107</v>
+        <v>238</v>
       </c>
       <c r="D78" s="13"/>
       <c r="E78" s="79"/>
       <c r="F78" s="19"/>
       <c r="G78" s="41"/>
       <c r="H78" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I78" s="13" t="s">
-        <v>319</v>
+        <v>239</v>
       </c>
       <c r="J78" s="72" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K78" s="32" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L78" s="13"/>
       <c r="M78" s="13"/>
       <c r="N78" s="13"/>
       <c r="O78" s="14" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P78" s="32" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R78" s="11"/>
     </row>
-    <row r="79" spans="1:18" ht="45" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:18" ht="45">
       <c r="A79" s="13" t="s">
-        <v>106</v>
+        <v>232</v>
       </c>
       <c r="B79" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C79" s="21" t="s">
-        <v>62</v>
+        <v>112</v>
       </c>
       <c r="D79" s="21" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
       <c r="E79" s="20"/>
       <c r="F79" s="22"/>
       <c r="G79" s="23"/>
       <c r="H79" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I79" s="13" t="s">
-        <v>192</v>
+        <v>133</v>
       </c>
       <c r="J79" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K79" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L79" s="13"/>
       <c r="M79" s="13"/>
       <c r="N79" s="13"/>
       <c r="O79" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P79" s="13" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R79" s="11"/>
     </row>
-    <row r="80" spans="1:18" ht="45" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:18" ht="45">
       <c r="A80" s="13" t="s">
-        <v>106</v>
+        <v>232</v>
       </c>
       <c r="B80" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C80" s="13" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="D80" s="40" t="s">
-        <v>318</v>
+        <v>161</v>
       </c>
       <c r="E80" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F80" s="19" t="s">
-        <v>314</v>
+        <v>235</v>
       </c>
       <c r="G80" s="41"/>
       <c r="H80" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I80" s="13" t="s">
-        <v>317</v>
+        <v>240</v>
       </c>
       <c r="J80" s="72" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K80" s="32" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L80" s="13"/>
       <c r="M80" s="13"/>
       <c r="N80" s="13"/>
       <c r="O80" s="14" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P80" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R80" s="11"/>
     </row>
-    <row r="81" spans="1:18" ht="90" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:18" ht="90">
       <c r="A81" s="13" t="s">
-        <v>106</v>
+        <v>232</v>
       </c>
       <c r="B81" s="13" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="C81" s="21" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="D81" s="21" t="s">
-        <v>217</v>
+        <v>167</v>
       </c>
       <c r="E81" s="20"/>
       <c r="F81" s="22"/>
       <c r="G81" s="23"/>
       <c r="H81" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I81" s="13" t="s">
-        <v>316</v>
+        <v>241</v>
       </c>
       <c r="J81" s="22" t="s">
-        <v>184</v>
+        <v>124</v>
       </c>
       <c r="K81" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L81" s="13"/>
       <c r="M81" s="13"/>
       <c r="N81" s="13"/>
       <c r="O81" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P81" s="13" t="s">
-        <v>179</v>
+        <v>125</v>
       </c>
       <c r="R81" s="11"/>
     </row>
-    <row r="82" spans="1:18" ht="60" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:18" ht="60">
       <c r="A82" s="13" t="s">
-        <v>106</v>
+        <v>232</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="C82" s="13" t="s">
-        <v>72</v>
+        <v>127</v>
       </c>
       <c r="D82" s="78" t="s">
-        <v>315</v>
+        <v>242</v>
       </c>
       <c r="E82" s="77" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F82" s="19" t="s">
-        <v>314</v>
+        <v>235</v>
       </c>
       <c r="G82" s="23"/>
       <c r="H82" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I82" s="40" t="s">
-        <v>230</v>
+        <v>129</v>
       </c>
       <c r="J82" s="72" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K82" s="15" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L82" s="13"/>
       <c r="M82" s="13"/>
       <c r="N82" s="13"/>
       <c r="O82" s="76" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P82" s="40" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R82" s="11"/>
     </row>
-    <row r="83" spans="1:18" ht="75" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:18" ht="75">
       <c r="A83" s="13" t="s">
-        <v>108</v>
+        <v>243</v>
       </c>
       <c r="B83" s="13" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="C83" s="21" t="s">
-        <v>38</v>
+        <v>103</v>
       </c>
       <c r="D83" s="21" t="s">
-        <v>212</v>
+        <v>131</v>
       </c>
       <c r="E83" s="20"/>
       <c r="F83" s="22"/>
       <c r="G83" s="23"/>
       <c r="H83" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I83" s="13" t="s">
-        <v>313</v>
+        <v>244</v>
       </c>
       <c r="J83" s="22" t="s">
-        <v>210</v>
+        <v>106</v>
       </c>
       <c r="K83" s="13" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="L83" s="13"/>
       <c r="M83" s="13"/>
       <c r="N83" s="13"/>
       <c r="O83" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P83" s="13" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R83" s="11"/>
     </row>
-    <row r="84" spans="1:18" ht="60" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:18" ht="60">
       <c r="A84" s="13" t="s">
-        <v>108</v>
+        <v>243</v>
       </c>
       <c r="B84" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C84" s="13" t="s">
-        <v>82</v>
+        <v>153</v>
       </c>
       <c r="D84" s="13" t="s">
-        <v>109</v>
+        <v>245</v>
       </c>
       <c r="E84" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F84" s="19" t="s">
-        <v>305</v>
+        <v>246</v>
       </c>
       <c r="G84" s="41"/>
       <c r="H84" s="13" t="s">
-        <v>83</v>
+        <v>156</v>
       </c>
       <c r="I84" s="13" t="s">
-        <v>312</v>
+        <v>247</v>
       </c>
       <c r="J84" s="75" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K84" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L84" s="13"/>
       <c r="M84" s="13"/>
       <c r="N84" s="13"/>
       <c r="O84" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P84" s="32" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R84" s="11"/>
     </row>
-    <row r="85" spans="1:18" ht="45" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:18" ht="45">
       <c r="A85" s="13" t="s">
-        <v>108</v>
+        <v>243</v>
       </c>
       <c r="B85" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C85" s="21" t="s">
-        <v>84</v>
+        <v>158</v>
       </c>
       <c r="D85" s="21" t="s">
-        <v>85</v>
+        <v>159</v>
       </c>
       <c r="E85" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F85" s="22" t="s">
-        <v>305</v>
+        <v>246</v>
       </c>
       <c r="G85" s="23"/>
       <c r="H85" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I85" s="13" t="s">
-        <v>311</v>
+        <v>248</v>
       </c>
       <c r="J85" s="22" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K85" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L85" s="13"/>
       <c r="M85" s="13"/>
       <c r="N85" s="13"/>
       <c r="O85" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P85" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R85" s="11"/>
     </row>
-    <row r="86" spans="1:18" ht="45" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:18" ht="45">
       <c r="A86" s="13" t="s">
-        <v>108</v>
+        <v>243</v>
       </c>
       <c r="B86" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C86" s="13" t="s">
-        <v>62</v>
+        <v>112</v>
       </c>
       <c r="D86" s="13" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
       <c r="E86" s="20"/>
       <c r="F86" s="19"/>
       <c r="G86" s="41"/>
       <c r="H86" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I86" s="40" t="s">
-        <v>192</v>
+        <v>133</v>
       </c>
       <c r="J86" s="72" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K86" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L86" s="13"/>
       <c r="M86" s="13"/>
       <c r="N86" s="13"/>
       <c r="O86" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P86" s="32" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R86" s="11"/>
     </row>
-    <row r="87" spans="1:18" ht="75" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:18" ht="75">
       <c r="A87" s="13" t="s">
-        <v>108</v>
+        <v>243</v>
       </c>
       <c r="B87" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C87" s="21" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="D87" s="21" t="s">
-        <v>110</v>
+        <v>249</v>
       </c>
       <c r="E87" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F87" s="22" t="s">
-        <v>305</v>
+        <v>246</v>
       </c>
       <c r="G87" s="23"/>
       <c r="H87" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I87" s="13" t="s">
-        <v>310</v>
+        <v>250</v>
       </c>
       <c r="J87" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K87" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L87" s="13"/>
       <c r="M87" s="13"/>
       <c r="N87" s="13"/>
       <c r="O87" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P87" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R87" s="11"/>
     </row>
-    <row r="88" spans="1:18" ht="45" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:18" ht="45">
       <c r="A88" s="13" t="s">
-        <v>108</v>
+        <v>243</v>
       </c>
       <c r="B88" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C88" s="13" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="D88" s="28" t="s">
-        <v>111</v>
+        <v>251</v>
       </c>
       <c r="E88" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F88" s="19" t="s">
-        <v>305</v>
+        <v>246</v>
       </c>
       <c r="G88" s="41"/>
       <c r="H88" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I88" s="28" t="s">
-        <v>309</v>
+        <v>252</v>
       </c>
       <c r="J88" s="72" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K88" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L88" s="13"/>
       <c r="M88" s="13"/>
       <c r="N88" s="13"/>
       <c r="O88" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P88" s="32" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R88" s="11"/>
     </row>
-    <row r="89" spans="1:18" ht="105" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:18" ht="105">
       <c r="A89" s="13" t="s">
-        <v>108</v>
+        <v>243</v>
       </c>
       <c r="B89" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C89" s="21" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="D89" s="21" t="s">
-        <v>112</v>
+        <v>253</v>
       </c>
       <c r="E89" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F89" s="22" t="s">
-        <v>305</v>
+        <v>246</v>
       </c>
       <c r="G89" s="23"/>
       <c r="H89" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I89" s="13" t="s">
-        <v>308</v>
+        <v>254</v>
       </c>
       <c r="J89" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K89" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L89" s="13"/>
       <c r="M89" s="13"/>
       <c r="N89" s="13"/>
       <c r="O89" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P89" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R89" s="11"/>
     </row>
-    <row r="90" spans="1:18" ht="90" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:18" ht="90">
       <c r="A90" s="13" t="s">
-        <v>108</v>
+        <v>243</v>
       </c>
       <c r="B90" s="13" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="C90" s="13" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="D90" s="74" t="s">
-        <v>217</v>
+        <v>167</v>
       </c>
       <c r="E90" s="50"/>
       <c r="F90" s="49"/>
       <c r="G90" s="73"/>
       <c r="H90" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I90" s="13" t="s">
-        <v>307</v>
+        <v>255</v>
       </c>
       <c r="J90" s="72" t="s">
-        <v>184</v>
+        <v>124</v>
       </c>
       <c r="K90" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L90" s="13"/>
       <c r="M90" s="13"/>
       <c r="N90" s="13"/>
       <c r="O90" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P90" s="13" t="s">
-        <v>179</v>
+        <v>125</v>
       </c>
       <c r="R90" s="11"/>
     </row>
-    <row r="91" spans="1:18" ht="75" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:18" ht="75">
       <c r="A91" s="13" t="s">
-        <v>108</v>
+        <v>243</v>
       </c>
       <c r="B91" s="13" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="C91" s="21" t="s">
-        <v>72</v>
+        <v>127</v>
       </c>
       <c r="D91" s="21" t="s">
-        <v>306</v>
+        <v>256</v>
       </c>
       <c r="E91" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F91" s="22" t="s">
-        <v>305</v>
+        <v>246</v>
       </c>
       <c r="G91" s="23"/>
       <c r="H91" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I91" s="13" t="s">
-        <v>230</v>
+        <v>129</v>
       </c>
       <c r="J91" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K91" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L91" s="13"/>
       <c r="M91" s="13"/>
       <c r="N91" s="13"/>
       <c r="O91" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P91" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R91" s="11"/>
     </row>
-    <row r="92" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:18" ht="45">
       <c r="A92" s="13" t="s">
-        <v>113</v>
+        <v>257</v>
       </c>
       <c r="B92" s="13" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="C92" s="63" t="s">
-        <v>38</v>
+        <v>103</v>
       </c>
       <c r="D92" s="43" t="s">
-        <v>227</v>
+        <v>258</v>
       </c>
       <c r="E92" s="30"/>
       <c r="F92" s="19"/>
       <c r="G92" s="62"/>
       <c r="H92" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I92" s="28" t="s">
-        <v>304</v>
+        <v>259</v>
       </c>
       <c r="J92" s="43" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="K92" s="13" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="L92" s="13"/>
       <c r="M92" s="13"/>
       <c r="N92" s="13"/>
       <c r="O92" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P92" s="13" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R92" s="11"/>
     </row>
-    <row r="93" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:18" ht="45">
       <c r="A93" s="13" t="s">
-        <v>113</v>
+        <v>257</v>
       </c>
       <c r="B93" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C93" s="21" t="s">
-        <v>114</v>
+        <v>261</v>
       </c>
       <c r="D93" s="21" t="s">
-        <v>115</v>
+        <v>262</v>
       </c>
       <c r="E93" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F93" s="22" t="s">
-        <v>293</v>
+        <v>263</v>
       </c>
       <c r="G93" s="23"/>
       <c r="H93" s="13" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I93" s="13" t="s">
-        <v>292</v>
+        <v>195</v>
       </c>
       <c r="J93" s="22" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K93" s="13" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L93" s="13"/>
       <c r="M93" s="13"/>
       <c r="N93" s="13"/>
       <c r="O93" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P93" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R93" s="11"/>
     </row>
-    <row r="94" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:18" ht="45">
       <c r="A94" s="13" t="s">
-        <v>113</v>
+        <v>257</v>
       </c>
       <c r="B94" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C94" s="13" t="s">
-        <v>116</v>
+        <v>265</v>
       </c>
       <c r="D94" s="28" t="s">
-        <v>303</v>
+        <v>266</v>
       </c>
       <c r="E94" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F94" s="19" t="s">
-        <v>293</v>
+        <v>263</v>
       </c>
       <c r="G94" s="41"/>
       <c r="H94" s="28" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I94" s="28" t="s">
-        <v>292</v>
+        <v>195</v>
       </c>
       <c r="J94" s="43" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K94" s="13" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L94" s="13"/>
       <c r="M94" s="13"/>
       <c r="N94" s="13"/>
       <c r="O94" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P94" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R94" s="11"/>
     </row>
-    <row r="95" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:18" ht="45">
       <c r="A95" s="13" t="s">
+        <v>257</v>
+      </c>
+      <c r="B95" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="C95" s="21" t="s">
+        <v>112</v>
+      </c>
+      <c r="D95" s="21" t="s">
         <v>113</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E95" s="20"/>
       <c r="F95" s="22"/>
       <c r="G95" s="23"/>
       <c r="H95" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I95" s="13" t="s">
-        <v>192</v>
+        <v>133</v>
       </c>
       <c r="J95" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K95" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L95" s="13"/>
       <c r="M95" s="13"/>
       <c r="N95" s="13"/>
       <c r="O95" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P95" s="13" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R95" s="11"/>
     </row>
-    <row r="96" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:18" ht="45">
       <c r="A96" s="13" t="s">
-        <v>113</v>
+        <v>257</v>
       </c>
       <c r="B96" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C96" s="21" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="D96" s="21" t="s">
-        <v>117</v>
+        <v>267</v>
       </c>
       <c r="E96" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F96" s="19" t="s">
-        <v>293</v>
+        <v>263</v>
       </c>
       <c r="G96" s="23"/>
       <c r="H96" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I96" s="13" t="s">
-        <v>302</v>
+        <v>268</v>
       </c>
       <c r="J96" s="43" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K96" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L96" s="13"/>
       <c r="M96" s="13"/>
       <c r="N96" s="13"/>
       <c r="O96" s="14" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P96" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R96" s="11"/>
     </row>
-    <row r="97" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:18" ht="90">
       <c r="A97" s="13" t="s">
-        <v>113</v>
+        <v>257</v>
       </c>
       <c r="B97" s="13" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="C97" s="21" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="D97" s="21" t="s">
-        <v>217</v>
+        <v>167</v>
       </c>
       <c r="E97" s="20"/>
       <c r="F97" s="22"/>
       <c r="G97" s="23"/>
       <c r="H97" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I97" s="13" t="s">
-        <v>301</v>
+        <v>269</v>
       </c>
       <c r="J97" s="22" t="s">
-        <v>184</v>
+        <v>124</v>
       </c>
       <c r="K97" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L97" s="13"/>
       <c r="M97" s="13"/>
       <c r="N97" s="13"/>
       <c r="O97" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P97" s="13" t="s">
-        <v>179</v>
+        <v>125</v>
       </c>
       <c r="R97" s="11"/>
     </row>
-    <row r="98" spans="1:18" ht="60" hidden="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:18" ht="60">
       <c r="A98" s="13" t="s">
-        <v>113</v>
+        <v>257</v>
       </c>
       <c r="B98" s="13" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="C98" s="13" t="s">
-        <v>118</v>
+        <v>270</v>
       </c>
       <c r="D98" s="28" t="s">
-        <v>300</v>
+        <v>271</v>
       </c>
       <c r="E98" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F98" s="19" t="s">
-        <v>299</v>
+        <v>272</v>
       </c>
       <c r="G98" s="41"/>
       <c r="H98" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I98" s="13" t="s">
-        <v>119</v>
+        <v>273</v>
       </c>
       <c r="J98" s="43" t="s">
-        <v>298</v>
+        <v>274</v>
       </c>
       <c r="K98" s="13" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L98" s="13"/>
       <c r="M98" s="13"/>
       <c r="N98" s="13"/>
       <c r="O98" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P98" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R98" s="11"/>
     </row>
-    <row r="99" spans="1:18" ht="30" hidden="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:18" ht="30">
       <c r="A99" s="13" t="s">
-        <v>113</v>
+        <v>257</v>
       </c>
       <c r="B99" s="13" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="C99" s="21" t="s">
-        <v>297</v>
+        <v>275</v>
       </c>
       <c r="D99" s="21" t="s">
-        <v>296</v>
+        <v>276</v>
       </c>
       <c r="E99" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F99" s="22" t="s">
-        <v>293</v>
+        <v>263</v>
       </c>
       <c r="G99" s="23"/>
       <c r="H99" s="13" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I99" s="13" t="s">
-        <v>295</v>
+        <v>277</v>
       </c>
       <c r="J99" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K99" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L99" s="13"/>
       <c r="M99" s="13"/>
       <c r="N99" s="13"/>
       <c r="O99" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P99" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R99" s="11"/>
     </row>
-    <row r="100" spans="1:18" ht="99.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:18" ht="99.75" customHeight="1">
       <c r="A100" s="13" t="s">
-        <v>113</v>
+        <v>257</v>
       </c>
       <c r="B100" s="13" t="s">
-        <v>120</v>
+        <v>278</v>
       </c>
       <c r="C100" s="28" t="s">
-        <v>294</v>
+        <v>279</v>
       </c>
       <c r="D100" s="71" t="s">
-        <v>122</v>
+        <v>280</v>
       </c>
       <c r="E100" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F100" s="19" t="s">
-        <v>293</v>
+        <v>263</v>
       </c>
       <c r="G100" s="70"/>
       <c r="H100" s="13" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I100" s="13" t="s">
-        <v>292</v>
+        <v>195</v>
       </c>
       <c r="J100" s="43" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K100" s="13" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L100" s="13"/>
       <c r="M100" s="13"/>
       <c r="N100" s="13"/>
       <c r="O100" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P100" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R100" s="11"/>
     </row>
-    <row r="101" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:18" ht="45">
       <c r="A101" s="13" t="s">
-        <v>123</v>
+        <v>281</v>
       </c>
       <c r="B101" s="13" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="C101" s="21" t="s">
-        <v>38</v>
+        <v>103</v>
       </c>
       <c r="D101" s="21" t="s">
-        <v>227</v>
+        <v>258</v>
       </c>
       <c r="E101" s="20"/>
       <c r="F101" s="22"/>
       <c r="G101" s="23"/>
       <c r="H101" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I101" s="13" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="J101" s="22" t="s">
-        <v>264</v>
+        <v>283</v>
       </c>
       <c r="K101" s="13" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="L101" s="13"/>
       <c r="M101" s="13"/>
       <c r="N101" s="13"/>
       <c r="O101" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P101" s="13" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R101" s="11"/>
     </row>
-    <row r="102" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:18" ht="45">
       <c r="A102" s="5" t="s">
-        <v>123</v>
+        <v>281</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>114</v>
+        <v>261</v>
       </c>
       <c r="D102" s="6" t="s">
-        <v>124</v>
+        <v>284</v>
       </c>
       <c r="E102" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F102" s="19" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="G102" s="51"/>
       <c r="H102" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I102" s="7" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="J102" s="43" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K102" s="13" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L102" s="13"/>
       <c r="M102" s="13"/>
       <c r="N102" s="13"/>
       <c r="O102" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P102" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R102" s="11"/>
     </row>
-    <row r="103" spans="1:18" hidden="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:18">
       <c r="A103" s="13" t="s">
-        <v>123</v>
+        <v>281</v>
       </c>
       <c r="B103" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C103" s="21" t="s">
-        <v>116</v>
+        <v>265</v>
       </c>
       <c r="D103" s="21" t="s">
-        <v>142</v>
+        <v>287</v>
       </c>
       <c r="E103" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F103" s="22" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="G103" s="23"/>
       <c r="H103" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I103" s="13" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="J103" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K103" s="13" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L103" s="13"/>
       <c r="M103" s="13"/>
       <c r="N103" s="13"/>
       <c r="O103" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P103" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R103" s="11"/>
     </row>
-    <row r="104" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:18" ht="45">
       <c r="A104" s="5" t="s">
-        <v>123</v>
+        <v>281</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C104" s="6" t="s">
-        <v>125</v>
+        <v>289</v>
       </c>
       <c r="D104" s="6" t="s">
-        <v>126</v>
+        <v>290</v>
       </c>
       <c r="E104" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F104" s="19" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="G104" s="51"/>
       <c r="H104" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I104" s="7" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="J104" s="43" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K104" s="13" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L104" s="13"/>
       <c r="M104" s="13"/>
       <c r="N104" s="13"/>
       <c r="O104" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P104" s="4" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R104" s="11"/>
     </row>
-    <row r="105" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:18" ht="75">
       <c r="A105" s="13" t="s">
-        <v>123</v>
+        <v>281</v>
       </c>
       <c r="B105" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C105" s="21" t="s">
-        <v>127</v>
+        <v>292</v>
       </c>
       <c r="D105" s="21" t="s">
-        <v>128</v>
+        <v>293</v>
       </c>
       <c r="E105" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F105" s="22" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="G105" s="23"/>
       <c r="H105" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I105" s="13" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="J105" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K105" s="13" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L105" s="13"/>
       <c r="M105" s="13"/>
       <c r="N105" s="13"/>
       <c r="O105" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P105" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R105" s="11"/>
     </row>
-    <row r="106" spans="1:18" s="24" customFormat="1" ht="30" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:18" s="24" customFormat="1" ht="30" customHeight="1">
       <c r="A106" s="28" t="s">
-        <v>123</v>
+        <v>281</v>
       </c>
       <c r="B106" s="28" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C106" s="45" t="s">
-        <v>129</v>
+        <v>295</v>
       </c>
       <c r="D106" s="69" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="E106" s="30" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F106" s="19" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="G106" s="68"/>
       <c r="H106" s="28" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I106" s="67" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="J106" s="43" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K106" s="28" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L106" s="28"/>
       <c r="M106" s="28"/>
       <c r="N106" s="28"/>
       <c r="O106" s="42" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P106" s="25" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="107" spans="1:18" ht="105">
       <c r="A107" s="13" t="s">
-        <v>123</v>
+        <v>281</v>
       </c>
       <c r="B107" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C107" s="21" t="s">
-        <v>130</v>
+        <v>298</v>
       </c>
       <c r="D107" s="21" t="s">
-        <v>284</v>
+        <v>299</v>
       </c>
       <c r="E107" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F107" s="22" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="G107" s="23"/>
       <c r="H107" s="13" t="s">
-        <v>237</v>
+        <v>300</v>
       </c>
       <c r="I107" s="13" t="s">
-        <v>283</v>
+        <v>301</v>
       </c>
       <c r="J107" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K107" s="13" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L107" s="13"/>
       <c r="M107" s="13"/>
       <c r="N107" s="13"/>
       <c r="O107" s="21" t="s">
-        <v>235</v>
+        <v>302</v>
       </c>
       <c r="P107" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R107" s="11"/>
     </row>
-    <row r="108" spans="1:18" ht="135" hidden="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:18" ht="135">
       <c r="A108" s="5" t="s">
-        <v>123</v>
+        <v>281</v>
       </c>
       <c r="B108" s="5" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C108" s="6" t="s">
-        <v>240</v>
+        <v>303</v>
       </c>
       <c r="D108" s="6" t="s">
-        <v>282</v>
+        <v>304</v>
       </c>
       <c r="E108" s="30" t="s">
-        <v>238</v>
+        <v>305</v>
       </c>
       <c r="F108" s="19" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="G108" s="51"/>
       <c r="H108" s="13" t="s">
-        <v>237</v>
+        <v>300</v>
       </c>
       <c r="I108" s="7" t="s">
-        <v>281</v>
+        <v>306</v>
       </c>
       <c r="J108" s="43" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K108" s="13" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L108" s="13"/>
       <c r="M108" s="13"/>
       <c r="N108" s="13"/>
       <c r="O108" s="21" t="s">
-        <v>235</v>
+        <v>302</v>
       </c>
       <c r="P108" s="25" t="s">
-        <v>234</v>
+        <v>307</v>
       </c>
       <c r="R108" s="11"/>
     </row>
-    <row r="109" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:18" ht="90">
       <c r="A109" s="13" t="s">
-        <v>123</v>
+        <v>281</v>
       </c>
       <c r="B109" s="13" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="C109" s="21" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="D109" s="21" t="s">
-        <v>217</v>
+        <v>167</v>
       </c>
       <c r="E109" s="20"/>
       <c r="F109" s="22"/>
       <c r="G109" s="23"/>
       <c r="H109" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I109" s="13" t="s">
-        <v>280</v>
+        <v>308</v>
       </c>
       <c r="J109" s="22" t="s">
-        <v>232</v>
+        <v>169</v>
       </c>
       <c r="K109" s="22" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L109" s="13"/>
       <c r="M109" s="13"/>
       <c r="N109" s="13"/>
       <c r="O109" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P109" s="13" t="s">
-        <v>179</v>
+        <v>125</v>
       </c>
       <c r="R109" s="11"/>
     </row>
-    <row r="110" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:18" ht="75">
       <c r="A110" s="25" t="s">
-        <v>123</v>
+        <v>281</v>
       </c>
       <c r="B110" s="27" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="C110" s="49" t="s">
-        <v>72</v>
+        <v>127</v>
       </c>
       <c r="D110" s="49" t="s">
-        <v>279</v>
+        <v>309</v>
       </c>
       <c r="E110" s="66" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F110" s="19" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="G110" s="65"/>
       <c r="H110" s="28"/>
       <c r="I110" s="27" t="s">
-        <v>230</v>
+        <v>129</v>
       </c>
       <c r="J110" s="16" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K110" s="27" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L110" s="27"/>
       <c r="M110" s="27"/>
       <c r="N110" s="27"/>
       <c r="O110" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P110" s="28" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R110" s="11"/>
     </row>
-    <row r="111" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:18" ht="45">
       <c r="A111" s="13" t="s">
-        <v>131</v>
+        <v>310</v>
       </c>
       <c r="B111" s="13" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="C111" s="21" t="s">
-        <v>38</v>
+        <v>103</v>
       </c>
       <c r="D111" s="21" t="s">
-        <v>227</v>
+        <v>258</v>
       </c>
       <c r="E111" s="20"/>
       <c r="F111" s="22"/>
       <c r="G111" s="23"/>
       <c r="H111" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I111" s="13" t="s">
-        <v>277</v>
+        <v>311</v>
       </c>
       <c r="J111" s="22" t="s">
-        <v>225</v>
+        <v>312</v>
       </c>
       <c r="K111" s="13" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="L111" s="13"/>
       <c r="M111" s="13"/>
       <c r="N111" s="13"/>
       <c r="O111" s="21" t="s">
-        <v>132</v>
+        <v>313</v>
       </c>
       <c r="P111" s="13" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R111" s="11"/>
     </row>
-    <row r="112" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:18" ht="45">
       <c r="A112" s="5" t="s">
-        <v>131</v>
+        <v>310</v>
       </c>
       <c r="B112" s="5" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>114</v>
+        <v>261</v>
       </c>
       <c r="D112" s="6" t="s">
-        <v>124</v>
+        <v>284</v>
       </c>
       <c r="E112" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F112" s="19" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
       <c r="G112" s="51"/>
       <c r="H112" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I112" s="7" t="s">
-        <v>276</v>
+        <v>315</v>
       </c>
       <c r="J112" s="43" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K112" s="13" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L112" s="13"/>
       <c r="M112" s="13"/>
       <c r="N112" s="13"/>
       <c r="O112" s="21" t="s">
-        <v>132</v>
+        <v>313</v>
       </c>
       <c r="P112" s="4" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R112" s="11"/>
     </row>
-    <row r="113" spans="1:18" hidden="1" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:18">
       <c r="A113" s="13" t="s">
-        <v>131</v>
+        <v>310</v>
       </c>
       <c r="B113" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C113" s="21" t="s">
-        <v>116</v>
+        <v>265</v>
       </c>
       <c r="D113" s="21" t="s">
-        <v>142</v>
+        <v>287</v>
       </c>
       <c r="E113" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F113" s="22" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
       <c r="G113" s="23"/>
       <c r="H113" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I113" s="13" t="s">
-        <v>275</v>
+        <v>316</v>
       </c>
       <c r="J113" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K113" s="13" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L113" s="13"/>
       <c r="M113" s="13"/>
       <c r="N113" s="13"/>
       <c r="O113" s="21" t="s">
-        <v>132</v>
+        <v>313</v>
       </c>
       <c r="P113" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R113" s="11"/>
     </row>
-    <row r="114" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:18" ht="105">
       <c r="A114" s="5" t="s">
-        <v>131</v>
+        <v>310</v>
       </c>
       <c r="B114" s="64" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>104</v>
+        <v>317</v>
       </c>
       <c r="D114" s="6" t="s">
-        <v>133</v>
+        <v>318</v>
       </c>
       <c r="E114" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F114" s="19" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
       <c r="G114" s="51"/>
       <c r="H114" s="13" t="s">
-        <v>134</v>
+        <v>319</v>
       </c>
       <c r="I114" s="7" t="s">
-        <v>274</v>
+        <v>320</v>
       </c>
       <c r="J114" s="43" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K114" s="13" t="s">
-        <v>135</v>
+        <v>321</v>
       </c>
       <c r="L114" s="13"/>
       <c r="M114" s="13"/>
       <c r="N114" s="13"/>
       <c r="O114" s="21" t="s">
-        <v>132</v>
+        <v>313</v>
       </c>
       <c r="P114" s="4" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R114" s="11"/>
     </row>
-    <row r="115" spans="1:18" ht="60" hidden="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:18" ht="60">
       <c r="A115" s="13" t="s">
-        <v>131</v>
+        <v>310</v>
       </c>
       <c r="B115" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C115" s="21" t="s">
-        <v>240</v>
+        <v>303</v>
       </c>
       <c r="D115" s="21" t="s">
-        <v>273</v>
+        <v>322</v>
       </c>
       <c r="E115" s="20" t="s">
-        <v>238</v>
+        <v>305</v>
       </c>
       <c r="F115" s="22" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
       <c r="G115" s="23"/>
       <c r="H115" s="13" t="s">
-        <v>237</v>
+        <v>300</v>
       </c>
       <c r="I115" s="13" t="s">
-        <v>272</v>
+        <v>323</v>
       </c>
       <c r="J115" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K115" s="13" t="s">
-        <v>135</v>
+        <v>321</v>
       </c>
       <c r="L115" s="13"/>
       <c r="M115" s="13"/>
       <c r="N115" s="13"/>
       <c r="O115" s="21" t="s">
-        <v>271</v>
+        <v>324</v>
       </c>
       <c r="P115" s="13" t="s">
-        <v>234</v>
+        <v>307</v>
       </c>
       <c r="R115" s="11"/>
     </row>
-    <row r="116" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:18" ht="45">
       <c r="A116" s="5" t="s">
-        <v>131</v>
+        <v>310</v>
       </c>
       <c r="B116" s="5" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C116" s="6" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="D116" s="63" t="s">
-        <v>136</v>
+        <v>325</v>
       </c>
       <c r="E116" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F116" s="19" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
       <c r="G116" s="62"/>
       <c r="H116" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I116" s="7" t="s">
-        <v>270</v>
+        <v>326</v>
       </c>
       <c r="J116" s="43" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K116" s="13" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="L116" s="13"/>
       <c r="M116" s="13"/>
       <c r="N116" s="13"/>
       <c r="O116" s="21" t="s">
-        <v>132</v>
+        <v>313</v>
       </c>
       <c r="P116" s="4" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R116" s="11"/>
     </row>
-    <row r="117" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:18" ht="75">
       <c r="A117" s="13" t="s">
-        <v>131</v>
+        <v>310</v>
       </c>
       <c r="B117" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C117" s="21" t="s">
-        <v>99</v>
+        <v>209</v>
       </c>
       <c r="D117" s="21" t="s">
-        <v>137</v>
+        <v>327</v>
       </c>
       <c r="E117" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F117" s="22" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
       <c r="G117" s="23"/>
       <c r="H117" s="13" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I117" s="13" t="s">
-        <v>269</v>
+        <v>328</v>
       </c>
       <c r="J117" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K117" s="13" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="L117" s="13"/>
       <c r="M117" s="13"/>
       <c r="N117" s="13"/>
       <c r="O117" s="21" t="s">
-        <v>132</v>
+        <v>313</v>
       </c>
       <c r="P117" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R117" s="11"/>
     </row>
-    <row r="118" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:18" ht="90">
       <c r="A118" s="5" t="s">
-        <v>131</v>
+        <v>310</v>
       </c>
       <c r="B118" s="5" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="C118" s="9" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="D118" s="49" t="s">
-        <v>217</v>
+        <v>167</v>
       </c>
       <c r="E118" s="50"/>
       <c r="F118" s="49"/>
       <c r="G118" s="48"/>
       <c r="H118" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I118" s="7" t="s">
-        <v>268</v>
+        <v>329</v>
       </c>
       <c r="J118" s="43" t="s">
-        <v>184</v>
+        <v>124</v>
       </c>
       <c r="K118" s="43" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L118" s="13"/>
       <c r="M118" s="13"/>
       <c r="N118" s="13"/>
       <c r="O118" s="21" t="s">
-        <v>132</v>
+        <v>313</v>
       </c>
       <c r="P118" s="13" t="s">
-        <v>179</v>
+        <v>125</v>
       </c>
       <c r="R118" s="11"/>
     </row>
-    <row r="119" spans="1:18" ht="120" hidden="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:18" ht="120">
       <c r="A119" s="13" t="s">
-        <v>131</v>
+        <v>310</v>
       </c>
       <c r="B119" s="13" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="C119" s="21" t="s">
-        <v>72</v>
+        <v>127</v>
       </c>
       <c r="D119" s="21" t="s">
-        <v>267</v>
+        <v>330</v>
       </c>
       <c r="E119" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F119" s="22" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
       <c r="G119" s="23"/>
       <c r="H119" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I119" s="13" t="s">
-        <v>230</v>
+        <v>129</v>
       </c>
       <c r="J119" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K119" s="13" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="L119" s="13"/>
       <c r="M119" s="13"/>
       <c r="N119" s="13"/>
       <c r="O119" s="21" t="s">
-        <v>132</v>
+        <v>313</v>
       </c>
       <c r="P119" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R119" s="11"/>
     </row>
-    <row r="120" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:18" ht="45">
       <c r="A120" s="5" t="s">
-        <v>138</v>
+        <v>331</v>
       </c>
       <c r="B120" s="5" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="C120" s="6" t="s">
-        <v>38</v>
+        <v>103</v>
       </c>
       <c r="D120" s="53" t="s">
-        <v>227</v>
+        <v>258</v>
       </c>
       <c r="E120" s="39"/>
       <c r="F120" s="19"/>
       <c r="G120" s="51"/>
       <c r="H120" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I120" s="7" t="s">
-        <v>265</v>
+        <v>332</v>
       </c>
       <c r="J120" s="43" t="s">
-        <v>264</v>
+        <v>283</v>
       </c>
       <c r="K120" s="10" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="L120" s="13"/>
       <c r="M120" s="13"/>
       <c r="N120" s="13"/>
       <c r="O120" s="21" t="s">
-        <v>132</v>
+        <v>313</v>
       </c>
       <c r="P120" s="28" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R120" s="11"/>
     </row>
-    <row r="121" spans="1:18" ht="60" hidden="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:18" ht="60">
       <c r="A121" s="13" t="s">
-        <v>138</v>
+        <v>331</v>
       </c>
       <c r="B121" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C121" s="21" t="s">
-        <v>263</v>
+        <v>333</v>
       </c>
       <c r="D121" s="21" t="s">
-        <v>262</v>
+        <v>334</v>
       </c>
       <c r="E121" s="20" t="s">
-        <v>238</v>
+        <v>305</v>
       </c>
       <c r="F121" s="22" t="s">
-        <v>248</v>
+        <v>335</v>
       </c>
       <c r="G121" s="23"/>
       <c r="H121" s="13" t="s">
-        <v>237</v>
+        <v>300</v>
       </c>
       <c r="I121" s="13" t="s">
-        <v>261</v>
+        <v>336</v>
       </c>
       <c r="J121" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K121" s="13" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L121" s="13"/>
       <c r="M121" s="13"/>
       <c r="N121" s="13"/>
       <c r="O121" s="21" t="s">
-        <v>235</v>
+        <v>302</v>
       </c>
       <c r="P121" s="13" t="s">
-        <v>234</v>
+        <v>307</v>
       </c>
       <c r="R121" s="11"/>
     </row>
-    <row r="122" spans="1:18" s="54" customFormat="1" ht="30" hidden="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:18" s="54" customFormat="1" ht="30">
       <c r="A122" s="55" t="s">
-        <v>138</v>
+        <v>331</v>
       </c>
       <c r="B122" s="56" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C122" s="61" t="s">
-        <v>260</v>
+        <v>337</v>
       </c>
       <c r="D122" s="61"/>
       <c r="E122" s="60" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F122" s="52" t="s">
-        <v>248</v>
+        <v>335</v>
       </c>
       <c r="G122" s="59"/>
       <c r="H122" s="58" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I122" s="56" t="s">
-        <v>259</v>
+        <v>338</v>
       </c>
       <c r="J122" s="57" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K122" s="56" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L122" s="56"/>
       <c r="M122" s="56"/>
       <c r="N122" s="56"/>
       <c r="O122" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P122" s="55" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:18" ht="60" hidden="1" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="123" spans="1:18" ht="60">
       <c r="A123" s="13" t="s">
-        <v>138</v>
+        <v>331</v>
       </c>
       <c r="B123" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C123" s="21" t="s">
-        <v>258</v>
+        <v>339</v>
       </c>
       <c r="D123" s="21" t="s">
-        <v>257</v>
+        <v>340</v>
       </c>
       <c r="E123" s="20" t="s">
-        <v>238</v>
+        <v>305</v>
       </c>
       <c r="F123" s="22" t="s">
-        <v>248</v>
+        <v>335</v>
       </c>
       <c r="G123" s="23"/>
       <c r="H123" s="13" t="s">
-        <v>237</v>
+        <v>300</v>
       </c>
       <c r="I123" s="13" t="s">
-        <v>256</v>
+        <v>341</v>
       </c>
       <c r="J123" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K123" s="13" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L123" s="13"/>
       <c r="M123" s="13"/>
       <c r="N123" s="13"/>
       <c r="O123" s="21" t="s">
-        <v>235</v>
+        <v>302</v>
       </c>
       <c r="P123" s="13" t="s">
-        <v>234</v>
+        <v>307</v>
       </c>
       <c r="R123" s="11"/>
     </row>
-    <row r="124" spans="1:18" s="24" customFormat="1" ht="30" hidden="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:18" s="24" customFormat="1" ht="30">
       <c r="A124" s="25" t="s">
-        <v>138</v>
+        <v>331</v>
       </c>
       <c r="B124" s="27" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C124" s="53" t="s">
-        <v>255</v>
+        <v>342</v>
       </c>
       <c r="D124" s="53" t="s">
-        <v>255</v>
+        <v>342</v>
       </c>
       <c r="E124" s="30" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F124" s="52" t="s">
-        <v>248</v>
+        <v>335</v>
       </c>
       <c r="G124" s="44"/>
       <c r="H124" s="28" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I124" s="27" t="s">
-        <v>254</v>
+        <v>343</v>
       </c>
       <c r="J124" s="16" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K124" s="27" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L124" s="27"/>
       <c r="M124" s="27"/>
       <c r="N124" s="27"/>
       <c r="O124" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P124" s="25" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="125" spans="1:18" ht="45">
       <c r="A125" s="13" t="s">
-        <v>138</v>
+        <v>331</v>
       </c>
       <c r="B125" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C125" s="21" t="s">
-        <v>253</v>
+        <v>344</v>
       </c>
       <c r="D125" s="21" t="s">
-        <v>252</v>
+        <v>345</v>
       </c>
       <c r="E125" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F125" s="22" t="s">
-        <v>248</v>
+        <v>335</v>
       </c>
       <c r="G125" s="23"/>
       <c r="H125" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I125" s="13" t="s">
-        <v>251</v>
+        <v>346</v>
       </c>
       <c r="J125" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K125" s="13" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L125" s="13"/>
       <c r="M125" s="13"/>
       <c r="N125" s="13"/>
       <c r="O125" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P125" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R125" s="11"/>
     </row>
-    <row r="126" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:18" ht="90">
       <c r="A126" s="5" t="s">
-        <v>138</v>
+        <v>331</v>
       </c>
       <c r="B126" s="5" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="C126" s="9" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="D126" s="49" t="s">
-        <v>217</v>
+        <v>167</v>
       </c>
       <c r="E126" s="50"/>
       <c r="F126" s="49"/>
       <c r="G126" s="48"/>
       <c r="H126" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I126" s="7" t="s">
-        <v>250</v>
+        <v>347</v>
       </c>
       <c r="J126" s="43" t="s">
-        <v>184</v>
+        <v>124</v>
       </c>
       <c r="K126" s="43" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L126" s="13"/>
       <c r="M126" s="13"/>
       <c r="N126" s="13"/>
       <c r="O126" s="21" t="s">
-        <v>132</v>
+        <v>313</v>
       </c>
       <c r="P126" s="13" t="s">
-        <v>179</v>
+        <v>125</v>
       </c>
       <c r="R126" s="11"/>
     </row>
-    <row r="127" spans="1:18" ht="210" hidden="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:18" ht="210">
       <c r="A127" s="13" t="s">
-        <v>138</v>
+        <v>331</v>
       </c>
       <c r="B127" s="13" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="C127" s="21" t="s">
-        <v>72</v>
+        <v>127</v>
       </c>
       <c r="D127" s="21" t="s">
-        <v>249</v>
+        <v>348</v>
       </c>
       <c r="E127" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F127" s="22" t="s">
-        <v>248</v>
+        <v>335</v>
       </c>
       <c r="G127" s="23"/>
       <c r="H127" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I127" s="13" t="s">
-        <v>230</v>
+        <v>129</v>
       </c>
       <c r="J127" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K127" s="13" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="L127" s="13"/>
       <c r="M127" s="13"/>
       <c r="N127" s="13"/>
       <c r="O127" s="21" t="s">
-        <v>132</v>
+        <v>313</v>
       </c>
       <c r="P127" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R127" s="11"/>
     </row>
-    <row r="128" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:18" ht="45">
       <c r="A128" s="13" t="s">
-        <v>139</v>
+        <v>349</v>
       </c>
       <c r="B128" s="5" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="C128" s="6" t="s">
-        <v>38</v>
+        <v>103</v>
       </c>
       <c r="D128" s="53" t="s">
-        <v>227</v>
+        <v>258</v>
       </c>
       <c r="E128" s="39"/>
       <c r="F128" s="52"/>
       <c r="G128" s="51"/>
       <c r="H128" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I128" s="7" t="s">
-        <v>247</v>
+        <v>350</v>
       </c>
       <c r="J128" s="43" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="K128" s="13" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="L128" s="13"/>
       <c r="M128" s="13"/>
       <c r="N128" s="13"/>
       <c r="O128" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P128" s="28" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R128" s="11"/>
     </row>
-    <row r="129" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:18" ht="75">
       <c r="A129" s="13" t="s">
-        <v>139</v>
+        <v>349</v>
       </c>
       <c r="B129" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C129" s="21" t="s">
-        <v>140</v>
+        <v>351</v>
       </c>
       <c r="D129" s="21" t="s">
-        <v>141</v>
+        <v>352</v>
       </c>
       <c r="E129" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F129" s="22" t="s">
-        <v>229</v>
+        <v>353</v>
       </c>
       <c r="G129" s="23"/>
       <c r="H129" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I129" s="13" t="s">
-        <v>245</v>
+        <v>354</v>
       </c>
       <c r="J129" s="22" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K129" s="13" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="L129" s="13"/>
       <c r="M129" s="13"/>
       <c r="N129" s="13"/>
       <c r="O129" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P129" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R129" s="11"/>
     </row>
-    <row r="130" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:18" ht="45">
       <c r="A130" s="13" t="s">
-        <v>139</v>
+        <v>349</v>
       </c>
       <c r="B130" s="5" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C130" s="6" t="s">
-        <v>114</v>
+        <v>261</v>
       </c>
       <c r="D130" s="6" t="s">
-        <v>124</v>
+        <v>284</v>
       </c>
       <c r="E130" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F130" s="47" t="s">
-        <v>229</v>
+        <v>353</v>
       </c>
       <c r="G130" s="51"/>
       <c r="H130" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I130" s="7" t="s">
-        <v>244</v>
+        <v>355</v>
       </c>
       <c r="J130" s="43" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="K130" s="13" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="L130" s="13"/>
       <c r="M130" s="13"/>
       <c r="N130" s="13"/>
       <c r="O130" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P130" s="4" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R130" s="11"/>
     </row>
-    <row r="131" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:18" ht="45">
       <c r="A131" s="13" t="s">
-        <v>139</v>
+        <v>349</v>
       </c>
       <c r="B131" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C131" s="21" t="s">
-        <v>116</v>
+        <v>265</v>
       </c>
       <c r="D131" s="21" t="s">
-        <v>142</v>
+        <v>287</v>
       </c>
       <c r="E131" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F131" s="22" t="s">
-        <v>229</v>
+        <v>353</v>
       </c>
       <c r="G131" s="23"/>
       <c r="H131" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I131" s="13" t="s">
-        <v>242</v>
+        <v>356</v>
       </c>
       <c r="J131" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K131" s="13" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L131" s="13"/>
       <c r="M131" s="13"/>
       <c r="N131" s="13"/>
       <c r="O131" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P131" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R131" s="11"/>
     </row>
-    <row r="132" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:18" ht="45">
       <c r="A132" s="13" t="s">
-        <v>139</v>
+        <v>349</v>
       </c>
       <c r="B132" s="5" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C132" s="6" t="s">
-        <v>125</v>
+        <v>289</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>126</v>
+        <v>290</v>
       </c>
       <c r="E132" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F132" s="47" t="s">
-        <v>229</v>
+        <v>353</v>
       </c>
       <c r="G132" s="51"/>
       <c r="H132" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I132" s="7" t="s">
-        <v>241</v>
+        <v>357</v>
       </c>
       <c r="J132" s="43" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K132" s="13" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="L132" s="13"/>
       <c r="M132" s="13"/>
       <c r="N132" s="13"/>
       <c r="O132" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P132" s="4" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R132" s="11"/>
     </row>
-    <row r="133" spans="1:18" ht="120" hidden="1" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:18" ht="120">
       <c r="A133" s="13" t="s">
-        <v>139</v>
+        <v>349</v>
       </c>
       <c r="B133" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C133" s="21" t="s">
-        <v>240</v>
+        <v>303</v>
       </c>
       <c r="D133" s="21" t="s">
-        <v>239</v>
+        <v>358</v>
       </c>
       <c r="E133" s="20" t="s">
-        <v>238</v>
+        <v>305</v>
       </c>
       <c r="F133" s="22" t="s">
-        <v>229</v>
+        <v>353</v>
       </c>
       <c r="G133" s="23"/>
       <c r="H133" s="13" t="s">
-        <v>237</v>
+        <v>300</v>
       </c>
       <c r="I133" s="13" t="s">
-        <v>236</v>
+        <v>359</v>
       </c>
       <c r="J133" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K133" s="13" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L133" s="13"/>
       <c r="M133" s="13"/>
       <c r="N133" s="13"/>
       <c r="O133" s="21" t="s">
-        <v>235</v>
+        <v>302</v>
       </c>
       <c r="P133" s="13" t="s">
-        <v>234</v>
+        <v>307</v>
       </c>
       <c r="R133" s="11"/>
     </row>
-    <row r="134" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:18" ht="90">
       <c r="A134" s="13" t="s">
-        <v>139</v>
+        <v>349</v>
       </c>
       <c r="B134" s="5" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="C134" s="9" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="D134" s="49" t="s">
-        <v>217</v>
+        <v>167</v>
       </c>
       <c r="E134" s="50"/>
       <c r="F134" s="49"/>
       <c r="G134" s="48"/>
       <c r="H134" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I134" s="7" t="s">
-        <v>233</v>
+        <v>360</v>
       </c>
       <c r="J134" s="43" t="s">
-        <v>232</v>
+        <v>169</v>
       </c>
       <c r="K134" s="43" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L134" s="13"/>
       <c r="M134" s="13"/>
       <c r="N134" s="13"/>
       <c r="O134" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P134" s="13" t="s">
-        <v>179</v>
+        <v>125</v>
       </c>
       <c r="R134" s="11"/>
     </row>
-    <row r="135" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:18" ht="75">
       <c r="A135" s="13" t="s">
-        <v>139</v>
+        <v>349</v>
       </c>
       <c r="B135" s="13" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="C135" s="21" t="s">
-        <v>72</v>
+        <v>127</v>
       </c>
       <c r="D135" s="21" t="s">
-        <v>231</v>
+        <v>361</v>
       </c>
       <c r="E135" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F135" s="22" t="s">
-        <v>229</v>
+        <v>353</v>
       </c>
       <c r="G135" s="23"/>
       <c r="H135" s="13"/>
       <c r="I135" s="13" t="s">
-        <v>230</v>
+        <v>129</v>
       </c>
       <c r="J135" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K135" s="13" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L135" s="13"/>
       <c r="M135" s="13"/>
       <c r="N135" s="13"/>
       <c r="O135" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P135" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R135" s="11"/>
     </row>
-    <row r="136" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:18" ht="45">
       <c r="A136" s="13" t="s">
-        <v>139</v>
+        <v>349</v>
       </c>
       <c r="B136" s="5" t="s">
-        <v>120</v>
+        <v>278</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>121</v>
+        <v>362</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>143</v>
+        <v>363</v>
       </c>
       <c r="E136" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F136" s="47" t="s">
-        <v>229</v>
+        <v>353</v>
       </c>
       <c r="G136" s="46"/>
       <c r="H136" s="13" t="s">
-        <v>144</v>
+        <v>364</v>
       </c>
       <c r="I136" s="7" t="s">
-        <v>228</v>
+        <v>365</v>
       </c>
       <c r="J136" s="43" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K136" s="13" t="s">
-        <v>70</v>
+        <v>264</v>
       </c>
       <c r="L136" s="13"/>
       <c r="M136" s="13"/>
       <c r="N136" s="13"/>
       <c r="O136" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P136" s="4" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R136" s="11"/>
     </row>
-    <row r="137" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:18" ht="45">
       <c r="A137" s="13" t="s">
-        <v>145</v>
+        <v>366</v>
       </c>
       <c r="B137" s="13" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="C137" s="21" t="s">
-        <v>38</v>
+        <v>103</v>
       </c>
       <c r="D137" s="21" t="s">
-        <v>227</v>
+        <v>258</v>
       </c>
       <c r="E137" s="20"/>
       <c r="F137" s="22"/>
       <c r="G137" s="23"/>
       <c r="H137" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I137" s="13" t="s">
-        <v>226</v>
+        <v>367</v>
       </c>
       <c r="J137" s="22" t="s">
-        <v>225</v>
+        <v>312</v>
       </c>
       <c r="K137" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L137" s="13"/>
       <c r="M137" s="13"/>
       <c r="N137" s="13"/>
       <c r="O137" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P137" s="13" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R137" s="11"/>
     </row>
-    <row r="138" spans="1:18" hidden="1" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:18">
       <c r="A138" s="13" t="s">
-        <v>145</v>
+        <v>366</v>
       </c>
       <c r="B138" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C138" s="13" t="s">
-        <v>146</v>
+        <v>368</v>
       </c>
       <c r="D138" s="13"/>
       <c r="E138" s="30"/>
       <c r="F138" s="19"/>
       <c r="G138" s="41"/>
       <c r="H138" s="28"/>
       <c r="I138" s="45"/>
       <c r="J138" s="43" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K138" s="28" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L138" s="13"/>
       <c r="M138" s="13"/>
       <c r="N138" s="13"/>
       <c r="O138" s="21" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="P138" s="25" t="s">
-        <v>224</v>
+        <v>369</v>
       </c>
       <c r="R138" s="11"/>
     </row>
-    <row r="139" spans="1:18" ht="195" hidden="1" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:18" ht="195">
       <c r="A139" s="13" t="s">
-        <v>145</v>
+        <v>366</v>
       </c>
       <c r="B139" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C139" s="21" t="s">
-        <v>147</v>
+        <v>370</v>
       </c>
       <c r="D139" s="21" t="s">
-        <v>223</v>
+        <v>371</v>
       </c>
       <c r="E139" s="20"/>
       <c r="F139" s="22"/>
       <c r="G139" s="23"/>
       <c r="H139" s="13" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I139" s="13" t="s">
-        <v>163</v>
+        <v>372</v>
       </c>
       <c r="J139" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K139" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L139" s="13"/>
       <c r="M139" s="13"/>
       <c r="N139" s="13"/>
       <c r="O139" s="21" t="s">
-        <v>222</v>
+        <v>373</v>
       </c>
       <c r="P139" s="13" t="s">
-        <v>221</v>
+        <v>374</v>
       </c>
       <c r="R139" s="11"/>
     </row>
-    <row r="140" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:18" ht="90">
       <c r="A140" s="13" t="s">
-        <v>145</v>
+        <v>366</v>
       </c>
       <c r="B140" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C140" s="13" t="s">
-        <v>149</v>
+        <v>375</v>
       </c>
       <c r="D140" s="13" t="s">
-        <v>220</v>
+        <v>376</v>
       </c>
       <c r="E140" s="30"/>
       <c r="F140" s="19"/>
       <c r="G140" s="41"/>
       <c r="H140" s="13" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I140" s="5" t="s">
-        <v>163</v>
+        <v>372</v>
       </c>
       <c r="J140" s="43" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K140" s="28" t="s">
-        <v>219</v>
+        <v>377</v>
       </c>
       <c r="L140" s="13"/>
       <c r="M140" s="13"/>
       <c r="N140" s="13"/>
       <c r="O140" s="21" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="P140" s="25" t="s">
-        <v>218</v>
+        <v>378</v>
       </c>
       <c r="R140" s="11"/>
     </row>
-    <row r="141" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:18" ht="90">
       <c r="A141" s="13" t="s">
-        <v>145</v>
+        <v>366</v>
       </c>
       <c r="B141" s="13" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="C141" s="21" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="D141" s="21" t="s">
-        <v>217</v>
+        <v>167</v>
       </c>
       <c r="E141" s="20"/>
       <c r="F141" s="22"/>
       <c r="G141" s="23"/>
       <c r="H141" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I141" s="13" t="s">
-        <v>216</v>
+        <v>379</v>
       </c>
       <c r="J141" s="22" t="s">
-        <v>184</v>
+        <v>124</v>
       </c>
       <c r="K141" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L141" s="13"/>
       <c r="M141" s="13"/>
       <c r="N141" s="13"/>
       <c r="O141" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P141" s="13" t="s">
-        <v>179</v>
+        <v>125</v>
       </c>
       <c r="R141" s="11"/>
     </row>
-    <row r="142" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:18" ht="75">
       <c r="A142" s="4" t="s">
-        <v>150</v>
+        <v>380</v>
       </c>
       <c r="B142" s="4" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="C142" s="4" t="s">
-        <v>215</v>
+        <v>381</v>
       </c>
       <c r="D142" s="43" t="s">
-        <v>212</v>
+        <v>131</v>
       </c>
       <c r="E142" s="30"/>
       <c r="F142" s="19"/>
       <c r="G142" s="44"/>
       <c r="H142" s="28" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I142" s="37" t="s">
-        <v>214</v>
+        <v>382</v>
       </c>
       <c r="J142" s="43" t="s">
-        <v>210</v>
+        <v>106</v>
       </c>
       <c r="K142" s="27" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L142" s="27"/>
       <c r="M142" s="27"/>
       <c r="N142" s="27"/>
       <c r="O142" s="42" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P142" s="25" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R142" s="11"/>
     </row>
-    <row r="143" spans="1:18" s="24" customFormat="1" ht="84" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:18" s="24" customFormat="1" ht="84" customHeight="1">
       <c r="A143" s="22" t="s">
-        <v>150</v>
+        <v>380</v>
       </c>
       <c r="B143" s="23" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="C143" s="22" t="s">
-        <v>213</v>
+        <v>383</v>
       </c>
       <c r="D143" s="23" t="s">
-        <v>212</v>
+        <v>131</v>
       </c>
       <c r="E143" s="22"/>
       <c r="F143" s="23"/>
       <c r="G143" s="22"/>
       <c r="H143" s="23" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I143" s="22" t="s">
-        <v>211</v>
+        <v>384</v>
       </c>
       <c r="J143" s="23" t="s">
-        <v>210</v>
+        <v>106</v>
       </c>
       <c r="K143" s="22" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L143" s="23"/>
       <c r="M143" s="22"/>
       <c r="N143" s="23"/>
       <c r="O143" s="22" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P143" s="23" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R143" s="33"/>
     </row>
-    <row r="144" spans="1:18" ht="75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:18" ht="75">
       <c r="A144" s="13" t="s">
-        <v>150</v>
+        <v>380</v>
       </c>
       <c r="B144" s="13" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="C144" s="13" t="s">
-        <v>209</v>
+        <v>385</v>
       </c>
       <c r="D144" s="21" t="s">
-        <v>208</v>
+        <v>386</v>
       </c>
       <c r="E144" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F144" s="22" t="s">
-        <v>203</v>
+        <v>387</v>
       </c>
       <c r="G144" s="23"/>
       <c r="H144" s="13" t="s">
-        <v>207</v>
+        <v>388</v>
       </c>
       <c r="I144" s="13" t="s">
-        <v>206</v>
+        <v>389</v>
       </c>
       <c r="J144" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K144" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L144" s="13"/>
       <c r="M144" s="13"/>
       <c r="N144" s="13"/>
       <c r="O144" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P144" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R144" s="11"/>
     </row>
-    <row r="145" spans="1:18" ht="120" hidden="1" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:18" ht="120">
       <c r="A145" s="4" t="s">
-        <v>150</v>
+        <v>380</v>
       </c>
       <c r="B145" s="32" t="s">
-        <v>148</v>
+        <v>390</v>
       </c>
       <c r="C145" s="32" t="s">
-        <v>205</v>
+        <v>391</v>
       </c>
       <c r="D145" s="32" t="s">
-        <v>204</v>
+        <v>392</v>
       </c>
       <c r="E145" s="32" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F145" s="32" t="s">
-        <v>203</v>
+        <v>387</v>
       </c>
       <c r="G145" s="32"/>
       <c r="H145" s="32" t="s">
-        <v>202</v>
+        <v>393</v>
       </c>
       <c r="I145" s="32" t="s">
-        <v>201</v>
+        <v>394</v>
       </c>
       <c r="J145" s="32" t="s">
-        <v>200</v>
+        <v>395</v>
       </c>
       <c r="K145" s="32" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L145" s="32"/>
       <c r="M145" s="32"/>
       <c r="N145" s="32"/>
       <c r="O145" s="32" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P145" s="32" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R145" s="11"/>
     </row>
-    <row r="146" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:18" ht="45">
       <c r="A146" s="13" t="s">
-        <v>150</v>
+        <v>380</v>
       </c>
       <c r="B146" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C146" s="13" t="s">
-        <v>199</v>
+        <v>396</v>
       </c>
       <c r="D146" s="21" t="s">
-        <v>198</v>
+        <v>397</v>
       </c>
       <c r="E146" s="20"/>
       <c r="F146" s="22"/>
       <c r="G146" s="23"/>
       <c r="H146" s="13" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I146" s="40" t="s">
-        <v>197</v>
+        <v>398</v>
       </c>
       <c r="J146" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K146" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L146" s="13"/>
       <c r="M146" s="13"/>
       <c r="N146" s="13"/>
       <c r="O146" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P146" s="13" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R146" s="11"/>
     </row>
-    <row r="147" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:18" ht="45">
       <c r="A147" s="4" t="s">
-        <v>150</v>
+        <v>380</v>
       </c>
       <c r="B147" s="4" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C147" s="4" t="s">
-        <v>196</v>
+        <v>399</v>
       </c>
       <c r="D147" s="4" t="s">
-        <v>195</v>
+        <v>400</v>
       </c>
       <c r="E147" s="4"/>
       <c r="F147" s="4"/>
       <c r="G147" s="4"/>
       <c r="H147" s="4" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I147" s="4" t="s">
-        <v>194</v>
+        <v>401</v>
       </c>
       <c r="J147" s="4" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K147" s="4" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L147" s="4"/>
       <c r="M147" s="4"/>
       <c r="N147" s="4"/>
       <c r="O147" s="4" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P147" s="4" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="148" spans="1:18" ht="45">
       <c r="A148" s="4" t="s">
-        <v>150</v>
+        <v>380</v>
       </c>
       <c r="B148" s="32" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C148" s="32" t="s">
-        <v>193</v>
+        <v>402</v>
       </c>
       <c r="D148" s="32" t="s">
-        <v>151</v>
+        <v>403</v>
       </c>
       <c r="E148" s="39"/>
       <c r="F148" s="19"/>
       <c r="G148" s="41"/>
       <c r="H148" s="13" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I148" s="40" t="s">
-        <v>192</v>
+        <v>133</v>
       </c>
       <c r="J148" s="16" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K148" s="32" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L148" s="32"/>
       <c r="M148" s="32"/>
       <c r="N148" s="32"/>
       <c r="O148" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P148" s="25" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R148" s="11"/>
     </row>
-    <row r="149" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:18" ht="45">
       <c r="A149" s="4" t="s">
-        <v>150</v>
+        <v>380</v>
       </c>
       <c r="B149" s="4" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C149" s="4" t="s">
-        <v>191</v>
+        <v>404</v>
       </c>
       <c r="D149" s="4" t="s">
-        <v>151</v>
+        <v>403</v>
       </c>
       <c r="E149" s="4"/>
       <c r="F149" s="4"/>
       <c r="G149" s="4"/>
       <c r="H149" s="4" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="I149" s="4" t="s">
-        <v>190</v>
+        <v>405</v>
       </c>
       <c r="J149" s="4" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K149" s="4" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L149" s="4"/>
       <c r="M149" s="4"/>
       <c r="N149" s="4"/>
       <c r="O149" s="4" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P149" s="4" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="150" spans="1:18" ht="45">
       <c r="A150" s="13" t="s">
-        <v>150</v>
+        <v>380</v>
       </c>
       <c r="B150" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C150" s="13" t="s">
-        <v>187</v>
+        <v>406</v>
       </c>
       <c r="D150" s="21" t="s">
-        <v>152</v>
+        <v>407</v>
       </c>
       <c r="E150" s="20"/>
       <c r="F150" s="22"/>
       <c r="G150" s="23"/>
       <c r="H150" s="13" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I150" s="40" t="s">
-        <v>163</v>
+        <v>372</v>
       </c>
       <c r="J150" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K150" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L150" s="13"/>
       <c r="M150" s="13"/>
       <c r="N150" s="13"/>
       <c r="O150" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P150" s="13" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R150" s="11"/>
     </row>
-    <row r="151" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:18" ht="45">
       <c r="A151" s="4" t="s">
-        <v>150</v>
+        <v>380</v>
       </c>
       <c r="B151" s="4" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C151" s="4" t="s">
-        <v>187</v>
+        <v>406</v>
       </c>
       <c r="D151" s="4" t="s">
-        <v>153</v>
+        <v>408</v>
       </c>
       <c r="E151" s="4"/>
       <c r="F151" s="4"/>
       <c r="G151" s="4"/>
       <c r="H151" s="4" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I151" s="4" t="s">
-        <v>163</v>
+        <v>372</v>
       </c>
       <c r="J151" s="4" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K151" s="4" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L151" s="4"/>
       <c r="M151" s="4"/>
       <c r="N151" s="4"/>
       <c r="O151" s="4" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P151" s="4" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R151" s="11"/>
     </row>
-    <row r="152" spans="1:18" ht="45" hidden="1" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:18" ht="45">
       <c r="A152" s="13" t="s">
-        <v>150</v>
+        <v>380</v>
       </c>
       <c r="B152" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C152" s="13" t="s">
-        <v>189</v>
+        <v>409</v>
       </c>
       <c r="D152" s="13" t="s">
-        <v>153</v>
+        <v>408</v>
       </c>
       <c r="E152" s="13"/>
       <c r="F152" s="13"/>
       <c r="G152" s="13"/>
       <c r="H152" s="13" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I152" s="13" t="s">
-        <v>188</v>
+        <v>410</v>
       </c>
       <c r="J152" s="13" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K152" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L152" s="13"/>
       <c r="M152" s="13"/>
       <c r="N152" s="13"/>
       <c r="O152" s="13" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P152" s="13" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="153" spans="1:18" ht="90">
       <c r="A153" s="13" t="s">
-        <v>150</v>
+        <v>380</v>
       </c>
       <c r="B153" s="13" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C153" s="13" t="s">
-        <v>187</v>
+        <v>406</v>
       </c>
       <c r="D153" s="13" t="s">
-        <v>154</v>
+        <v>411</v>
       </c>
       <c r="E153" s="13"/>
       <c r="F153" s="13"/>
       <c r="G153" s="13"/>
       <c r="H153" s="13" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I153" s="13" t="s">
-        <v>163</v>
+        <v>372</v>
       </c>
       <c r="J153" s="13" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K153" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L153" s="13"/>
       <c r="M153" s="13"/>
       <c r="N153" s="13"/>
       <c r="O153" s="13" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P153" s="13" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R153" s="11"/>
     </row>
-    <row r="154" spans="1:18" ht="60" hidden="1" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:18" ht="60">
       <c r="A154" s="4" t="s">
-        <v>150</v>
+        <v>380</v>
       </c>
       <c r="B154" s="32" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C154" s="32" t="s">
-        <v>187</v>
+        <v>406</v>
       </c>
       <c r="D154" s="32" t="s">
-        <v>155</v>
+        <v>412</v>
       </c>
       <c r="E154" s="39"/>
       <c r="F154" s="19"/>
       <c r="G154" s="38"/>
       <c r="H154" s="13" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I154" s="37" t="s">
-        <v>163</v>
+        <v>372</v>
       </c>
       <c r="J154" s="16" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K154" s="32" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L154" s="32"/>
       <c r="M154" s="32"/>
       <c r="N154" s="32"/>
       <c r="O154" s="14" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P154" s="25" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R154" s="11"/>
     </row>
-    <row r="155" spans="1:18" ht="90" hidden="1" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:18" ht="90">
       <c r="A155" s="13" t="s">
-        <v>150</v>
+        <v>380</v>
       </c>
       <c r="B155" s="13" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="C155" s="13" t="s">
-        <v>186</v>
+        <v>413</v>
       </c>
       <c r="D155" s="13" t="s">
-        <v>182</v>
+        <v>414</v>
       </c>
       <c r="E155" s="13"/>
       <c r="F155" s="13"/>
       <c r="G155" s="13"/>
       <c r="H155" s="13" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I155" s="13" t="s">
-        <v>185</v>
+        <v>415</v>
       </c>
       <c r="J155" s="13" t="s">
-        <v>184</v>
+        <v>124</v>
       </c>
       <c r="K155" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L155" s="13"/>
       <c r="M155" s="13"/>
       <c r="N155" s="13"/>
       <c r="O155" s="13" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P155" s="13" t="s">
-        <v>179</v>
+        <v>125</v>
       </c>
       <c r="R155" s="11"/>
     </row>
-    <row r="156" spans="1:18" s="24" customFormat="1" ht="90" hidden="1" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:18" s="24" customFormat="1" ht="90">
       <c r="A156" s="25" t="s">
-        <v>150</v>
+        <v>380</v>
       </c>
       <c r="B156" s="27" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="C156" s="26" t="s">
-        <v>183</v>
+        <v>416</v>
       </c>
       <c r="D156" s="26" t="s">
-        <v>182</v>
+        <v>414</v>
       </c>
       <c r="E156" s="36"/>
       <c r="F156" s="19"/>
       <c r="G156" s="26"/>
       <c r="H156" s="27" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="I156" s="27" t="s">
-        <v>181</v>
+        <v>417</v>
       </c>
       <c r="J156" s="35" t="s">
-        <v>180</v>
+        <v>418</v>
       </c>
       <c r="K156" s="27" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L156" s="27"/>
       <c r="M156" s="27"/>
       <c r="N156" s="27"/>
       <c r="O156" s="26" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P156" s="34" t="s">
-        <v>179</v>
+        <v>125</v>
       </c>
       <c r="R156" s="33"/>
     </row>
-    <row r="157" spans="1:18" ht="120" hidden="1" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:18" ht="120">
       <c r="A157" s="4" t="s">
-        <v>150</v>
+        <v>380</v>
       </c>
       <c r="B157" s="32" t="s">
-        <v>156</v>
+        <v>419</v>
       </c>
       <c r="C157" s="32" t="s">
-        <v>178</v>
+        <v>420</v>
       </c>
       <c r="D157" s="32" t="s">
-        <v>157</v>
+        <v>421</v>
       </c>
       <c r="E157" s="32" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F157" s="32" t="s">
-        <v>177</v>
+        <v>422</v>
       </c>
       <c r="G157" s="32"/>
       <c r="H157" s="32" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I157" s="32" t="s">
-        <v>176</v>
+        <v>423</v>
       </c>
       <c r="J157" s="32" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K157" s="32" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L157" s="32"/>
       <c r="M157" s="32"/>
       <c r="N157" s="32"/>
       <c r="O157" s="32" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P157" s="32" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R157" s="11"/>
     </row>
-    <row r="158" spans="1:18" s="24" customFormat="1" ht="284.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:18" s="24" customFormat="1" ht="284.25" customHeight="1">
       <c r="A158" s="25" t="s">
-        <v>150</v>
+        <v>380</v>
       </c>
       <c r="B158" s="27" t="s">
-        <v>156</v>
+        <v>419</v>
       </c>
       <c r="C158" s="25" t="s">
-        <v>175</v>
+        <v>424</v>
       </c>
       <c r="D158" s="31" t="s">
-        <v>174</v>
+        <v>425</v>
       </c>
       <c r="E158" s="30" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F158" s="19" t="s">
-        <v>173</v>
+        <v>426</v>
       </c>
       <c r="G158" s="29"/>
       <c r="H158" s="28" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I158" s="25" t="s">
-        <v>172</v>
+        <v>427</v>
       </c>
       <c r="J158" s="16" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K158" s="27" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L158" s="27"/>
       <c r="M158" s="27"/>
       <c r="N158" s="27"/>
       <c r="O158" s="26" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P158" s="25" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:18" ht="195" hidden="1" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="159" spans="1:18" ht="195">
       <c r="A159" s="13" t="s">
-        <v>150</v>
+        <v>380</v>
       </c>
       <c r="B159" s="13" t="s">
-        <v>171</v>
+        <v>428</v>
       </c>
       <c r="C159" s="13" t="s">
-        <v>170</v>
+        <v>429</v>
       </c>
       <c r="D159" s="21" t="s">
-        <v>169</v>
+        <v>430</v>
       </c>
       <c r="E159" s="20" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F159" s="22" t="s">
-        <v>168</v>
+        <v>431</v>
       </c>
       <c r="G159" s="23"/>
       <c r="H159" s="13" t="s">
-        <v>167</v>
+        <v>432</v>
       </c>
       <c r="I159" s="23" t="s">
-        <v>166</v>
+        <v>433</v>
       </c>
       <c r="J159" s="22" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K159" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L159" s="13"/>
       <c r="M159" s="13"/>
       <c r="N159" s="13"/>
       <c r="O159" s="21" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P159" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="R159" s="11"/>
     </row>
-    <row r="160" spans="1:18" ht="33.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:18" ht="33.75" customHeight="1">
       <c r="A160" s="8" t="s">
-        <v>150</v>
+        <v>380</v>
       </c>
       <c r="B160" s="15" t="s">
-        <v>120</v>
+        <v>278</v>
       </c>
       <c r="C160" s="15" t="s">
-        <v>165</v>
+        <v>434</v>
       </c>
       <c r="D160" s="15" t="s">
-        <v>164</v>
+        <v>435</v>
       </c>
       <c r="E160" s="20"/>
       <c r="F160" s="19"/>
       <c r="G160" s="18"/>
       <c r="H160" s="13" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I160" s="17" t="s">
-        <v>163</v>
+        <v>372</v>
       </c>
       <c r="J160" s="16" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K160" s="15" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L160" s="15"/>
       <c r="M160" s="15"/>
       <c r="N160" s="15"/>
       <c r="O160" s="14" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P160" s="4" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="R160" s="11"/>
     </row>
-    <row r="161" spans="1:18" ht="105" hidden="1" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:18" ht="105">
       <c r="A161" s="13" t="s">
-        <v>150</v>
+        <v>380</v>
       </c>
       <c r="B161" s="13" t="s">
-        <v>120</v>
+        <v>278</v>
       </c>
       <c r="C161" s="13" t="s">
-        <v>162</v>
+        <v>436</v>
       </c>
       <c r="D161" s="13" t="s">
-        <v>161</v>
+        <v>437</v>
       </c>
       <c r="E161" s="13"/>
       <c r="F161" s="13"/>
       <c r="G161" s="13"/>
       <c r="H161" s="13" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I161" s="13" t="s">
-        <v>160</v>
+        <v>438</v>
       </c>
       <c r="J161" s="13" t="s">
-        <v>159</v>
+        <v>42</v>
       </c>
       <c r="K161" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="L161" s="13"/>
       <c r="M161" s="13"/>
       <c r="N161" s="13"/>
       <c r="O161" s="13" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="P161" s="13" t="s">
-        <v>158</v>
+        <v>439</v>
       </c>
       <c r="R161" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="I1:L1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="26" fitToHeight="13" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD81462D-788B-4F98-8CA0-7BAC8A6D1FE9}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q31"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" zoomScalePageLayoutView="70" workbookViewId="0">
+    <sheetView topLeftCell="B1" zoomScaleNormal="100" zoomScalePageLayoutView="70" workbookViewId="0">
       <selection activeCell="C34" sqref="C34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="100"/>
+    <col min="1" max="1" width="9.140625" style="98"/>
     <col min="2" max="2" width="145.140625" style="11" customWidth="1"/>
     <col min="3" max="3" width="19.42578125" style="11" customWidth="1"/>
     <col min="4" max="4" width="18.5703125" style="11" customWidth="1"/>
     <col min="5" max="5" width="20.140625" style="11" customWidth="1"/>
     <col min="6" max="6" width="18" style="11" customWidth="1"/>
     <col min="7" max="7" width="24" style="11" customWidth="1"/>
     <col min="8" max="8" width="28" style="11" customWidth="1"/>
     <col min="9" max="9" width="16.42578125" style="11" customWidth="1"/>
     <col min="10" max="10" width="15.7109375" style="11" customWidth="1"/>
     <col min="11" max="11" width="18.85546875" style="11" customWidth="1"/>
     <col min="12" max="12" width="19.42578125" style="11" customWidth="1"/>
     <col min="13" max="13" width="16" style="11" customWidth="1"/>
     <col min="14" max="14" width="15.42578125" style="11" customWidth="1"/>
     <col min="15" max="15" width="15.140625" style="11" customWidth="1"/>
     <col min="16" max="16" width="13.85546875" style="11" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" s="94" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B1" s="104" t="s">
+    <row r="1" spans="1:17" s="94" customFormat="1">
+      <c r="A1" s="107"/>
+      <c r="B1" s="102" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17" s="24" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A2" s="100">
+        <v>1</v>
+      </c>
+      <c r="B2" s="106" t="s">
+        <v>441</v>
+      </c>
+      <c r="C2" s="105"/>
+      <c r="D2" s="105"/>
+      <c r="E2" s="105"/>
+      <c r="F2" s="105"/>
+      <c r="G2" s="105"/>
+      <c r="H2" s="105"/>
+      <c r="I2" s="105"/>
+      <c r="J2" s="105"/>
+      <c r="K2" s="105"/>
+      <c r="L2" s="105"/>
+      <c r="M2" s="105"/>
+      <c r="N2" s="105"/>
+      <c r="O2" s="105"/>
+      <c r="P2" s="105"/>
+      <c r="Q2" s="105"/>
+    </row>
+    <row r="3" spans="1:17" s="24" customFormat="1">
+      <c r="A3" s="100">
+        <v>2</v>
+      </c>
+      <c r="B3" s="106" t="s">
+        <v>442</v>
+      </c>
+      <c r="C3" s="105"/>
+      <c r="D3" s="105"/>
+      <c r="E3" s="105"/>
+      <c r="F3" s="105"/>
+      <c r="G3" s="105"/>
+      <c r="H3" s="105"/>
+      <c r="I3" s="105"/>
+      <c r="J3" s="105"/>
+      <c r="K3" s="105"/>
+      <c r="L3" s="105"/>
+      <c r="M3" s="105"/>
+      <c r="N3" s="105"/>
+      <c r="O3" s="105"/>
+      <c r="P3" s="105"/>
+      <c r="Q3" s="105"/>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" s="101">
+        <v>3</v>
+      </c>
+      <c r="B4" s="99" t="s">
+        <v>443</v>
+      </c>
+      <c r="O4" s="11" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" s="100">
+        <v>4</v>
+      </c>
+      <c r="B5" s="99" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="100">
+        <v>5</v>
+      </c>
+      <c r="B6" s="99" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" s="100">
+        <v>7</v>
+      </c>
+      <c r="B7" s="99" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" s="101">
+        <v>6</v>
+      </c>
+      <c r="B8" s="99" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" s="100">
+        <v>8</v>
+      </c>
+      <c r="B9" s="99" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="24" customFormat="1">
+      <c r="A10" s="100">
+        <v>9</v>
+      </c>
+      <c r="B10" s="104" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11" s="100">
+        <v>10</v>
+      </c>
+      <c r="B11" s="99" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12" s="101">
+        <v>11</v>
+      </c>
+      <c r="B12" s="99" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" ht="30">
+      <c r="A13" s="100">
+        <v>12</v>
+      </c>
+      <c r="B13" s="99" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" s="100">
+        <v>13</v>
+      </c>
+      <c r="B14" s="99" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" s="100">
+        <v>14</v>
+      </c>
+      <c r="B15" s="99" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
+      <c r="A16" s="100">
+        <v>15</v>
+      </c>
+      <c r="B16" s="103" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="33" customHeight="1">
+      <c r="A17" s="101">
+        <v>16</v>
+      </c>
+      <c r="B17" s="99" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="100">
+        <v>17</v>
+      </c>
+      <c r="B18" s="99" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="100">
+        <v>18</v>
+      </c>
+      <c r="B19" s="99" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="100">
+        <v>19</v>
+      </c>
+      <c r="B20" s="102" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="30">
+      <c r="A21" s="100">
+        <v>20</v>
+      </c>
+      <c r="B21" s="99" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="101">
+        <v>21</v>
+      </c>
+      <c r="B22" s="99" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="30">
+      <c r="A23" s="100">
+        <v>22</v>
+      </c>
+      <c r="B23" s="102" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="20.25" customHeight="1">
+      <c r="A24" s="100">
+        <v>23</v>
+      </c>
+      <c r="B24" s="102" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="100">
+        <v>24</v>
+      </c>
+      <c r="B25" s="102" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="45">
+      <c r="A26" s="100">
+        <v>25</v>
+      </c>
+      <c r="B26" s="99" t="s">
         <v>466</v>
       </c>
     </row>
-    <row r="2" spans="1:17" s="24" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-[...233 lines deleted...]
-      <c r="A27" s="103">
+    <row r="27" spans="1:2">
+      <c r="A27" s="101">
         <v>26</v>
       </c>
-      <c r="B27" s="101"/>
-[...2 lines deleted...]
-      <c r="A28" s="102">
+      <c r="B27" s="99"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="100">
         <v>27</v>
       </c>
-      <c r="B28" s="101"/>
-[...2 lines deleted...]
-      <c r="A29" s="102">
+      <c r="B28" s="99"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="100">
         <v>28</v>
       </c>
-      <c r="B29" s="101"/>
-[...2 lines deleted...]
-      <c r="A30" s="102">
+      <c r="B29" s="99"/>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="100">
         <v>29</v>
       </c>
-      <c r="B30" s="101"/>
-[...2 lines deleted...]
-      <c r="A31" s="102">
+      <c r="B30" s="99"/>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="A31" s="100">
         <v>30</v>
       </c>
-      <c r="B31" s="101"/>
+      <c r="B31" s="99"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="36" fitToHeight="12" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;CTEKN-13743 Leveransspecifikation DU
 Revideringshistorik från ver 1.0 till ver 2.0&amp;RDatum: 2026-01-XX</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...17 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>13743 v.2.0 drift- och underhållsinstruktioner, leveransspecifikation, Tekniska krav - Mall</dc:title>
   <dc:subject/>
   <dc:creator>Henrik Gajewska</dc:creator>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Marnie Reusser Levin</lastModifiedBy>
+  <lastModifiedBy>Lena Forsberg</lastModifiedBy>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <category/>
   <contentStatus/>
 </coreProperties>
 </file>