--- v0 (2025-12-13)
+++ v1 (2026-06-10)
@@ -1,3478 +1,3342 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="144FBED2" w14:textId="4DE41232" w:rsidR="00367CF0" w:rsidRPr="005A2C82" w:rsidRDefault="005A2C82" w:rsidP="004E1FEA">
+    <w:p w14:paraId="37F14771" w14:textId="77777777" w:rsidR="00754AAE" w:rsidRDefault="005A2C82" w:rsidP="00754AAE">
       <w:pPr>
         <w:pStyle w:val="Omslagsrubrik"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc129077297"/>
+      <w:r w:rsidRPr="00754AAE">
+        <w:t>Rutin för direktupphandling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="144FBED2" w14:textId="568CE1CB" w:rsidR="00367CF0" w:rsidRPr="00754AAE" w:rsidRDefault="00754AAE" w:rsidP="00754AAE">
+      <w:pPr>
+        <w:pStyle w:val="Omslagsunderrubrik"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc129077297"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00367CF0" w:rsidRPr="005A2C82">
+      <w:r w:rsidRPr="00754AAE">
+        <w:t>Fastighet, stöd och service</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2C82" w:rsidRPr="00754AAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00367CF0" w:rsidRPr="00754AAE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-1124156112"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="649D4E0B" w14:textId="4E1032F4" w:rsidR="004E1FEA" w:rsidRDefault="004E1FEA">
+        <w:p w14:paraId="649D4E0B" w14:textId="4E1032F4" w:rsidR="004E1FEA" w:rsidRPr="00BA47AA" w:rsidRDefault="004E1FEA" w:rsidP="00A201AD">
           <w:pPr>
             <w:pStyle w:val="Innehllsfrteckningsrubrik"/>
+            <w:rPr>
+              <w:color w:val="auto"/>
+            </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00BA47AA">
+            <w:rPr>
+              <w:color w:val="auto"/>
+            </w:rPr>
             <w:t>Innehåll</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="33480703" w14:textId="55C42941" w:rsidR="005A39D0" w:rsidRDefault="004E1FEA">
+        <w:p w14:paraId="08B0DAA7" w14:textId="55B514BE" w:rsidR="00A201AD" w:rsidRDefault="00B56C7A" w:rsidP="00A201AD">
           <w:pPr>
-            <w:pStyle w:val="Innehll2"/>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="Innehll1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc175751003" w:history="1">
-            <w:r w:rsidR="005A39D0" w:rsidRPr="00330C6F">
+          <w:hyperlink w:anchor="_Toc228258620" w:history="1">
+            <w:r w:rsidR="00A201AD" w:rsidRPr="009038DB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Syfte</w:t>
+              <w:t>Syfte och omfattning</w:t>
             </w:r>
-            <w:r w:rsidR="005A39D0" w:rsidRPr="00330C6F">
-[...16 lines deleted...]
-            <w:r w:rsidR="005A39D0">
+            <w:r w:rsidR="00A201AD">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005A39D0">
+            <w:r w:rsidR="00A201AD">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005A39D0">
+            <w:r w:rsidR="00A201AD">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc175751003 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228258620 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005A39D0">
+            <w:r w:rsidR="00A201AD">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005A39D0">
+            <w:r w:rsidR="00A201AD">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005A39D0">
+            <w:r w:rsidR="00A201AD">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="005A39D0">
+            <w:r w:rsidR="00A201AD">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6D41DF0B" w14:textId="225DBCE8" w:rsidR="005A39D0" w:rsidRDefault="005A39D0">
+        <w:p w14:paraId="03C0E75A" w14:textId="05D6E539" w:rsidR="00A201AD" w:rsidRDefault="00A201AD" w:rsidP="003E175E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc175751004" w:history="1">
-            <w:r w:rsidRPr="00330C6F">
+          <w:hyperlink w:anchor="_Toc228258621" w:history="1">
+            <w:r w:rsidRPr="009038DB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Förändringar sedan föregående version</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228258621 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1A782165" w14:textId="31A785CA" w:rsidR="00A201AD" w:rsidRDefault="00A201AD" w:rsidP="003E175E">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc228258622" w:history="1">
+            <w:r w:rsidRPr="009038DB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Processkarta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc175751004 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228258622 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1316AADA" w14:textId="59064DEC" w:rsidR="005A39D0" w:rsidRDefault="005A39D0">
+        <w:p w14:paraId="0DA5CDED" w14:textId="43713F22" w:rsidR="00A201AD" w:rsidRDefault="00A201AD" w:rsidP="003E175E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc175751005" w:history="1">
-            <w:r w:rsidRPr="00330C6F">
+          <w:hyperlink w:anchor="_Toc228258623" w:history="1">
+            <w:r w:rsidRPr="009038DB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Behov att upphandla</w:t>
+              <w:t>Behov</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc175751005 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228258623 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="67A5186D" w14:textId="4953C9E3" w:rsidR="005A39D0" w:rsidRDefault="005A39D0">
+        <w:p w14:paraId="2CD9B359" w14:textId="28719E51" w:rsidR="00A201AD" w:rsidRDefault="00A201AD" w:rsidP="003E175E">
           <w:pPr>
-            <w:pStyle w:val="Innehll2"/>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc175751006" w:history="1">
-            <w:r w:rsidRPr="00330C6F">
+          <w:hyperlink w:anchor="_Toc228258624" w:history="1">
+            <w:r w:rsidRPr="009038DB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Godkännande av direktupphandling</w:t>
+              <w:t>Behov att direktupphandla</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc175751006 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228258624 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="36C2244A" w14:textId="2BE4CCC7" w:rsidR="00A201AD" w:rsidRDefault="00A201AD" w:rsidP="003E175E">
+          <w:pPr>
+            <w:pStyle w:val="Innehll3"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc228258625" w:history="1">
+            <w:r w:rsidRPr="009038DB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Grundläggande principer LOU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228258625 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="50F7053F" w14:textId="5F304D83" w:rsidR="00A201AD" w:rsidRDefault="00A201AD" w:rsidP="003E175E">
+          <w:pPr>
+            <w:pStyle w:val="Innehll2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc228258626" w:history="1">
+            <w:r w:rsidRPr="009038DB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Godkänna direktupphandling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228258626 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="43A70662" w14:textId="2E415B0D" w:rsidR="005A39D0" w:rsidRDefault="005A39D0">
+        <w:p w14:paraId="2F911DFA" w14:textId="234196FE" w:rsidR="00A201AD" w:rsidRDefault="00A201AD" w:rsidP="003E175E">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc175751007" w:history="1">
-            <w:r w:rsidRPr="00330C6F">
+          <w:hyperlink w:anchor="_Toc228258627" w:history="1">
+            <w:r w:rsidRPr="009038DB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Undantag för Västfastigheter Drift</w:t>
+              <w:t>Skapa ärende och fatta beslut</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc175751007 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228258627 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79ACAFF2" w14:textId="495D8B7D" w:rsidR="005A39D0" w:rsidRDefault="005A39D0">
+        <w:p w14:paraId="6D37BC5C" w14:textId="0EB9FB86" w:rsidR="00A201AD" w:rsidRDefault="00A201AD" w:rsidP="003E175E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc175751008" w:history="1">
-            <w:r w:rsidRPr="00330C6F">
+          <w:hyperlink w:anchor="_Toc228258628" w:history="1">
+            <w:r w:rsidRPr="009038DB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Genomföra direktupphandling</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc175751008 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228258628 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="70E6C8A7" w14:textId="694062E1" w:rsidR="005A39D0" w:rsidRDefault="005A39D0">
+        <w:p w14:paraId="0E420CA3" w14:textId="75685D90" w:rsidR="00A201AD" w:rsidRDefault="00A201AD" w:rsidP="003E175E">
           <w:pPr>
-            <w:pStyle w:val="Innehll2"/>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc175751009" w:history="1">
-            <w:r w:rsidRPr="00330C6F">
+          <w:hyperlink w:anchor="_Toc228258629" w:history="1">
+            <w:r w:rsidRPr="009038DB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Direktupphandling</w:t>
+              <w:t>Annonsera/ta in anbud</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc175751009 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228258629 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="60ACA4AE" w14:textId="7ABB2A2B" w:rsidR="005A39D0" w:rsidRDefault="005A39D0">
+        <w:p w14:paraId="16EB7C65" w14:textId="38A6D2AA" w:rsidR="00A201AD" w:rsidRDefault="00A201AD" w:rsidP="003E175E">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc175751010" w:history="1">
-            <w:r w:rsidRPr="00330C6F">
+          <w:hyperlink w:anchor="_Toc228258630" w:history="1">
+            <w:r w:rsidRPr="009038DB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Dokumentationsplikt</w:t>
+              <w:t>Utvärdera och förhandla om anbud</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc175751010 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228258630 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5A368458" w14:textId="5EF90522" w:rsidR="005A39D0" w:rsidRDefault="005A39D0">
+        <w:p w14:paraId="630FE47D" w14:textId="79897235" w:rsidR="00A201AD" w:rsidRDefault="00A201AD" w:rsidP="003E175E">
           <w:pPr>
-            <w:pStyle w:val="Innehll2"/>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="Innehll3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc175751011" w:history="1">
-            <w:r w:rsidRPr="00330C6F">
+          <w:hyperlink w:anchor="_Toc228258631" w:history="1">
+            <w:r w:rsidRPr="009038DB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Annonsera/Ta in anbud</w:t>
+              <w:t>Lägg beställning/skapa avtal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc175751011 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228258631 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="78801BB3" w14:textId="7809116D" w:rsidR="005A39D0" w:rsidRDefault="005A39D0">
+        <w:p w14:paraId="73BD7948" w14:textId="031597ED" w:rsidR="00A201AD" w:rsidRDefault="00A201AD" w:rsidP="003E175E">
           <w:pPr>
-            <w:pStyle w:val="Innehll3"/>
-[...2 lines deleted...]
-            </w:tabs>
+            <w:pStyle w:val="Innehll2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc175751012" w:history="1">
-            <w:r w:rsidRPr="00330C6F">
+          <w:hyperlink w:anchor="_Toc228258632" w:history="1">
+            <w:r w:rsidRPr="009038DB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Utvärdera och förhandla anbud</w:t>
+              <w:t>Dokumentering</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc175751012 \h </w:instrText>
-[...73 lines deleted...]
-              <w:instrText xml:space="preserve"> PAGEREF _Toc175751013 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228258632 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="38E4B1DA" w14:textId="52748D92" w:rsidR="005A39D0" w:rsidRDefault="005A39D0">
+        <w:p w14:paraId="46E2B23F" w14:textId="27F4D1F3" w:rsidR="00A201AD" w:rsidRDefault="00A201AD" w:rsidP="003E175E">
           <w:pPr>
             <w:pStyle w:val="Innehll3"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc175751014" w:history="1">
-            <w:r w:rsidRPr="00330C6F">
+          <w:hyperlink w:anchor="_Toc228258633" w:history="1">
+            <w:r w:rsidRPr="009038DB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Avslut och diarieföring</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc175751014 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228258633 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3887C96B" w14:textId="0B7728F1" w:rsidR="005A39D0" w:rsidRDefault="005A39D0">
+        <w:p w14:paraId="01DCF4BB" w14:textId="583DE173" w:rsidR="00A201AD" w:rsidRDefault="00A201AD" w:rsidP="003E175E">
           <w:pPr>
             <w:pStyle w:val="Innehll2"/>
-            <w:tabs>
-[...1 lines deleted...]
-            </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc175751015" w:history="1">
-            <w:r w:rsidRPr="00330C6F">
+          <w:hyperlink w:anchor="_Toc228258634" w:history="1">
+            <w:r w:rsidRPr="009038DB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlnk"/>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Relaterade dokument</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc175751015 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc228258634 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="01C7D6F7" w14:textId="4C46E3D0" w:rsidR="004E1FEA" w:rsidRDefault="004E1FEA">
+        <w:p w14:paraId="774CB21C" w14:textId="77777777" w:rsidR="003E175E" w:rsidRDefault="00B56C7A" w:rsidP="003E175E">
+          <w:pPr>
+            <w:ind w:left="0"/>
+          </w:pPr>
           <w:r>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="058B09C8" w14:textId="77777777" w:rsidR="00160B0D" w:rsidRDefault="00160B0D" w:rsidP="00160B0D">
-[...31 lines deleted...]
-        </w:rPr>
+    <w:bookmarkStart w:id="1" w:name="_Toc155268064" w:displacedByCustomXml="prev"/>
+    <w:bookmarkStart w:id="2" w:name="_Toc132606906" w:displacedByCustomXml="prev"/>
+    <w:p w14:paraId="54997501" w14:textId="4BCC4A56" w:rsidR="002A03E3" w:rsidRPr="003E175E" w:rsidRDefault="002A03E3" w:rsidP="003E175E">
+      <w:pPr>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DB1A5C" w14:textId="24546452" w:rsidR="00C53396" w:rsidRDefault="00C53396" w:rsidP="00C53396">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="41DB1A5C" w14:textId="64508180" w:rsidR="00C53396" w:rsidRPr="005D40E0" w:rsidRDefault="00C53396" w:rsidP="005F5D52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc228258620"/>
+      <w:r w:rsidRPr="005D40E0">
         <w:lastRenderedPageBreak/>
-        <w:t>Syfte</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>Syfte och omfattning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="2B5AA1DF" w14:textId="77777777" w:rsidR="004E6157" w:rsidRDefault="004E6157" w:rsidP="004E6157">
+    <w:p w14:paraId="24225846" w14:textId="77777777" w:rsidR="0055150D" w:rsidRDefault="0055150D" w:rsidP="0055150D">
       <w:r>
         <w:t xml:space="preserve">Denna rutin beskriver hur en </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6157">
         <w:t>direktupphandling, enligt LOU kap 19a, 2§,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">ska genomföras och hur den ska dokumenteras. </w:t>
+        <w:t>ska genomföras och hur den ska dokumenteras. Rutinen följer överordnade styrande dokument:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D8F0395" w14:textId="5D579221" w:rsidR="00C53396" w:rsidRDefault="00C53396" w:rsidP="00C53396">
-[...4 lines deleted...]
-    <w:p w14:paraId="42891B88" w14:textId="77777777" w:rsidR="00C53396" w:rsidRPr="00E90C07" w:rsidRDefault="00000000" w:rsidP="00C53396">
+    <w:p w14:paraId="54A1327F" w14:textId="77777777" w:rsidR="0055150D" w:rsidRPr="00E90C07" w:rsidRDefault="0055150D" w:rsidP="0055150D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00C53396">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Lag om offentlig upphandling, LOU (2016:1145, SFS 2023:815)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20F21749" w14:textId="77777777" w:rsidR="00C53396" w:rsidRPr="00D94D5D" w:rsidRDefault="00000000" w:rsidP="00C53396">
+    <w:p w14:paraId="471B0D66" w14:textId="77777777" w:rsidR="0055150D" w:rsidRPr="00D94D5D" w:rsidRDefault="0055150D" w:rsidP="0055150D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="00C53396">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Västra Götalandsregionens Inköpspolicy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02740E0F" w14:textId="77777777" w:rsidR="00C53396" w:rsidRDefault="00000000" w:rsidP="00C53396">
+    <w:p w14:paraId="73DDE508" w14:textId="77777777" w:rsidR="0055150D" w:rsidRDefault="0055150D" w:rsidP="0055150D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidR="00C53396" w:rsidRPr="00D94D5D">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00BF6500">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Västra Götalandsregionens Riktlinje för inköp</w:t>
+          <w:t>Riktlinje för inköp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36B42A1D" w14:textId="57B121D5" w:rsidR="00C53396" w:rsidRPr="00C53396" w:rsidRDefault="00000000" w:rsidP="00C53396">
+    <w:p w14:paraId="22A86216" w14:textId="77777777" w:rsidR="0055150D" w:rsidRPr="00C53396" w:rsidRDefault="0055150D" w:rsidP="0055150D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="006298" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00C53396">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förvaltningschefens vidaredelegering, arbetsordning, arbetsfördelning och regionstyrelsens delegering till förvaltningschef (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18578D33" w14:textId="77777777" w:rsidR="004C4125" w:rsidRPr="004C4125" w:rsidRDefault="004C4125" w:rsidP="004C4125">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="30C7BB56" w14:textId="77777777" w:rsidR="0055150D" w:rsidRPr="004C4125" w:rsidRDefault="0055150D" w:rsidP="0055150D">
       <w:r w:rsidRPr="004C4125">
         <w:t>Med direktupphandling avses ett förfarande för tilldelning av kontrakt eller ingående av ramavtal utan krav på att den upphandlande myndigheten först ska informera om sin avsikt att upphandla genom en annons om anbudsinfordran.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D0A707" w14:textId="77777777" w:rsidR="004C4125" w:rsidRPr="004C4125" w:rsidRDefault="004C4125" w:rsidP="004C4125">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="796AA7CF" w14:textId="24F6AEA4" w:rsidR="0055150D" w:rsidRPr="004C4125" w:rsidRDefault="0055150D" w:rsidP="0055150D">
       <w:bookmarkStart w:id="4" w:name="K19aP1S2"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="004C4125">
-        <w:t>Vid direktupphandling gäller även 1-3 kap., 5 kap., 20 och 21 kap. Lag (2023:815).</w:t>
+        <w:t>Vid direktupphandling gäller även 1–3 kap., 5 kap., 20 och 21 kap. Lag (2023:815).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657BB7A8" w14:textId="77777777" w:rsidR="00E64924" w:rsidRPr="004C4125" w:rsidRDefault="00E64924" w:rsidP="004C4125">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0BB49AAD" w14:textId="77777777" w:rsidR="0055150D" w:rsidRDefault="0055150D" w:rsidP="0055150D">
       <w:r>
         <w:t xml:space="preserve">Uppdrag och ansvar för att genomföra en direktupphandling styrs av delegering från berörd chef enligt </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Förvaltningschefens vidaredelegering, arbetsordning, arbetsfördelning och regionstyrelsens delegering till förvaltningschef (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A6F3B7B" w14:textId="77777777" w:rsidR="00E64924" w:rsidRDefault="00E64924" w:rsidP="00C53396">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="637AB82C" w14:textId="77777777" w:rsidR="00754AAE" w:rsidRDefault="00754AAE" w:rsidP="00754AAE">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc228258621"/>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="64963059" w14:textId="77777777" w:rsidR="006467E0" w:rsidRDefault="006467E0" w:rsidP="006467E0">
+    <w:p w14:paraId="1A241BA6" w14:textId="77777777" w:rsidR="003E175E" w:rsidRDefault="00754AAE" w:rsidP="003E175E">
+      <w:r w:rsidRPr="0075263B">
+        <w:t>Uppdaterade länkar, generell genomgång och uppdatering av information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700570BB" w14:textId="643681F2" w:rsidR="005C78A8" w:rsidRPr="003E175E" w:rsidRDefault="005C78A8" w:rsidP="003E175E">
       <w:r>
-        <w:t>Tabell 1:</w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:tbl>
-[...175 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="_Toc72840807"/>
+    <w:p w14:paraId="46D28563" w14:textId="77777777" w:rsidR="005F5D52" w:rsidRDefault="009F14AF" w:rsidP="00824242">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc129077298"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc132606907"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc72840807"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc228258622"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="002A03E3">
+      <w:r w:rsidRPr="00F165DD">
         <w:lastRenderedPageBreak/>
         <w:t>Processkarta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc155268066"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="002C42D5">
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="45ED6B0D" w14:textId="0BD00813" w:rsidR="001256FF" w:rsidRPr="003A5717" w:rsidRDefault="00FA1099" w:rsidP="005F5D52">
+      <w:r w:rsidRPr="006E0735">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F36E4A1" wp14:editId="636A008A">
-[...2 lines deleted...]
-            <wp:docPr id="1128054908" name="Bildobjekt 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3395EFAB" wp14:editId="58FD3F01">
+            <wp:extent cx="5138566" cy="4458335"/>
+            <wp:effectExtent l="19050" t="19050" r="24130" b="18415"/>
+            <wp:docPr id="86828627" name="Bildobjekt 1" descr="Processkarta"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1128054908" name=""/>
+                    <pic:cNvPr id="86828627" name="Bildobjekt 1" descr="Processkarta"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5669915" cy="4834255"/>
+                      <a:ext cx="5150191" cy="4468421"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="000464D0" w:rsidRPr="000464D0">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="45ED6B0D" w14:textId="77777777" w:rsidR="001256FF" w:rsidRDefault="001256FF">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="66CD74F9" w14:textId="44CFA661" w:rsidR="000464D0" w:rsidRPr="00FE146A" w:rsidRDefault="000464D0" w:rsidP="009F6B40">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc228258623"/>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t>Behov</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="1BFFF27F" w14:textId="77777777" w:rsidR="00146392" w:rsidRPr="00FE146A" w:rsidRDefault="00146392" w:rsidP="00824242">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc225157615"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc228258624"/>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve">Behov att </w:t>
+      </w:r>
       <w:r>
-        <w:br w:type="page"/>
-      </w:r>
+        <w:t>direktupphandla</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="66CD74F9" w14:textId="34373B5F" w:rsidR="000464D0" w:rsidRPr="00FE146A" w:rsidRDefault="000464D0" w:rsidP="000464D0">
-[...11 lines deleted...]
-    <w:p w14:paraId="5F1ACC5F" w14:textId="77777777" w:rsidR="00FE0314" w:rsidRDefault="000464D0" w:rsidP="004E1FEA">
+    <w:p w14:paraId="4506A2B1" w14:textId="77777777" w:rsidR="00146392" w:rsidRDefault="00146392" w:rsidP="00146392">
       <w:r>
         <w:t xml:space="preserve">För mer information och vägledning, se länkad information från upphandlingsmyndighetens </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00F505E9">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>När kan direktupphandling användas? Direktupphandling - offentlig upphandling | Upphandlingsmyndigheten</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F505E9">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C0716A" w14:textId="3A72BF1F" w:rsidR="000464D0" w:rsidRDefault="000464D0" w:rsidP="004E1FEA">
-[...2 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2A9C2EC1" w14:textId="77777777" w:rsidR="00146392" w:rsidRPr="00824242" w:rsidRDefault="00146392" w:rsidP="00824242">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc228258625"/>
+      <w:r w:rsidRPr="00824242">
+        <w:t>Grundläggande principer LOU</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="179CD0D3" w14:textId="77777777" w:rsidR="00573DE0" w:rsidRPr="00E51B53" w:rsidRDefault="00573DE0" w:rsidP="00573DE0">
-[...8 lines deleted...]
-        <w:t>Direktupphandling ska en enbart göras när varan, tjänsten eller entreprenaden saknas i Västra Götalandsregionen avtalskatalog.</w:t>
+    <w:p w14:paraId="44BA5C68" w14:textId="77777777" w:rsidR="00146392" w:rsidRPr="008D3E35" w:rsidRDefault="00146392" w:rsidP="00146392">
+      <w:r w:rsidRPr="008D3E35">
+        <w:t>Direktupphandling ska göras med beaktande av alla grundläggande principer för offentlig upphandling (LOU).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7603E74C" w14:textId="77777777" w:rsidR="00573DE0" w:rsidRPr="00E51B53" w:rsidRDefault="00573DE0" w:rsidP="00573DE0">
-[...320 lines deleted...]
-    <w:p w14:paraId="287A6242" w14:textId="77777777" w:rsidR="00C95E6D" w:rsidRDefault="00C95E6D" w:rsidP="00C95E6D">
+    <w:p w14:paraId="3C77E7C2" w14:textId="77777777" w:rsidR="00146392" w:rsidRPr="008D3E35" w:rsidRDefault="00146392" w:rsidP="00146392">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008D3E35">
         <w:t>Principen om icke-diskriminering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A184322" w14:textId="77777777" w:rsidR="00C95E6D" w:rsidRDefault="00C95E6D" w:rsidP="00C95E6D">
+    <w:p w14:paraId="5F02DF7B" w14:textId="77777777" w:rsidR="00146392" w:rsidRPr="008D3E35" w:rsidRDefault="00146392" w:rsidP="00146392">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008D3E35">
         <w:t>Principen om likabehandling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD4624B" w14:textId="77777777" w:rsidR="00C95E6D" w:rsidRPr="006E7274" w:rsidRDefault="00C95E6D" w:rsidP="00C95E6D">
+    <w:p w14:paraId="0C446201" w14:textId="77777777" w:rsidR="00146392" w:rsidRPr="008D3E35" w:rsidRDefault="00146392" w:rsidP="00146392">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008D3E35">
         <w:t>Proportionalitetsprincipen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61CBA34C" w14:textId="77777777" w:rsidR="00C95E6D" w:rsidRDefault="00C95E6D" w:rsidP="00C95E6D">
+    <w:p w14:paraId="36707E8E" w14:textId="77777777" w:rsidR="00146392" w:rsidRPr="008D3E35" w:rsidRDefault="00146392" w:rsidP="00146392">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008D3E35">
         <w:t>Principen om öppenhet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4DB944" w14:textId="5642AA14" w:rsidR="00C95E6D" w:rsidRDefault="00C95E6D" w:rsidP="00C95E6D">
+    <w:p w14:paraId="14B3DE49" w14:textId="77777777" w:rsidR="00146392" w:rsidRPr="008D3E35" w:rsidRDefault="00146392" w:rsidP="00146392">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
       </w:pPr>
+      <w:r w:rsidRPr="008D3E35">
+        <w:lastRenderedPageBreak/>
+        <w:t>Principen om ömsesidigt erkännande</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5363620C" w14:textId="77777777" w:rsidR="00146392" w:rsidRDefault="00146392" w:rsidP="00146392">
+      <w:r w:rsidRPr="008D3E35">
+        <w:t xml:space="preserve">För förklaring av principerna, se länkad information från </w:t>
+      </w:r>
       <w:r>
-        <w:t>Principen om öppenhet</w:t>
-[...10 lines deleted...]
-        <w:r w:rsidR="005D3E9F">
+        <w:t xml:space="preserve">upphandlingsmyndighetens </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>De grundläggande upphandlingsprinciperna | Upphandlingsmyndigheten</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="666EF7A9" w14:textId="77777777" w:rsidR="00C95E6D" w:rsidRDefault="00C95E6D" w:rsidP="00C95E6D">
+    <w:p w14:paraId="26B543CC" w14:textId="77777777" w:rsidR="00146392" w:rsidRPr="00FE146A" w:rsidRDefault="00146392" w:rsidP="00146392">
       <w:r w:rsidRPr="00FE146A">
-        <w:t xml:space="preserve">Är du osäker på vad som gäller kontakta någon av upphandlarna, </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId21" w:history="1">
+        <w:t xml:space="preserve">Är du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3E35">
+        <w:t xml:space="preserve">osäker på vad som gäller kontakta </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">upphandlarna </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3E35">
+        <w:t xml:space="preserve">via funktionsbrevlåda, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00EC7978">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>vastfastigheter.inkop@vgregion.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FE146A">
         <w:t xml:space="preserve">, alternativt lägg ett ärende via ärendeflödet </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC7978">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Upphandlingsstöd</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC7978">
         <w:t xml:space="preserve"> i Canea</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> VF</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE146A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1FF6D8" w14:textId="77777777" w:rsidR="00C95E6D" w:rsidRPr="00FE146A" w:rsidRDefault="00C95E6D" w:rsidP="00C95E6D"/>
-    <w:p w14:paraId="474D9E40" w14:textId="2B021D99" w:rsidR="00C95E6D" w:rsidRPr="00181F14" w:rsidRDefault="00C95E6D" w:rsidP="0048643A">
+    <w:p w14:paraId="12F6AFFF" w14:textId="77777777" w:rsidR="00146392" w:rsidRDefault="00146392" w:rsidP="00C0758F">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t>Innan du startar ett ärende tänk på att:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCA76AC" w14:textId="77777777" w:rsidR="00146392" w:rsidRPr="00E51B53" w:rsidRDefault="00146392" w:rsidP="00146392">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E51B53">
+        <w:t>Direktupphandling ska en enbart göras när varan, tjänsten eller entreprenaden saknas i Västra Götalandsregionen avtalskatalog.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E375E55" w14:textId="77777777" w:rsidR="00146392" w:rsidRPr="00E51B53" w:rsidRDefault="00146392" w:rsidP="00146392">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E51B53">
+        <w:t>Direktupphandling får användas om värdet av upphandlingen beräknas understiga 700 000 kronor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2A9F0C" w14:textId="77777777" w:rsidR="00146392" w:rsidRPr="00E51B53" w:rsidRDefault="00146392" w:rsidP="00146392">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E51B53">
+        <w:t>Vid beräkning av direktupphandlingens värde ska samtliga bestämmelser i LOU 5 kap. 1–16 §§ tillämpas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772463BA" w14:textId="77777777" w:rsidR="00146392" w:rsidRDefault="00146392" w:rsidP="00146392">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E51B53">
+        <w:t>Ett köpbehov får inte delas upp i mindre delar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A12C4A4" w14:textId="77777777" w:rsidR="00146392" w:rsidRPr="008D3E35" w:rsidRDefault="00146392" w:rsidP="00146392">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E51B53">
+        <w:t xml:space="preserve">Om upphandlingen exempelvis avser ett varu- eller tjänstekontrakt som regelbundet återkommer eller som ska förnyas så ska värdet beräknas enligt 5 kap. 11 §. Det innebär att uppskattningen ska göras utifrån det verkliga värdet av liknande kontrakt som upphandlats under den föregående tolvmånadersperioden eller under det föregående räkenskapsåret, eller det uppskattade totala värdet av en följd av kontrakt som kommer att upphandlas under kommande tolvmånadersperiod efter den första </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3E35">
+        <w:t>leveransen. Notera att optioner och tilläggsarbeten i byggentreprenader ska inräknas i värdet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0E9AF9" w14:textId="77777777" w:rsidR="00146392" w:rsidRPr="008D3E35" w:rsidRDefault="00146392" w:rsidP="00146392">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:strike/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E51B53">
+        <w:t xml:space="preserve">Leasing ska inte användas inom VGR annat än i särskilda undantag, och då efter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3E35">
+        <w:t>godkännande av Ekonomidirektören.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFDC052" w14:textId="0EB543A9" w:rsidR="00E2226B" w:rsidRPr="00C0758F" w:rsidRDefault="00146392" w:rsidP="00C0758F">
+      <w:r w:rsidRPr="008D3E35">
+        <w:t>Vid upphandling av IT-system ska Fastighet, stöd och service enhet Is/it digitalisering kontaktas. Gäller det inköp av IT-programvaror och standardapplikationer hanteras det via Koncernstab digitalisering</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3E35">
+        <w:t xml:space="preserve"> (KSD) licensenhet oc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E29CB">
+        <w:t xml:space="preserve">h initieras via </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="008637BF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Digital Arbetsplats i VGR Serviceportal</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C95E6D" w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Toc225157616"/>
+    </w:p>
+    <w:p w14:paraId="1D5CCC9E" w14:textId="24C0FEDA" w:rsidR="006D0A4D" w:rsidRDefault="006D0A4D" w:rsidP="00C0758F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc175751009"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc228258626"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>D</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Godkänna direktupphandling</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="07BCD8AB" w14:textId="77777777" w:rsidR="00C95E6D" w:rsidRPr="00964641" w:rsidRDefault="00C95E6D" w:rsidP="00C95E6D">
+    <w:p w14:paraId="0C227A2E" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRPr="008D3E35" w:rsidRDefault="006D0A4D" w:rsidP="00C0758F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Godkännande_av_direktupphandling,"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc225157617"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc228258627"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="008D3E35">
+        <w:t>Skapa ärende och fatta beslut</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="427D59F4" w14:textId="77777777" w:rsidR="00892F3F" w:rsidRDefault="006708F7" w:rsidP="00892F3F">
+      <w:r>
+        <w:t xml:space="preserve">Inför en direktupphandling krävs ett internt godkännande för att få godkänt att genomföra en direktupphandling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5314AF" w14:textId="2587DF3C" w:rsidR="006D0A4D" w:rsidRPr="00FE146A" w:rsidRDefault="006D0A4D" w:rsidP="00892F3F">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t>I C</w:t>
+      </w:r>
+      <w:r>
+        <w:t>anea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve"> VF läggs ett ärende via ärendeflödet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000464D0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Godkännande Direktupphandling</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4D64AC" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRPr="00FE146A" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve">Välj </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000464D0">
+        <w:t>Nytt ärende/Godkännande direktupphandling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve"> och följ instruktionerna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061C184B" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRPr="007406D2" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve">För direktupphandlingar under 100 000 kr </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007406D2">
+        <w:t>ska chef direkt underställd Förvaltningschef ge sitt godkännande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EDCA7D2" w14:textId="0D914599" w:rsidR="006D0A4D" w:rsidRPr="007406D2" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007406D2">
+        <w:t>För direktupphandlingar över 100 000 kr ska chef direkt underställd Förvaltningschef och Förvaltningschef ge sitt godkännande</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7055A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007406D2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721F146E" w14:textId="1927C970" w:rsidR="006D0A4D" w:rsidRPr="00EF71E0" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve">För direktupphandlingar inom Konst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF71E0">
+        <w:t>under 10 pbb godkänner chef för Konstenheten</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7055A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5FA497" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRPr="00EF71E0" w:rsidRDefault="006D0A4D" w:rsidP="00C0758F">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF71E0">
+        <w:t>Undantag för regionområde Västfastigheter Drift</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="493A0C99" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRPr="00FE146A" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
+      <w:r w:rsidRPr="00EF71E0">
+        <w:t xml:space="preserve">Direktupphandlingar inom regionområde Västfastigheter drift &lt;1 pbb (se prisbasbelopp för innevarande år på </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>SCB.se</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t>) ska inte godkännas via ärende i Canea. Dessa godkänns via arbetsorder enligt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530217F5" w14:textId="6B7F3B72" w:rsidR="006D0A4D" w:rsidRPr="00FE146A" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve">Välj </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C04B4">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Direktupphandling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve"> i fältet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000464D0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Leverantör</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve">. Ange faktisk leverantör i fältet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000464D0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Dold beskrivning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D9D1CBD" w14:textId="76BBC09F" w:rsidR="0031276E" w:rsidRPr="00C0758F" w:rsidRDefault="006D0A4D" w:rsidP="00C0758F">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t>Regionområdeschef Drift tar ut månadsvisa kontrollistor som godkänns och diarieförs.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="_Toc225157618"/>
+    </w:p>
+    <w:p w14:paraId="3827CF66" w14:textId="07F7B0FD" w:rsidR="006D0A4D" w:rsidRPr="00EF71E0" w:rsidRDefault="006D0A4D" w:rsidP="00C0758F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc228258628"/>
+      <w:r w:rsidRPr="00EF71E0">
+        <w:t xml:space="preserve">Genomföra </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0758F">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF71E0">
+        <w:t>irektupphandling</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="6A4C5DAF" w14:textId="3D19A29C" w:rsidR="006D0A4D" w:rsidRPr="00964641" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Genomförs av beställaren efter godkännande enligt </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C95E6D">
+      <w:r w:rsidR="002F26EB">
+        <w:t xml:space="preserve">rubrik </w:t>
+      </w:r>
+      <w:r w:rsidR="002F26EB" w:rsidRPr="00C40BDF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Tabell 1</w:t>
+        <w:t>Skapa ärende och fatta beslut</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE146A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD518A3" w14:textId="296C5F6C" w:rsidR="00C95E6D" w:rsidRPr="00FE146A" w:rsidRDefault="00C95E6D" w:rsidP="00C95E6D">
+    <w:p w14:paraId="0EB2F66B" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRPr="00EF71E0" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE146A">
         <w:t xml:space="preserve">Vid direktupphandlingar </w:t>
       </w:r>
       <w:r w:rsidRPr="00C95E6D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>över</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE146A">
-        <w:t xml:space="preserve"> 100 000 kr bör </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> 100 000 kr </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF71E0">
+        <w:t>bör VGR:s upphandlingssystem användas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A4134F" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRPr="00FE146A" w:rsidRDefault="006D0A4D" w:rsidP="00C0758F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc155268069"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc225157619"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc228258629"/>
       <w:r w:rsidRPr="00FE146A">
-        <w:t>Mercell</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Annonsera/</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FE146A">
-        <w:t xml:space="preserve"> Tendsign användas.</w:t>
-      </w:r>
+        <w:t>a in anbud</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="261EFB76" w14:textId="77777777" w:rsidR="00C95E6D" w:rsidRPr="005D3E9F" w:rsidRDefault="00C95E6D" w:rsidP="005D3E9F">
+    <w:p w14:paraId="6B856628" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRPr="00FE146A" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve">Utgå från </w:t>
+      </w:r>
+      <w:r>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6199C">
+        <w:t xml:space="preserve">lankett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048643A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anbudsinbjudan, direktupphandling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve">(obligatorisk för direktupphandlingar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048643A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">över </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t>100 000 kr).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77AD1008" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRPr="00FE146A" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t>Eller skapa en egen anbudsförfrågan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454CEB48" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
+      <w:r w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve">Välj om möjligt ut minst tre leverantörer i syfte att göra en så god affär som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF71E0">
+        <w:t xml:space="preserve">möjligt, enligt </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00BF6500">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Riktlinje för inköp</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32EB040C" w14:textId="7CAB94A6" w:rsidR="006D0A4D" w:rsidRPr="00FE146A" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
+      <w:r w:rsidRPr="00FE146A">
+        <w:t>Vid direktupphandlingar under 100 000 kr, kan handläggaren i sin enklaste form ta kontakt med en leverantör och kommer överens med denne om uppdraget</w:t>
+      </w:r>
+      <w:r w:rsidR="002F26EB">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D07007F" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRPr="00EF71E0" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
+      <w:r w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve">Vid direktupphandlingar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00181F14">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>över</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve"> 100 000 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF71E0">
+        <w:t>kr bör VGR:s upphandlingssystem användas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AAF490" w14:textId="04EADBF8" w:rsidR="006D0A4D" w:rsidRPr="00C0758F" w:rsidRDefault="006D0A4D" w:rsidP="00C0758F">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc175751010"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc155268070"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc225157620"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc228258630"/>
+      <w:r w:rsidRPr="00C0758F">
+        <w:t xml:space="preserve">Utvärdera och förhandla </w:t>
+      </w:r>
+      <w:r w:rsidR="00055C8F">
+        <w:t xml:space="preserve">om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C0758F">
+        <w:t>anbud</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="0974E57F" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRPr="00FE146A" w:rsidRDefault="006D0A4D" w:rsidP="005F5D52">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t>När anbuden kommer in:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649500EB" w14:textId="0748788B" w:rsidR="006D0A4D" w:rsidRPr="00FE146A" w:rsidRDefault="00055C8F" w:rsidP="006D0A4D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="006D0A4D" w:rsidRPr="00FE146A">
+        <w:t>äkra att anbudsgivarna uppfyller kvalificeringskrav enligt anbudsförfrågan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435111A9" w14:textId="31C89B0B" w:rsidR="006D0A4D" w:rsidRPr="00FE146A" w:rsidRDefault="00055C8F" w:rsidP="006D0A4D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="006D0A4D" w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve">ör skattekontroll på anbudsgivare enligt samverkansavtal mellan </w:t>
+      </w:r>
+      <w:r w:rsidR="006D0A4D">
+        <w:t>Västra Götalandsregionen</w:t>
+      </w:r>
+      <w:r w:rsidR="006D0A4D" w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve"> och Skattemyndigheten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181F5584" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRPr="00EF71E0" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t>U</w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve">prätta ett anbudsprotokoll vid direktupphandlingar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048643A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>över</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve"> 100 000 kr om du inte </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF71E0">
+        <w:t>använder VGR:s upphandlingssystem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0520699F" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRPr="00EF71E0" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
+      <w:r w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve">Anbudsutvärdering sker av inkomna anbud. Pris och/eller villkor förhandlas med samtliga anbudsgivare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF71E0">
+        <w:t>vid behov och inom ramen för de grundläggande upphandlingsprinciperna</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4780A2DF" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRPr="0048643A" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
+      <w:r w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve">Anbudsgivare meddelas om resultatet av direktupphandlingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF71E0">
+        <w:t>via VGR:s upphandlingssystem alter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve">nativt används blankett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6199C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Meddelande om resultat, direktupphandling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6199C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF52200" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRPr="003A5717" w:rsidRDefault="006D0A4D" w:rsidP="005F5D52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc155268071"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc225157621"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc228258631"/>
+      <w:r w:rsidRPr="003A5717">
+        <w:t>Lägg beställning/</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5717">
+        <w:t>kapa avtal</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="53261D6F" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRPr="00FE146A" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
+      <w:r w:rsidRPr="00FE146A">
+        <w:t>En beställning görs när det handlar om enstaka köp och all information om garanti etcetera</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t>finns med i underlaget. I övriga fall skapas ett avtal, tex för återkommande köp, förbrukningsmaterial osv.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78441771" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRPr="00FE146A" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
+      <w:r w:rsidRPr="00FE146A">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Beställning görs med hjälp av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">blankett </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6199C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Beställning, direktupphandling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t>. Beställningen skrivs ut, undertecknas och översänds till vald leverantör.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67444E5F" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRPr="00EF71E0" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
+      <w:r w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve">Avtal skapas med hjälp av </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">mall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6199C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Avtalsmall, direktupphandling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF71E0">
+        <w:t>Avtal signeras digitalt av båda parter. Elektroniskt undertecknat avtal ska lagras i VGR:s upphandlings och avtalssystem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427F8A52" w14:textId="71392A78" w:rsidR="006D0A4D" w:rsidRPr="00FE146A" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
+      <w:r w:rsidRPr="00FE146A">
+        <w:t xml:space="preserve">Vid en direktupphandling finns det inget lagkrav gällande avtalsspärr och därför är det viktigt att beställning eller avtal skickas samtidigt med </w:t>
+      </w:r>
+      <w:r w:rsidR="00783DF4" w:rsidRPr="00783DF4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783DF4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>eddelande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783DF4">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om resultat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31EA56A3" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRDefault="006D0A4D" w:rsidP="005F5D52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc225157622"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc228258632"/>
+      <w:r>
+        <w:t>Dokumentering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="060A85CF" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRPr="00FE146A" w:rsidRDefault="006D0A4D" w:rsidP="005F5D52">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc225157623"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc228258633"/>
+      <w:r w:rsidRPr="00FE146A">
+        <w:t>Avslut och diarieföring</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="5CBBFA77" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRPr="00F165DD" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
+      <w:r w:rsidRPr="00F165DD">
+        <w:t xml:space="preserve">Genomförda upphandlingar, beställningar och avtal samt dess bilagor ska diarieföras. Även Godkännandet ifrån Canea </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">VF </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F165DD">
+        <w:t xml:space="preserve">ska exporteras och diarieföras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32847DC6" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
+      <w:r w:rsidRPr="00F165DD">
+        <w:t>Dokumentationsplikt gäller genomförda direktupphandlingar över 100 000 kr</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, se rubrik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003055DC">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Dokumentationsplikt</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD9E6E7" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRPr="005D3E9F" w:rsidRDefault="006D0A4D" w:rsidP="005F5D52">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc225157624"/>
       <w:r w:rsidRPr="005D3E9F">
         <w:t>Dokumentationsplikt</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w14:paraId="0DA193F8" w14:textId="77777777" w:rsidR="00C95E6D" w:rsidRDefault="00C95E6D" w:rsidP="00C95E6D">
+    <w:p w14:paraId="057BFAD2" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRPr="00331FC3" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE146A">
-        <w:t xml:space="preserve">Dokumentationsplikt gäller för genomförda direktupphandlingar över 100 000 kr. </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Dokumentationsplikt regleras i LOU </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331FC3">
+        <w:t>kap 19a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB64A1E" w14:textId="77777777" w:rsidR="00C95E6D" w:rsidRDefault="00C95E6D" w:rsidP="00C95E6D">
+    <w:p w14:paraId="00520809" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE146A">
-        <w:t xml:space="preserve">Dokumentation sker per automatik när </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Dokumentationsplikt gäller för genomförda direktupphandlingar över 100 000 kr. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660AE828" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+      </w:pPr>
       <w:r w:rsidRPr="00FE146A">
-        <w:t>VGR:s</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> Tendsign används.</w:t>
+        <w:t>Dokumentation sker per automatik när VGR:s upphandlingsverktyg används.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00611BDD">
         <w:t xml:space="preserve">Dokumentationen </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ska ske löpande och </w:t>
       </w:r>
       <w:r w:rsidRPr="00611BDD">
         <w:t>vara</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> slutförd senast </w:t>
       </w:r>
       <w:r w:rsidRPr="00611BDD">
         <w:t>30 dagar efter att avtal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ingåtts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADCF53C" w14:textId="77777777" w:rsidR="005D3E9F" w:rsidRPr="005D3E9F" w:rsidRDefault="00C95E6D" w:rsidP="005D3E9F">
+    <w:p w14:paraId="4B792AC9" w14:textId="77777777" w:rsidR="006D0A4D" w:rsidRPr="005D3E9F" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE146A">
         <w:t xml:space="preserve">Alternativt använder och fyller beställaren </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">löpande </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE146A">
         <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Blankett </w:t>
       </w:r>
       <w:r w:rsidRPr="00C95E6D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Dokumentation, direktupphandling. </w:t>
       </w:r>
       <w:r w:rsidRPr="00611BDD">
         <w:t xml:space="preserve">Dokumentationen </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ska ske löpande och </w:t>
       </w:r>
       <w:r w:rsidRPr="00611BDD">
         <w:t>vara</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> slutförd senast </w:t>
       </w:r>
       <w:r w:rsidRPr="00611BDD">
         <w:t>30 dagar efter att avtal</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ingåtts</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> ingåtts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A774933" w14:textId="4FEC830D" w:rsidR="00C95E6D" w:rsidRPr="005D3E9F" w:rsidRDefault="00C95E6D" w:rsidP="005D3E9F">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3A92E455" w14:textId="026B4A99" w:rsidR="0048643A" w:rsidRPr="00F165DD" w:rsidRDefault="006D0A4D" w:rsidP="006D0A4D">
       <w:r w:rsidRPr="00181F14">
         <w:t>Diarienummer</w:t>
       </w:r>
-      <w:r w:rsidR="005D3E9F">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE146A">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00D6199C">
+      <w:r w:rsidRPr="00EF71E0">
+        <w:t xml:space="preserve">beställs via </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="000E24E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>diarium.vanersborg@vgregion.se</w:t>
+          <w:t>Beställa diarienummer - Fastighet, stöd och service</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="0048643A" w:rsidRPr="00F165DD">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="57EF5712" w14:textId="77777777" w:rsidR="0048643A" w:rsidRPr="00FE146A" w:rsidRDefault="0048643A" w:rsidP="0048643A">
+    <w:p w14:paraId="2E024C8B" w14:textId="77777777" w:rsidR="00795AE3" w:rsidRPr="00713A0C" w:rsidRDefault="00795AE3" w:rsidP="005F5D52">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc155268069"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc225157625"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc228258634"/>
+      <w:r w:rsidRPr="00713A0C">
+        <w:lastRenderedPageBreak/>
+        <w:t>Relaterade dokument</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="38" w:name="_Toc132606911"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
-    <w:p w14:paraId="13EC42E1" w14:textId="77777777" w:rsidR="0048643A" w:rsidRPr="00FE146A" w:rsidRDefault="0048643A" w:rsidP="0048643A">
-[...335 lines deleted...]
-    <w:p w14:paraId="58D85A16" w14:textId="724A1D9A" w:rsidR="00B04190" w:rsidRDefault="0048643A" w:rsidP="00B04190">
+    <w:p w14:paraId="293F29E2" w14:textId="0667005A" w:rsidR="00795AE3" w:rsidRDefault="00795AE3" w:rsidP="00795AE3">
       <w:r w:rsidRPr="0090703A">
         <w:t xml:space="preserve">Följande dokument finns på </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="00B04190" w:rsidRPr="00E606EF">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00E606EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Styrdokument</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004E1FEA">
+      <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="00CF6FD6">
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Ekonomi och inköp</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004E1FEA">
+      <w:r>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="004E1FEA" w:rsidRPr="004E1FEA">
-[...2 lines deleted...]
-      <w:r w:rsidR="00CF6FD6">
+      <w:r w:rsidRPr="004E1FEA">
+        <w:t xml:space="preserve">Upphandling, inköp och </w:t>
+      </w:r>
+      <w:r>
         <w:t>avrop</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DFD3200" w14:textId="6FF69470" w:rsidR="00B04190" w:rsidRDefault="00000000" w:rsidP="00B04190">
+    <w:p w14:paraId="773692EF" w14:textId="77777777" w:rsidR="00795AE3" w:rsidRDefault="00795AE3" w:rsidP="00795AE3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="00B04190" w:rsidRPr="0062224E">
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="0062224E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Dokumentation, direktupphandling - Blankett</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B04190">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25740F28" w14:textId="530B123C" w:rsidR="00B04190" w:rsidRDefault="00000000" w:rsidP="00B04190">
+    <w:p w14:paraId="03AFDC7E" w14:textId="77777777" w:rsidR="00795AE3" w:rsidRDefault="00795AE3" w:rsidP="00795AE3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidR="00B04190" w:rsidRPr="003019CC">
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="003019CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Anbudsinbjudan, direktupphandling – Blankett</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70762D65" w14:textId="5114EB87" w:rsidR="00B04190" w:rsidRDefault="00000000" w:rsidP="00B04190">
+    <w:p w14:paraId="0CAA7ACF" w14:textId="77777777" w:rsidR="00795AE3" w:rsidRDefault="00795AE3" w:rsidP="00795AE3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="00B04190" w:rsidRPr="003019CC">
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="003019CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Meddelande om resultat, direktupphandling – Blankett</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00B880EB" w14:textId="090572F9" w:rsidR="00B04190" w:rsidRDefault="00000000" w:rsidP="00B04190">
+    <w:p w14:paraId="0336110C" w14:textId="77777777" w:rsidR="00795AE3" w:rsidRDefault="00795AE3" w:rsidP="00795AE3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidR="00B04190" w:rsidRPr="00423693">
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00423693">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Beställning, direktupphandling – Blankett</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41366959" w14:textId="4B73511D" w:rsidR="00B04190" w:rsidRDefault="00000000" w:rsidP="00B04190">
+    <w:p w14:paraId="4C38B587" w14:textId="77777777" w:rsidR="00795AE3" w:rsidRDefault="00795AE3" w:rsidP="00795AE3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="00B04190" w:rsidRPr="0031087A">
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="0031087A">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Anbudsformulär, direktupphandling – Blankett</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25B2B90C" w14:textId="1D473989" w:rsidR="0048643A" w:rsidRPr="007D4EA3" w:rsidRDefault="00000000" w:rsidP="00B04190">
+    <w:p w14:paraId="25B2B90C" w14:textId="3698D06A" w:rsidR="0048643A" w:rsidRPr="007D4EA3" w:rsidRDefault="00795AE3" w:rsidP="00795AE3">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="00B04190" w:rsidRPr="003D7A6D">
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="003D7A6D">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Avtal direktupphandling</w:t>
+          <w:t>Avtal direktupphandling - Mall</w:t>
         </w:r>
-        <w:r w:rsidR="003D7A6D" w:rsidRPr="003D7A6D">
-[...11 lines deleted...]
-        <w:bookmarkEnd w:id="27"/>
+        <w:bookmarkEnd w:id="38"/>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="0048643A" w:rsidRPr="007D4EA3" w:rsidSect="00B96AFF">
-      <w:headerReference w:type="default" r:id="rId31"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId35"/>
+      <w:headerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="even" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:headerReference w:type="first" r:id="rId36"/>
+      <w:footerReference w:type="first" r:id="rId37"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EE214A1" w14:textId="77777777" w:rsidR="007447EB" w:rsidRDefault="007447EB">
+    <w:p w14:paraId="30C1ABB1" w14:textId="77777777" w:rsidR="00731665" w:rsidRDefault="00731665" w:rsidP="00F165DD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="287CB31B" w14:textId="77777777" w:rsidR="007447EB" w:rsidRDefault="007447EB">
+    <w:p w14:paraId="24E0A870" w14:textId="77777777" w:rsidR="00731665" w:rsidRDefault="00731665" w:rsidP="00F165DD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="53FE428A" w14:textId="77777777" w:rsidR="007447EB" w:rsidRDefault="007447EB">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="0206BE1C" w14:textId="77777777" w:rsidR="00731665" w:rsidRDefault="00731665" w:rsidP="00F165DD"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00F165DD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00F165DD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...4 lines deleted...]
-    </w:sdtEndPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="47BD2091" w14:textId="202AFF24" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+      <w:p w14:paraId="47BD2091" w14:textId="202AFF24" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00F165DD">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
+        </w:pPr>
+        <w:r w:rsidRPr="00F165DD">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00F165DD">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00F165DD">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00F165DD">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00F165DD">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00F165DD">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00F165DD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:ind w:left="6237" w:hanging="141"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="48AE8A36">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391663</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-5080</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953665" cy="345299"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="12" name="Bildobjekt 12">
+          <wp:docPr id="1734463502" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="1734463502" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953665" cy="345299"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33F90144" w14:textId="77777777" w:rsidR="007447EB" w:rsidRDefault="007447EB"/>
+    <w:p w14:paraId="7D70A0EF" w14:textId="77777777" w:rsidR="00731665" w:rsidRDefault="00731665" w:rsidP="00F165DD"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4257A45D" w14:textId="77777777" w:rsidR="007447EB" w:rsidRDefault="007447EB">
+    <w:p w14:paraId="3BFC06B5" w14:textId="77777777" w:rsidR="00731665" w:rsidRDefault="00731665" w:rsidP="00F165DD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="16A4BD43" w14:textId="77777777" w:rsidR="007447EB" w:rsidRDefault="007447EB">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="0A9A67A5" w14:textId="77777777" w:rsidR="00731665" w:rsidRDefault="00731665" w:rsidP="00F165DD"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00F165DD">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="7F56B26D">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="2CCFB799">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="column">
-                <wp:posOffset>0</wp:posOffset>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-635</wp:posOffset>
+                <wp:posOffset>2540</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4991100" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                     <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4991100" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w14:paraId="70464969" w14:textId="235C41F5" w:rsidR="00DA65C4" w:rsidRPr="00F165DD" w:rsidRDefault="00DA65C4" w:rsidP="00F165DD">
                           <w:pPr>
-                            <w:ind w:left="0"/>
-[...1 lines deleted...]
-                          <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00F165DD">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">OBS! </w:t>
                           </w:r>
-                          <w:r w:rsidR="00367D19">
+                          <w:r w:rsidR="005F5D52">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>Nersparad/</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00F165DD">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00367D19" w:rsidRPr="00F165DD">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" alt="&quot;&quot;" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:.2pt;width:393pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8HRZYFgIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X2wnaddYcaqsVaZJ&#10;UVspnfpMMMSWMJcBiZ39+l2w87FuT9Ne4MK93I9zDvP7rlHkIKyrQRc0G6WUCM2hrPWuoN9fV5/u&#10;KHGe6ZIp0KKgR+Ho/eLjh3lrcjGGClQpLMEk2uWtKWjlvcmTxPFKNMyNwAiNTgm2YR6PdpeUlrWY&#10;vVHJOE1vkxZsaSxw4RzePvZOuoj5pRTcP0vphCeqoNibj6uN6zasyWLO8p1lpqr50Ab7hy4aVmss&#10;ek71yDwje1v/kaqpuQUH0o84NAlIWXMRZ8BpsvTdNJuKGRFnQXCcOcPk/l9a/nTYmBdLfPcFOiQw&#10;ANIalzu8DPN00jZhx04J+hHC4xk20XnC8XI6m2VZii6Ovsl4cncTcU0ur411/quAhgSjoBZpiWix&#10;w9p5rIihp5BQTMOqVipSozRpC3o7wZS/efCF0vjw0muwfLfthgG2UB5xLgs95c7wVY3F18z5F2aR&#10;Y+wXdeufcZEKsAgMFiUV2J9/uw/xCD16KWlRMwV1P/bMCkrUN42kzLLpNIgsHqY3n8d4sNee7bVH&#10;75sHQFlm+EMMj2aI9+pkSgvNG8p7Gaqii2mOtQvqT+aD75WM34OL5TIGoawM82u9MTykDqAFaF+7&#10;N2bNgL9H5p7gpC6Wv6Ohj+3hXu49yDpyFADuUR1wR0lG6obvEzR/fY5Rl0+++AUAAP//AwBQSwME&#10;FAAGAAgAAAAhAGrrcOrcAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwkAUhO+F/oflCb3V&#10;jaI2pNmIBKRQ2oPWS28v2TUJ7r5Ns6um/fV9PdXjMMPMN/l6dFZczBA6Twpm0wSEodrrjhoFh4/t&#10;YwoiRCSN1pNR8G0CrIv7uxwz7a+0M5d9bASXUMhQQRtjn0kZ6tY4DFPfG2Lv6AeHkeXQSD3glcud&#10;lfMkWUmHHfFCi70pW1Of9men4LXcvuOumrv0x5Yvb8dN/3X4XCr1MBk3zyCiGeN/GP7wGR0KZqr8&#10;mXQQVgEfiQoWINh7SlcsKwXL2QJkkctb+OIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;/B0WWBYCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAautw6twAAAAEAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w14:paraId="70464969" w14:textId="235C41F5" w:rsidR="00DA65C4" w:rsidRPr="00F165DD" w:rsidRDefault="00DA65C4" w:rsidP="00F165DD">
                     <w:pPr>
-                      <w:ind w:left="0"/>
-[...1 lines deleted...]
-                    <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00F165DD">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">OBS! </w:t>
                     </w:r>
-                    <w:r w:rsidR="00367D19">
+                    <w:r w:rsidR="005F5D52">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>Nersparad/</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00F165DD">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00367D19" w:rsidRPr="00F165DD">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="0FD65030" w:rsidR="008A4EB9" w:rsidRDefault="008569C6" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="7E7DBCC4" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00F165DD">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
-      <w:ind w:left="0" w:right="567"/>
     </w:pPr>
-    <w:r w:rsidRPr="00762EE0">
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="20"/>
-[...80 lines deleted...]
-        <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="570FAFC0">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="750F6A07">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-65405</wp:posOffset>
+                <wp:posOffset>-66040</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4669200" cy="2160000"/>
+              <wp:extent cx="5463540" cy="2159635"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4669200" cy="2160000"/>
+                        <a:ext cx="5463540" cy="2159635"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w14:paraId="72D45401" w14:textId="7261926F" w:rsidR="00413A60" w:rsidRPr="00F165DD" w:rsidRDefault="00413A60" w:rsidP="00F165DD">
                           <w:pPr>
-                            <w:ind w:left="0"/>
-[...1 lines deleted...]
-                          <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00F165DD">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">OBS! </w:t>
                           </w:r>
-                          <w:r w:rsidR="00367D19">
+                          <w:r w:rsidR="005F5D52">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>Nersparad/</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00F165DD">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00367D19" w:rsidRPr="00F165DD">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-13.6pt;margin-top:-5.2pt;width:430.2pt;height:170.05pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9c2SrFwIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkSdcacYqsRYYB&#10;QVsgHXpWZCk2IIuaxMTOfv0oOV/odhp2kUmRfiTfo2b3XWPYXvlQgy34aDDkTFkJZW23Bf/xuvx0&#10;y1lAYUthwKqCH1Tg9/OPH2aty9UYKjCl8oxAbMhbV/AK0eVZFmSlGhEG4JSloAbfCCTXb7PSi5bQ&#10;G5ONh8ObrAVfOg9ShUC3j32QzxO+1kris9ZBITMFp94wnT6dm3hm85nIt164qpbHNsQ/dNGI2lLR&#10;M9SjQMF2vv4DqqmlhwAaBxKaDLSupUoz0DSj4btp1pVwKs1C5AR3pin8P1j5tF+7F8+w+wodCRgJ&#10;aV3IA13GeTrtm/ilThnFicLDmTbVIZN0OZ3cfJ5OKCQpNh5N78iNONnld+cDflPQsGgU3JMuiS6x&#10;XwXsU08psZqFZW1M0sZY1hacEIfph3OEwI2lGpdmo4XdpmN1eTXIBsoDzeehlz44uayph5UI+CI8&#10;aU190/7iMx3aANWCo8VZBf7X3+5jPklAUc5a2p2Ch5874RVn5rslce5Gk0gHJmcy/TImx19HNtcR&#10;u2segNZzRC/FyWTGfDQnU3to3mjNF7EqhYSVVLvgeDIfsN9oeiZSLRYpidbLCVzZtZMROrIaGX7t&#10;3oR3RxmQFHyC05aJ/J0afW6vx2KHoOskVeS5Z/VIP61mEvv4jOLuX/sp6/LY578BAAD//wMAUEsD&#10;BBQABgAIAAAAIQBwceXv4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjs&#10;WqcO0BDiVFWkCgnRRUs37Jx4mkT4EWK3DXw9wwp28zi6c6ZYTdawM46h907CYp4AQ9d43btWwuFt&#10;M8uAhaicVsY7lPCFAVbl9VWhcu0vbofnfWwZhbiQKwldjEPOeWg6tCrM/YCOdkc/WhWpHVuuR3Wh&#10;cGu4SJIHblXv6EKnBqw6bD72Jyvhpdps1a4WNvs21fPrcT18Ht7vpby9mdZPwCJO8Q+GX31Sh5Kc&#10;an9yOjAjYSaWglAqFskdMCKyNKVJLSEVj0vgZcH//1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAH1zZKsXAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAHBx5e/iAAAACwEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w14:paraId="72D45401" w14:textId="7261926F" w:rsidR="00413A60" w:rsidRPr="00F165DD" w:rsidRDefault="00413A60" w:rsidP="00F165DD">
                     <w:pPr>
-                      <w:ind w:left="0"/>
-[...1 lines deleted...]
-                    <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00F165DD">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">OBS! </w:t>
                     </w:r>
-                    <w:r w:rsidR="00367D19">
+                    <w:r w:rsidR="005F5D52">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>Nersparad/</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00F165DD">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00367D19" w:rsidRPr="00F165DD">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5033,50 +4897,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BD5428E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3000590"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F38366A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7AF23A0A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5145,51 +5122,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30590C8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9B2BDC4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5258,51 +5235,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5398,51 +5375,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39CF76AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A82E6CE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5511,51 +5488,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5625,51 +5602,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F9459A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F96C4E7E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5738,51 +5715,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FEA3762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CECE5F86"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5851,51 +5828,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5964,51 +5941,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6105,51 +6082,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47827DE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="447EF36A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6218,51 +6195,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49936014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C8C051E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6331,51 +6308,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CE06FBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="961E6172"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6444,51 +6421,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D173DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F01ACC56"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6557,51 +6534,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6670,51 +6647,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6784,51 +6761,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55210E12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E606F78E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6897,51 +6874,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -7010,51 +6987,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AA35CBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF0426D4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7123,51 +7100,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BFD2FF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="041C13DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7236,51 +7213,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E88531D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70C48D26"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7349,51 +7326,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AC43665"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB748472"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7462,51 +7439,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C012E66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5AA86326"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7575,51 +7552,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CBB7E84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FCCDB5A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7688,51 +7665,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
@@ -7801,51 +7778,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73D57847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA1C966E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7914,51 +7891,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76741638"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5114FB1A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8027,51 +8004,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76921AEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09DA5EB2"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="55C27034">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
@@ -8139,51 +8116,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="782C1208"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB0AE11C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8252,51 +8229,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8365,51 +8342,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E182753"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6C6281C"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8451,51 +8428,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E735127"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="200AABEC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8564,51 +8541,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -8678,957 +8655,1075 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1590119655">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1407341445">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1572693884">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="685251144">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="557858674">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1534415187">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="208687812">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1668752500">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1730417836">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="124861029">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="159322303">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1825582678">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="975456506">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1931230250">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1297758600">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="439640812">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="791173815">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1655841675">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1596935383">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="363483210">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1162113973">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="153879366">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1765808204">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1661617166">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="143200559">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="912620373">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="790711915">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1765808204">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="28" w16cid:durableId="1271548989">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1948004743">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1753964953">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="596712178">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="570241089">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="264851511">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1212838045">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="288172224">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="2010479681">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="368453678">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="108085980">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="170221046">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1717657791">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1565607046">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="178085308">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="119425922">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="69931957">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="43061988">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="29039571">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1078557139">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="253437569">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="1979676440">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="00001926"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00012654"/>
+    <w:rsid w:val="00013774"/>
     <w:rsid w:val="00016CF0"/>
+    <w:rsid w:val="00021F29"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00041085"/>
     <w:rsid w:val="00043C72"/>
     <w:rsid w:val="00044C9B"/>
     <w:rsid w:val="000464D0"/>
     <w:rsid w:val="00050500"/>
+    <w:rsid w:val="00055C8F"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="00061EEC"/>
     <w:rsid w:val="00062801"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00075B91"/>
     <w:rsid w:val="000819E5"/>
     <w:rsid w:val="00084024"/>
+    <w:rsid w:val="0008725B"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="000936F5"/>
+    <w:rsid w:val="00094014"/>
     <w:rsid w:val="00094341"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A2A30"/>
     <w:rsid w:val="000A2BFC"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
+    <w:rsid w:val="000B1ACB"/>
+    <w:rsid w:val="000B31A5"/>
     <w:rsid w:val="000B4536"/>
+    <w:rsid w:val="000B4567"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000D1293"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F5B7B"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="00107178"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00114C63"/>
     <w:rsid w:val="001176F0"/>
     <w:rsid w:val="001256FF"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="00142DB7"/>
     <w:rsid w:val="00145045"/>
+    <w:rsid w:val="00146392"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="001523B3"/>
+    <w:rsid w:val="00152DB5"/>
+    <w:rsid w:val="00153949"/>
     <w:rsid w:val="0015726E"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="0016012A"/>
     <w:rsid w:val="00160B0D"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164409"/>
     <w:rsid w:val="00164C3D"/>
+    <w:rsid w:val="00165F70"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0016734D"/>
     <w:rsid w:val="001729FC"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B1CB2"/>
     <w:rsid w:val="001B2D89"/>
+    <w:rsid w:val="001B3F7A"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4C4F"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
+    <w:rsid w:val="001C7C0C"/>
     <w:rsid w:val="001D1BB9"/>
     <w:rsid w:val="001E3789"/>
+    <w:rsid w:val="001F04A6"/>
     <w:rsid w:val="001F4571"/>
     <w:rsid w:val="002004D2"/>
     <w:rsid w:val="002006FD"/>
+    <w:rsid w:val="002013F7"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217111"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="0022162E"/>
+    <w:rsid w:val="00221920"/>
+    <w:rsid w:val="00222D5B"/>
     <w:rsid w:val="00226E84"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="002415D0"/>
     <w:rsid w:val="00242C08"/>
     <w:rsid w:val="00245FEF"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="00253356"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="0028213A"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="0028587D"/>
     <w:rsid w:val="00290B5C"/>
+    <w:rsid w:val="00290F23"/>
+    <w:rsid w:val="00292CCD"/>
     <w:rsid w:val="0029398D"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="00294F5A"/>
     <w:rsid w:val="002A03E3"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002C7859"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D2751"/>
+    <w:rsid w:val="002D4FA6"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002D7FB1"/>
     <w:rsid w:val="002E24A0"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6257"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
+    <w:rsid w:val="002F26EB"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F357F"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003019CC"/>
     <w:rsid w:val="00304C13"/>
+    <w:rsid w:val="003055DC"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="0031087A"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="0031276E"/>
     <w:rsid w:val="00315FB2"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="003215A2"/>
     <w:rsid w:val="003236B1"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00324653"/>
     <w:rsid w:val="003250E9"/>
     <w:rsid w:val="00326102"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="003312C6"/>
     <w:rsid w:val="00333C58"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
+    <w:rsid w:val="003424C1"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00344576"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="0036093D"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367CF0"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00377683"/>
     <w:rsid w:val="00383961"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003845BC"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="003913F5"/>
     <w:rsid w:val="00391F77"/>
     <w:rsid w:val="003934CD"/>
     <w:rsid w:val="00395588"/>
     <w:rsid w:val="00396912"/>
+    <w:rsid w:val="0039760F"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A2695"/>
+    <w:rsid w:val="003A5717"/>
     <w:rsid w:val="003A7C3E"/>
     <w:rsid w:val="003B0AED"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C29D1"/>
+    <w:rsid w:val="003C3AD4"/>
+    <w:rsid w:val="003C3FBD"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003D7A6D"/>
     <w:rsid w:val="003E0705"/>
+    <w:rsid w:val="003E175E"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003E3E42"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F105D"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="003F3EBE"/>
     <w:rsid w:val="003F7439"/>
+    <w:rsid w:val="004035A0"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="00423693"/>
     <w:rsid w:val="004248FD"/>
     <w:rsid w:val="004257DD"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00434F3E"/>
     <w:rsid w:val="00441A2B"/>
     <w:rsid w:val="00445945"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="004463AD"/>
     <w:rsid w:val="0045095F"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="00451B2E"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00477F1A"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="0048643A"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="00493F9D"/>
     <w:rsid w:val="004A17A8"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B1756"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004C4125"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E1FEA"/>
     <w:rsid w:val="004E6157"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F52DA"/>
+    <w:rsid w:val="004F5759"/>
     <w:rsid w:val="00500CDB"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00505203"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="005128AC"/>
     <w:rsid w:val="00517415"/>
     <w:rsid w:val="00522F59"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="00546B6A"/>
     <w:rsid w:val="00547478"/>
+    <w:rsid w:val="0055150D"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005731B5"/>
     <w:rsid w:val="00573DE0"/>
     <w:rsid w:val="00574170"/>
+    <w:rsid w:val="005759E5"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="00587F4C"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2C82"/>
     <w:rsid w:val="005A39D0"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005A74F2"/>
     <w:rsid w:val="005B07F6"/>
     <w:rsid w:val="005B171C"/>
     <w:rsid w:val="005C0045"/>
+    <w:rsid w:val="005C04B4"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C0F84"/>
     <w:rsid w:val="005C2A54"/>
     <w:rsid w:val="005C3524"/>
     <w:rsid w:val="005C3698"/>
     <w:rsid w:val="005C4606"/>
+    <w:rsid w:val="005C78A8"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005D1621"/>
+    <w:rsid w:val="005D23DF"/>
     <w:rsid w:val="005D3E9F"/>
+    <w:rsid w:val="005D40E0"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="005E4A6E"/>
     <w:rsid w:val="005F1C07"/>
+    <w:rsid w:val="005F5D52"/>
     <w:rsid w:val="006014CD"/>
     <w:rsid w:val="00601D62"/>
     <w:rsid w:val="00603AAC"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00611852"/>
     <w:rsid w:val="00613652"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="006162E4"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="0062224E"/>
     <w:rsid w:val="00623724"/>
+    <w:rsid w:val="00624DD8"/>
     <w:rsid w:val="0062643A"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0063630E"/>
     <w:rsid w:val="006367A9"/>
+    <w:rsid w:val="0064197E"/>
     <w:rsid w:val="00646345"/>
     <w:rsid w:val="006467E0"/>
     <w:rsid w:val="0065536C"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="006602E5"/>
     <w:rsid w:val="00661609"/>
     <w:rsid w:val="00665F89"/>
     <w:rsid w:val="00667CEF"/>
+    <w:rsid w:val="006708F7"/>
     <w:rsid w:val="00670F4D"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00675E58"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2197"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006B76CF"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C521B"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
+    <w:rsid w:val="006D003E"/>
     <w:rsid w:val="006D01F5"/>
+    <w:rsid w:val="006D0A4D"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D172C"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E0A6F"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006E7940"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="006F6AEA"/>
     <w:rsid w:val="00700C45"/>
+    <w:rsid w:val="007029CF"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="00713A0C"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
+    <w:rsid w:val="00731665"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00735AA3"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="0073734F"/>
     <w:rsid w:val="007406D2"/>
+    <w:rsid w:val="0074411B"/>
     <w:rsid w:val="007447EB"/>
     <w:rsid w:val="0074565F"/>
     <w:rsid w:val="007460F7"/>
+    <w:rsid w:val="0075263B"/>
     <w:rsid w:val="00752EB6"/>
     <w:rsid w:val="00754905"/>
+    <w:rsid w:val="00754AAE"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
+    <w:rsid w:val="00783DF4"/>
     <w:rsid w:val="00783E03"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="0078615F"/>
     <w:rsid w:val="00787FD8"/>
     <w:rsid w:val="00790E24"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="00794990"/>
+    <w:rsid w:val="00795AE3"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007A5CF0"/>
     <w:rsid w:val="007B0088"/>
+    <w:rsid w:val="007B3F4A"/>
+    <w:rsid w:val="007D0951"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E1425"/>
     <w:rsid w:val="007E1557"/>
     <w:rsid w:val="007E24CE"/>
     <w:rsid w:val="007E3964"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F45CD"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00800AC0"/>
     <w:rsid w:val="00803686"/>
     <w:rsid w:val="00812B2C"/>
     <w:rsid w:val="00813F0D"/>
     <w:rsid w:val="00815CDE"/>
     <w:rsid w:val="00821A1B"/>
+    <w:rsid w:val="00824242"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="008340A9"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00836983"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00847402"/>
     <w:rsid w:val="00850E1E"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="00864859"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="00870332"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="008720C8"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
+    <w:rsid w:val="00892F3F"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008B7068"/>
     <w:rsid w:val="008C1675"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E6098"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008E78BD"/>
     <w:rsid w:val="008F589F"/>
+    <w:rsid w:val="008F5D8A"/>
     <w:rsid w:val="00903B78"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907223"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00920092"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0092694C"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="0094638B"/>
     <w:rsid w:val="009469F3"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00957071"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="0096602A"/>
     <w:rsid w:val="00966BB8"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00971E28"/>
     <w:rsid w:val="00974213"/>
     <w:rsid w:val="0097537F"/>
     <w:rsid w:val="00976B09"/>
     <w:rsid w:val="00993968"/>
     <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A0A8E"/>
     <w:rsid w:val="009A6D31"/>
     <w:rsid w:val="009B17E0"/>
+    <w:rsid w:val="009B186B"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009B5C19"/>
     <w:rsid w:val="009C001B"/>
     <w:rsid w:val="009C04A1"/>
+    <w:rsid w:val="009C0946"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D30A3"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E02C5"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6991"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F14AF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4ACF"/>
     <w:rsid w:val="009F4E65"/>
+    <w:rsid w:val="009F6B40"/>
+    <w:rsid w:val="009F7ECE"/>
     <w:rsid w:val="009F7EDE"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A201AD"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A26EA9"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A32BC6"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A36412"/>
+    <w:rsid w:val="00A36E59"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A62060"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A76D34"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A82892"/>
+    <w:rsid w:val="00A83637"/>
     <w:rsid w:val="00A90D77"/>
+    <w:rsid w:val="00A912B4"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A950F6"/>
+    <w:rsid w:val="00A970E3"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA5A65"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AA7B1E"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB6606"/>
     <w:rsid w:val="00AC1AE3"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD38F1"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE0221"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5A3E"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF61B9"/>
     <w:rsid w:val="00B032AB"/>
     <w:rsid w:val="00B03815"/>
     <w:rsid w:val="00B04190"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B04BA8"/>
     <w:rsid w:val="00B073A8"/>
     <w:rsid w:val="00B07C00"/>
     <w:rsid w:val="00B10AF1"/>
+    <w:rsid w:val="00B138B1"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B206C0"/>
     <w:rsid w:val="00B21AA1"/>
     <w:rsid w:val="00B2390F"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B44637"/>
     <w:rsid w:val="00B44ECD"/>
     <w:rsid w:val="00B46C00"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B4732E"/>
     <w:rsid w:val="00B520D3"/>
+    <w:rsid w:val="00B56C7A"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B704A9"/>
     <w:rsid w:val="00B72154"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B8596C"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B93E76"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BA47AA"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC39EC"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BD0BEA"/>
     <w:rsid w:val="00BE51B6"/>
+    <w:rsid w:val="00BE675B"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C00C58"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C03B48"/>
     <w:rsid w:val="00C05333"/>
+    <w:rsid w:val="00C0758F"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C109F9"/>
     <w:rsid w:val="00C20087"/>
     <w:rsid w:val="00C26247"/>
     <w:rsid w:val="00C32695"/>
+    <w:rsid w:val="00C35C98"/>
     <w:rsid w:val="00C361AB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C4122E"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C53396"/>
+    <w:rsid w:val="00C533BF"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C63B76"/>
     <w:rsid w:val="00C65C0B"/>
+    <w:rsid w:val="00C7055A"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C719FD"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C748C2"/>
     <w:rsid w:val="00C83061"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C95E6D"/>
     <w:rsid w:val="00C96DB1"/>
     <w:rsid w:val="00C977DA"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00C97C65"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CA67E9"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB4E82"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC16F4"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CC5B22"/>
     <w:rsid w:val="00CD2F99"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CE4D86"/>
     <w:rsid w:val="00CF25AF"/>
+    <w:rsid w:val="00CF48C5"/>
     <w:rsid w:val="00CF6FD6"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00CF77EE"/>
     <w:rsid w:val="00D07185"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D07E6D"/>
     <w:rsid w:val="00D11951"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D318C5"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D56CA1"/>
+    <w:rsid w:val="00D67E51"/>
     <w:rsid w:val="00D82639"/>
     <w:rsid w:val="00D84A70"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D853F9"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00D96398"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DC09BE"/>
+    <w:rsid w:val="00DC33CE"/>
     <w:rsid w:val="00DC3F0F"/>
     <w:rsid w:val="00DE165A"/>
     <w:rsid w:val="00DE1725"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00DF2848"/>
     <w:rsid w:val="00E026BF"/>
+    <w:rsid w:val="00E0438E"/>
+    <w:rsid w:val="00E0549B"/>
     <w:rsid w:val="00E07B1B"/>
+    <w:rsid w:val="00E11359"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E13024"/>
+    <w:rsid w:val="00E2226B"/>
     <w:rsid w:val="00E44104"/>
+    <w:rsid w:val="00E442BA"/>
     <w:rsid w:val="00E4465D"/>
     <w:rsid w:val="00E462EC"/>
     <w:rsid w:val="00E46482"/>
     <w:rsid w:val="00E51B53"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E606EF"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E64924"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
+    <w:rsid w:val="00E803E2"/>
+    <w:rsid w:val="00E80C36"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E915C8"/>
     <w:rsid w:val="00E92FEB"/>
     <w:rsid w:val="00E97B25"/>
     <w:rsid w:val="00E97C30"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA07B5"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA1FF6"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC10CF"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED378B"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED4E08"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F039E2"/>
     <w:rsid w:val="00F15F25"/>
+    <w:rsid w:val="00F165DD"/>
+    <w:rsid w:val="00F214D7"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F505E9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F57BD3"/>
     <w:rsid w:val="00F63B77"/>
+    <w:rsid w:val="00F65D01"/>
     <w:rsid w:val="00F73E9F"/>
     <w:rsid w:val="00F7698D"/>
     <w:rsid w:val="00F834D8"/>
     <w:rsid w:val="00F86F47"/>
+    <w:rsid w:val="00F87C46"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F94FA0"/>
     <w:rsid w:val="00FA0C2F"/>
+    <w:rsid w:val="00FA1099"/>
     <w:rsid w:val="00FA2FF9"/>
     <w:rsid w:val="00FB0DDF"/>
     <w:rsid w:val="00FB1CE5"/>
     <w:rsid w:val="00FB2B1D"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FD224E"/>
+    <w:rsid w:val="00FD2477"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE0314"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF3DF5"/>
+    <w:rsid w:val="00FF3EB6"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="07D88B0D"/>
     <w:rsid w:val="0F804D24"/>
     <w:rsid w:val="1038463B"/>
     <w:rsid w:val="1134E656"/>
     <w:rsid w:val="150F236A"/>
     <w:rsid w:val="157FE4FC"/>
     <w:rsid w:val="15E4E8D2"/>
     <w:rsid w:val="1C7A3A91"/>
     <w:rsid w:val="27799119"/>
     <w:rsid w:val="28C1F23B"/>
     <w:rsid w:val="2B0D498C"/>
     <w:rsid w:val="2C008369"/>
     <w:rsid w:val="2E0667B6"/>
     <w:rsid w:val="37026768"/>
     <w:rsid w:val="401B665A"/>
     <w:rsid w:val="41141D72"/>
     <w:rsid w:val="4B28977C"/>
     <w:rsid w:val="4B2FF8EC"/>
     <w:rsid w:val="4DC981C6"/>
     <w:rsid w:val="4FEC06B8"/>
     <w:rsid w:val="5782897B"/>
     <w:rsid w:val="57EC77A9"/>
     <w:rsid w:val="647B2B65"/>
@@ -9652,65 +9747,65 @@
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{D2D16521-9523-40BA-B956-774C21B9B831}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10034,127 +10129,129 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00F165DD"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="992" w:right="-2"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="005D40E0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00F165DD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="40" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
-    <w:uiPriority w:val="3"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="003A5717"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="40" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
@@ -10378,54 +10475,54 @@
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="005D40E0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
@@ -10536,72 +10633,71 @@
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="00F165DD"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
-    <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="003A5717"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
@@ -10627,135 +10723,141 @@
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA1BAA"/>
+    <w:rsid w:val="00A201AD"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8931"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="284"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00F165DD"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00F165DD"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00754AAE"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00754AAE"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="003E175E"/>
     <w:pPr>
-      <w:ind w:left="240"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+      </w:tabs>
+      <w:ind w:left="426"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="003E175E"/>
     <w:pPr>
-      <w:ind w:left="480"/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+      </w:tabs>
+      <w:ind w:left="709"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -10792,63 +10894,63 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="005D40E0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
@@ -12091,113 +12193,111 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009469F3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005128AC"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005128AC"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="005128AC"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentarer"/>
     <w:next w:val="Kommentarer"/>
     <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005128AC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005128AC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003312C6"/>
     <w:pPr>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:contextualSpacing w:val="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:bCs w:val="0"/>
+      <w:bCs/>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B520D3"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AC1AE3"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
@@ -12220,55 +12320,127 @@
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F505E9"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:rsid w:val="00815CDE"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="Rutntstabell2dekorfrg2">
+    <w:name w:val="Grid Table 2 Accent 2"/>
+    <w:basedOn w:val="Normaltabell"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="001C7C0C"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="73D552" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="73D552" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="73D552" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="73D552" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="73D552" w:themeColor="accent2" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="73D552" w:themeColor="accent2" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0F1C5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12310,59 +12482,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2018187360">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RS8631-1454170937-5/SURROGATE/Ink%c3%b6pspolicy.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.upphandlingsmyndigheten.se/inkopsprocessen/forbered-upphandling/valja-upphandlingsforfarande/direktupphandling" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11753-1325570880-33/native" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/marst28/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/VDSY3EPU/vastfastigheter.inkop@vgregion.se" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/lag-20161145-om-offentlig-upphandling_sfs-2016-1145/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11753-1325570880-30/native" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss12798-572694078-12/surrogate/F%c3%b6rvaltningschefens%20vidaredelegering%20arbetsordning%2c%20arbetsf%c3%b6rdelning%20och%20regionstyrelsens%20delegering%20till%20f%c3%b6rvaltningschef.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.upphandlingsmyndigheten.se/regler-och-lagstiftning/de-grundlaggande-upphandlingsprinciperna/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11753-1325570880-32/native" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/fastighet-stod-service/styrande-dokument/ekonomi-och-inkop/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss12798-572694078-12/surrogate/F%c3%b6rvaltningschefens%20vidaredelegering%20arbetsordning%2c%20arbetsf%c3%b6rdelning%20och%20regionstyrelsens%20delegering%20till%20f%c3%b6rvaltningschef.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/fastighet-stod-service/styrande-dokument/information-arendehantering/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11753-1325570880-34/native" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scb.se/hitta-statistik/statistik-efter-amne/priser-och-konsumtion/konsumentprisindex/konsumentprisindex-kpi/pong/tabell-och-diagram/prisbasbelopp/prisbasbelopp/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alfresco.vgregion.se/alfresco/service/vgr/storage/node/content/31072/Riktlinje%20f%C3%B6r%20ink%C3%B6p.pdf?a=false&amp;guest=true" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/marst28/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/VDSY3EPU/diarium.vanersborg@vgregion.se" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11753-1325570880-31/native" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11753-1325570880-35/native" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId35" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/RS8631-1454170937-5/SURROGATE/Ink%c3%b6pspolicy.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.upphandlingsmyndigheten.se/inkopsprocessen/forbered-upphandling/valja-upphandlingsforfarande/direktupphandling" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/fastighet-stod-service/styrande-dokument/ekonomi-och-inkop/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adfs.vgregion.se/adfs/ls/?SAMLRequest=lVLLbsIwEPyVyPc8q6BgESQKqopEaVRoD70gkyxgybFTr53Sv68JVMChVL2OZ3ZmdzxAVoukoSNrdvIFPiyg8fa1kEiPLzmxWlLFkCOVrAakpqSL0dOMJkFEG62MKpUg3ggRtOFKjpVEW4NegG55Ca8vs5zsjGmQhmEjYG%2FRd6oqaLcato4fIISStQ3bQlAp4k1cAi7ZYdRZyKoNXikOQCgwJN6D0iV08XOyYQKBeNNJThbzcbpep1UGST9NWZT2sx6kcda72%2FTXzEH9zBGxYIi8hbMU0cJUomHS5CSJkp4fxX7SW8YJTSKapkEWZ%2B%2FEK06L33NZcbm9faX1kYT0cbks%2FOJ5sewGtLwCPXfs%2Fx3oDTR2x3GjyXDQ1US73PqyuduR2E9dZPiH9yC8dDj5NfSQezoplODllzcSQn2ONTDjdjHaQldLzczvIeIg7hBe%2BZuOSu3KukyrA7hCVCQcnqyvf%2BfwGw%3D%3D&amp;RelayState=https%3A%2F%2Fplexus-prod.vgregion.se%2Fsp%3Fid%3Dsc_cat_item%26sys_id%3D900d7e1d75c5ce10ebb6ca005c5e5f6d%26sysparm_category%3Dcc42c94c14990250f4392c6620700db6&amp;client-request-id=6f2386e3-61db-4743-8e2c-0080000000ba&amp;pullStatus=0" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/lag-20161145-om-offentlig-upphandling_sfs-2016-1145/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/fastighet-stod-service/styrande-dokument/information-arendehantering/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss12798-572694078-12/surrogate/F%c3%b6rvaltningschefens%20vidaredelegering%20arbetsordning%2c%20arbetsf%c3%b6rdelning%20och%20regionstyrelsens%20delegering%20till%20f%c3%b6rvaltningschef.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:/Users/marst28/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/VDSY3EPU/vastfastigheter.inkop@vgregion.se" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11753-1325570880-31/native" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/fastighet-stod-service/stod-och-tjanster/amnen-a-o/dokument--och-arendehantering/bestallning-av-diarienummer/?vgrform=1" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11753-1325570880-35/native" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss12798-572694078-12/surrogate/F%c3%b6rvaltningschefens%20vidaredelegering%20arbetsordning%2c%20arbetsf%c3%b6rdelning%20och%20regionstyrelsens%20delegering%20till%20f%c3%b6rvaltningschef.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8631-1454170937-10/surrogate/Riktlinje%20f%c3%b6r%20ink%c3%b6p.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11753-1325570880-33/native" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.upphandlingsmyndigheten.se/regler-och-lagstiftning/de-grundlaggande-upphandlingsprinciperna/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11753-1325570880-32/native" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs8631-1454170937-10/surrogate/Riktlinje%20f%c3%b6r%20ink%c3%b6p.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scb.se/hitta-statistik/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11753-1325570880-30/native" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sfss11753-1325570880-34/native" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -12645,71 +12813,71 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>10378</Characters>
+  <Pages>9</Pages>
+  <Words>1035</Words>
+  <Characters>7220</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>86</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>182</Lines>
+  <Paragraphs>101</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Direktupphandling - Rutin</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12312</CharactersWithSpaces>
+  <CharactersWithSpaces>8204</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Direktupphandling - Rutin</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Maria Stenmark</lastModifiedBy>
-  <revision>54</revision>
+  <lastModifiedBy>Stina Ferm</lastModifiedBy>
+  <revision>111</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>