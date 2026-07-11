--- v0 (2025-11-13)
+++ v1 (2026-07-11)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29325"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="28" documentId="14_{1F83C728-A27E-4C2A-A9DF-62E9C690A6A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E18AE9EF-1205-4B45-B209-BC3F309CFEF8}"/>
+  <xr:revisionPtr revIDLastSave="38" documentId="14_{1F83C728-A27E-4C2A-A9DF-62E9C690A6A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{286280BD-1506-4ED0-BFE3-54F9E69AAA1B}"/>
   <bookViews>
-    <workbookView xWindow="2340" yWindow="2370" windowWidth="25050" windowHeight="11385" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-23148" yWindow="-228" windowWidth="23256" windowHeight="13176" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Delegering" sheetId="1" r:id="rId1"/>
     <sheet name="Anvisning" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -117,94 +117,91 @@
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Anvisning till kolumn:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Sätt kryss om ersättare ska kunna attestera faktura.
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="52">
   <si>
     <t>Organisation</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">organisationskod </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(motpart)</t>
     </r>
   </si>
   <si>
     <t>Från användare
 Namn</t>
   </si>
   <si>
     <t>Roll i Marknadsplatsen</t>
   </si>
   <si>
     <t>Från användare
 vgrid</t>
   </si>
   <si>
     <t>Till användare
 Namn</t>
   </si>
   <si>
     <t>Till användare
 vgrid</t>
   </si>
   <si>
     <t>Godkänn 
 beställning</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bekräfta Inleverans</t>
   </si>
   <si>
     <t>Granska faktura</t>
   </si>
   <si>
     <t>Attestera faktura</t>
   </si>
   <si>
     <t>Giltig from</t>
   </si>
   <si>
     <t>Giltig tom</t>
   </si>
   <si>
     <t>ÅÅÅÅ-MM-DD</t>
   </si>
   <si>
     <t>Allmänt om delegering av attest i Marknadsplatsen 2</t>
   </si>
   <si>
     <t xml:space="preserve">Namnsättning </t>
   </si>
   <si>
     <t>Delegering av attesträtt görs från en attestant till en annan</t>
   </si>
@@ -325,56 +322,62 @@
   </si>
   <si>
     <t>Fyll i mallen så här:</t>
   </si>
   <si>
     <t>Ange vilken förvaltning delegeringen ska gälla inom</t>
   </si>
   <si>
     <t xml:space="preserve">Ange namn på den som delegerar samt vilken användargrupp personen tillhör </t>
   </si>
   <si>
     <t>Ange vgrid (används för att förenkla registreringen)</t>
   </si>
   <si>
     <t>Ange namn och vgrid på den som ska ta emot delegering</t>
   </si>
   <si>
     <t>Markera med kryss i den/de kolumn/er delegering ska gälla för</t>
   </si>
   <si>
     <t>Vi rekommenderar max fem ersättare för attest av beställning.</t>
   </si>
   <si>
     <t>Ange när delegering ska börja och sluta gälla. Delegering avslutas automatiskt</t>
   </si>
+  <si>
+    <t>Kräver attestantroll</t>
+  </si>
+  <si>
+    <t>Bekräfta inleverans</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="19">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
@@ -463,72 +466,78 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -548,51 +557,51 @@
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -600,50 +609,56 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hyperlink" xfId="3" xr:uid="{00000000-000B-0000-0000-000008000000}"/>
     <cellStyle name="Hyperlänk" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{30BB634F-CCB8-47CF-92B6-8B53D37080D6}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{533DBC9E-FF27-4A44-BB9D-D36E645C6EB3}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /></Relationships>
 </file>
 
@@ -900,897 +915,924 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plexus-prod.vgregion.se/sp?id=sc_cat_item&amp;sys_id=bf2b8ef547b119109e2a21ebd36d43d7&amp;sysparm_category=1700289f1b769110e495cb77624bcbea" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C17" sqref="C17"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="20.5703125" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="20.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="21.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="15.7109375" style="1" customWidth="1"/>
     <col min="6" max="7" width="13.5703125" style="1" customWidth="1"/>
     <col min="8" max="9" width="13.5703125" style="3" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" style="3" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="3" customWidth="1"/>
     <col min="12" max="14" width="22.140625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="20.5703125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="22"/>
     </row>
-    <row r="2" spans="1:11" ht="15.75" thickBot="1">
+    <row r="2" spans="1:11" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="13"/>
-    </row>
-    <row r="3" spans="1:11" s="10" customFormat="1" ht="30.75">
+      <c r="F2" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="I2" s="28" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" s="10" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="14" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="14" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="16" t="s">
+      <c r="F3" s="27" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="H3" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="H3" s="16" t="s">
+      <c r="I3" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="I3" s="16" t="s">
+      <c r="J3" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="J3" s="9" t="s">
+      <c r="K3" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="K3" s="9" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:11">
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="J4" s="2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="K4" s="2" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:11">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
     </row>
-    <row r="8" spans="1:11">
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
     </row>
-    <row r="9" spans="1:11">
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
     </row>
-    <row r="17" spans="6:11">
+    <row r="17" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
     </row>
-    <row r="18" spans="6:11">
+    <row r="18" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
     </row>
-    <row r="19" spans="6:11">
+    <row r="19" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
     </row>
-    <row r="20" spans="6:11">
+    <row r="20" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
     </row>
-    <row r="21" spans="6:11">
+    <row r="21" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
     </row>
-    <row r="22" spans="6:11">
+    <row r="22" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
     </row>
-    <row r="23" spans="6:11">
+    <row r="23" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
     </row>
-    <row r="24" spans="6:11">
+    <row r="24" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
     </row>
-    <row r="25" spans="6:11">
+    <row r="25" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
     </row>
-    <row r="26" spans="6:11">
+    <row r="26" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
     </row>
-    <row r="27" spans="6:11">
+    <row r="27" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
     </row>
-    <row r="28" spans="6:11">
+    <row r="28" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
     </row>
-    <row r="29" spans="6:11">
+    <row r="29" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
     </row>
-    <row r="30" spans="6:11">
+    <row r="30" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
     </row>
-    <row r="31" spans="6:11">
+    <row r="31" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
     </row>
-    <row r="32" spans="6:11">
+    <row r="32" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
     </row>
-    <row r="33" spans="6:11">
+    <row r="33" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
     </row>
-    <row r="34" spans="6:11">
+    <row r="34" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
     </row>
-    <row r="35" spans="6:11">
+    <row r="35" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
     </row>
-    <row r="36" spans="6:11">
+    <row r="36" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="J36" s="2"/>
       <c r="K36" s="2"/>
     </row>
-    <row r="37" spans="6:11">
+    <row r="37" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
     </row>
-    <row r="38" spans="6:11">
+    <row r="38" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
     </row>
-    <row r="39" spans="6:11">
+    <row r="39" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
     </row>
-    <row r="40" spans="6:11">
+    <row r="40" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
     </row>
-    <row r="41" spans="6:11">
+    <row r="41" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
     </row>
-    <row r="42" spans="6:11">
+    <row r="42" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="J42" s="2"/>
       <c r="K42" s="2"/>
     </row>
-    <row r="43" spans="6:11">
+    <row r="43" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
     </row>
-    <row r="44" spans="6:11">
+    <row r="44" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
     </row>
-    <row r="45" spans="6:11">
+    <row r="45" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="J45" s="2"/>
       <c r="K45" s="2"/>
     </row>
-    <row r="46" spans="6:11">
+    <row r="46" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
       <c r="J46" s="2"/>
       <c r="K46" s="2"/>
     </row>
-    <row r="47" spans="6:11">
+    <row r="47" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="J47" s="2"/>
       <c r="K47" s="2"/>
     </row>
-    <row r="48" spans="6:11">
+    <row r="48" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="J48" s="2"/>
       <c r="K48" s="2"/>
     </row>
-    <row r="49" spans="6:11">
+    <row r="49" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="J49" s="2"/>
       <c r="K49" s="2"/>
     </row>
-    <row r="50" spans="6:11">
+    <row r="50" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="J50" s="2"/>
       <c r="K50" s="2"/>
     </row>
-    <row r="51" spans="6:11">
+    <row r="51" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
       <c r="J51" s="2"/>
       <c r="K51" s="2"/>
     </row>
-    <row r="52" spans="6:11">
+    <row r="52" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
     </row>
-    <row r="53" spans="6:11">
+    <row r="53" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
     </row>
-    <row r="54" spans="6:11">
+    <row r="54" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
     </row>
-    <row r="55" spans="6:11">
+    <row r="55" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="J55" s="2"/>
       <c r="K55" s="2"/>
     </row>
-    <row r="56" spans="6:11">
+    <row r="56" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
       <c r="J56" s="2"/>
       <c r="K56" s="2"/>
     </row>
-    <row r="57" spans="6:11">
+    <row r="57" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="J57" s="2"/>
       <c r="K57" s="2"/>
     </row>
-    <row r="58" spans="6:11">
+    <row r="58" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
       <c r="J58" s="2"/>
       <c r="K58" s="2"/>
     </row>
-    <row r="59" spans="6:11">
+    <row r="59" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F59" s="3"/>
       <c r="G59" s="3"/>
       <c r="J59" s="2"/>
       <c r="K59" s="2"/>
     </row>
-    <row r="60" spans="6:11">
+    <row r="60" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="J60" s="2"/>
       <c r="K60" s="2"/>
     </row>
-    <row r="61" spans="6:11">
+    <row r="61" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F61" s="3"/>
       <c r="G61" s="3"/>
       <c r="J61" s="2"/>
       <c r="K61" s="2"/>
     </row>
-    <row r="62" spans="6:11">
+    <row r="62" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F62" s="3"/>
       <c r="G62" s="3"/>
       <c r="J62" s="2"/>
       <c r="K62" s="2"/>
     </row>
-    <row r="63" spans="6:11">
+    <row r="63" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F63" s="3"/>
       <c r="G63" s="3"/>
       <c r="J63" s="2"/>
       <c r="K63" s="2"/>
     </row>
-    <row r="64" spans="6:11">
+    <row r="64" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F64" s="3"/>
       <c r="G64" s="3"/>
       <c r="J64" s="2"/>
       <c r="K64" s="2"/>
     </row>
-    <row r="65" spans="6:11">
+    <row r="65" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F65" s="3"/>
       <c r="G65" s="3"/>
       <c r="J65" s="2"/>
       <c r="K65" s="2"/>
     </row>
-    <row r="66" spans="6:11">
+    <row r="66" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F66" s="3"/>
       <c r="G66" s="3"/>
       <c r="J66" s="2"/>
       <c r="K66" s="2"/>
     </row>
-    <row r="67" spans="6:11">
+    <row r="67" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F67" s="3"/>
       <c r="G67" s="3"/>
       <c r="J67" s="2"/>
       <c r="K67" s="2"/>
     </row>
-    <row r="68" spans="6:11">
+    <row r="68" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F68" s="3"/>
       <c r="G68" s="3"/>
       <c r="J68" s="2"/>
       <c r="K68" s="2"/>
     </row>
-    <row r="69" spans="6:11">
+    <row r="69" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="J69" s="2"/>
       <c r="K69" s="2"/>
     </row>
-    <row r="70" spans="6:11">
+    <row r="70" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F70" s="3"/>
       <c r="G70" s="3"/>
       <c r="J70" s="2"/>
       <c r="K70" s="2"/>
     </row>
-    <row r="71" spans="6:11">
+    <row r="71" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F71" s="3"/>
       <c r="G71" s="3"/>
       <c r="J71" s="2"/>
       <c r="K71" s="2"/>
     </row>
-    <row r="72" spans="6:11">
+    <row r="72" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F72" s="3"/>
       <c r="G72" s="3"/>
       <c r="J72" s="2"/>
       <c r="K72" s="2"/>
     </row>
-    <row r="73" spans="6:11">
+    <row r="73" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="J73" s="2"/>
       <c r="K73" s="2"/>
     </row>
-    <row r="74" spans="6:11">
+    <row r="74" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F74" s="3"/>
       <c r="G74" s="3"/>
       <c r="J74" s="2"/>
       <c r="K74" s="2"/>
     </row>
-    <row r="75" spans="6:11">
+    <row r="75" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F75" s="3"/>
       <c r="G75" s="3"/>
       <c r="J75" s="2"/>
       <c r="K75" s="2"/>
     </row>
-    <row r="76" spans="6:11">
+    <row r="76" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F76" s="3"/>
       <c r="G76" s="3"/>
       <c r="J76" s="2"/>
       <c r="K76" s="2"/>
     </row>
-    <row r="77" spans="6:11">
+    <row r="77" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F77" s="3"/>
       <c r="G77" s="3"/>
       <c r="J77" s="2"/>
       <c r="K77" s="2"/>
     </row>
-    <row r="78" spans="6:11">
+    <row r="78" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F78" s="3"/>
       <c r="G78" s="3"/>
       <c r="J78" s="2"/>
       <c r="K78" s="2"/>
     </row>
-    <row r="79" spans="6:11">
+    <row r="79" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F79" s="3"/>
       <c r="G79" s="3"/>
       <c r="J79" s="2"/>
       <c r="K79" s="2"/>
     </row>
-    <row r="80" spans="6:11">
+    <row r="80" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F80" s="3"/>
       <c r="G80" s="3"/>
       <c r="J80" s="2"/>
       <c r="K80" s="2"/>
     </row>
-    <row r="81" spans="6:11">
+    <row r="81" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F81" s="3"/>
       <c r="G81" s="3"/>
       <c r="J81" s="2"/>
       <c r="K81" s="2"/>
     </row>
-    <row r="82" spans="6:11">
+    <row r="82" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F82" s="3"/>
       <c r="G82" s="3"/>
       <c r="J82" s="2"/>
       <c r="K82" s="2"/>
     </row>
-    <row r="83" spans="6:11">
+    <row r="83" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="J83" s="2"/>
       <c r="K83" s="2"/>
     </row>
-    <row r="84" spans="6:11">
+    <row r="84" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="J84" s="2"/>
       <c r="K84" s="2"/>
     </row>
-    <row r="85" spans="6:11">
+    <row r="85" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="J85" s="2"/>
       <c r="K85" s="2"/>
     </row>
-    <row r="86" spans="6:11">
+    <row r="86" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F86" s="3"/>
       <c r="G86" s="3"/>
       <c r="J86" s="2"/>
       <c r="K86" s="2"/>
     </row>
-    <row r="87" spans="6:11">
+    <row r="87" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F87" s="3"/>
       <c r="G87" s="3"/>
       <c r="J87" s="2"/>
       <c r="K87" s="2"/>
     </row>
-    <row r="88" spans="6:11">
+    <row r="88" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F88" s="3"/>
       <c r="G88" s="3"/>
       <c r="J88" s="2"/>
       <c r="K88" s="2"/>
     </row>
-    <row r="89" spans="6:11">
+    <row r="89" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F89" s="3"/>
       <c r="G89" s="3"/>
       <c r="J89" s="2"/>
       <c r="K89" s="2"/>
     </row>
-    <row r="90" spans="6:11">
+    <row r="90" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F90" s="3"/>
       <c r="G90" s="3"/>
       <c r="J90" s="2"/>
       <c r="K90" s="2"/>
     </row>
-    <row r="91" spans="6:11">
+    <row r="91" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F91" s="3"/>
       <c r="G91" s="3"/>
       <c r="J91" s="2"/>
       <c r="K91" s="2"/>
     </row>
-    <row r="92" spans="6:11">
+    <row r="92" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F92" s="3"/>
       <c r="G92" s="3"/>
       <c r="J92" s="2"/>
       <c r="K92" s="2"/>
     </row>
-    <row r="93" spans="6:11">
+    <row r="93" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F93" s="3"/>
       <c r="G93" s="3"/>
       <c r="J93" s="2"/>
       <c r="K93" s="2"/>
     </row>
-    <row r="94" spans="6:11">
+    <row r="94" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F94" s="3"/>
       <c r="G94" s="3"/>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
     </row>
-    <row r="95" spans="6:11">
+    <row r="95" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F95" s="3"/>
       <c r="G95" s="3"/>
       <c r="J95" s="2"/>
       <c r="K95" s="2"/>
     </row>
-    <row r="96" spans="6:11">
+    <row r="96" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F96" s="3"/>
       <c r="G96" s="3"/>
       <c r="J96" s="2"/>
       <c r="K96" s="2"/>
     </row>
-    <row r="97" spans="6:11">
+    <row r="97" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F97" s="3"/>
       <c r="G97" s="3"/>
       <c r="J97" s="2"/>
       <c r="K97" s="2"/>
     </row>
-    <row r="98" spans="6:11">
+    <row r="98" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F98" s="3"/>
       <c r="G98" s="3"/>
       <c r="J98" s="2"/>
       <c r="K98" s="2"/>
     </row>
-    <row r="99" spans="6:11">
+    <row r="99" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F99" s="3"/>
       <c r="G99" s="3"/>
       <c r="J99" s="2"/>
       <c r="K99" s="2"/>
     </row>
-    <row r="100" spans="6:11">
+    <row r="100" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F100" s="3"/>
       <c r="G100" s="3"/>
       <c r="J100" s="2"/>
       <c r="K100" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{25733C84-E2CD-4DF9-A376-BBFC1796C1FB}">
   <dimension ref="A1:J28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="54.5703125" customWidth="1"/>
     <col min="8" max="8" width="30.140625" customWidth="1"/>
     <col min="9" max="9" width="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15.75">
+    <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="I1" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="I1" s="17" t="s">
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A2" s="20" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="20" t="s">
+      <c r="I2" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="I2" s="18" t="s">
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A3" s="20" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="20" t="s">
+      <c r="I3" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="I3" s="19" t="s">
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="20" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="20" t="s">
+      <c r="I4" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="I4" s="19" t="s">
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A5" s="20" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="5" spans="1:10">
-[...4 lines deleted...]
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="20"/>
       <c r="I6" s="6"/>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" t="s">
         <v>23</v>
       </c>
-      <c r="I7" t="s">
+      <c r="J7" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="J7" s="25" t="s">
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="20" t="s">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="20" t="s">
+      <c r="I8" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="I8" s="26" t="s">
+      <c r="J8" t="s">
         <v>27</v>
       </c>
-      <c r="J8" t="s">
+    </row>
+    <row r="10" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A10" s="21" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="21" t="s">
+      <c r="I10" s="23" t="s">
         <v>29</v>
       </c>
-      <c r="I10" s="23" t="s">
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="20" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="20" t="s">
+      <c r="J11" t="s">
         <v>31</v>
       </c>
-      <c r="J11" t="s">
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="20" t="s">
         <v>32</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="20" t="s">
+      <c r="I12" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="I12" s="23" t="s">
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="20" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="20" t="s">
+      <c r="J13" t="s">
         <v>35</v>
       </c>
-      <c r="J13" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:10" ht="15.75">
+    </row>
+    <row r="14" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="8"/>
       <c r="I14" s="23"/>
     </row>
-    <row r="15" spans="1:10" ht="15.75">
+    <row r="15" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="21" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="20" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
-      <c r="A16" s="20" t="s">
+    <row r="17" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A17" s="4"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="7" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="17" spans="1:4" ht="15.75">
-[...3 lines deleted...]
-      <c r="A18" s="7" t="s">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="7" t="s">
         <v>39</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="7" t="s">
+      <c r="D19" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="D19" s="24" t="s">
+    </row>
+    <row r="21" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="21" spans="1:4" ht="15.75">
-      <c r="A21" s="4" t="s">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="5" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="22" spans="1:4">
-      <c r="A22" s="5" t="s">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="23" spans="1:4">
-      <c r="A23" t="s">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="24" spans="1:4">
-      <c r="A24" t="s">
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="25" spans="1:4">
-      <c r="A25" t="s">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="26" spans="1:4">
-      <c r="A26" t="s">
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" t="s">
+      <c r="C27" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="C27" s="7" t="s">
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
         <v>49</v>
-      </c>
-[...3 lines deleted...]
-        <v>50</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="J7" r:id="rId1" xr:uid="{4593C93F-F5E0-4C3E-AD77-7A48E26113D0}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Kalkylblad</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Delegering</vt:lpstr>
+      <vt:lpstr>Anvisning</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Delegering attest mm MALL</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description/>
-  <lastModifiedBy>Malena Rikardsson Backelid</lastModifiedBy>
+  <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <category/>
   <contentStatus/>
 </coreProperties>
 </file>