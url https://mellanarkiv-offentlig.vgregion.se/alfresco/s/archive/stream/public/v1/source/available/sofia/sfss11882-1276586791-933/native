--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -1,120 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId21"/>
+    <p:notesMasterId r:id="rId20"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId22"/>
+    <p:handoutMasterId r:id="rId21"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="276" r:id="rId6"/>
     <p:sldId id="592" r:id="rId7"/>
-    <p:sldId id="591" r:id="rId8"/>
-[...11 lines deleted...]
-    <p:sldId id="290" r:id="rId20"/>
+    <p:sldId id="593" r:id="rId8"/>
+    <p:sldId id="258" r:id="rId9"/>
+    <p:sldId id="259" r:id="rId10"/>
+    <p:sldId id="261" r:id="rId11"/>
+    <p:sldId id="262" r:id="rId12"/>
+    <p:sldId id="264" r:id="rId13"/>
+    <p:sldId id="265" r:id="rId14"/>
+    <p:sldId id="266" r:id="rId15"/>
+    <p:sldId id="267" r:id="rId16"/>
+    <p:sldId id="268" r:id="rId17"/>
+    <p:sldId id="269" r:id="rId18"/>
+    <p:sldId id="290" r:id="rId19"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="sv-SE"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -192,58 +189,50 @@
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru/>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
-</file>
-[...6 lines deleted...]
-</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{3B4B98B0-60AC-42C2-AFA5-B58CD77FA1E5}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Mellanmörkt format 2 - Dekorfärg 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
@@ -541,51 +530,51 @@
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="129" d="100"/>
           <a:sy n="129" d="100"/>
         </p:scale>
         <p:origin x="984" y="464"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml" Id="rId23" /><Relationship Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml" Id="rId22" /><Relationship Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml" Id="rId27" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml" Id="rId18" /><Relationship Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Tim Andersson" userId="f268c73e-918f-4422-bc49-09d94fa9e6f6" providerId="ADAL" clId="{21B001CF-7546-573F-A5B3-51BBB2D49A56}"/>
     <pc:docChg chg="undo custSel delSld modSld">
       <pc:chgData name="Tim Andersson" userId="f268c73e-918f-4422-bc49-09d94fa9e6f6" providerId="ADAL" clId="{21B001CF-7546-573F-A5B3-51BBB2D49A56}" dt="2026-03-17T09:43:44.859" v="173" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod modNotesTx">
         <pc:chgData name="Tim Andersson" userId="f268c73e-918f-4422-bc49-09d94fa9e6f6" providerId="ADAL" clId="{21B001CF-7546-573F-A5B3-51BBB2D49A56}" dt="2026-03-17T08:41:36.376" v="49" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="2030751593" sldId="258"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Tim Andersson" userId="f268c73e-918f-4422-bc49-09d94fa9e6f6" providerId="ADAL" clId="{21B001CF-7546-573F-A5B3-51BBB2D49A56}" dt="2026-03-17T08:39:12.676" v="43" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="2030751593" sldId="258"/>
             <ac:spMk id="3" creationId="{F2F22EDB-441F-5CBE-8047-B773CD62F950}"/>
           </ac:spMkLst>
         </pc:spChg>
@@ -1203,51 +1192,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{85195CB1-8D9E-4D39-BD5A-3714F899CBAC}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-17</a:t>
+              <a:t>2026-06-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEA470E6-6438-A282-EB64-049EBCB70A93}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -1400,51 +1389,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{CD69FF5E-32DB-4A63-9882-8F301C111A15}" type="datetimeFigureOut">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-17</a:t>
+              <a:t>2026-06-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för bildobjekt 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1688,99 +1677,99 @@
   </p:notesStyle>
   <p:extLst>
     <p:ext uri="{620B2872-D7B9-4A21-9093-7833F8D536E1}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2880" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för bildobjekt 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -5209,87 +5198,87 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{055BFA82-BD73-4185-B828-63168F0B5499}" type="slidenum">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3620723594"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Rubrikbild">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A258EC79-F416-4E3D-A67E-4A13E8004581}"/>
@@ -5390,54 +5379,54 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka för att lägga till underrubrik</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Logo" descr="Västra Götalandsregionen, logo">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF4C8F7D-7A28-CB63-79C6-C812735D651A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip>
+          <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="326234" y="6030915"/>
             <a:ext cx="2147886" cy="435093"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rektangel: ett hörn rundat 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E61D836-2BE6-1C11-FBD1-3BB4D68DD0CA}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -6013,51 +6002,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30EAE83A-8325-0375-6F9F-906487EE9F55}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5A1A9ECC-DD52-4BAE-8436-3D4B0CE1438D}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-17</a:t>
+              <a:t>2026-06-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8810085F-04AE-F66F-8FEC-4C6A10935D99}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6141,95 +6130,95 @@
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Logo" descr="Logo: Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F028FC9A-549E-C173-F6EE-DD2DADAFA6BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip>
+          <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3234210" y="2915466"/>
             <a:ext cx="5732564" cy="1161234"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E455D0BA-9A24-0B1E-5104-31F55378AAA2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4D03C71D-D98B-401F-B2CF-6FD4D048E9D2}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-17</a:t>
+              <a:t>2026-06-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E6AFD7C-DEA7-9A46-2513-5293C0535394}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6504,54 +6493,54 @@
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Klicka på ikonen för att lägga till en bild</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="28" name="Logo" descr="Västra Götalandsregionen, logo">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A0989A0-7A4A-9CD0-D751-D56C294A5842}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip>
+          <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="326234" y="6030915"/>
             <a:ext cx="2147886" cy="435093"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rektangel: ett hörn rundat 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C20FB8AD-B642-E1E6-AC0D-E4A862F9B55D}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -7057,51 +7046,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för datum 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4CBFC51-E299-C1C6-C259-2EC78776D974}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19E49B6E-96DA-4186-8F39-3AB022B7993C}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-17</a:t>
+              <a:t>2026-06-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Platshållare för sidfot 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAF13055-4269-7909-D2F6-610F622CD5BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7235,51 +7224,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Platshållare för datum 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F168E8F4-CCAB-9D62-770E-18594C9FC9F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-17</a:t>
+              <a:t>2026-06-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{161B6ECD-BDF0-7F15-B856-12CA1DBAC087}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7712,51 +7701,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för datum 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBF08389-4E2E-AF65-054E-C982BA7B587E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3A473BDF-6C18-456D-B2F3-58DD8CBD1759}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-17</a:t>
+              <a:t>2026-06-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Platshållare för sidfot 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5E5F6E-C97D-A4DC-263A-27783D57B08B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8049,51 +8038,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{625E6907-50BC-FFF4-F6B9-BF2B7373C4A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-17</a:t>
+              <a:t>2026-06-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för sidfot 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F1EC206-E47A-5E7F-9581-B76ADE31A8FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8347,51 +8336,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E0629D0-D830-BA3B-8258-4D3944A151FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7FC82E9-E70A-41D0-BC52-9CE4D8B0E8A6}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-17</a:t>
+              <a:t>2026-06-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F61AD9AB-C85B-9888-3B59-C1F8A75F1D3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8580,51 +8569,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A100F903-3478-7793-DE93-655C7E1A353D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{21A4A846-428D-495E-A55C-A66F11C8B8FF}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-17</a:t>
+              <a:t>2026-06-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Platshållare för sidfot 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF62D2F-E5FD-F410-EE14-94871D7A62B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8664,51 +8653,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AB1CC7E-5066-B2D6-C273-8806FB859F9B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA185498-67B0-4A0B-8455-9A803E3F2EDA}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-17</a:t>
+              <a:t>2026-06-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12B0C1A2-56EF-E81F-53A9-CC77AD52554C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8740,95 +8729,95 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Logo" descr="Logo: Västra Götalandsregionen">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F028FC9A-549E-C173-F6EE-DD2DADAFA6BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip>
+          <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3234210" y="2915466"/>
             <a:ext cx="5732564" cy="1161234"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Platshållare för datum 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29CA8175-3DF2-53F0-BACA-67AB9A313412}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F6BD57B1-FF3A-4A75-8128-4AFE16604E80}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-17</a:t>
+              <a:t>2026-06-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för sidfot 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E1E6669-4CF8-70B7-0D3D-C4533A8CE1F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9035,51 +9024,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901363" y="136525"/>
             <a:ext cx="908050" cy="141687"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{8BA77866-C1B2-4993-AE7F-F082A0E998CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-17</a:t>
+              <a:t>2026-06-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Platshållare för sidfot 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F44A19D-54A3-346E-3AA1-C94C6D945439}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="389466" y="136525"/>
             <a:ext cx="4125383" cy="141687"/>
@@ -9426,107 +9415,103 @@
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="8" orient="horz" pos="164" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="13" orient="horz" pos="3793" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="14" pos="7439" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="F26B43"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.t-d.se/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Rubrik 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20216728-80B6-529A-48C8-0D7B66138A98}"/>
@@ -9585,54 +9570,54 @@
           <a:srcRect l="2943" r="2943"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr/>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Logo">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ABB1517-FC5F-F880-BA83-77C147603140}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip>
+          <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="326234" y="6030915"/>
             <a:ext cx="2147886" cy="435093"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Bildobjekt 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F97E4801-1E09-E327-3750-B8CACCB3F4E5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
@@ -9666,222 +9651,50 @@
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3289012044"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D5CB980-6DBA-F8A8-EDC7-96BB769B774D}"/>
-[...170 lines deleted...]
-            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4C7751B-A16E-7B45-BE57-0214329F6521}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B065D71F-AB85-02A2-D30E-8A812C3CF6E9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
@@ -9952,100 +9765,100 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58841A40-F1AE-958C-2F58-9FFCEAF1B80E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-17</a:t>
+              <a:t>2026-06-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Bildobjekt 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA4DECF6-6CB2-FC5A-11D1-D2AAF4A403A0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7446144" y="901699"/>
             <a:ext cx="4363269" cy="4450885"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1545490535"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43EDEC70-4092-6E0C-D062-B446B78E2B6C}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
@@ -10148,70 +9961,70 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8259CF7C-E7B5-38C6-CE7B-E2D090FF6733}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-17</a:t>
+              <a:t>2026-06-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="762115251"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16C9906D-2BC8-90EA-174D-17B9DF85B73A}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
@@ -10280,51 +10093,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB926002-C954-54FA-6069-2B7D314B60C5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-17</a:t>
+              <a:t>2026-06-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="1026" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{514F07EC-4D68-A311-6CDB-875CD58FBEF6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
@@ -10346,51 +10159,51 @@
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1946729804"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A1EA64C-AA2A-4522-C91A-A57B19CDC49E}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
@@ -10493,70 +10306,70 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F8C94F2-6B82-AAE0-8BC4-29F5B0CD1567}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-17</a:t>
+              <a:t>2026-06-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2736128079"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rubrik 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9D81BFE-5AB4-2803-DA3A-1782F9DFBA9D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -10616,294 +10429,130 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13B353A9-5236-F6F6-DB39-D2D06397A3A1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-17</a:t>
+              <a:t>2026-06-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rubrik 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA705878-D692-8FDF-0B40-96D4F6BA1CC8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="sv-SE"/>
-              <a:t>TD – Bra för alla, nödvändigt för några </a:t>
+              <a:rPr lang="sv-SE" dirty="0"/>
+              <a:t>TD – Bra för alla, nödvändig för några </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Picture 2" descr="I:\Publik\Boendefrågor\Access City Award 2014\Bilder\Illustrationer\alla_bild.png">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F63832E1-3B93-5EBC-4B25-8D8A6DB57D1C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print"/>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1606107" y="1473466"/>
             <a:ext cx="7631469" cy="4438080"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2556051712"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...162 lines deleted...]
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44635151-DCBD-5679-3339-991FDCC32C80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -11464,250 +11113,250 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10901363" y="136525"/>
             <a:ext cx="908050" cy="141687"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:fld id="{DA185498-67B0-4A0B-8455-9A803E3F2EDA}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
               <a:pPr>
                 <a:spcAft>
                   <a:spcPts val="600"/>
                 </a:spcAft>
               </a:pPr>
-              <a:t>2026-03-17</a:t>
+              <a:t>2026-06-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2594613299"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rubrik 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C6FC1E2-A778-5D29-0D07-6F0F4DD9C286}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="775855" y="380998"/>
+            <a:ext cx="4995333" cy="1047750"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Svårt att röra sig</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Platshållare för innehåll 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2F22EDB-441F-5CBE-8047-B773CD62F950}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="775855" y="1748948"/>
+            <a:ext cx="5790315" cy="3238688"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1600" dirty="0"/>
+              <a:t>För en person som har svårt att röra sig är det viktigt att hela kedjan av förflyttning fungerar – från start till slutdestination. Det kan handla om tillräckliga bredder för att komma fram, jämna underlag utan trösklar, hiss och ramp som alternativ till trappor och tillräckliga vändytor för att kunna manövrera. Lika viktigt är att objekt och funktioner går att nå utan att behöva sträcka sig eller be om hjälp.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" sz="1600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Platshållare för bild 8" descr="En bild som visar däck, hjul, fordon, Landfordon&#10;&#10;AI-genererat innehåll kan vara felaktigt.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{504BD522-9E00-4DDC-9EFA-63040273B0D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="1278" b="1278"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr/>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Platshållare för datum 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DDCA233-81FC-58A9-9B54-0F6A10597CD4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:t>2026-06-11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2030751593"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C6FC1E2-A778-5D29-0D07-6F0F4DD9C286}"/>
-[...157 lines deleted...]
-              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2E70F20-1B84-5338-F557-368680BF1371}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="750472" y="0"/>
             <a:ext cx="8642350" cy="1047750"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE"/>
               <a:t>Exempel på anpassningar</a:t>
             </a:r>
@@ -11802,70 +11451,70 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A5F10ED-2DAF-A773-B64D-724E72C9895E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-17</a:t>
+              <a:t>2026-06-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2404043135"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6112A071-5468-63AA-510C-4E0157E6BF70}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
@@ -11939,51 +11588,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{712B7587-055D-AAC5-A6E9-88B549284C6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-17</a:t>
+              <a:t>2026-06-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Platshållare för innehåll 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BDF1811-6494-BF19-4309-CD8ED863EE3B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -12223,51 +11872,51 @@
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="sv-SE" sz="1400" dirty="0"/>
               <a:t>Diabetes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2338037188"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD9FEA8D-C297-B73B-201F-739828B97320}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
@@ -12394,70 +12043,70 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Platshållare för datum 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{203B1918-99D3-D613-171F-8290E19AF5E8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-17</a:t>
+              <a:t>2026-06-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1739512090"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C529BB0-D13A-23E7-E251-EFC20D8FBD57}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rubrik 1">
@@ -12534,51 +12183,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Platshållare för datum 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E53B3D9-67BD-5325-047B-A2C37A62F2CA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B0743B6B-FC1D-4E5C-878B-68715B5874CD}" type="datetime1">
               <a:rPr lang="sv-SE" smtClean="0"/>
-              <a:t>2026-03-17</a:t>
+              <a:t>2026-06-11</a:t>
             </a:fld>
             <a:endParaRPr lang="sv-SE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Platshållare för bild 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30236BA4-D689-70D6-52EA-1A841F11019E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -12637,50 +12286,222 @@
                   <a:pt x="5002954" y="5059476"/>
                 </a:lnTo>
                 <a:cubicBezTo>
                   <a:pt x="5002954" y="5618344"/>
                   <a:pt x="4549902" y="6071396"/>
                   <a:pt x="3991034" y="6071396"/>
                 </a:cubicBezTo>
                 <a:lnTo>
                   <a:pt x="0" y="6071396"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:prstClr val="white">
               <a:lumMod val="95000"/>
             </a:prstClr>
           </a:solidFill>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1913840274"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D5CB980-6DBA-F8A8-EDC7-96BB769B774D}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rubrik 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D95BECE-EEC9-0EE7-419E-7961A24C0190}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="750472" y="0"/>
+            <a:ext cx="8642350" cy="1047750"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE"/>
+              <a:t>Exempel på anpassningar</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Platshållare för innehåll 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{255196B2-D064-1753-10A7-5F5E5E2DFADF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="376137" y="1393875"/>
+            <a:ext cx="9565531" cy="4695640"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1600" b="1"/>
+              <a:t>Synliga larm och indikatorer:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1600"/>
+              <a:t> Brandlarm, automater och porttelefoner bör kompletteras med ljus eller annan visuell bekräftelse. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1600" b="1"/>
+              <a:t>Bra ljudmiljö:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1600"/>
+              <a:t> En miljö med mycket eko och brus gör det extremt svårt att uppfatta tal, även med hörapparat. Att minska buller förbättrar taluppfattningen avsevärt.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1600" b="1"/>
+              <a:t>God belysning i ansiktshöjd:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1600"/>
+              <a:t> För att kunna kommunicera är viktig se den talandes ansikte och inte blända den som lyssnar.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1600" b="1"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1600" b="1"/>
+              <a:t>Teleslingor (hörslingor):</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="sv-SE" sz="1600"/>
+              <a:t> I vissa utrymmen kan teleslingor behöva installeras för att en hörapparat ska kunna höra tal tydligare. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="sv-SE" sz="1600"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Platshållare för datum 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F93C2E5-EFF8-8CB9-BA48-D17D2D8A14C0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{094EC4B8-68CD-44A3-B172-19A87347D395}" type="datetime1">
+              <a:rPr lang="sv-SE" smtClean="0"/>
+              <a:t>2026-06-11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="sv-SE"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2990074340"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="VGR">
   <a:themeElements>
     <a:clrScheme name="Anpassat 2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E1DF"/>
       </a:lt2>
@@ -13332,101 +13153,92 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PPT-Presentation Helheten</Template>
   <TotalTime></TotalTime>
   <Words>2586</Words>
-  <Application>Microsoft Macintosh PowerPoint</Application>
+  <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Bredbild</PresentationFormat>
   <Paragraphs>197</Paragraphs>
-  <Slides>15</Slides>
+  <Slides>14</Slides>
   <Notes>14</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tema</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Bildrubriker</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="18" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Verdana</vt:lpstr>
+    <vt:vector size="15" baseType="lpstr">
       <vt:lpstr>VGR</vt:lpstr>
       <vt:lpstr>Tillgängliga och användbara miljöer</vt:lpstr>
-      <vt:lpstr>TD – Bra för alla, nödvändigt för några </vt:lpstr>
-      <vt:lpstr>Vad innebär en besöksinventering i TD?</vt:lpstr>
+      <vt:lpstr>TD – Bra för alla, nödvändig för några </vt:lpstr>
       <vt:lpstr>PowerPoint-presentation</vt:lpstr>
       <vt:lpstr>Svårt att röra sig</vt:lpstr>
       <vt:lpstr>Exempel på anpassningar</vt:lpstr>
       <vt:lpstr>Svårt att se</vt:lpstr>
       <vt:lpstr>Exempel på anpassningar</vt:lpstr>
       <vt:lpstr>Svårt att höra</vt:lpstr>
       <vt:lpstr>Exempel på anpassningar</vt:lpstr>
       <vt:lpstr>Svårt att bearbeta, tolka och förmedla information</vt:lpstr>
       <vt:lpstr>Exempel på anpassningar</vt:lpstr>
       <vt:lpstr>Svårt att tåla vissa ämnen</vt:lpstr>
       <vt:lpstr>Exempel på anpassningar</vt:lpstr>
       <vt:lpstr>Logotyp VGR</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Tillgängliga och användbara miljöer</dc:title>
   <dc:subject/>
   <dc:creator>Tim Andersson</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Tim Andersson</lastModifiedBy>
-  <revision>1</revision>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <category/>
 </coreProperties>
 </file>