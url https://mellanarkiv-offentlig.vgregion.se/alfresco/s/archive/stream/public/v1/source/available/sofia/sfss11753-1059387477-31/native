--- v0 (2025-10-02)
+++ v1 (2026-07-02)
@@ -1,56 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId4" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="71C2F38B" w14:textId="32692C46" w:rsidR="00D24DBA" w:rsidRPr="00B37193" w:rsidRDefault="004477B4" w:rsidP="006769DD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Omslagstext"/>
+    <w:p w14:paraId="71C2F38B" w14:textId="32692C46" w:rsidR="00D24DBA" w:rsidRPr="00B37193" w:rsidRDefault="004477B4" w:rsidP="00C157A8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00B37193">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E0455C6" wp14:editId="6D118AD2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>542925</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>9817735</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2213610" cy="394970"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="28" name="Logo">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A0989A0-7A4A-9CD0-D751-D56C294A5842}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
@@ -89,437 +90,446 @@
                       <a:ext cx="2213610" cy="394970"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00502443">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Enkel lokalbehovsanalys</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0620CB" w14:textId="627A76F8" w:rsidR="007547F2" w:rsidRPr="00B37193" w:rsidRDefault="00502443" w:rsidP="006769DD">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5F0620CB" w14:textId="627A76F8" w:rsidR="007547F2" w:rsidRPr="00B37193" w:rsidRDefault="00502443" w:rsidP="00C157A8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB571B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>2024</w:t>
       </w:r>
-      <w:r w:rsidR="00D8636F">
+      <w:r w:rsidR="00D8636F" w:rsidRPr="00CB571B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB571B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>05</w:t>
       </w:r>
-      <w:r w:rsidR="00D8636F">
+      <w:r w:rsidR="00D8636F" w:rsidRPr="00CB571B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB571B">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
         <w:t>21</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7354A7" w14:textId="2239D90A" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00467B6F">
+    <w:p w14:paraId="1D7354A7" w14:textId="35D90EB4" w:rsidR="00502443" w:rsidRPr="00CB571B" w:rsidRDefault="00502443" w:rsidP="00816EC0">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:r>
-        <w:t>Mall för enkel lokalbehovsanalys</w:t>
+      <w:r w:rsidRPr="00CB571B">
+        <w:t>Mall för enkel</w:t>
+      </w:r>
+      <w:r w:rsidR="00C157A8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB571B">
+        <w:t>lokalbehovsanalys</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C834DF4" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00467B6F">
+    <w:p w14:paraId="6C834DF4" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00C157A8">
       <w:r>
         <w:t>Verksamhet:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045267D4" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00467B6F">
+    <w:p w14:paraId="045267D4" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00C157A8">
       <w:r>
         <w:t>Datum:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6865EFED" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00467B6F">
+    <w:p w14:paraId="6865EFED" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00C157A8">
       <w:r>
         <w:t>Handläggare:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251661D2" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00502443">
+    <w:p w14:paraId="251661D2" w14:textId="77777777" w:rsidR="00502443" w:rsidRPr="00816EC0" w:rsidRDefault="00502443" w:rsidP="00816EC0">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00816EC0">
         <w:t>Verksamhetens mål</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A9D9F9" w14:textId="32F64DD6" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00502443">
-      <w:r>
+    <w:p w14:paraId="74A9D9F9" w14:textId="32F64DD6" w:rsidR="00502443" w:rsidRPr="00CB571B" w:rsidRDefault="00502443" w:rsidP="00816EC0">
+      <w:r w:rsidRPr="00CB571B">
         <w:t>Vilka av verksamhetens mål påverkar lokalbehovet?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331C291B" w14:textId="77777777" w:rsidR="00502443" w:rsidRPr="00467B6F" w:rsidRDefault="00502443" w:rsidP="00467B6F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="331C291B" w14:textId="77777777" w:rsidR="00502443" w:rsidRPr="00467B6F" w:rsidRDefault="00502443" w:rsidP="00816EC0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="00467B6F">
         <w:t>Organisation/personal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A61D031" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00502443">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5A61D031" w14:textId="77777777" w:rsidR="00502443" w:rsidRPr="00816EC0" w:rsidRDefault="00502443" w:rsidP="00816EC0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00816EC0">
         <w:t>Hur ser organisationen ut?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757CCA67" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00467B6F">
-      <w:r>
+    <w:p w14:paraId="757CCA67" w14:textId="77777777" w:rsidR="00502443" w:rsidRPr="00816EC0" w:rsidRDefault="00502443" w:rsidP="00816EC0">
+      <w:r w:rsidRPr="00816EC0">
         <w:t>Kan den organiseras på annat sätt för att bättre passa verksamhetens mål? Hur många personer ingår i organisationen och vilka funktioner finns?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43490FEC" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00502443">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="43490FEC" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00816EC0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4"/>
       </w:pPr>
       <w:r>
         <w:t>Volymer/ kunder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F4AB65" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00467B6F">
+    <w:p w14:paraId="64F4AB65" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00816EC0">
       <w:r>
         <w:t>Vilka kunder har verksamheten? Vilka kundvolymer?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196039A7" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00467B6F">
+    <w:p w14:paraId="196039A7" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00816EC0">
       <w:r>
         <w:t>Kan kundernas beteende komma att förändras?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297DF6C5" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00502443">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="297DF6C5" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00816EC0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Verksamhetens omfattning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6070B310" w14:textId="248A1A53" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00502443">
+    <w:p w14:paraId="6070B310" w14:textId="248A1A53" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00816EC0">
       <w:r>
         <w:t xml:space="preserve">Här beskrivs </w:t>
       </w:r>
       <w:r w:rsidR="00467B6F">
         <w:t>till exempel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> antal producerande enheter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01EEF2A7" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00502443">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="01EEF2A7" w14:textId="77777777" w:rsidR="00502443" w:rsidRPr="00816EC0" w:rsidRDefault="00502443" w:rsidP="00816EC0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00816EC0">
         <w:t>Övergripande krav på utrymmen och lokalfunktioner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DFAFAF" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00502443">
+    <w:p w14:paraId="46DFAFAF" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00816EC0">
       <w:r>
         <w:t>Vilka krav (det kan både vara funktionella krav eller krav som har mer med image att göra) har ni?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A20FD8" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00502443">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="76A20FD8" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00816EC0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4"/>
       </w:pPr>
       <w:r>
         <w:t>Aktivitetsplatser</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4246BF2A" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00502443">
+    <w:p w14:paraId="4246BF2A" w14:textId="7B2CC237" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00816EC0">
       <w:r>
         <w:t>Vilka är de viktigaste aktivitetsplatserna (</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00816EC0">
+        <w:t>till exempel</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> kontorsarbetsplats eller laborationsutrymme) som verksamheten omfattar?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278051E1" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00502443">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="278051E1" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00816EC0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4"/>
       </w:pPr>
       <w:r>
         <w:t>Typ av aktivitet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D1E3FB" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00502443">
+    <w:p w14:paraId="00D1E3FB" w14:textId="03E17EAC" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00816EC0">
       <w:r>
         <w:t>Hur kommer viktiga aktiviteter som verksamheten utför (</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00816EC0">
+        <w:t>till exempel</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> omvårdnad) att utvecklas inför framtiden?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199C144A" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00502443">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="199C144A" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00816EC0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4"/>
       </w:pPr>
       <w:r>
         <w:t>Sambandsbehov</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C32477" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00502443">
+    <w:p w14:paraId="13C32477" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00816EC0">
       <w:r>
         <w:t>Hur ser sambandbehov mellan olika aktivitetsplatser ut?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF8CF37" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00502443">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="0EF8CF37" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00816EC0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4"/>
       </w:pPr>
       <w:r>
         <w:t>Arbetsmiljö</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3239BC" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00502443">
+    <w:p w14:paraId="7A3239BC" w14:textId="22B03F06" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00816EC0">
       <w:r>
         <w:t>Vilka specifika krav på arbetsmiljön påverkar lokalbehovet (</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00816EC0">
+        <w:t>till exempel</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> ljudkrav som leder till att vissa utrymmen som inte kan vara placerade bredvid vilka utrymmen som helst)?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C1134A" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00502443">
-[...1 lines deleted...]
-        <w:pStyle w:val="Rubrik3"/>
+    <w:p w14:paraId="16C1134A" w14:textId="77777777" w:rsidR="00502443" w:rsidRDefault="00502443" w:rsidP="00816EC0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik4"/>
       </w:pPr>
       <w:r>
         <w:t>Nyttjandetid</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685773DA" w14:textId="080DC5AB" w:rsidR="00E9189B" w:rsidRPr="00B37193" w:rsidRDefault="00502443" w:rsidP="00502443">
+    <w:p w14:paraId="685773DA" w14:textId="080DC5AB" w:rsidR="00E9189B" w:rsidRPr="00B37193" w:rsidRDefault="00502443" w:rsidP="00816EC0">
       <w:r>
         <w:t>Under vilken tid nyttjar verksamheten lokalerna?</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E9189B" w:rsidRPr="00B37193" w:rsidSect="006F7778">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="2268" w:bottom="1985" w:left="1701" w:header="652" w:footer="652" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F5A8E32" w14:textId="77777777" w:rsidR="00196C81" w:rsidRDefault="00196C81" w:rsidP="00ED6C6F">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3669E121" w14:textId="77777777" w:rsidR="00967D6A" w:rsidRDefault="00967D6A" w:rsidP="00816EC0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14F145B0" w14:textId="77777777" w:rsidR="00196C81" w:rsidRDefault="00196C81" w:rsidP="00ED6C6F">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="58153DE9" w14:textId="77777777" w:rsidR="00967D6A" w:rsidRDefault="00967D6A" w:rsidP="00816EC0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D420E9E" w14:textId="77777777" w:rsidR="00196C81" w:rsidRDefault="00196C81" w:rsidP="00ED6C6F">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="26A091D8" w14:textId="77777777" w:rsidR="00967D6A" w:rsidRDefault="00967D6A" w:rsidP="00816EC0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="577D4672" w14:textId="77777777" w:rsidR="00196C81" w:rsidRDefault="00196C81" w:rsidP="00ED6C6F">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3C76B615" w14:textId="77777777" w:rsidR="00967D6A" w:rsidRDefault="00967D6A" w:rsidP="00816EC0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6C055299" w14:textId="39F28821" w:rsidR="009E3DC3" w:rsidRPr="00F25BAC" w:rsidRDefault="00502443" w:rsidP="00F25BAC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C055299" w14:textId="39F28821" w:rsidR="009E3DC3" w:rsidRPr="00F25BAC" w:rsidRDefault="00502443" w:rsidP="00816EC0">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:t>Enkel lokalbehovsanalys</w:t>
     </w:r>
     <w:r w:rsidR="009E3DC3">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="009E3DC3" w:rsidRPr="00F25BAC">
       <w:t>Sida</w:t>
     </w:r>
     <w:r w:rsidR="009E3DC3">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="009E3DC3">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="009E3DC3">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="009E3DC3">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="009E3DC3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="009E3DC3">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4782C37F" w14:textId="77777777" w:rsidR="00716FE4" w:rsidRDefault="00716FE4"/>
+  <w:p w14:paraId="4782C37F" w14:textId="77777777" w:rsidR="00716FE4" w:rsidRDefault="00716FE4" w:rsidP="00816EC0"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3870C7F1" w14:textId="77777777" w:rsidR="00C95698" w:rsidRDefault="00C95698">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3870C7F1" w14:textId="77777777" w:rsidR="00C95698" w:rsidRDefault="00C95698" w:rsidP="00816EC0">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="252095" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="0" wp14:anchorId="18529E80" wp14:editId="34974A60">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>540385</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="6480000" cy="1263600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTopAndBottom/>
           <wp:docPr id="130922905" name="Bildobjekt 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -556,51 +566,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6480000" cy="1263600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="EB743FF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CBB46122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -1546,58 +1556,58 @@
   <w:num w:numId="25" w16cid:durableId="792141459">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1138382439">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1971742603">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="2061635304">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="226116407">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1763452637">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="606280447">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00502443"/>
     <w:rsid w:val="00014ABF"/>
     <w:rsid w:val="000164F3"/>
     <w:rsid w:val="000213E0"/>
@@ -1670,50 +1680,51 @@
     <w:rsid w:val="003F0854"/>
     <w:rsid w:val="003F0BD7"/>
     <w:rsid w:val="00411FB3"/>
     <w:rsid w:val="004333A3"/>
     <w:rsid w:val="004457CA"/>
     <w:rsid w:val="004477B4"/>
     <w:rsid w:val="004539FA"/>
     <w:rsid w:val="004579C9"/>
     <w:rsid w:val="00463F60"/>
     <w:rsid w:val="00466ABB"/>
     <w:rsid w:val="00467B6F"/>
     <w:rsid w:val="00472FE4"/>
     <w:rsid w:val="00476DDD"/>
     <w:rsid w:val="00481060"/>
     <w:rsid w:val="00483F66"/>
     <w:rsid w:val="004B1A1F"/>
     <w:rsid w:val="004C2B36"/>
     <w:rsid w:val="004E08FC"/>
     <w:rsid w:val="004E0B05"/>
     <w:rsid w:val="004F2653"/>
     <w:rsid w:val="004F6E9F"/>
     <w:rsid w:val="00502443"/>
     <w:rsid w:val="00502996"/>
     <w:rsid w:val="005241A4"/>
     <w:rsid w:val="00531996"/>
+    <w:rsid w:val="005365A8"/>
     <w:rsid w:val="005377E7"/>
     <w:rsid w:val="005537A8"/>
     <w:rsid w:val="0056637A"/>
     <w:rsid w:val="00575871"/>
     <w:rsid w:val="005861D0"/>
     <w:rsid w:val="00586919"/>
     <w:rsid w:val="00594D98"/>
     <w:rsid w:val="005A403A"/>
     <w:rsid w:val="005A6F62"/>
     <w:rsid w:val="005B2591"/>
     <w:rsid w:val="005C4A0C"/>
     <w:rsid w:val="005C6423"/>
     <w:rsid w:val="005C738E"/>
     <w:rsid w:val="005E0CDB"/>
     <w:rsid w:val="005E31ED"/>
     <w:rsid w:val="005E6815"/>
     <w:rsid w:val="005F29FB"/>
     <w:rsid w:val="00604B03"/>
     <w:rsid w:val="00606B0F"/>
     <w:rsid w:val="006137D6"/>
     <w:rsid w:val="00622230"/>
     <w:rsid w:val="00640FC9"/>
     <w:rsid w:val="006769DD"/>
     <w:rsid w:val="00693ED8"/>
     <w:rsid w:val="00696DF2"/>
@@ -1726,74 +1737,76 @@
     <w:rsid w:val="006C4DA1"/>
     <w:rsid w:val="006E43A5"/>
     <w:rsid w:val="006E6496"/>
     <w:rsid w:val="006F7778"/>
     <w:rsid w:val="00716FE4"/>
     <w:rsid w:val="00737193"/>
     <w:rsid w:val="00742CAC"/>
     <w:rsid w:val="0074470A"/>
     <w:rsid w:val="007547F2"/>
     <w:rsid w:val="00766BEC"/>
     <w:rsid w:val="00772B6E"/>
     <w:rsid w:val="007829D2"/>
     <w:rsid w:val="00783074"/>
     <w:rsid w:val="0078522D"/>
     <w:rsid w:val="00794A3F"/>
     <w:rsid w:val="007A0B53"/>
     <w:rsid w:val="007B634A"/>
     <w:rsid w:val="007C1E39"/>
     <w:rsid w:val="007C5139"/>
     <w:rsid w:val="007D1C61"/>
     <w:rsid w:val="007E16FA"/>
     <w:rsid w:val="007F6E5A"/>
     <w:rsid w:val="00801BBF"/>
     <w:rsid w:val="008065F9"/>
     <w:rsid w:val="00812DE2"/>
+    <w:rsid w:val="00816EC0"/>
     <w:rsid w:val="00816FA9"/>
     <w:rsid w:val="008215CB"/>
     <w:rsid w:val="00822A22"/>
     <w:rsid w:val="00826C8A"/>
     <w:rsid w:val="00834506"/>
     <w:rsid w:val="00834E7E"/>
     <w:rsid w:val="00853F45"/>
     <w:rsid w:val="00854FCB"/>
     <w:rsid w:val="008574B7"/>
     <w:rsid w:val="00870403"/>
     <w:rsid w:val="00875CBE"/>
     <w:rsid w:val="008A525C"/>
     <w:rsid w:val="008C5285"/>
     <w:rsid w:val="008D4553"/>
     <w:rsid w:val="008D4F31"/>
     <w:rsid w:val="008D63F2"/>
     <w:rsid w:val="008F437E"/>
     <w:rsid w:val="008F46D6"/>
     <w:rsid w:val="00910C25"/>
     <w:rsid w:val="0091229C"/>
     <w:rsid w:val="009255D9"/>
     <w:rsid w:val="00934D21"/>
     <w:rsid w:val="00947BCD"/>
     <w:rsid w:val="009609C9"/>
+    <w:rsid w:val="00967D6A"/>
     <w:rsid w:val="00972D16"/>
     <w:rsid w:val="00973775"/>
     <w:rsid w:val="00976057"/>
     <w:rsid w:val="0099293C"/>
     <w:rsid w:val="009A25E1"/>
     <w:rsid w:val="009B2791"/>
     <w:rsid w:val="009B773D"/>
     <w:rsid w:val="009D509B"/>
     <w:rsid w:val="009D7F49"/>
     <w:rsid w:val="009E3DC3"/>
     <w:rsid w:val="009E437C"/>
     <w:rsid w:val="009E5423"/>
     <w:rsid w:val="009E6EF9"/>
     <w:rsid w:val="009E7B9D"/>
     <w:rsid w:val="009E7F82"/>
     <w:rsid w:val="00A076D6"/>
     <w:rsid w:val="00A16575"/>
     <w:rsid w:val="00A17AEC"/>
     <w:rsid w:val="00A17B37"/>
     <w:rsid w:val="00A2125B"/>
     <w:rsid w:val="00A23320"/>
     <w:rsid w:val="00A273A8"/>
     <w:rsid w:val="00A51CEF"/>
     <w:rsid w:val="00A6449E"/>
     <w:rsid w:val="00A711E8"/>
@@ -1814,81 +1827,84 @@
     <w:rsid w:val="00AD5832"/>
     <w:rsid w:val="00AE7BA4"/>
     <w:rsid w:val="00AF5B57"/>
     <w:rsid w:val="00B1580D"/>
     <w:rsid w:val="00B30455"/>
     <w:rsid w:val="00B32309"/>
     <w:rsid w:val="00B37193"/>
     <w:rsid w:val="00B40283"/>
     <w:rsid w:val="00B4285A"/>
     <w:rsid w:val="00B462CC"/>
     <w:rsid w:val="00B6416A"/>
     <w:rsid w:val="00B71B19"/>
     <w:rsid w:val="00BB48AC"/>
     <w:rsid w:val="00BB7B8B"/>
     <w:rsid w:val="00BC4E87"/>
     <w:rsid w:val="00BD161C"/>
     <w:rsid w:val="00BE0327"/>
     <w:rsid w:val="00BE3F3D"/>
     <w:rsid w:val="00BE75E3"/>
     <w:rsid w:val="00BF2DAB"/>
     <w:rsid w:val="00BF46DE"/>
     <w:rsid w:val="00C02681"/>
     <w:rsid w:val="00C079B5"/>
     <w:rsid w:val="00C12ADF"/>
     <w:rsid w:val="00C13434"/>
+    <w:rsid w:val="00C157A8"/>
     <w:rsid w:val="00C27044"/>
     <w:rsid w:val="00C312B6"/>
     <w:rsid w:val="00C4216C"/>
     <w:rsid w:val="00C459F7"/>
     <w:rsid w:val="00C63DA4"/>
     <w:rsid w:val="00C728C0"/>
     <w:rsid w:val="00C76DDB"/>
     <w:rsid w:val="00C95698"/>
+    <w:rsid w:val="00CB571B"/>
     <w:rsid w:val="00CC149C"/>
     <w:rsid w:val="00CC3124"/>
     <w:rsid w:val="00CC3657"/>
     <w:rsid w:val="00CE048D"/>
     <w:rsid w:val="00CE4E3C"/>
     <w:rsid w:val="00D02A34"/>
     <w:rsid w:val="00D070FF"/>
     <w:rsid w:val="00D2298A"/>
     <w:rsid w:val="00D24DBA"/>
     <w:rsid w:val="00D313D3"/>
     <w:rsid w:val="00D4779E"/>
     <w:rsid w:val="00D8636F"/>
     <w:rsid w:val="00DD3A59"/>
     <w:rsid w:val="00DF0444"/>
     <w:rsid w:val="00DF19B1"/>
     <w:rsid w:val="00DF28E1"/>
     <w:rsid w:val="00DF42CC"/>
     <w:rsid w:val="00E0329D"/>
     <w:rsid w:val="00E05BFC"/>
     <w:rsid w:val="00E13EFC"/>
     <w:rsid w:val="00E15D2C"/>
     <w:rsid w:val="00E33025"/>
     <w:rsid w:val="00E339A3"/>
+    <w:rsid w:val="00E45CF1"/>
     <w:rsid w:val="00E47380"/>
     <w:rsid w:val="00E4775A"/>
     <w:rsid w:val="00E50040"/>
     <w:rsid w:val="00E63ED2"/>
     <w:rsid w:val="00E66CA0"/>
     <w:rsid w:val="00E9189B"/>
     <w:rsid w:val="00EA6EF6"/>
     <w:rsid w:val="00EB1E30"/>
     <w:rsid w:val="00EB60E6"/>
     <w:rsid w:val="00EC5EB1"/>
     <w:rsid w:val="00ED6C6F"/>
     <w:rsid w:val="00EF58B6"/>
     <w:rsid w:val="00F20B41"/>
     <w:rsid w:val="00F25BAC"/>
     <w:rsid w:val="00F4778E"/>
     <w:rsid w:val="00F5205D"/>
     <w:rsid w:val="00F54922"/>
     <w:rsid w:val="00F61558"/>
     <w:rsid w:val="00F61F0E"/>
     <w:rsid w:val="00F6408C"/>
     <w:rsid w:val="00F81503"/>
     <w:rsid w:val="00FC6F9F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -1898,51 +1914,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2F12DEAA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DDCCF181-F58D-4F1B-ADE3-0E1B8B3D02BF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="sv-SE" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1"/>
@@ -2277,122 +2293,131 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009D7F49"/>
+    <w:rsid w:val="00816EC0"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Rubrik"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006769DD"/>
+    <w:rsid w:val="00CB571B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="180"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
-      <w:sz w:val="40"/>
-      <w:szCs w:val="28"/>
+      <w:sz w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006769DD"/>
-[...1 lines deleted...]
-      <w:spacing w:before="400"/>
+    <w:rsid w:val="00816EC0"/>
+    <w:pPr>
+      <w:spacing w:before="400" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:bCs/>
-      <w:sz w:val="32"/>
+      <w:b w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006769DD"/>
+    <w:rsid w:val="00CB571B"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Rubrik3"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006769DD"/>
+    <w:rsid w:val="00816EC0"/>
     <w:pPr>
       <w:spacing w:before="180" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:iCs/>
-      <w:sz w:val="22"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Rubrik4"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:i/>
       <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Rubrik5"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik6Char"/>
@@ -2462,97 +2487,96 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006769DD"/>
+    <w:rsid w:val="00CB571B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:sz w:val="40"/>
-      <w:szCs w:val="28"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006769DD"/>
+    <w:rsid w:val="00816EC0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006769DD"/>
+    <w:rsid w:val="00CB571B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
-      <w:sz w:val="28"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006769DD"/>
+    <w:rsid w:val="00816EC0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="19"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
     <w:name w:val="Rubrik 6 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
@@ -2612,51 +2636,51 @@
       <w:sz w:val="19"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="004C2B36"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="60"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="004C2B36"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="60"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
@@ -2721,51 +2745,50 @@
     <w:link w:val="IngetavstndChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00C76DDB"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitatChar"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:before="180"/>
       <w:ind w:left="567" w:right="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:iCs/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitatChar">
     <w:name w:val="Citat Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Citat"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Starktcitat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="StarktcitatChar"/>
     <w:uiPriority w:val="30"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="240"/>
       <w:ind w:left="936" w:right="936"/>
@@ -3513,94 +3536,90 @@
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalifigur">
     <w:name w:val="Normal i figur"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="12"/>
     <w:rsid w:val="00BC4E87"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:szCs w:val="19"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="143855029">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="852376865">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///\\vgregion.se\mallar$\VGR%20Office-mallar\RS\Helhet\Kort%20dokument%20Helheten.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="VGR_Grunden">
   <a:themeElements>
     <a:clrScheme name="VGR_Grunden_Färg">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E1DF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="37474F"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="9575CD"/>
       </a:accent2>
       <a:accent3>
@@ -3840,80 +3859,80 @@
       <a:srgbClr val="EFF4C6"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="C0EEC2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="FECCBF"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="B3EBF2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="E7E1DF"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="VGR_Grunden" id="{8FAB1C07-BABA-466C-8D46-4FFD70A5286D}" vid="{88F5A079-68B9-46AB-A833-D0E30E2AD09D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Kort dokument Helheten</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>202</Words>
-  <Characters>1073</Characters>
+  <Words>165</Words>
+  <Characters>1131</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Enkel lokalbehovsanalys</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1273</CharactersWithSpaces>
+  <CharactersWithSpaces>1264</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Enkel lokalbehovsanalys - Mall</dc:title>
   <dc:subject/>
   <dc:creator>Maria Lagergréen Västlund</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Stina Ferm</lastModifiedBy>
-  <revision>2</revision>
+  <revision>5</revision>
   <lastPrinted>2022-11-24T12:38:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>