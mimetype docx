--- v0 (2025-12-17)
+++ v1 (2026-06-30)
@@ -1,3100 +1,3130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
         <w:id w:val="-1148895465"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Cover Pages"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rStyle w:val="Rubrik1Char"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="4387AECC" w14:textId="698067DA" w:rsidR="007547F2" w:rsidRPr="001A3FE5" w:rsidRDefault="004477B4" w:rsidP="00BC7192">
+        <w:p w14:paraId="596A3A35" w14:textId="54238857" w:rsidR="00850BAF" w:rsidRPr="00850BAF" w:rsidRDefault="00850BAF" w:rsidP="00850BAF">
           <w:pPr>
-            <w:pStyle w:val="Rubrik2"/>
-            <w:spacing w:before="120" w:after="120"/>
+            <w:pStyle w:val="Sidhuvud"/>
+            <w:ind w:left="0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00B37193">
+          <w:r w:rsidRPr="00850BAF">
             <w:rPr>
-              <w:noProof/>
+              <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Giltig från 2024-05-01 (Version 1.2)</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="4387AECC" w14:textId="028AFDEF" w:rsidR="007547F2" w:rsidRPr="00467260" w:rsidRDefault="004477B4" w:rsidP="00467260">
+          <w:pPr>
+            <w:pStyle w:val="Rubrik1"/>
+            <w:rPr>
+              <w:rStyle w:val="Rubrik1Char"/>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00467260">
+            <w:rPr>
+              <w:rStyle w:val="Rubrik1Char"/>
+              <w:b/>
             </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="13FF898B" wp14:editId="4D4C470D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="13FF898B" wp14:editId="14508856">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>541655</wp:posOffset>
+                  <wp:posOffset>4543425</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>9923145</wp:posOffset>
+                  <wp:posOffset>9972675</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2213610" cy="449580"/>
-                <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+                <wp:extent cx="2213610" cy="391160"/>
+                <wp:effectExtent l="0" t="0" r="0" b="8890"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="28" name="Logo" descr="Västra Götaland, logotyp">
+                <wp:docPr id="28" name="Logo">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A0989A0-7A4A-9CD0-D751-D56C294A5842}"/>
+                    </a:ext>
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="28" name="Logo" descr="Västra Götaland, logotyp">
+                        <pic:cNvPr id="28" name="Logo">
                           <a:extLst>
                             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A0989A0-7A4A-9CD0-D751-D56C294A5842}"/>
+                            </a:ext>
+                            <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                              <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                             </a:ext>
                           </a:extLst>
                         </pic:cNvPr>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId8" cstate="print">
+                        <a:blip r:embed="rId12">
                           <a:extLst>
-                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-[...1 lines deleted...]
-                            </a:ext>
                             <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2213610" cy="449580"/>
+                          <a:ext cx="2213610" cy="391160"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
-          <w:r w:rsidRPr="007F6E5A">
+          <w:r w:rsidR="008E47D7" w:rsidRPr="00467260">
             <w:rPr>
-              <w:noProof/>
+              <w:rStyle w:val="Rubrik1Char"/>
+              <w:b/>
             </w:rPr>
-            <w:drawing>
-[...65 lines deleted...]
-            </w:drawing>
+            <w:t>Formulär</w:t>
           </w:r>
-          <w:r w:rsidR="008E47D7" w:rsidRPr="001A3FE5">
-            <w:t>Formulär - Beställning avstängning av brandlarm</w:t>
+          <w:r w:rsidR="00467260" w:rsidRPr="00467260">
+            <w:rPr>
+              <w:rStyle w:val="Rubrik1Char"/>
+              <w:b/>
+            </w:rPr>
+            <w:t xml:space="preserve"> för </w:t>
+          </w:r>
+          <w:r w:rsidR="00850BAF" w:rsidRPr="00467260">
+            <w:rPr>
+              <w:rStyle w:val="Rubrik1Char"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>b</w:t>
+          </w:r>
+          <w:r w:rsidR="008E47D7" w:rsidRPr="00467260">
+            <w:rPr>
+              <w:rStyle w:val="Rubrik1Char"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>eställning avstängning av brandlarm</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="47499F2D" w14:textId="0A0F9603" w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w:rsidRDefault="00656D4A" w:rsidP="00656D4A">
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="47499F2D" w14:textId="0A0F9603" w:rsidR="00656D4A" w:rsidRPr="00850BAF" w:rsidRDefault="00656D4A" w:rsidP="00850BAF">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Blanketten </w:t>
       </w:r>
-      <w:r w:rsidR="0066101F" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="0066101F" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ämna</w:t>
       </w:r>
-      <w:r w:rsidR="0066101F" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="0066101F" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0066101F" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="0066101F" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">till aktuellt områdes driftavdelning </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A3FE5">
+      <w:r w:rsidRPr="00850BAF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>senast</w:t>
       </w:r>
-      <w:r w:rsidR="0066101F" w:rsidRPr="001A3FE5">
+      <w:r w:rsidR="0066101F" w:rsidRPr="00850BAF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mellan kl. 07</w:t>
       </w:r>
-      <w:r w:rsidR="007E4B1C" w:rsidRPr="001A3FE5">
+      <w:r w:rsidR="007E4B1C" w:rsidRPr="00850BAF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.00</w:t>
       </w:r>
-      <w:r w:rsidR="0066101F" w:rsidRPr="001A3FE5">
+      <w:r w:rsidR="0066101F" w:rsidRPr="00850BAF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-08:00 samma </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A3FE5">
+      <w:r w:rsidRPr="00850BAF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dag</w:t>
       </w:r>
-      <w:r w:rsidR="0066101F" w:rsidRPr="001A3FE5">
+      <w:r w:rsidR="0066101F" w:rsidRPr="00850BAF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> som</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A3FE5">
+      <w:r w:rsidRPr="00850BAF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> för avstängningen </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(gäller vardagar, ej helgdag)</w:t>
       </w:r>
-      <w:r w:rsidR="007E4B1C" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="007E4B1C" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> för att möjliggöra att brandlarmet blir avstängt.</w:t>
       </w:r>
-      <w:r w:rsidR="00F809B6" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00F809B6" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid akut brandlarmsavstängning, ring </w:t>
       </w:r>
-      <w:r w:rsidR="007E4B1C" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="007E4B1C" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>undtjänst</w:t>
       </w:r>
-      <w:r w:rsidR="007E4B1C" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="007E4B1C" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E4B1C" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="007E4B1C" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>elefon: 010-441</w:t>
       </w:r>
-      <w:r w:rsidR="00E57F8D" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00E57F8D" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>35</w:t>
       </w:r>
-      <w:r w:rsidR="00E57F8D" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00E57F8D" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
-      <w:r w:rsidR="00AB67FB" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00AB67FB" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B66CC2E" w14:textId="6CE3BB41" w:rsidR="00CA2333" w:rsidRPr="001A3FE5" w:rsidRDefault="00656D4A" w:rsidP="003D78C9">
+    <w:p w14:paraId="3B66CC2E" w14:textId="6CE3BB41" w:rsidR="00CA2333" w:rsidRPr="00850BAF" w:rsidRDefault="00656D4A" w:rsidP="00850BAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001A3FE5">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850BAF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Undertecknad beställer härmed avstängning av brandlarm enligt nedan och tar över brandbevakning för aktuellt område under den tid då brandlarmet är avstängt</w:t>
       </w:r>
-      <w:r w:rsidR="00AB67FB" w:rsidRPr="001A3FE5">
+      <w:r w:rsidR="00AB67FB" w:rsidRPr="00850BAF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="68" w:type="dxa"/>
           <w:left w:w="68" w:type="dxa"/>
           <w:bottom w:w="68" w:type="dxa"/>
           <w:right w:w="68" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3823"/>
         <w:gridCol w:w="5244"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CA2333" w:rsidRPr="001A3FE5" w14:paraId="3EC5CA7A" w14:textId="77777777" w:rsidTr="009B31CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35B0267C" w14:textId="47B12FC7" w:rsidR="00CA2333" w:rsidRPr="001A3FE5" w:rsidRDefault="00CA2333" w:rsidP="007E4B1C">
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="35B0267C" w14:textId="47B12FC7" w:rsidR="00CA2333" w:rsidRPr="00850BAF" w:rsidRDefault="00CA2333" w:rsidP="007E4B1C">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Område:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B7311C0" w14:textId="1E1CE77A" w:rsidR="00CA2333" w:rsidRPr="001A3FE5" w:rsidRDefault="00CA2333" w:rsidP="007E4B1C">
+          <w:p w14:paraId="0B7311C0" w14:textId="1E1CE77A" w:rsidR="00CA2333" w:rsidRPr="00850BAF" w:rsidRDefault="00CA2333" w:rsidP="007E4B1C">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A3FE5">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="14"/>
-[...2 lines deleted...]
-              <w:t>(Exempelvis, Östra sjukhuset, Fristad folkhögskola)</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
+            <w:r w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Exempelvis, Östra sjukhuset, Fristad folkhögskola)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="587C9750" w14:textId="1196ACEC" w:rsidR="00CA2333" w:rsidRPr="001A3FE5" w:rsidRDefault="00CA2333" w:rsidP="007E4B1C">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="587C9750" w14:textId="1196ACEC" w:rsidR="00CA2333" w:rsidRPr="00850BAF" w:rsidRDefault="00CA2333" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA2333" w:rsidRPr="001A3FE5" w14:paraId="1CE7E056" w14:textId="77777777" w:rsidTr="009B31CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D739B0F" w14:textId="45CCF87C" w:rsidR="00CA2333" w:rsidRPr="001A3FE5" w:rsidRDefault="00CA2333" w:rsidP="007E4B1C">
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="6D739B0F" w14:textId="45CCF87C" w:rsidR="00CA2333" w:rsidRPr="00850BAF" w:rsidRDefault="00CA2333" w:rsidP="007E4B1C">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Hus/byggnadsnummer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="071071BC" w14:textId="49E8A8F5" w:rsidR="00CA2333" w:rsidRPr="001A3FE5" w:rsidRDefault="00CA2333" w:rsidP="007E4B1C">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="071071BC" w14:textId="49E8A8F5" w:rsidR="00CA2333" w:rsidRPr="00850BAF" w:rsidRDefault="00CA2333" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA2333" w:rsidRPr="001A3FE5" w14:paraId="37DD926A" w14:textId="77777777" w:rsidTr="009B31CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34382DD7" w14:textId="32C6234D" w:rsidR="00CA2333" w:rsidRPr="001A3FE5" w:rsidRDefault="00CA2333" w:rsidP="007E4B1C">
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="34382DD7" w14:textId="32C6234D" w:rsidR="00CA2333" w:rsidRPr="00850BAF" w:rsidRDefault="00CA2333" w:rsidP="007E4B1C">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Våningsplan:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A436DF0" w14:textId="454F5E64" w:rsidR="00CA2333" w:rsidRPr="001A3FE5" w:rsidRDefault="00CA2333" w:rsidP="007E4B1C">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="6A436DF0" w14:textId="454F5E64" w:rsidR="00CA2333" w:rsidRPr="00850BAF" w:rsidRDefault="00CA2333" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D4334" w:rsidRPr="001A3FE5" w14:paraId="0E83C67E" w14:textId="77777777" w:rsidTr="009B31CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F531E88" w14:textId="282E2684" w:rsidR="000D4334" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="007E4B1C">
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="6F531E88" w14:textId="282E2684" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="007E4B1C">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Rumsnummer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62C72FDB" w14:textId="1FA1C6C6" w:rsidR="000D4334" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="007E4B1C">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="62C72FDB" w14:textId="1FA1C6C6" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D4334" w:rsidRPr="001A3FE5" w14:paraId="5B191DE2" w14:textId="77777777" w:rsidTr="009B31CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7082BE27" w14:textId="436CB07E" w:rsidR="000D4334" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="007E4B1C">
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="7082BE27" w14:textId="436CB07E" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="007E4B1C">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sektion/Detektor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62C5D8C0" w14:textId="7D59BC75" w:rsidR="000D4334" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="007E4B1C">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="62C5D8C0" w14:textId="7D59BC75" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D4334" w:rsidRPr="001A3FE5" w14:paraId="281AAC64" w14:textId="77777777" w:rsidTr="009B31CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FFF632B" w14:textId="27915048" w:rsidR="000D4334" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="007E4B1C">
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="6FFF632B" w14:textId="27915048" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="007E4B1C">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Typ av arbete:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="338C4AB4" w14:textId="125E58DE" w:rsidR="000D4334" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="007E4B1C">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="338C4AB4" w14:textId="125E58DE" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D4334" w:rsidRPr="001A3FE5" w14:paraId="1B719A63" w14:textId="77777777" w:rsidTr="009B31CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AADB723" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="007E4B1C">
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="7AADB723" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="007E4B1C">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Det orsakar:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39C518C8" w14:textId="7557BCC3" w:rsidR="000D4334" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="007E4B1C">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001A3FE5">
+          <w:p w14:paraId="39C518C8" w14:textId="7557BCC3" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="007E4B1C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Exempelvis rök, damm, värme, ånga, undertaksarbete</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59548B51" w14:textId="4CB2103F" w:rsidR="000D4334" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="007E4B1C">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="59548B51" w14:textId="4CB2103F" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21AA3DEC" w14:textId="77777777" w:rsidR="00CA2333" w:rsidRPr="001A3FE5" w:rsidRDefault="00CA2333" w:rsidP="007E4B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10737305" w14:textId="291F762D" w:rsidR="00E613FB" w:rsidRPr="001A3FE5" w:rsidRDefault="00000000" w:rsidP="00E613FB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="10737305" w14:textId="0541B8A6" w:rsidR="00E613FB" w:rsidRPr="00850BAF" w:rsidRDefault="00467260" w:rsidP="00850BAF">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-996718530"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00AB67FB" w:rsidRPr="001A3FE5">
+          <w:r w:rsidR="006E3A53" w:rsidRPr="00850BAF">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="18"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00C57916" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00C57916" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E613FB" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00E613FB" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Het</w:t>
       </w:r>
-      <w:r w:rsidR="004E0D46" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="004E0D46" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="00E613FB" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00E613FB" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>arbete</w:t>
       </w:r>
-      <w:r w:rsidR="004E0D46" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="004E0D46" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n.</w:t>
       </w:r>
-      <w:r w:rsidR="00E613FB" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00E613FB" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1597629337"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00AB67FB" w:rsidRPr="001A3FE5">
+          <w:r w:rsidR="00AB67FB" w:rsidRPr="00850BAF">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="18"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00C57916" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00C57916" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E613FB" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00E613FB" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Påverkar sprinklersystem</w:t>
       </w:r>
-      <w:r w:rsidR="004E0D46" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="004E0D46" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E613FB" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00E613FB" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-978152499"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00AB67FB" w:rsidRPr="001A3FE5">
+          <w:r w:rsidR="00AB67FB" w:rsidRPr="00850BAF">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="18"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00C57916" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00C57916" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E613FB" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00E613FB" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Detektorer skyddas (se sidan 2)</w:t>
       </w:r>
-      <w:r w:rsidR="004E0D46" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="004E0D46" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="0" w:name="_Hlk146632316"/>
-    <w:p w14:paraId="38103A85" w14:textId="1220B785" w:rsidR="00E613FB" w:rsidRPr="001A3FE5" w:rsidRDefault="00000000" w:rsidP="00E613FB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="38103A85" w14:textId="1220B785" w:rsidR="00E613FB" w:rsidRPr="00850BAF" w:rsidRDefault="00467260" w:rsidP="00850BAF">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-479155266"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00AB67FB" w:rsidRPr="001A3FE5">
+          <w:r w:rsidR="00AB67FB" w:rsidRPr="00850BAF">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="18"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00C57916" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00C57916" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E0D46" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="004E0D46" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ansvarig på</w:t>
       </w:r>
-      <w:r w:rsidR="00E613FB" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00E613FB" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="004E0D46" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="004E0D46" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>verksamhet som påverkas är informerade.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E72225" w14:textId="1CA3E90F" w:rsidR="004E0D46" w:rsidRPr="001A3FE5" w:rsidRDefault="00000000" w:rsidP="00E613FB">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="66E72225" w14:textId="1CA3E90F" w:rsidR="004E0D46" w:rsidRPr="00850BAF" w:rsidRDefault="00467260" w:rsidP="00850BAF">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1344675787"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00AB67FB" w:rsidRPr="001A3FE5">
+          <w:r w:rsidR="00AB67FB" w:rsidRPr="00850BAF">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="18"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00C57916" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00C57916" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0012353B" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="0012353B" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Om a</w:t>
       </w:r>
-      <w:r w:rsidR="004E0D46" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="004E0D46" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rbetsbegäran</w:t>
       </w:r>
-      <w:r w:rsidR="0012353B" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="0012353B" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> krävs,</w:t>
       </w:r>
-      <w:r w:rsidR="004E0D46" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="004E0D46" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> är </w:t>
       </w:r>
-      <w:r w:rsidR="0012353B" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="0012353B" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">den </w:t>
       </w:r>
-      <w:r w:rsidR="004E0D46" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="004E0D46" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ifylld och godkänd.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="VGR"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="74" w:type="dxa"/>
           <w:left w:w="74" w:type="dxa"/>
           <w:bottom w:w="74" w:type="dxa"/>
           <w:right w:w="74" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
         <w:gridCol w:w="4529"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A10964" w:rsidRPr="001A3FE5" w14:paraId="5857B033" w14:textId="77777777" w:rsidTr="009B31CB">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4A3AB971" w14:textId="4A6BCFFD" w:rsidR="00A10964" w:rsidRPr="001A3FE5" w:rsidRDefault="00000000" w:rsidP="00C40FA5">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="4A3AB971" w14:textId="4A6BCFFD" w:rsidR="00A10964" w:rsidRPr="00850BAF" w:rsidRDefault="00467260" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
-                  <w:sz w:val="18"/>
-                  <w:szCs w:val="18"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1965384218"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AB67FB" w:rsidRPr="001A3FE5">
+                <w:r w:rsidR="00AB67FB" w:rsidRPr="00850BAF">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
-                    <w:sz w:val="18"/>
-                    <w:szCs w:val="18"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00A10964" w:rsidRPr="001A3FE5">
+            <w:r w:rsidR="00A10964" w:rsidRPr="00850BAF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vardagar (07–16)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="212A745A" w14:textId="77777777" w:rsidR="00AB67FB" w:rsidRPr="001A3FE5" w:rsidRDefault="00AB67FB" w:rsidP="00C40FA5">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="212A745A" w14:textId="77777777" w:rsidR="00AB67FB" w:rsidRPr="00850BAF" w:rsidRDefault="00AB67FB" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67C39D2D" w14:textId="219F9AD6" w:rsidR="00A10964" w:rsidRPr="00850BAF" w:rsidRDefault="00467260" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
-                  <w:sz w:val="18"/>
-                  <w:szCs w:val="18"/>
+                  <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1042017008"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AB67FB" w:rsidRPr="001A3FE5">
+                <w:r w:rsidR="00AB67FB" w:rsidRPr="00850BAF">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
-                    <w:sz w:val="18"/>
-                    <w:szCs w:val="18"/>
+                    <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00A10964" w:rsidRPr="001A3FE5">
+            <w:r w:rsidR="00A10964" w:rsidRPr="00850BAF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> Arbetsfria dagar (helgdagar) och ej ordinarie </w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Arbetsfria dagar (helgdagar) och ej ordinarie arbetstid (16–07)</w:t>
             </w:r>
-            <w:r w:rsidR="00AB67FB" w:rsidRPr="001A3FE5">
-[...18 lines deleted...]
-          <w:p w14:paraId="77521FE2" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="000D4334">
+          </w:p>
+          <w:p w14:paraId="77521FE2" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="00850BAF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3064"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="43A45C98" w14:textId="5B16D854" w:rsidR="000D4334" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="000D4334">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43A45C98" w14:textId="5B16D854" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="00850BAF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3064"/>
               </w:tabs>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A3FE5">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Fritext: </w:t>
             </w:r>
-            <w:r w:rsidRPr="001A3FE5">
+            <w:r w:rsidRPr="00850BAF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1381098A" w14:textId="16DE652B" w:rsidR="00A10964" w:rsidRPr="001A3FE5" w:rsidRDefault="00A10964" w:rsidP="00C40FA5">
+          <w:p w14:paraId="1381098A" w14:textId="16DE652B" w:rsidR="00A10964" w:rsidRPr="00850BAF" w:rsidRDefault="00A10964" w:rsidP="00850BAF">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A3FE5">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Från och med datum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A10964" w:rsidRPr="001A3FE5" w14:paraId="52C9769A" w14:textId="77777777" w:rsidTr="009B31CB">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="370F6FCA" w14:textId="7F639206" w:rsidR="00A10964" w:rsidRPr="001A3FE5" w:rsidRDefault="00A10964" w:rsidP="00C40FA5">
+          </w:tcPr>
+          <w:p w14:paraId="370F6FCA" w14:textId="7F639206" w:rsidR="00A10964" w:rsidRPr="00850BAF" w:rsidRDefault="00A10964" w:rsidP="00850BAF">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4529" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="66407B5C" w14:textId="6CDBF26B" w:rsidR="00A10964" w:rsidRPr="001A3FE5" w:rsidRDefault="00A10964" w:rsidP="00C40FA5">
+          </w:tcPr>
+          <w:p w14:paraId="66407B5C" w14:textId="6CDBF26B" w:rsidR="00A10964" w:rsidRPr="00850BAF" w:rsidRDefault="00A10964" w:rsidP="00850BAF">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Till och med datum:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A10964" w:rsidRPr="001A3FE5" w14:paraId="6D2D213F" w14:textId="77777777" w:rsidTr="009B31CB">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="15D7C74B" w14:textId="4597F488" w:rsidR="00A10964" w:rsidRPr="001A3FE5" w:rsidRDefault="00A10964" w:rsidP="00C40FA5">
+          <w:p w14:paraId="15D7C74B" w14:textId="4597F488" w:rsidR="00A10964" w:rsidRPr="00850BAF" w:rsidRDefault="00A10964" w:rsidP="00850BAF">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="12053774" w14:textId="4CEFDDDE" w:rsidR="00A10964" w:rsidRPr="001A3FE5" w:rsidRDefault="00A10964" w:rsidP="00C40FA5">
+          <w:p w14:paraId="12053774" w14:textId="4CEFDDDE" w:rsidR="00A10964" w:rsidRPr="00850BAF" w:rsidRDefault="00A10964" w:rsidP="00850BAF">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Från klockslag:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A10964" w:rsidRPr="001A3FE5" w14:paraId="560C158D" w14:textId="77777777" w:rsidTr="009B31CB">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+          </w:tcPr>
+          <w:p w14:paraId="706D12A7" w14:textId="1BE7B1BF" w:rsidR="00A10964" w:rsidRPr="00850BAF" w:rsidRDefault="00A10964" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4529" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="229AB957" w14:textId="268D540E" w:rsidR="00A10964" w:rsidRPr="001A3FE5" w:rsidRDefault="00A10964" w:rsidP="00A10964">
+          </w:tcPr>
+          <w:p w14:paraId="229AB957" w14:textId="268D540E" w:rsidR="00A10964" w:rsidRPr="00850BAF" w:rsidRDefault="00A10964" w:rsidP="00850BAF">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Till klockslag:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23718BC7" w14:textId="24C506FD" w:rsidR="00A10964" w:rsidRPr="001A3FE5" w:rsidRDefault="00A10964" w:rsidP="00A10964">
+          <w:p w14:paraId="23718BC7" w14:textId="24C506FD" w:rsidR="00A10964" w:rsidRPr="00850BAF" w:rsidRDefault="00A10964" w:rsidP="00850BAF">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A3FE5">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Klockslagen gäller varje dag om flera datum har valts)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="786626EE" w14:textId="2E9A8602" w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w:rsidRDefault="00000000" w:rsidP="00EF7350">
+    <w:p w14:paraId="786626EE" w14:textId="2E9A8602" w:rsidR="00656D4A" w:rsidRPr="00850BAF" w:rsidRDefault="00467260" w:rsidP="00850BAF">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-17467322"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00AB67FB" w:rsidRPr="001A3FE5">
+          <w:r w:rsidR="00AB67FB" w:rsidRPr="00850BAF">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
-[...1 lines deleted...]
-              <w:szCs w:val="18"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00CA2333" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00CA2333" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00656D4A" w:rsidRPr="001A3FE5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00656D4A" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Undertecknad beställare har tagit del av informationen på nästa sida </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="VGR"/>
-        <w:tblW w:w="9067" w:type="dxa"/>
+        <w:tblW w:w="9215" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="68" w:type="dxa"/>
           <w:left w:w="68" w:type="dxa"/>
           <w:bottom w:w="68" w:type="dxa"/>
           <w:right w:w="68" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1413"/>
         <w:gridCol w:w="2268"/>
-        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1134"/>
         <w:gridCol w:w="4394"/>
+        <w:gridCol w:w="6"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w14:paraId="74E09883" w14:textId="77777777" w:rsidTr="009B31CB">
+      <w:tr w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w14:paraId="74E09883" w14:textId="77777777" w:rsidTr="00850BAF">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01F061D0" w14:textId="77777777" w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w:rsidRDefault="00656D4A" w:rsidP="00F809B6">
+          <w:p w14:paraId="01F061D0" w14:textId="77777777" w:rsidR="00656D4A" w:rsidRPr="00850BAF" w:rsidRDefault="00656D4A" w:rsidP="00850BAF">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
-              <w:rPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Beställt av</w:t>
             </w:r>
-            <w:r w:rsidR="007E4B1C" w:rsidRPr="001A3FE5">
-              <w:rPr>
+            <w:r w:rsidR="007E4B1C" w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DE52B05" w14:textId="04BCCCED" w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w:rsidRDefault="00656D4A" w:rsidP="00F809B6">
+          <w:p w14:paraId="7DE52B05" w14:textId="04BCCCED" w:rsidR="00656D4A" w:rsidRPr="00850BAF" w:rsidRDefault="00656D4A" w:rsidP="00850BAF">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:bCs/>
-[...10 lines deleted...]
-          <w:p w14:paraId="5BB06371" w14:textId="77777777" w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w:rsidRDefault="00656D4A" w:rsidP="00F809B6">
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB06371" w14:textId="77777777" w:rsidR="00656D4A" w:rsidRPr="00850BAF" w:rsidRDefault="00656D4A" w:rsidP="00850BAF">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Företag</w:t>
             </w:r>
-            <w:r w:rsidR="007E4B1C" w:rsidRPr="001A3FE5">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="007E4B1C" w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18E3C3F0" w14:textId="222A0E43" w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w:rsidRDefault="00656D4A" w:rsidP="00F809B6">
+          <w:p w14:paraId="18E3C3F0" w14:textId="222A0E43" w:rsidR="00656D4A" w:rsidRPr="00850BAF" w:rsidRDefault="00656D4A" w:rsidP="00850BAF">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w14:paraId="011ADE0F" w14:textId="77777777" w:rsidTr="009B31CB">
+      <w:tr w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w14:paraId="011ADE0F" w14:textId="77777777" w:rsidTr="00850BAF">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="6" w:type="dxa"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6747E0FC" w14:textId="77777777" w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w:rsidRDefault="00656D4A" w:rsidP="007E4B1C">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001A3FE5">
+          <w:p w14:paraId="6747E0FC" w14:textId="77777777" w:rsidR="00656D4A" w:rsidRPr="00850BAF" w:rsidRDefault="00656D4A" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
-            <w:r w:rsidR="007E4B1C" w:rsidRPr="001A3FE5">
+            <w:r w:rsidR="007E4B1C" w:rsidRPr="00850BAF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B8F0614" w14:textId="229EF9EA" w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w:rsidRDefault="00656D4A" w:rsidP="00F809B6">
+          <w:p w14:paraId="4B8F0614" w14:textId="229EF9EA" w:rsidR="00656D4A" w:rsidRPr="00850BAF" w:rsidRDefault="00656D4A" w:rsidP="00850BAF">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:bCs/>
-[...10 lines deleted...]
-          <w:p w14:paraId="48E901A2" w14:textId="77777777" w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w:rsidRDefault="00656D4A" w:rsidP="00F809B6">
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E901A2" w14:textId="77777777" w:rsidR="00656D4A" w:rsidRPr="00850BAF" w:rsidRDefault="00656D4A" w:rsidP="00850BAF">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E-post</w:t>
             </w:r>
-            <w:r w:rsidR="007E4B1C" w:rsidRPr="001A3FE5">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidR="007E4B1C" w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF091EC" w14:textId="317D14FC" w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w:rsidRDefault="00656D4A" w:rsidP="00F809B6">
+          <w:p w14:paraId="2DF091EC" w14:textId="317D14FC" w:rsidR="00656D4A" w:rsidRPr="00850BAF" w:rsidRDefault="00656D4A" w:rsidP="00850BAF">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7350" w:rsidRPr="001A3FE5" w14:paraId="08805460" w14:textId="77777777" w:rsidTr="009B31CB">
+      <w:tr w:rsidR="00EF7350" w:rsidRPr="001A3FE5" w14:paraId="08805460" w14:textId="77777777" w:rsidTr="00850BAF">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7EC59852" w14:textId="5DD2F2C5" w:rsidR="00EF7350" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="00F809B6">
+          <w:p w14:paraId="7EC59852" w14:textId="5DD2F2C5" w:rsidR="00EF7350" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="00850BAF">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Västfastigheter -</w:t>
             </w:r>
-            <w:r w:rsidR="00EF7350" w:rsidRPr="001A3FE5">
-              <w:rPr>
+            <w:r w:rsidR="00EF7350" w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Projektnummer/arbetsordernummer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7D718ECD" w14:textId="55731536" w:rsidR="00EF7350" w:rsidRPr="001A3FE5" w:rsidRDefault="00EF7350" w:rsidP="00F809B6">
+            <w:tcW w:w="5534" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D718ECD" w14:textId="55731536" w:rsidR="00EF7350" w:rsidRPr="00850BAF" w:rsidRDefault="00EF7350" w:rsidP="00850BAF">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF7350" w:rsidRPr="001A3FE5" w14:paraId="1BAB2648" w14:textId="77777777" w:rsidTr="009B31CB">
+      <w:tr w:rsidR="00EF7350" w:rsidRPr="001A3FE5" w14:paraId="1BAB2648" w14:textId="77777777" w:rsidTr="00850BAF">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3E318AC4" w14:textId="77777777" w:rsidR="00EF7350" w:rsidRPr="001A3FE5" w:rsidRDefault="00EF7350" w:rsidP="00F809B6">
+          <w:p w14:paraId="3E318AC4" w14:textId="77777777" w:rsidR="00EF7350" w:rsidRPr="00850BAF" w:rsidRDefault="00EF7350" w:rsidP="00850BAF">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
-              <w:rPr>
-[...6 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Namnteckning beställare:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5386" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0DA55B45" w14:textId="0F803D0F" w:rsidR="00EF7350" w:rsidRPr="001A3FE5" w:rsidRDefault="00EF7350" w:rsidP="00F809B6">
+            <w:tcW w:w="5534" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA55B45" w14:textId="0F803D0F" w:rsidR="00EF7350" w:rsidRPr="00850BAF" w:rsidRDefault="00EF7350" w:rsidP="00850BAF">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0FE86530" w14:textId="77777777" w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w:rsidRDefault="00656D4A" w:rsidP="00BC7192">
+    <w:p w14:paraId="0FE86530" w14:textId="77777777" w:rsidR="00656D4A" w:rsidRPr="00467260" w:rsidRDefault="00656D4A" w:rsidP="00467260">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:r w:rsidRPr="001A3FE5">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00467260">
         <w:t>Fylls i av ansvarig driftpersonal på området</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FA1AE8" w14:textId="4E4C6C1A" w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w:rsidRDefault="00656D4A" w:rsidP="00656D4A">
+    <w:p w14:paraId="73FA1AE8" w14:textId="4E4C6C1A" w:rsidR="00656D4A" w:rsidRPr="00850BAF" w:rsidRDefault="00656D4A" w:rsidP="00850BAF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vidimering avstängning brandlarm och överlåtelse, brandbevakning</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="VGR"/>
         <w:tblW w:w="9066" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0680" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2608"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3383"/>
+        <w:gridCol w:w="2595"/>
+        <w:gridCol w:w="2537"/>
+        <w:gridCol w:w="569"/>
+        <w:gridCol w:w="3365"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EF7350" w:rsidRPr="001A3FE5" w14:paraId="4CC3FFBC" w14:textId="77777777" w:rsidTr="009B31CB">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE71CC8" w14:textId="77777777" w:rsidR="00EF7350" w:rsidRPr="001A3FE5" w:rsidRDefault="00EF7350" w:rsidP="00F809B6">
+          <w:p w14:paraId="5CE71CC8" w14:textId="77777777" w:rsidR="00EF7350" w:rsidRPr="00850BAF" w:rsidRDefault="00EF7350" w:rsidP="00850BAF">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
-              <w:rPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mottaget av (VGR-ID)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="29481114" w14:textId="5EC977E3" w:rsidR="00EF7350" w:rsidRPr="001A3FE5" w:rsidRDefault="00EF7350" w:rsidP="00F809B6">
+          <w:p w14:paraId="29481114" w14:textId="5EC977E3" w:rsidR="00EF7350" w:rsidRPr="00850BAF" w:rsidRDefault="00EF7350" w:rsidP="00850BAF">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w14:paraId="5AB738F4" w14:textId="77777777" w:rsidTr="009B31CB">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1636B67A" w14:textId="77777777" w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w:rsidRDefault="00656D4A" w:rsidP="00F809B6">
+          <w:p w14:paraId="1636B67A" w14:textId="77777777" w:rsidR="00656D4A" w:rsidRPr="00850BAF" w:rsidRDefault="00656D4A" w:rsidP="00850BAF">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
-              <w:rPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C031E5E" w14:textId="31CF3915" w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w:rsidRDefault="00656D4A" w:rsidP="00F809B6">
+          <w:p w14:paraId="4C031E5E" w14:textId="31CF3915" w:rsidR="00656D4A" w:rsidRPr="00850BAF" w:rsidRDefault="00656D4A" w:rsidP="00850BAF">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="484" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB0D0E5" w14:textId="77777777" w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w:rsidRDefault="00656D4A" w:rsidP="00F809B6">
+          <w:p w14:paraId="2EB0D0E5" w14:textId="77777777" w:rsidR="00656D4A" w:rsidRPr="00850BAF" w:rsidRDefault="00656D4A" w:rsidP="00850BAF">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:bCs/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="504AA560" w14:textId="477A8876" w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w:rsidRDefault="00656D4A" w:rsidP="00F809B6">
+          <w:p w14:paraId="504AA560" w14:textId="477A8876" w:rsidR="00656D4A" w:rsidRPr="00850BAF" w:rsidRDefault="00656D4A" w:rsidP="00850BAF">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF7350" w:rsidRPr="001A3FE5" w14:paraId="68041696" w14:textId="77777777" w:rsidTr="009B31CB">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4210C3C1" w14:textId="77777777" w:rsidR="00EF7350" w:rsidRPr="001A3FE5" w:rsidRDefault="00EF7350" w:rsidP="00F809B6">
+          <w:p w14:paraId="4210C3C1" w14:textId="77777777" w:rsidR="00EF7350" w:rsidRPr="00850BAF" w:rsidRDefault="00EF7350" w:rsidP="00850BAF">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
-              <w:rPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Anvisningar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="18329829" w14:textId="63E3BFCC" w:rsidR="00EF7350" w:rsidRPr="001A3FE5" w:rsidRDefault="00EF7350" w:rsidP="00F809B6">
+          <w:p w14:paraId="18329829" w14:textId="63E3BFCC" w:rsidR="00EF7350" w:rsidRPr="00850BAF" w:rsidRDefault="00EF7350" w:rsidP="00850BAF">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EF7350" w:rsidRPr="001A3FE5" w14:paraId="0F16C64A" w14:textId="77777777" w:rsidTr="009B31CB">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE37372" w14:textId="77777777" w:rsidR="00EF7350" w:rsidRPr="001A3FE5" w:rsidRDefault="00EF7350" w:rsidP="00F809B6">
+          <w:p w14:paraId="7FE37372" w14:textId="77777777" w:rsidR="00EF7350" w:rsidRPr="00850BAF" w:rsidRDefault="00EF7350" w:rsidP="00850BAF">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
-              <w:rPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Signatur:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="53D0DF63" w14:textId="64105015" w:rsidR="00EF7350" w:rsidRPr="001A3FE5" w:rsidRDefault="00EF7350" w:rsidP="00F809B6">
+          <w:p w14:paraId="53D0DF63" w14:textId="64105015" w:rsidR="00EF7350" w:rsidRPr="00850BAF" w:rsidRDefault="00EF7350" w:rsidP="00850BAF">
             <w:pPr>
               <w:pStyle w:val="Ingetavstnd"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3EF80E22" w14:textId="77777777" w:rsidR="004E0D46" w:rsidRPr="001A3FE5" w:rsidRDefault="004E0D46" w:rsidP="00656D4A">
-[...6 lines deleted...]
-    <w:p w14:paraId="7FDB796C" w14:textId="29D545D0" w:rsidR="003A506A" w:rsidRPr="001A3FE5" w:rsidRDefault="003A506A" w:rsidP="00095E17">
+    <w:p w14:paraId="7FDB796C" w14:textId="29D545D0" w:rsidR="003A506A" w:rsidRPr="00467260" w:rsidRDefault="003A506A" w:rsidP="00467260">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:r w:rsidRPr="001A3FE5">
+      <w:r w:rsidRPr="00467260">
         <w:t>Anslutande sektioner/detektorer:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="VGR"/>
         <w:tblW w:w="9066" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1904"/>
-        <w:gridCol w:w="7162"/>
+        <w:gridCol w:w="1978"/>
+        <w:gridCol w:w="7088"/>
       </w:tblGrid>
       <w:tr w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w14:paraId="5FEAC6AF" w14:textId="77777777" w:rsidTr="000D4334">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5DDE9230" w14:textId="77777777" w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w:rsidRDefault="00656D4A" w:rsidP="00F809B6">
+          <w:p w14:paraId="5DDE9230" w14:textId="77777777" w:rsidR="00656D4A" w:rsidRPr="00850BAF" w:rsidRDefault="00656D4A" w:rsidP="00850BAF">
             <w:pPr>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="001A3FE5">
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sektion/detektor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7162" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3E9B1E6B" w14:textId="35A71608" w:rsidR="005948E2" w:rsidRPr="001A3FE5" w:rsidRDefault="005948E2" w:rsidP="00F809B6">
+          <w:p w14:paraId="3E9B1E6B" w14:textId="35A71608" w:rsidR="005948E2" w:rsidRPr="00850BAF" w:rsidRDefault="005948E2" w:rsidP="00850BAF">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005948E2" w:rsidRPr="001A3FE5" w14:paraId="05DD2961" w14:textId="77777777" w:rsidTr="000D4334">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1904" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="001A3FE5">
+          </w:tcPr>
+          <w:p w14:paraId="1B82AE93" w14:textId="7EF23A2E" w:rsidR="005948E2" w:rsidRPr="00850BAF" w:rsidRDefault="005948E2" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sektion/detektor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7162" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7F6FFA2A" w14:textId="77777777" w:rsidR="005948E2" w:rsidRPr="001A3FE5" w:rsidRDefault="005948E2" w:rsidP="00F809B6">
+          </w:tcPr>
+          <w:p w14:paraId="7F6FFA2A" w14:textId="77777777" w:rsidR="005948E2" w:rsidRPr="00850BAF" w:rsidRDefault="005948E2" w:rsidP="00850BAF">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005948E2" w:rsidRPr="001A3FE5" w14:paraId="7A72E0E1" w14:textId="77777777" w:rsidTr="000D4334">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3D0962FD" w14:textId="2DAF000E" w:rsidR="005948E2" w:rsidRPr="001A3FE5" w:rsidRDefault="005948E2" w:rsidP="00F809B6">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="001A3FE5">
+          <w:p w14:paraId="3D0962FD" w14:textId="2DAF000E" w:rsidR="005948E2" w:rsidRPr="00850BAF" w:rsidRDefault="005948E2" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sektion/detektor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7162" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2C274AF2" w14:textId="77777777" w:rsidR="005948E2" w:rsidRPr="001A3FE5" w:rsidRDefault="005948E2" w:rsidP="00F809B6">
+          <w:p w14:paraId="2C274AF2" w14:textId="77777777" w:rsidR="005948E2" w:rsidRPr="00850BAF" w:rsidRDefault="005948E2" w:rsidP="00850BAF">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005948E2" w:rsidRPr="001A3FE5" w14:paraId="6A98B119" w14:textId="77777777" w:rsidTr="000D4334">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1904" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="001A3FE5">
+          </w:tcPr>
+          <w:p w14:paraId="4C1B99A9" w14:textId="2DA1F0FA" w:rsidR="005948E2" w:rsidRPr="00850BAF" w:rsidRDefault="005948E2" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sektion/detektor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7162" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="59E2BDD0" w14:textId="77777777" w:rsidR="005948E2" w:rsidRPr="001A3FE5" w:rsidRDefault="005948E2" w:rsidP="00F809B6">
+          </w:tcPr>
+          <w:p w14:paraId="59E2BDD0" w14:textId="77777777" w:rsidR="005948E2" w:rsidRPr="00850BAF" w:rsidRDefault="005948E2" w:rsidP="00850BAF">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005948E2" w:rsidRPr="001A3FE5" w14:paraId="124ED2A3" w14:textId="77777777" w:rsidTr="000D4334">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1904" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="462261DB" w14:textId="38A68322" w:rsidR="005948E2" w:rsidRPr="001A3FE5" w:rsidRDefault="005948E2" w:rsidP="00F809B6">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="001A3FE5">
+          <w:p w14:paraId="462261DB" w14:textId="38A68322" w:rsidR="005948E2" w:rsidRPr="00850BAF" w:rsidRDefault="005948E2" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Sektion/detektor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7162" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3010DF2F" w14:textId="77777777" w:rsidR="005948E2" w:rsidRPr="001A3FE5" w:rsidRDefault="005948E2" w:rsidP="00F809B6">
+          <w:p w14:paraId="3010DF2F" w14:textId="77777777" w:rsidR="005948E2" w:rsidRPr="00850BAF" w:rsidRDefault="005948E2" w:rsidP="00850BAF">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D4334" w:rsidRPr="001A3FE5" w14:paraId="5BC42321" w14:textId="77777777" w:rsidTr="000D4334">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1904" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="001A3FE5">
+          </w:tcPr>
+          <w:p w14:paraId="49E88BF9" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sektion/detektor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7162" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="794EB6B4" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="00B83BE9">
+          </w:tcPr>
+          <w:p w14:paraId="794EB6B4" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="00850BAF">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D4334" w:rsidRPr="001A3FE5" w14:paraId="4FE71AAF" w14:textId="77777777" w:rsidTr="000D4334">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1904" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0E84A00D" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="00B83BE9">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="001A3FE5">
+          <w:p w14:paraId="0E84A00D" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sektion/detektor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7162" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="10FCDE41" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="00B83BE9">
+          <w:p w14:paraId="10FCDE41" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="00850BAF">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D4334" w:rsidRPr="001A3FE5" w14:paraId="29FEB0DC" w14:textId="77777777" w:rsidTr="000D4334">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1904" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="001A3FE5">
+          </w:tcPr>
+          <w:p w14:paraId="6FF798D1" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sektion/detektor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7162" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="08AE83B0" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="00B83BE9">
+          </w:tcPr>
+          <w:p w14:paraId="08AE83B0" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="00850BAF">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D4334" w:rsidRPr="001A3FE5" w14:paraId="264A511C" w14:textId="77777777" w:rsidTr="000D4334">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1904" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD3AB0F" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="00B83BE9">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="001A3FE5">
+          <w:p w14:paraId="2AD3AB0F" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sektion/detektor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7162" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="15562EB3" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="00B83BE9">
+          <w:p w14:paraId="15562EB3" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="00850BAF">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D4334" w:rsidRPr="001A3FE5" w14:paraId="0A3259E2" w14:textId="77777777" w:rsidTr="000D4334">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1904" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="001A3FE5">
+          </w:tcPr>
+          <w:p w14:paraId="0C166EF9" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sektion/detektor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7162" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="53AC0B17" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="00B83BE9">
+          </w:tcPr>
+          <w:p w14:paraId="53AC0B17" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="00850BAF">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D4334" w:rsidRPr="001A3FE5" w14:paraId="2C8B2B52" w14:textId="77777777" w:rsidTr="000D4334">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1904" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="48AEF57D" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="00B83BE9">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="001A3FE5">
+          <w:p w14:paraId="48AEF57D" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sektion/detektor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7162" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0C93B3" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="00B83BE9">
+          <w:p w14:paraId="7B0C93B3" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="00850BAF">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D4334" w:rsidRPr="001A3FE5" w14:paraId="2CB21E8E" w14:textId="77777777" w:rsidTr="000D4334">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1904" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="001A3FE5">
+          </w:tcPr>
+          <w:p w14:paraId="7209B4D7" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sektion/detektor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7162" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="796B83F4" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="00B83BE9">
+          </w:tcPr>
+          <w:p w14:paraId="796B83F4" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="00850BAF">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D4334" w:rsidRPr="001A3FE5" w14:paraId="31205391" w14:textId="77777777" w:rsidTr="000D4334">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1904" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="484AEB40" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="00B83BE9">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="001A3FE5">
+          <w:p w14:paraId="484AEB40" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="00850BAF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850BAF">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sektion/detektor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7162" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2FE2E5" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="001A3FE5" w:rsidRDefault="000D4334" w:rsidP="00B83BE9">
+          <w:p w14:paraId="7D2FE2E5" w14:textId="77777777" w:rsidR="000D4334" w:rsidRPr="00850BAF" w:rsidRDefault="000D4334" w:rsidP="00850BAF">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4CD52348" w14:textId="77777777" w:rsidR="00656D4A" w:rsidRPr="001A3FE5" w:rsidRDefault="00656D4A" w:rsidP="00656D4A">
-[...11 lines deleted...]
-        <w:pStyle w:val="Rubrik2"/>
+    <w:p w14:paraId="5D4F07DF" w14:textId="252BB245" w:rsidR="007D5C07" w:rsidRPr="001A3FE5" w:rsidRDefault="00F809B6" w:rsidP="00467260">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="001A3FE5">
         <w:t>Observera!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F86E1AE" w14:textId="255708FC" w:rsidR="00F809B6" w:rsidRPr="001A3FE5" w:rsidRDefault="007D5C07" w:rsidP="005948E2">
+    <w:p w14:paraId="3F86E1AE" w14:textId="255708FC" w:rsidR="00F809B6" w:rsidRPr="00850BAF" w:rsidRDefault="007D5C07" w:rsidP="00850BAF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001A3FE5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Blanketten ska vara undertecknad för att gälla.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5111D4B5" w14:textId="7EAE5D5C" w:rsidR="00F809B6" w:rsidRPr="001A3FE5" w:rsidRDefault="00F809B6" w:rsidP="005948E2">
+    <w:p w14:paraId="5111D4B5" w14:textId="7EAE5D5C" w:rsidR="00F809B6" w:rsidRPr="00850BAF" w:rsidRDefault="00F809B6" w:rsidP="00850BAF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001A3FE5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Arbete får inte påbörjas innan bekräftelse om avstängning av brandlarmet erhållits. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3419FC52" w14:textId="2E87E1A5" w:rsidR="00F809B6" w:rsidRPr="001A3FE5" w:rsidRDefault="00F809B6" w:rsidP="008E47D7">
+    <w:p w14:paraId="3419FC52" w14:textId="2E87E1A5" w:rsidR="00F809B6" w:rsidRPr="00850BAF" w:rsidRDefault="00F809B6" w:rsidP="00850BAF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001A3FE5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Verksamheten ska informeras av beställaren för brandlarmsavstängningen om vilka områden där larmet är tillfälligt avstängt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F1A416" w14:textId="78B0C65B" w:rsidR="00F809B6" w:rsidRPr="001A3FE5" w:rsidRDefault="007D5C07" w:rsidP="005948E2">
+    <w:p w14:paraId="63F1A416" w14:textId="78B0C65B" w:rsidR="00F809B6" w:rsidRPr="00850BAF" w:rsidRDefault="007D5C07" w:rsidP="00850BAF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001A3FE5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Beställaren ansvarar för brandbevakning av hela avstängningsområdet under den tid då brandlarmet är avstängt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15049C20" w14:textId="1C90B5D3" w:rsidR="00F809B6" w:rsidRPr="008E47D7" w:rsidRDefault="00F809B6" w:rsidP="005948E2">
+    <w:p w14:paraId="15049C20" w14:textId="1C90B5D3" w:rsidR="00F809B6" w:rsidRPr="00850BAF" w:rsidRDefault="00F809B6" w:rsidP="00850BAF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001A3FE5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Detektorer i berört arbetsområde ska täckas med dammskydd och dammskyddet ska</w:t>
       </w:r>
-      <w:r w:rsidR="001E18D8" w:rsidRPr="001A3FE5">
+      <w:r w:rsidR="001E18D8" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001A3FE5">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> är slut.</w:t>
+      <w:r w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tas bort dagligen (inom avstängningsperioden) innan brandlarmsavstängning är slut.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562CE950" w14:textId="376081A8" w:rsidR="00F809B6" w:rsidRPr="005948E2" w:rsidRDefault="00F809B6" w:rsidP="00656D4A">
+    <w:p w14:paraId="562CE950" w14:textId="376081A8" w:rsidR="00F809B6" w:rsidRPr="00850BAF" w:rsidRDefault="00F809B6" w:rsidP="00850BAF">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008E47D7">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Återkoppla</w:t>
       </w:r>
-      <w:r w:rsidR="007D5C07" w:rsidRPr="008E47D7">
+      <w:r w:rsidR="007D5C07" w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> till </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E47D7">
+      <w:r w:rsidRPr="00850BAF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>driftavdelning efter avslutat projekt.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F809B6" w:rsidRPr="005948E2" w:rsidSect="00FF3C8B">
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId12"/>
+    <w:sectPr w:rsidR="00F809B6" w:rsidRPr="00850BAF" w:rsidSect="00850BAF">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="968" w:right="1080" w:bottom="1440" w:left="1080" w:header="794" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71E4A135" w14:textId="77777777" w:rsidR="00047FC9" w:rsidRDefault="00047FC9" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="6564D86B" w14:textId="77777777" w:rsidR="00047FC9" w:rsidRDefault="00047FC9" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60FF715B" w14:textId="77777777" w:rsidR="00047FC9" w:rsidRDefault="00047FC9" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="7AB191EB" w14:textId="77777777" w:rsidR="00047FC9" w:rsidRDefault="00047FC9" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FF3714D" w14:textId="5935D683" w:rsidR="00850BAF" w:rsidRPr="00850BAF" w:rsidRDefault="00850BAF">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00850BAF">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Sida </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00850BAF">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00850BAF">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00850BAF">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00850BAF">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00850BAF">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29A04851" w14:textId="77777777" w:rsidR="00047FC9" w:rsidRDefault="00047FC9" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="4A9E138F" w14:textId="77777777" w:rsidR="00047FC9" w:rsidRDefault="00047FC9" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61CE14FF" w14:textId="77777777" w:rsidR="00047FC9" w:rsidRDefault="00047FC9" w:rsidP="00ED6C6F">
+    <w:p w14:paraId="063B36D1" w14:textId="77777777" w:rsidR="00047FC9" w:rsidRDefault="00047FC9" w:rsidP="00ED6C6F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7C070608" w14:textId="77777777" w:rsidR="009E3DC3" w:rsidRPr="00F25BAC" w:rsidRDefault="009E3DC3" w:rsidP="00F25BAC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C070608" w14:textId="1519065A" w:rsidR="009E3DC3" w:rsidRPr="00F25BAC" w:rsidRDefault="009E3DC3" w:rsidP="00F25BAC">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00F25BAC">
-[...21 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C9E3227" w14:textId="5BDAD24B" w:rsidR="008E47D7" w:rsidRPr="00072227" w:rsidRDefault="00850BAF" w:rsidP="00850BAF">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+      <w:ind w:left="0"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00850BAF">
+      <w:rPr>
+        <w:rStyle w:val="Rubrik1Char"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="396240" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="74C2632E" wp14:editId="6063D70B">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>493395</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="6425565" cy="1257300"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="2013222531" name="Bildobjekt 2013222531">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="5" name="Bildobjekt 5">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="6425565" cy="1257300"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="EB743FF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CBB46122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -4279,51 +4309,51 @@
   <w:num w:numId="28" w16cid:durableId="2061635304">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="226116407">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1763452637">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="606280447">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1485387571">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1354260446">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1352533952">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -4341,192 +4371,200 @@
     <w:rsid w:val="00035827"/>
     <w:rsid w:val="000428AA"/>
     <w:rsid w:val="00047FC9"/>
     <w:rsid w:val="000563D3"/>
     <w:rsid w:val="00072227"/>
     <w:rsid w:val="00081E07"/>
     <w:rsid w:val="00083807"/>
     <w:rsid w:val="000879D1"/>
     <w:rsid w:val="00090F07"/>
     <w:rsid w:val="000927CE"/>
     <w:rsid w:val="00095753"/>
     <w:rsid w:val="00095E17"/>
     <w:rsid w:val="000A259F"/>
     <w:rsid w:val="000C60F9"/>
     <w:rsid w:val="000C73FC"/>
     <w:rsid w:val="000D29F7"/>
     <w:rsid w:val="000D36E2"/>
     <w:rsid w:val="000D4286"/>
     <w:rsid w:val="000D4334"/>
     <w:rsid w:val="000D787A"/>
     <w:rsid w:val="000E136F"/>
     <w:rsid w:val="000F3B55"/>
     <w:rsid w:val="0010206C"/>
     <w:rsid w:val="00104807"/>
     <w:rsid w:val="00106E6E"/>
+    <w:rsid w:val="00110185"/>
     <w:rsid w:val="001105A7"/>
     <w:rsid w:val="0011207E"/>
     <w:rsid w:val="0012353B"/>
     <w:rsid w:val="00136C6B"/>
     <w:rsid w:val="00142663"/>
     <w:rsid w:val="00167F2D"/>
     <w:rsid w:val="00182C4D"/>
     <w:rsid w:val="0019680D"/>
     <w:rsid w:val="001A3FE5"/>
     <w:rsid w:val="001A7D3F"/>
     <w:rsid w:val="001B2002"/>
     <w:rsid w:val="001B4BB9"/>
     <w:rsid w:val="001E18D8"/>
     <w:rsid w:val="00220B93"/>
     <w:rsid w:val="00227810"/>
     <w:rsid w:val="0023309C"/>
     <w:rsid w:val="0023376E"/>
     <w:rsid w:val="002346A2"/>
     <w:rsid w:val="00235637"/>
     <w:rsid w:val="00237D8B"/>
     <w:rsid w:val="002447EC"/>
     <w:rsid w:val="002506A7"/>
     <w:rsid w:val="00251B44"/>
     <w:rsid w:val="00257988"/>
     <w:rsid w:val="002603DF"/>
     <w:rsid w:val="002611BD"/>
     <w:rsid w:val="0026263C"/>
     <w:rsid w:val="00267E76"/>
+    <w:rsid w:val="00283CDC"/>
     <w:rsid w:val="00284F17"/>
     <w:rsid w:val="002A0EBB"/>
     <w:rsid w:val="002A223C"/>
     <w:rsid w:val="002B7DB8"/>
     <w:rsid w:val="002D6BE7"/>
     <w:rsid w:val="002E6307"/>
     <w:rsid w:val="002F7366"/>
     <w:rsid w:val="00324BC6"/>
     <w:rsid w:val="0035044E"/>
     <w:rsid w:val="0036067A"/>
     <w:rsid w:val="003848CD"/>
     <w:rsid w:val="00384E26"/>
     <w:rsid w:val="00397151"/>
     <w:rsid w:val="003977E2"/>
     <w:rsid w:val="003A0FEC"/>
     <w:rsid w:val="003A4BEC"/>
     <w:rsid w:val="003A506A"/>
     <w:rsid w:val="003B2DF9"/>
     <w:rsid w:val="003C45A3"/>
     <w:rsid w:val="003D1AD5"/>
     <w:rsid w:val="003D78C9"/>
     <w:rsid w:val="003F0854"/>
     <w:rsid w:val="003F0BD7"/>
     <w:rsid w:val="00411FB3"/>
     <w:rsid w:val="004333A3"/>
     <w:rsid w:val="00436FD0"/>
     <w:rsid w:val="004457CA"/>
     <w:rsid w:val="004477B4"/>
     <w:rsid w:val="004539FA"/>
     <w:rsid w:val="004579C9"/>
     <w:rsid w:val="00463F60"/>
     <w:rsid w:val="00466ABB"/>
+    <w:rsid w:val="00467260"/>
     <w:rsid w:val="00472FE4"/>
     <w:rsid w:val="00476DDD"/>
     <w:rsid w:val="00481060"/>
     <w:rsid w:val="00483F66"/>
     <w:rsid w:val="004B1A1F"/>
     <w:rsid w:val="004C2B36"/>
     <w:rsid w:val="004E08FC"/>
     <w:rsid w:val="004E0B05"/>
     <w:rsid w:val="004E0D46"/>
     <w:rsid w:val="004F2653"/>
     <w:rsid w:val="004F6E9F"/>
     <w:rsid w:val="00502996"/>
     <w:rsid w:val="00521097"/>
     <w:rsid w:val="005241A4"/>
     <w:rsid w:val="00531996"/>
     <w:rsid w:val="00536A48"/>
     <w:rsid w:val="005377E7"/>
     <w:rsid w:val="005537A8"/>
     <w:rsid w:val="0056637A"/>
     <w:rsid w:val="00575871"/>
+    <w:rsid w:val="00586090"/>
     <w:rsid w:val="005861D0"/>
     <w:rsid w:val="00586919"/>
     <w:rsid w:val="005948E2"/>
     <w:rsid w:val="00594D98"/>
     <w:rsid w:val="005A403A"/>
     <w:rsid w:val="005A6F62"/>
     <w:rsid w:val="005B2591"/>
     <w:rsid w:val="005C4A0C"/>
     <w:rsid w:val="005C6423"/>
     <w:rsid w:val="005C738E"/>
     <w:rsid w:val="005D5EDF"/>
     <w:rsid w:val="005E0CDB"/>
     <w:rsid w:val="005E31ED"/>
     <w:rsid w:val="005E442B"/>
     <w:rsid w:val="005F29FB"/>
     <w:rsid w:val="00604B03"/>
     <w:rsid w:val="00606B0F"/>
     <w:rsid w:val="006137D6"/>
     <w:rsid w:val="00622230"/>
     <w:rsid w:val="00656D4A"/>
     <w:rsid w:val="0066101F"/>
     <w:rsid w:val="006769DD"/>
     <w:rsid w:val="00693ED8"/>
     <w:rsid w:val="00696DF2"/>
     <w:rsid w:val="00697C2E"/>
     <w:rsid w:val="006A60A8"/>
     <w:rsid w:val="006A6286"/>
     <w:rsid w:val="006B3AC6"/>
     <w:rsid w:val="006C0636"/>
     <w:rsid w:val="006C20B8"/>
     <w:rsid w:val="006C4DA1"/>
+    <w:rsid w:val="006E3A53"/>
     <w:rsid w:val="006E43A5"/>
     <w:rsid w:val="006E6496"/>
     <w:rsid w:val="006F42D3"/>
     <w:rsid w:val="006F7778"/>
+    <w:rsid w:val="007331A6"/>
     <w:rsid w:val="00737193"/>
     <w:rsid w:val="00742CAC"/>
     <w:rsid w:val="007547F2"/>
+    <w:rsid w:val="00756C56"/>
     <w:rsid w:val="00766BEC"/>
     <w:rsid w:val="00772B6E"/>
     <w:rsid w:val="007829D2"/>
     <w:rsid w:val="00783074"/>
     <w:rsid w:val="0078522D"/>
     <w:rsid w:val="007A0B53"/>
     <w:rsid w:val="007B634A"/>
     <w:rsid w:val="007C1E39"/>
     <w:rsid w:val="007C5139"/>
     <w:rsid w:val="007D5C07"/>
     <w:rsid w:val="007D7CCB"/>
     <w:rsid w:val="007E16FA"/>
     <w:rsid w:val="007E4B1C"/>
     <w:rsid w:val="007F6E5A"/>
     <w:rsid w:val="00801BBF"/>
     <w:rsid w:val="00803FF5"/>
     <w:rsid w:val="008065F9"/>
     <w:rsid w:val="00812DE2"/>
     <w:rsid w:val="00816FA9"/>
     <w:rsid w:val="008215CB"/>
     <w:rsid w:val="00822A22"/>
     <w:rsid w:val="00826C8A"/>
     <w:rsid w:val="00834506"/>
     <w:rsid w:val="00834E7E"/>
+    <w:rsid w:val="00850BAF"/>
     <w:rsid w:val="00853F45"/>
     <w:rsid w:val="00854FCB"/>
     <w:rsid w:val="008574B7"/>
     <w:rsid w:val="00870403"/>
     <w:rsid w:val="00875CBE"/>
     <w:rsid w:val="008906AE"/>
     <w:rsid w:val="008A19CB"/>
     <w:rsid w:val="008A525C"/>
     <w:rsid w:val="008C5285"/>
     <w:rsid w:val="008D4F31"/>
     <w:rsid w:val="008D63F2"/>
     <w:rsid w:val="008E47D7"/>
     <w:rsid w:val="008F437E"/>
     <w:rsid w:val="008F46D6"/>
     <w:rsid w:val="009021AD"/>
     <w:rsid w:val="00910C25"/>
     <w:rsid w:val="0091229C"/>
     <w:rsid w:val="009255D9"/>
     <w:rsid w:val="00934D21"/>
     <w:rsid w:val="00947BCD"/>
     <w:rsid w:val="009609C9"/>
     <w:rsid w:val="00972D16"/>
     <w:rsid w:val="00973775"/>
     <w:rsid w:val="00976057"/>
     <w:rsid w:val="00986F33"/>
@@ -4606,50 +4644,51 @@
     <w:rsid w:val="00CC149C"/>
     <w:rsid w:val="00CC3124"/>
     <w:rsid w:val="00CC3657"/>
     <w:rsid w:val="00CE048D"/>
     <w:rsid w:val="00CE4E3C"/>
     <w:rsid w:val="00D02A34"/>
     <w:rsid w:val="00D070FF"/>
     <w:rsid w:val="00D17A5D"/>
     <w:rsid w:val="00D2298A"/>
     <w:rsid w:val="00D24BB6"/>
     <w:rsid w:val="00D24DBA"/>
     <w:rsid w:val="00D313D3"/>
     <w:rsid w:val="00D4779E"/>
     <w:rsid w:val="00D65C47"/>
     <w:rsid w:val="00D93DEE"/>
     <w:rsid w:val="00DF0444"/>
     <w:rsid w:val="00DF19B1"/>
     <w:rsid w:val="00DF28E1"/>
     <w:rsid w:val="00DF42CC"/>
     <w:rsid w:val="00E0329D"/>
     <w:rsid w:val="00E05BFC"/>
     <w:rsid w:val="00E15D2C"/>
     <w:rsid w:val="00E33025"/>
     <w:rsid w:val="00E339A3"/>
     <w:rsid w:val="00E47380"/>
+    <w:rsid w:val="00E47AE3"/>
     <w:rsid w:val="00E50040"/>
     <w:rsid w:val="00E57F8D"/>
     <w:rsid w:val="00E613FB"/>
     <w:rsid w:val="00E63ED2"/>
     <w:rsid w:val="00E66CA0"/>
     <w:rsid w:val="00EB1E30"/>
     <w:rsid w:val="00EB60E6"/>
     <w:rsid w:val="00EC5EB1"/>
     <w:rsid w:val="00ED6C6F"/>
     <w:rsid w:val="00EF58B6"/>
     <w:rsid w:val="00EF7350"/>
     <w:rsid w:val="00F20B41"/>
     <w:rsid w:val="00F25BAC"/>
     <w:rsid w:val="00F41123"/>
     <w:rsid w:val="00F4778E"/>
     <w:rsid w:val="00F5205D"/>
     <w:rsid w:val="00F54922"/>
     <w:rsid w:val="00F61558"/>
     <w:rsid w:val="00F61F0E"/>
     <w:rsid w:val="00F63239"/>
     <w:rsid w:val="00F6408C"/>
     <w:rsid w:val="00F809B6"/>
     <w:rsid w:val="00F832F7"/>
     <w:rsid w:val="00FA13A5"/>
     <w:rsid w:val="00FC6F9F"/>
@@ -4662,51 +4701,51 @@
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="053B30B8"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="sv-SE" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="180" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="2" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1"/>
@@ -5040,268 +5079,282 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006F7778"/>
+    <w:rsid w:val="00850BAF"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Rubrik"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006769DD"/>
+    <w:rsid w:val="00467260"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="180"/>
+      <w:spacing w:before="400" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:bCs w:val="0"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:noProof/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Rubrik1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006769DD"/>
+    <w:rsid w:val="00467260"/>
     <w:pPr>
-      <w:spacing w:before="400"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:bCs/>
-      <w:sz w:val="32"/>
+      <w:b w:val="0"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006769DD"/>
+    <w:rsid w:val="00467260"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="24"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Rubrik3"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:spacing w:before="180" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:iCs/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Rubrik4"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:bCs w:val="0"/>
+      <w:bCs/>
       <w:i/>
       <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Rubrik5"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:bCs/>
+      <w:bCs w:val="0"/>
       <w:iCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Rubrik6"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Rubrik7"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:bCs w:val="0"/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Rubrik8"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:pPr>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:iCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006769DD"/>
+    <w:rsid w:val="00467260"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:sz w:val="40"/>
-      <w:szCs w:val="28"/>
+      <w:bCs/>
+      <w:noProof/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006769DD"/>
+    <w:rsid w:val="00467260"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
       <w:bCs/>
-      <w:sz w:val="32"/>
-      <w:szCs w:val="28"/>
+      <w:noProof/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006769DD"/>
+    <w:rsid w:val="00467260"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:bCs/>
+      <w:noProof/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="24"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006769DD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
@@ -6365,83 +6418,87 @@
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:szCs w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00F809B6"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="143855029">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="852376865">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="VGR_Grunden">
   <a:themeElements>
     <a:clrScheme name="VGR_Grunden_Färg">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E1DF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="37474F"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="9575CD"/>
       </a:accent2>
       <a:accent3>
@@ -6683,70 +6740,70 @@
     <a:custClr>
       <a:srgbClr val="C0EEC2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="FECCBF"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="B3EBF2"/>
     </a:custClr>
     <a:custClr>
       <a:srgbClr val="E7E1DF"/>
     </a:custClr>
   </a:custClrLst>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="VGR_Grunden" id="{8FAB1C07-BABA-466C-8D46-4FFD70A5286D}" vid="{88F5A079-68B9-46AB-A833-D0E30E2AD09D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2009</Characters>
+  <Pages>3</Pages>
+  <Words>294</Words>
+  <Characters>2123</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>117</Lines>
+  <Paragraphs>69</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Beställning avstängning av brandlarm - Formulär</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2384</CharactersWithSpaces>
+  <CharactersWithSpaces>2348</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Beställning avstängning av brandlarm - Formulär</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>