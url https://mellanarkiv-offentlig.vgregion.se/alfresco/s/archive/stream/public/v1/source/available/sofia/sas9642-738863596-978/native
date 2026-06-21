--- v0 (2026-05-11)
+++ v1 (2026-06-21)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="061914D4" w14:textId="3682FEC1" w:rsidR="00184167" w:rsidRDefault="0060541A" w:rsidP="00B03BB7">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
       <w:r>
         <w:t>Akuta operation – prioritering vid SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11BC1DCA" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
@@ -1904,143 +1904,119 @@
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00EB39AE" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc100327186"/>
       <w:bookmarkStart w:id="8" w:name="_Toc228352855"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00EB39AE">
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00EB39AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33A49EBE" w14:textId="7F285F60" w:rsidR="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:bookmarkStart w:id="9" w:name="_Toc100327187"/>
       <w:r w:rsidRPr="0060541A">
-        <w:t>Vissa akuta operationer måste genomföras utan fördröjning och kan innebära att andra planerade operativa ingrepp måste skjutas upp. Andra akuta ingrepp är inte lika brådskande och kan anpassas till den planerade verksamheten. Det är absolut nödvändigt att den läkare som är ansvarig för patienten anger </w:t>
-[...7 lines deleted...]
-        <w:t> när patienten anmäls för operation. </w:t>
+        <w:t>Vissa akuta operationer måste genomföras utan fördröjning och kan innebära att andra planerade operativa ingrepp måste skjutas upp. Andra akuta ingrepp är inte lika brådskande och kan anpassas till den planerade verksamheten. Det är absolut nödvändigt att den läkare som är ansvarig för patienten anger en korrekt medicinskt prioritering när patienten anmäls för operation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70B2A54A" w14:textId="2410CD67" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc228352856"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="1B596C70" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc228352857"/>
       <w:bookmarkStart w:id="12" w:name="_Toc100327192"/>
       <w:r w:rsidRPr="0060541A">
         <w:t>Operationsanmälan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="0060541A">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50A1B6AA" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:r w:rsidRPr="0060541A">
-        <w:t>Alla läkare som anmäler en patient för akut operation måste ange angelägenhetsgrad, vilket görs genom att ange inom vilket </w:t>
-[...7 lines deleted...]
-        <w:t> ska genomföras. Angelägenhetsgrad anges i 0, 2, 6, 24 eller &gt;24 timmar. </w:t>
+        <w:t>Alla läkare som anmäler en patient för akut operation måste ange angelägenhetsgrad, vilket görs genom att ange inom vilket tidsspann operationen ska genomföras. Angelägenhetsgrad anges i 0, 2, 6, 24 eller &gt;24 timmar. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66E97784" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:r w:rsidRPr="0060541A">
         <w:t>Angelägenhetsgrad 0, 2 och 6 timmar ska vara strikt grundad på den medicinska prioriteringen, och får under inga omständigheter vara grundad på operatörskompetens eller på administrativa omständigheter. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="259AE20A" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc228352858"/>
       <w:r w:rsidRPr="0060541A">
         <w:t>Ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="0060541A">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41DE605E" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc228352859"/>
       <w:r w:rsidRPr="0060541A">
         <w:t>Anmälande läkare</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="0060541A">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B23BB9C" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:r w:rsidRPr="0060541A">
-        <w:t>Vid en anmälan av en patient där det finns ett akut behov av operation inom 2 timmar, måste den anmälande läkaren alltid kontakta narkosläkare, </w:t>
-[...7 lines deleted...]
-        <w:t> 3329 och på jourtid telefon 3113. I första hand försöker narkosjouren och den anmälande läkaren skapa förutsättning för att patienten blir åtgärdad inom utsatt tid, men om man inte kommer överens om handläggandet ska narkosens bakjour involveras. </w:t>
+        <w:t>Vid en anmälan av en patient där det finns ett akut behov av operation inom 2 timmar, måste den anmälande läkaren alltid kontakta narkosläkare, dagtid telefon 3329 och på jourtid telefon 3113. I första hand försöker narkosjouren och den anmälande läkaren skapa förutsättning för att patienten blir åtgärdad inom utsatt tid, men om man inte kommer överens om handläggandet ska narkosens bakjour involveras. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74E111C1" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc228352860"/>
       <w:r w:rsidRPr="0060541A">
         <w:t>Bakjourer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="0060541A">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79732141" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:r w:rsidRPr="0060541A">
         <w:t>Bakjour narkos och bakjouren på den klinik som önskar genomföra akutoperation, får då diskutera fallets angelägenhetsgrad och se över de konsekvenser en operation får i relation till de konsekvenser som hotar om operationen inte blir gjord. Om det finns patienter från olika kliniker med samma akuta behov av operation, får samverkan ske mellan samtliga involverade bakjourer. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50CFBC77" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:r w:rsidRPr="0060541A">
         <w:t>Bakjour narkos har rätt att kalla in förstärkning till operation efter samråd med berörda bakjourer för opererande specialiteter. </w:t>
       </w:r>
     </w:p>
@@ -2142,193 +2118,153 @@
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc228352864"/>
       <w:r w:rsidRPr="0060541A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidRPr="0060541A">
         <w:t>timmar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="0060541A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54741CFC" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:r w:rsidRPr="0060541A">
-        <w:t>Medicinskt indicerad åtgärd ska startas inom 2 timmar, kan innebära att </w:t>
-[...7 lines deleted...]
-        <w:t> ingrepp måste senareläggas eller strykas. </w:t>
+        <w:t>Medicinskt indicerad åtgärd ska startas inom 2 timmar, kan innebära att elektiva ingrepp måste senareläggas eller strykas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0588C02C" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc228352865"/>
       <w:r w:rsidRPr="0060541A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
       <w:r w:rsidRPr="0060541A">
         <w:t>timmar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="0060541A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A411C8B" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:r w:rsidRPr="0060541A">
-        <w:t>Medicinskt indicerad åtgärd ska startas inom 6 timmar, kan innebära att </w:t>
-[...7 lines deleted...]
-        <w:t> ingrepp måste senareläggas eller strykas. </w:t>
+        <w:t>Medicinskt indicerad åtgärd ska startas inom 6 timmar, kan innebära att elektiva ingrepp måste senareläggas eller strykas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF0E20D" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc228352866"/>
       <w:r w:rsidRPr="0060541A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">24 </w:t>
       </w:r>
       <w:r w:rsidRPr="0060541A">
         <w:t>timmar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="0060541A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A1CF998" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:r w:rsidRPr="0060541A">
-        <w:t>Medicinskt indicerad åtgärd ska startas inom 24 timmar. Om möjligt ska dessa ingrepp påbörjas innan </w:t>
-[...7 lines deleted...]
-        <w:t> 21:00. </w:t>
+        <w:t>Medicinskt indicerad åtgärd ska startas inom 24 timmar. Om möjligt ska dessa ingrepp påbörjas innan kl 21:00. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24A01323" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:r w:rsidRPr="0060541A">
-        <w:t>Om väntan över natten innebär att patienten överskrider 24 timmars operationsväntetid, prioriteras patienten upp gentemot andra patienter utifrån medicinsk bedömning. Detta kan innebära att det </w:t>
-[...7 lines deleted...]
-        <w:t> programmet måste brytas. </w:t>
+        <w:t>Om väntan över natten innebär att patienten överskrider 24 timmars operationsväntetid, prioriteras patienten upp gentemot andra patienter utifrån medicinsk bedömning. Detta kan innebära att det elektiva programmet måste brytas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C0AF42B" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc228352867"/>
       <w:r w:rsidRPr="0060541A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">&gt;24 </w:t>
       </w:r>
       <w:r w:rsidRPr="0060541A">
         <w:t>timmar</w:t>
       </w:r>
       <w:r w:rsidRPr="0060541A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (inom aktuellt vård-/behandlingstillfälle, normalt inom en vecka)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="0060541A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49165D90" w14:textId="297B9C8D" w:rsidR="00EB39AE" w:rsidRPr="00EB39AE" w:rsidRDefault="0060541A" w:rsidP="00EC3CD1">
       <w:r w:rsidRPr="0060541A">
-        <w:t>Startas inom det aktuella vårdbehandlingstillfället, planeras in på </w:t>
-[...7 lines deleted...]
-        <w:t> dagtid. Ska anmälas utan fördröjning för att underlätta planeringen på operation 1. </w:t>
+        <w:t>Startas inom det aktuella vårdbehandlingstillfället, planeras in på akutsal dagtid. Ska anmälas utan fördröjning för att underlätta planeringen på operation 1. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C7076C" w14:textId="4303B62B" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc228352868"/>
       <w:r w:rsidRPr="00065A6B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Utförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="395E76BB" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc228352869"/>
@@ -2517,77 +2453,55 @@
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="383A9BA7" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Rupturerat</w:t>
-[...20 lines deleted...]
-              <w:t> i aorta eller annan lokal </w:t>
+              <w:t>Rupturerat aneurysm i aorta eller annan lokal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B723341" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -2611,105 +2525,83 @@
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="554D827A" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="315"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Pågående livshotande </w:t>
-[...13 lines deleted...]
-              <w:t> eller annan blödning </w:t>
+              <w:t>Pågående livshotande gastrointestinal eller annan blödning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19936348" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>0-2</w:t>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:t>0-2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="3306F73A" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="314A79AE" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
@@ -2797,63 +2689,55 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2018A6ED" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>2-6</w:t>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:t>2-6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="4DFAC9FA" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65349900" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
@@ -2873,229 +2757,191 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DDE8E03" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>2-6</w:t>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:t>2-6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="454346BA" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29236133" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Tunntarms-/</w:t>
-[...13 lines deleted...]
-              <w:t> med gangränhot (utan sepsis) </w:t>
+              <w:t>Tunntarms-/colonileus med gangränhot (utan sepsis) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D54B226" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>2-6</w:t>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:t>2-6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="155C9E0E" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40FD2F21" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Progredierande</w:t>
-[...6 lines deleted...]
-              <w:t> gangrän i extremitet (utan sepsis) </w:t>
+              <w:t>Progredierande gangrän i extremitet (utan sepsis) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C05CB7F" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="4C05CB7F" w14:textId="36323227" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="042D7894" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D284D8A" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
@@ -3103,67 +2949,67 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Reoperation p.g.a. blödning, peritonit/sepsis, sårruptur </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E33616E" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="2E33616E" w14:textId="3EBACA2D" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="1E629AA3" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F778168" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
@@ -3171,219 +3017,203 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Akut appendicit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06AC631A" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="06AC631A" w14:textId="53497E6E" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="75AF3834" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47D32FEA" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Incision</w:t>
-[...6 lines deleted...]
-              <w:t> av abscess </w:t>
+              <w:t>Incision av abscess </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BE1EF8A" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="0BE1EF8A" w14:textId="458430DB" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="4E9BEC1F" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E0C1022" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Gastrointestinal</w:t>
-[...6 lines deleted...]
-              <w:t> blödning utan allmänpåverkan </w:t>
+              <w:t>Gastrointestinal blödning utan allmänpåverkan </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FD3E243" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="0FD3E243" w14:textId="7B5314CD" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="4ADFA1A2" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4EBE3B8D" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
@@ -3391,231 +3221,203 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Inklämda hemorrojder </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72FF6557" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="72FF6557" w14:textId="3D51F51C" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="5D37BF67" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00489467" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Akut </w:t>
-[...13 lines deleted...]
-              <w:t> utan sepsis/allmänpåverkan eller akut tarmdilatation </w:t>
+              <w:t>Akut colit utan sepsis/allmänpåverkan eller akut tarmdilatation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B71F101" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="7B71F101" w14:textId="0C34F7BC" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="253F5A5F" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EB6CD60" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Akut </w:t>
-[...13 lines deleted...]
-              <w:t> </w:t>
+              <w:t>Akut cholecystit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05F1B87E" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="05F1B87E" w14:textId="6ABBFDCA" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 - &gt;24 </w:t>
+              <w:t>24 - &gt;24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="6A656AC0" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A7AA284" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
@@ -3623,67 +3425,67 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Akut gallstenspankreatit/avlastning ERCP </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DB957AE" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="1DB957AE" w14:textId="49041842" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 - &gt;24 </w:t>
+              <w:t>24 - &gt;24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="719B8C92" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FBD3EF6" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
@@ -3691,117 +3493,103 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Sårbehandling </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A253CD5" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="2A253CD5" w14:textId="3D2368B4" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 - &gt;24 </w:t>
+              <w:t>24 - &gt;24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="1C576533" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="776CAB08" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="30"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Inklämt ljumskbråck som </w:t>
-[...13 lines deleted...]
-              <w:t> inom rimlig tid, patient utan allmänpåverkan </w:t>
+              <w:t>Inklämt ljumskbråck som reponerats inom rimlig tid, patient utan allmänpåverkan </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EEA44A0" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3821,63 +3609,55 @@
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FD21C68" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Colonileus</w:t>
-[...6 lines deleted...]
-              <w:t> utan gangränhot eller peritonit </w:t>
+              <w:t>Colonileus utan gangränhot eller peritonit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A98BB8B" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4071,63 +3851,55 @@
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2742B298" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Testistorsion</w:t>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:t>Testistorsion </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44CA3002" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4147,63 +3919,55 @@
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BF93C1E" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Urosepsis</w:t>
-[...6 lines deleted...]
-              <w:t> med avflödeshinder </w:t>
+              <w:t>Urosepsis med avflödeshinder </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="238451B2" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4223,77 +3987,55 @@
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56C2FC89" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Urinblåseruptur</w:t>
-[...20 lines deleted...]
-              <w:t> </w:t>
+              <w:t>Urinblåseruptur intraabdominellt </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="115EFED8" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4313,64 +4055,56 @@
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75706B35" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Urinblåsetamponad</w:t>
-[...6 lines deleted...]
-              <w:t> med pågående blödning </w:t>
+              <w:t>Urinblåsetamponad med pågående blödning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74CDCE48" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4394,79 +4128,51 @@
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50AA5AB9" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Urinretention som inte kan avlastas per </w:t>
-[...27 lines deleted...]
-              <w:t> </w:t>
+              <w:t>Urinretention som inte kan avlastas per uretra/suprapubiskt </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="326753A9" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4626,97 +4332,83 @@
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DCCBBB2" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Prostata- </w:t>
-[...13 lines deleted...]
-              <w:t> med transfusionsbehov </w:t>
+              <w:t>Prostata- urinblåseblödning med transfusionsbehov </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42496EC2" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="42496EC2" w14:textId="750A93B1" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="00A86CCF" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08BFD201" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="450"/>
               <w:textAlignment w:val="baseline"/>
@@ -4724,67 +4416,67 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Högt avstängd övre urinväg med funktionsbortfall eller svårbehandlad smärta </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41E81CDF" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="41E81CDF" w14:textId="31D0F61F" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="7B36E05F" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5862F3D9" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
@@ -4792,143 +4484,135 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Abscesser </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6731C3F1" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="6731C3F1" w14:textId="387ED0D0" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 - &gt;24 </w:t>
+              <w:t>24 - &gt;24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="737A53F5" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="034A84F7" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Scrotaltrauma</w:t>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:t>Scrotaltrauma </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CDBB34C" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="5CDBB34C" w14:textId="741D9553" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 - &gt;24 </w:t>
+              <w:t>24 - &gt;24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D7BB17C" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc228352872"/>
       <w:r w:rsidRPr="0060541A">
         <w:t>Ortopediska fall</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="0060541A">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblInd w:w="900" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
@@ -5025,569 +4709,355 @@
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="486334F4" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Fraktur med </w:t>
-[...55 lines deleted...]
-              <w:t> påverkan </w:t>
+              <w:t>Fraktur med cirkulatorisk allmänpåverkan, t.ex. instabil bäckenfraktur, femurfraktur med cirkulatorisk påverkan </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20F34CAF" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>0-6</w:t>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:t>0-6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="6156AD42" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73F90D12" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Öppen fraktur, fraktur med luxation, </w:t>
-[...27 lines deleted...]
-              <w:t> fotledsfraktur </w:t>
+              <w:t>Öppen fraktur, fraktur med luxation, t.ex. luxerad fotledsfraktur </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34775723" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>2-6</w:t>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:t>2-6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="0A255C58" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5541AB1F" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Frakturer som kan ge cirkulationspåverkan om de inte opereras inom 6 timmar, </w:t>
-[...41 lines deleted...]
-              <w:t> hos barn </w:t>
+              <w:t>Frakturer som kan ge cirkulationspåverkan om de inte opereras inom 6 timmar, t.ex. suprakondylär humerusfraktur hos barn </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="534E9E8D" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>2-6</w:t>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:t>2-6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="2D24E424" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56545CA1" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="165"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Infektioner med risk för broskskador om inte punktion utförs, </w:t>
-[...13 lines deleted...]
-              <w:t> septisk artrit hos barn </w:t>
+              <w:t>Infektioner med risk för broskskador om inte punktion utförs, t.ex. septisk artrit hos barn </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D728352" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>2-6</w:t>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:t>2-6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="59D1A2F7" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B50FC96" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Luxationer, </w:t>
-[...41 lines deleted...]
-              <w:t> </w:t>
+              <w:t>Luxationer, t.ex. proteslux höft, armbågslux </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CF6F994" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="6CF6F994" w14:textId="2DF68238" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="3F459456" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A65D5D7" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
@@ -5595,67 +5065,67 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Infektioner med allmänpåverkan </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FC97977" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="0FC97977" w14:textId="64EE7BED" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="58F3B572" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B58735E" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
@@ -5663,67 +5133,67 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Amputationer med allmänpåverkan/svår smärta </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B4ECBF8" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="3B4ECBF8" w14:textId="2C152E48" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="108F5DC6" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1884B3C7" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
@@ -5731,259 +5201,203 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Öppna handskador </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35F19935" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="35F19935" w14:textId="439D4B4F" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="199725C9" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="670D2E66" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Fraktur på långa </w:t>
-[...41 lines deleted...]
-              <w:t> fotledsfraktur och armbågsfraktur </w:t>
+              <w:t>Fraktur på långa rörben, lednära frakturer där svullnad försämrar operationsresultatet, t.ex. fotledsfraktur och armbågsfraktur </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FB9E51A" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="7FB9E51A" w14:textId="045EF6A9" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="5B220FB1" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="569155ED" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Höftfraktur </w:t>
-[...13 lines deleted...]
-              <w:t> akut protesoperation höft </w:t>
+              <w:t>Höftfraktur inkl akut protesoperation höft </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="209A50FF" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="209A50FF" w14:textId="4A296685" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="60FF0090" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44C0D6F6" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
@@ -5991,67 +5405,67 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Punktioner av leder vid misstänkt infektion, dränage av ortopediska infektioner utan allmänpåverkan </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35037728" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="35037728" w14:textId="314ECDD7" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="31C53190" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31C575A5" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
@@ -6059,67 +5473,67 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Underarmsfraktur barn </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F3F12E7" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="7F3F12E7" w14:textId="373B7C8F" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="69C21FA5" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="750B2EB6" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
@@ -6350,63 +5764,55 @@
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10DE7BDB" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Urakuta</w:t>
-[...6 lines deleted...]
-              <w:t> snitt </w:t>
+              <w:t>Urakuta snitt </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42424AAA" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -6430,65 +5836,51 @@
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5301F7EB" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Akut snitt </w:t>
-[...13 lines deleted...]
-              <w:t> 1 </w:t>
+              <w:t>Akut snitt prio 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D90E504" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -6508,167 +5900,123 @@
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="629DAB14" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Abrasio</w:t>
-[...20 lines deleted...]
-              <w:t> vid svår blödning </w:t>
+              <w:t>Abrasio och exeres vid svår blödning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55B91BC5" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>0-2</w:t>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:t>0-2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="741A2D61" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="614D2D07" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Akut snitt </w:t>
-[...13 lines deleted...]
-              <w:t> 2 </w:t>
+              <w:t>Akut snitt prio 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68C54CA4" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -6760,79 +6108,51 @@
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1860B0F5" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Misstanke </w:t>
-[...27 lines deleted...]
-              <w:t> </w:t>
+              <w:t>Misstanke torkverat adnex </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5071548F" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -6857,105 +6177,83 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FABB917" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Akut snitt </w:t>
-[...13 lines deleted...]
-              <w:t> 3 </w:t>
+              <w:t>Akut snitt prio 3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49E857FC" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>2-6</w:t>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:t>2-6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="34D51184" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77CA6744" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
@@ -7015,65 +6313,51 @@
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D0DD383" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Postpartumkomplikation, </w:t>
-[...13 lines deleted...]
-              <w:t> med större bristning </w:t>
+              <w:t>Postpartumkomplikation, t.ex. med större bristning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46782B45" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -7125,235 +6409,191 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D893992" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>0-24</w:t>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:t>0-24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="1DB96783" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E644B2C" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Blödande </w:t>
-[...13 lines deleted...]
-              <w:t> </w:t>
+              <w:t>Blödande corpusluteumcysta </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38A49A1F" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="38A49A1F" w14:textId="5A74BDDD" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="156EA73B" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CC4D4AB" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Abrasio</w:t>
-[...20 lines deleted...]
-              <w:t> vid hotande blödningstillstånd </w:t>
+              <w:t>Abrasio och exeres vid hotande blödningstillstånd </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="561F9A48" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="561F9A48" w14:textId="4BA4A326" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="32427038" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51124B90" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
@@ -7361,143 +6601,135 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Reoperationer </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45E9B7F1" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="45E9B7F1" w14:textId="0613B6CF" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="539E81AC" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39D7DBC0" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Thorakocentes</w:t>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:t>Thorakocentes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29163290" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="29163290" w14:textId="3D58DA0C" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="33350FA2" w14:textId="77777777" w:rsidR="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A"/>
     <w:p w14:paraId="7A31BBCB" w14:textId="1625E89C" w:rsidR="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc228352874"/>
       <w:r w:rsidRPr="0060541A">
         <w:t>ÖNH</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="0060541A">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblInd w:w="900" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
@@ -7691,309 +6923,227 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71769F9E" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>2-6</w:t>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:t>2-6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="64962F39" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="324625BB" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Ethmoidit</w:t>
-[...20 lines deleted...]
-              <w:t> komplikation </w:t>
+              <w:t>Ethmoidit med hotande orbital komplikation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48223D4B" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>2-6</w:t>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:t>2-6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="233D2E69" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="709E9AC2" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Frontalsinuit med risk för </w:t>
-[...27 lines deleted...]
-              <w:t> spridning </w:t>
+              <w:t>Frontalsinuit med risk för intrakraniell eller orbital spridning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FA40AC0" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>2-6</w:t>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:t>2-6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="38C247B8" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D2A30A2" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Etsskador</w:t>
-[...6 lines deleted...]
-              <w:t> i esofagus (syra, lut, batteri) </w:t>
+              <w:t>Etsskador i esofagus (syra, lut, batteri) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5698A36C" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -8033,67 +7183,67 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Otit med komplikation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CE213A3" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="6CE213A3" w14:textId="0179CC36" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="5F8B1DA3" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16A81300" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
@@ -8101,67 +7251,67 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Blödningar, traumatiska eller postoperativa </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48EDA2CB" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="48EDA2CB" w14:textId="389BDD5A" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="1F73E456" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76FCD286" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
@@ -8169,149 +7319,135 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Suturering av sårskador i narkos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C25567D" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="5C25567D" w14:textId="4E87A634" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="7E31CA14" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C0B7270" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Dränering av </w:t>
-[...13 lines deleted...]
-              <w:t> </w:t>
+              <w:t>Dränering av ethmoidit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E31F933" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="1E31F933" w14:textId="44FFFC65" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="3884AC95" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57225614" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
@@ -8319,67 +7455,67 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Främmande kropp i esofagus där perforationsrisk inte bedöms föreligga </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B4D1DFF" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="5B4D1DFF" w14:textId="2B8290ED" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="093D6EB1" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54DDAE03" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="345"/>
               <w:textAlignment w:val="baseline"/>
@@ -8387,149 +7523,135 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Traumafall utan större blödningar, skelett eller mjukdelar </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="576999C8" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="576999C8" w14:textId="4AFE8C98" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="7B868C8B" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14CC3865" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Expansiva infektiösa förändringar som kräver </w:t>
-[...13 lines deleted...]
-              <w:t>/dränering </w:t>
+              <w:t>Expansiva infektiösa förändringar som kräver incision/dränering </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="799C4817" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="799C4817" w14:textId="22647B69" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="17AF426D" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73CAA9CD" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
@@ -8537,67 +7659,67 @@
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Främmande kropp i näsa/öra </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40E120AC" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="40E120AC" w14:textId="03DF3CF8" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 </w:t>
+              <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C3A9ADE" w14:textId="77777777" w:rsidR="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A"/>
     <w:p w14:paraId="382215C5" w14:textId="02B84A17" w:rsidR="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc228352875"/>
       <w:r w:rsidRPr="0060541A">
         <w:t>Medicinska fall</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="0060541A">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblInd w:w="900" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
@@ -8792,229 +7914,191 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2332F757" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>0-2</w:t>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:t>0-2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="36F2B882" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51A8915F" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Pericardtappning</w:t>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:t>Pericardtappning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4ADDB843" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>0-2</w:t>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:t>0-2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="2C3D7E91" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="189D28B9" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Central </w:t>
-[...13 lines deleted...]
-              <w:t> (CVK) </w:t>
+              <w:t>Central venkateter (CVK) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="602FFE59" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
+          <w:p w14:paraId="602FFE59" w14:textId="2632B70F" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>&lt;24 - &gt;24 </w:t>
+              <w:t>24 - &gt;24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="1F5A012C" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E2D392C" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
@@ -9138,63 +8222,55 @@
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B4E1A67" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:t>Vascuport</w:t>
-[...6 lines deleted...]
-              <w:t> </w:t>
+              <w:t>Vascuport </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E57BF74" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -9206,85 +8282,85 @@
               </w:rPr>
               <w:t>&gt;24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55F2C9B3" w14:textId="4BC120E9" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc228352876"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Uppföljning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="0E74B431" w14:textId="26321006" w:rsidR="009A32ED" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:r w:rsidRPr="0060541A">
         <w:t>Medvetna avsteg ska dokumenteras. Avvikelser åtgärdas enligt rutiner för avvikelsehantering. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009A32ED" w:rsidSect="00B96AFF">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5379B06C" w14:textId="77777777" w:rsidR="0072691B" w:rsidRDefault="0072691B">
+    <w:p w14:paraId="27418A46" w14:textId="77777777" w:rsidR="0050283F" w:rsidRDefault="0050283F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="748FC988" w14:textId="77777777" w:rsidR="0072691B" w:rsidRDefault="0072691B">
+    <w:p w14:paraId="10AE8477" w14:textId="77777777" w:rsidR="0050283F" w:rsidRDefault="0050283F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="09B5B14F" w14:textId="77777777" w:rsidR="0072691B" w:rsidRDefault="0072691B">
+    <w:p w14:paraId="6C27E38F" w14:textId="77777777" w:rsidR="0050283F" w:rsidRDefault="0050283F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9624,61 +8700,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="769F5D90" w14:textId="77777777" w:rsidR="0072691B" w:rsidRDefault="0072691B"/>
+    <w:p w14:paraId="338C5480" w14:textId="77777777" w:rsidR="0050283F" w:rsidRDefault="0050283F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4274F089" w14:textId="77777777" w:rsidR="0072691B" w:rsidRDefault="0072691B">
+    <w:p w14:paraId="732219AD" w14:textId="77777777" w:rsidR="0050283F" w:rsidRDefault="0050283F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7E5FF731" w14:textId="77777777" w:rsidR="0072691B" w:rsidRDefault="0072691B">
+    <w:p w14:paraId="76179B6F" w14:textId="77777777" w:rsidR="0050283F" w:rsidRDefault="0050283F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -21162,53 +20238,52 @@
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="77" w16cid:durableId="777799637">
     <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="78" w16cid:durableId="1401445028">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="79" w16cid:durableId="1850441225">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="80" w16cid:durableId="1126780426">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="81" w16cid:durableId="602104254">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="82" w16cid:durableId="914825542">
     <w:abstractNumId w:val="74"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -21371,63 +20446,65 @@
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00454B55"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
+    <w:rsid w:val="0050283F"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="005867D3"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E0718"/>
     <w:rsid w:val="005E1E24"/>
     <w:rsid w:val="0060541A"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
@@ -21440,50 +20517,51 @@
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B0D4C"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="0072691B"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="0074072A"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="007653B2"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E1A4F"/>
     <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00801E1D"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="008305F4"/>
     <w:rsid w:val="00831C35"/>
@@ -21590,137 +20668,144 @@
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B5273D"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BE3423"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D0340B"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D14872"/>
     <w:rsid w:val="00D20779"/>
+    <w:rsid w:val="00D3430D"/>
+    <w:rsid w:val="00D35C2B"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D63D8C"/>
     <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D72FAB"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DC0D28"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E120F5"/>
     <w:rsid w:val="00E25EAB"/>
     <w:rsid w:val="00E33827"/>
     <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E95FBC"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB39AE"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC3CD1"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F24994"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
+    <w:rsid w:val="00F87E9F"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FC768A"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE362C"/>
     <w:rsid w:val="00FF0750"/>
     <w:rsid w:val="00FF582C"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -33249,51 +32334,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1253321910">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -33581,55 +32666,55 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1670</Words>
-  <Characters>8857</Characters>
+  <Words>1665</Words>
+  <Characters>8827</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>73</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10506</CharactersWithSpaces>
+  <CharactersWithSpaces>10472</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Akuta operationer - prioritering vid SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Kristina Johansson</lastModifiedBy>
-  <revision>2</revision>
+  <lastModifiedBy>Malin Stormvall</lastModifiedBy>
+  <revision>9</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>