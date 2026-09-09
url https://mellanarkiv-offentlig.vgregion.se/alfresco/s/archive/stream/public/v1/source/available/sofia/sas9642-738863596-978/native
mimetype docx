--- v1 (2026-06-21)
+++ v2 (2026-09-09)
@@ -1914,51 +1914,50 @@
       <w:bookmarkStart w:id="7" w:name="_Toc100327186"/>
       <w:bookmarkStart w:id="8" w:name="_Toc228352855"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00EB39AE">
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00EB39AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33A49EBE" w14:textId="7F285F60" w:rsidR="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:bookmarkStart w:id="9" w:name="_Toc100327187"/>
       <w:r w:rsidRPr="0060541A">
         <w:t>Vissa akuta operationer måste genomföras utan fördröjning och kan innebära att andra planerade operativa ingrepp måste skjutas upp. Andra akuta ingrepp är inte lika brådskande och kan anpassas till den planerade verksamheten. Det är absolut nödvändigt att den läkare som är ansvarig för patienten anger en korrekt medicinskt prioritering när patienten anmäls för operation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70B2A54A" w14:textId="2410CD67" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc228352856"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="1B596C70" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc228352857"/>
       <w:bookmarkStart w:id="12" w:name="_Toc100327192"/>
       <w:r w:rsidRPr="0060541A">
         <w:t>Operationsanmälan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="0060541A">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50A1B6AA" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:r w:rsidRPr="0060541A">
         <w:t>Alla läkare som anmäler en patient för akut operation måste ange angelägenhetsgrad, vilket görs genom att ange inom vilket tidsspann operationen ska genomföras. Angelägenhetsgrad anges i 0, 2, 6, 24 eller &gt;24 timmar. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66E97784" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
@@ -2000,55 +1999,51 @@
     <w:p w14:paraId="74E111C1" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc228352860"/>
       <w:r w:rsidRPr="0060541A">
         <w:t>Bakjourer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="0060541A">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79732141" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:r w:rsidRPr="0060541A">
         <w:t>Bakjour narkos och bakjouren på den klinik som önskar genomföra akutoperation, får då diskutera fallets angelägenhetsgrad och se över de konsekvenser en operation får i relation till de konsekvenser som hotar om operationen inte blir gjord. Om det finns patienter från olika kliniker med samma akuta behov av operation, får samverkan ske mellan samtliga involverade bakjourer. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50CFBC77" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:r w:rsidRPr="0060541A">
         <w:t>Bakjour narkos har rätt att kalla in förstärkning till operation efter samråd med berörda bakjourer för opererande specialiteter. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C7DF2D4" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:r w:rsidRPr="0060541A">
-        <w:t xml:space="preserve">Det är möjligt att förändringar i följande dags planerade operationsprogram måste göras, om extra personal kallats in under </w:t>
-[...3 lines deleted...]
-        <w:t>natten. Dessa förändringar får göras i samverkan mellan de opererande klinikerna. </w:t>
+        <w:t>Det är möjligt att förändringar i följande dags planerade operationsprogram måste göras, om extra personal kallats in under natten. Dessa förändringar får göras i samverkan mellan de opererande klinikerna. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16D98171" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc228352861"/>
       <w:r w:rsidRPr="0060541A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ansvar i </w:t>
       </w:r>
       <w:r w:rsidRPr="0060541A">
         <w:t>beredskaps</w:t>
       </w:r>
       <w:r w:rsidRPr="0060541A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>-/katastrofläge</w:t>
       </w:r>
@@ -2198,51 +2193,50 @@
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A1CF998" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:r w:rsidRPr="0060541A">
         <w:t>Medicinskt indicerad åtgärd ska startas inom 24 timmar. Om möjligt ska dessa ingrepp påbörjas innan kl 21:00. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24A01323" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:r w:rsidRPr="0060541A">
         <w:t>Om väntan över natten innebär att patienten överskrider 24 timmars operationsväntetid, prioriteras patienten upp gentemot andra patienter utifrån medicinsk bedömning. Detta kan innebära att det elektiva programmet måste brytas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C0AF42B" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc228352867"/>
       <w:r w:rsidRPr="0060541A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">&gt;24 </w:t>
       </w:r>
       <w:r w:rsidRPr="0060541A">
         <w:t>timmar</w:t>
       </w:r>
       <w:r w:rsidRPr="0060541A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (inom aktuellt vård-/behandlingstillfälle, normalt inom en vecka)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="0060541A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49165D90" w14:textId="297B9C8D" w:rsidR="00EB39AE" w:rsidRPr="00EB39AE" w:rsidRDefault="0060541A" w:rsidP="00EC3CD1">
       <w:r w:rsidRPr="0060541A">
         <w:t>Startas inom det aktuella vårdbehandlingstillfället, planeras in på akutsal dagtid. Ska anmälas utan fördröjning för att underlätta planeringen på operation 1. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C7076C" w14:textId="4303B62B" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
@@ -2371,1306 +2365,1268 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Timmar </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="0BF7B07E" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64EF70E4" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Traumafall med livshotande blödning, svår hjärnskada, svår thoraxskada eller perforation av hålorgan </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50CAB7BD" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="2725196F" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="383A9BA7" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Rupturerat aneurysm i aorta eller annan lokal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B723341" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="46547648" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="554D827A" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="315"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Pågående livshotande gastrointestinal eller annan blödning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19936348" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0-2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="3306F73A" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="314A79AE" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Septiska patienter, med eller utan peritonit, med eller utan gangrän </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="112AD3AB" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="6CC88F76" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D473713" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Artäremboli/trombos med gangränhot (utan sepsis) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2018A6ED" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2-6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="4DFAC9FA" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65349900" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Inklämt bråck med gangränhot (utan sepsis) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DDE8E03" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2-6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="454346BA" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29236133" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Tunntarms-/colonileus med gangränhot (utan sepsis) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D54B226" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2-6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="155C9E0E" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40FD2F21" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Progredierande gangrän i extremitet (utan sepsis) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C05CB7F" w14:textId="36323227" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="042D7894" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D284D8A" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Reoperation p.g.a. blödning, peritonit/sepsis, sårruptur </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E33616E" w14:textId="3EBACA2D" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="1E629AA3" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F778168" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Akut appendicit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06AC631A" w14:textId="53497E6E" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="75AF3834" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47D32FEA" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Incision av abscess </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BE1EF8A" w14:textId="458430DB" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="4E9BEC1F" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E0C1022" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Gastrointestinal blödning utan allmänpåverkan </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FD3E243" w14:textId="7B5314CD" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="4ADFA1A2" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4EBE3B8D" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Inklämda hemorrojder </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72FF6557" w14:textId="3D51F51C" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="5D37BF67" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="00489467" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Akut colit utan sepsis/allmänpåverkan eller akut tarmdilatation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B71F101" w14:textId="0C34F7BC" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="253F5A5F" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EB6CD60" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Akut cholecystit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05F1B87E" w14:textId="6ABBFDCA" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 - &gt;24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="6A656AC0" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A7AA284" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Akut gallstenspankreatit/avlastning ERCP </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DB957AE" w14:textId="49041842" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 - &gt;24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="719B8C92" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FBD3EF6" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Sårbehandling </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A253CD5" w14:textId="3D2368B4" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 - &gt;24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="1C576533" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="776CAB08" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="30"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Inklämt ljumskbråck som reponerats inom rimlig tid, patient utan allmänpåverkan </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EEA44A0" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>&gt;24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="705F7D57" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FD21C68" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Colonileus utan gangränhot eller peritonit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A98BB8B" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>&gt;24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2FEE41DF" w14:textId="72D4F01D" w:rsidR="00EC3CD1" w:rsidRDefault="0060541A" w:rsidP="0060541A">
@@ -3769,831 +3725,806 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Timmar </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="22FEE277" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0279E39D" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Njurtrauma med blödningschock </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="191DB03D" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="1BA09ECF" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2742B298" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Testistorsion </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44CA3002" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="263EEAD0" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BF93C1E" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Urosepsis med avflödeshinder </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="238451B2" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="04636D9A" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56C2FC89" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Urinblåseruptur intraabdominellt </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="115EFED8" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="166F8E14" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75706B35" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Urinblåsetamponad med pågående blödning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74CDCE48" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="410135D0" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50AA5AB9" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Urinretention som inte kan avlastas per uretra/suprapubiskt </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="326753A9" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="276F8E73" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="667A47F9" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Akut svår blås-prostatablödning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C280C5F" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="56351753" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DB8A804" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Penisfraktur </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3012A447" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="162AF32D" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DCCBBB2" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Prostata- urinblåseblödning med transfusionsbehov </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42496EC2" w14:textId="750A93B1" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="00A86CCF" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08BFD201" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="450"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Högt avstängd övre urinväg med funktionsbortfall eller svårbehandlad smärta </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41E81CDF" w14:textId="31D0F61F" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="7B36E05F" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5862F3D9" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Abscesser </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6731C3F1" w14:textId="387ED0D0" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 - &gt;24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="737A53F5" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="034A84F7" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Scrotaltrauma </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CDBB34C" w14:textId="741D9553" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 - &gt;24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D7BB17C" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
@@ -4691,966 +4622,938 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Timmar </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="30D19976" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="486334F4" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Fraktur med cirkulatorisk allmänpåverkan, t.ex. instabil bäckenfraktur, femurfraktur med cirkulatorisk påverkan </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20F34CAF" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0-6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="6156AD42" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73F90D12" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Öppen fraktur, fraktur med luxation, t.ex. luxerad fotledsfraktur </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34775723" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2-6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="0A255C58" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5541AB1F" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Frakturer som kan ge cirkulationspåverkan om de inte opereras inom 6 timmar, t.ex. suprakondylär humerusfraktur hos barn </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="534E9E8D" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2-6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="2D24E424" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56545CA1" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="165"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Infektioner med risk för broskskador om inte punktion utförs, t.ex. septisk artrit hos barn </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D728352" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2-6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="59D1A2F7" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B50FC96" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Luxationer, t.ex. proteslux höft, armbågslux </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CF6F994" w14:textId="2DF68238" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="3F459456" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A65D5D7" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Infektioner med allmänpåverkan </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FC97977" w14:textId="64EE7BED" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="58F3B572" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B58735E" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Amputationer med allmänpåverkan/svår smärta </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B4ECBF8" w14:textId="2C152E48" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="108F5DC6" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1884B3C7" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Öppna handskador </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35F19935" w14:textId="439D4B4F" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="199725C9" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="670D2E66" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Fraktur på långa rörben, lednära frakturer där svullnad försämrar operationsresultatet, t.ex. fotledsfraktur och armbågsfraktur </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FB9E51A" w14:textId="045EF6A9" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="5B220FB1" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="569155ED" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Höftfraktur inkl akut protesoperation höft </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="209A50FF" w14:textId="4A296685" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="60FF0090" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44C0D6F6" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Punktioner av leder vid misstänkt infektion, dränage av ortopediska infektioner utan allmänpåverkan </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35037728" w14:textId="314ECDD7" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="31C53190" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31C575A5" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Underarmsfraktur barn </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F3F12E7" w14:textId="373B7C8F" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="69C21FA5" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="750B2EB6" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Amputationer utan svår allmänpåverkan eller smärta </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="490BEE4F" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>&gt;24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="2164F9A5" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5744D9B4" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Slutna handskador </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0760A34A" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>&gt;24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="762B6190" w14:textId="77777777" w:rsidR="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A"/>
@@ -5750,967 +5653,938 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Timmar </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="043727E4" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10DE7BDB" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Urakuta snitt </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42424AAA" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="0AAE7A7C" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5301F7EB" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Akut snitt prio 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D90E504" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="396B37EC" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="629DAB14" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Abrasio och exeres vid svår blödning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55B91BC5" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0-2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="741A2D61" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="614D2D07" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Akut snitt prio 2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68C54CA4" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="685823C2" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B4BE178" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Postpartumkomplikation (blödning, kvarhållen placenta, ruptur) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19157C8E" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="26C5DC93" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1860B0F5" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Misstanke torkverat adnex </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5071548F" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="718433F6" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FABB917" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Akut snitt prio 3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49E857FC" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2-6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="34D51184" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77CA6744" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Komplikation efter abort eller missfall med riklig blödning eller kvarvarande rester/placenta </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AE88222" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="0B20D873" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D0DD383" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Postpartumkomplikation, t.ex. med större bristning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46782B45" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="6472423F" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="061C7A37" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Extrauterin graviditet </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D893992" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0-24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="1DB96783" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E644B2C" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Blödande corpusluteumcysta </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38A49A1F" w14:textId="5A74BDDD" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="156EA73B" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CC4D4AB" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Abrasio och exeres vid hotande blödningstillstånd </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="561F9A48" w14:textId="4BA4A326" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="32427038" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51124B90" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Reoperationer </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45E9B7F1" w14:textId="0613B6CF" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="539E81AC" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39D7DBC0" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Thorakocentes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29163290" w14:textId="3D58DA0C" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="33350FA2" w14:textId="77777777" w:rsidR="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A"/>
@@ -6809,898 +6683,872 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Timmar </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="4D571198" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C8F0E59" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Hotad luftväg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3726249B" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="6ED6674F" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="204AD268" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="765"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Främmande kropp i esofagus där perforationsrisk bedöms föreligga eller patienten har mycket stora subjektiva besvär </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71769F9E" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2-6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="64962F39" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="324625BB" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Ethmoidit med hotande orbital komplikation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48223D4B" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2-6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="233D2E69" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="709E9AC2" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Frontalsinuit med risk för intrakraniell eller orbital spridning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FA40AC0" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2-6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="38C247B8" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D2A30A2" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Etsskador i esofagus (syra, lut, batteri) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5698A36C" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="381848A7" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10461D63" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Otit med komplikation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CE213A3" w14:textId="0179CC36" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="5F8B1DA3" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16A81300" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Blödningar, traumatiska eller postoperativa </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48EDA2CB" w14:textId="389BDD5A" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="1F73E456" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76FCD286" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Suturering av sårskador i narkos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C25567D" w14:textId="4E87A634" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="7E31CA14" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C0B7270" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Dränering av ethmoidit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E31F933" w14:textId="44FFFC65" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="3884AC95" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57225614" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Främmande kropp i esofagus där perforationsrisk inte bedöms föreligga </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B4D1DFF" w14:textId="2B8290ED" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="093D6EB1" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54DDAE03" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="345"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Traumafall utan större blödningar, skelett eller mjukdelar </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="576999C8" w14:textId="4AFE8C98" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="7B868C8B" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14CC3865" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Expansiva infektiösa förändringar som kräver incision/dränering </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="799C4817" w14:textId="22647B69" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="17AF426D" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73CAA9CD" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Främmande kropp i näsa/öra </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40E120AC" w14:textId="03DF3CF8" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C3A9ADE" w14:textId="77777777" w:rsidR="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A"/>
@@ -7800,611 +7648,589 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Timmar </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="4B6B5B82" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5137F0D7" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Akut hjärt-lungräddning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A1F3CC6" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="754776E1" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70A2736C" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Akut pacemaker </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2332F757" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0-2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="36F2B882" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51A8915F" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Pericardtappning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4ADDB843" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>0-2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="2C3D7E91" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="189D28B9" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Central venkateter (CVK) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="602FFE59" w14:textId="2632B70F" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>24 - &gt;24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="1F5A012C" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E2D392C" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Permanent pacemaker </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37F7252D" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>&gt;24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="3BC763D8" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5AEBB5F2" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Permanent central dialyskateter (CDK) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FAFF143" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>&gt;24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0060541A" w:rsidRPr="0060541A" w14:paraId="77589D7A" w14:textId="77777777" w:rsidTr="0060541A">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5910" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B4E1A67" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>Vascuport </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E57BF74" w14:textId="77777777" w:rsidR="0060541A" w:rsidRPr="0060541A" w:rsidRDefault="0060541A" w:rsidP="0060541A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0060541A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>&gt;24 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55F2C9B3" w14:textId="4BC120E9" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc228352876"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Uppföljning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="0E74B431" w14:textId="26321006" w:rsidR="009A32ED" w:rsidRDefault="0060541A" w:rsidP="0060541A">
       <w:r w:rsidRPr="0060541A">
         <w:t>Medvetna avsteg ska dokumenteras. Avvikelser åtgärdas enligt rutiner för avvikelsehantering. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009A32ED" w:rsidSect="00B96AFF">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27418A46" w14:textId="77777777" w:rsidR="0050283F" w:rsidRDefault="0050283F">
+    <w:p w14:paraId="63694D8F" w14:textId="77777777" w:rsidR="008568F7" w:rsidRDefault="008568F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10AE8477" w14:textId="77777777" w:rsidR="0050283F" w:rsidRDefault="0050283F">
+    <w:p w14:paraId="5104B9A0" w14:textId="77777777" w:rsidR="008568F7" w:rsidRDefault="008568F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6C27E38F" w14:textId="77777777" w:rsidR="0050283F" w:rsidRDefault="0050283F">
+    <w:p w14:paraId="0EF81FDD" w14:textId="77777777" w:rsidR="008568F7" w:rsidRDefault="008568F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
@@ -8479,72 +8305,73 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="008568F7" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
@@ -8700,61 +8527,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="338C5480" w14:textId="77777777" w:rsidR="0050283F" w:rsidRDefault="0050283F"/>
+    <w:p w14:paraId="1B84F266" w14:textId="77777777" w:rsidR="008568F7" w:rsidRDefault="008568F7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="732219AD" w14:textId="77777777" w:rsidR="0050283F" w:rsidRDefault="0050283F">
+    <w:p w14:paraId="6C60B9D5" w14:textId="77777777" w:rsidR="008568F7" w:rsidRDefault="008568F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="76179B6F" w14:textId="77777777" w:rsidR="0050283F" w:rsidRDefault="0050283F">
+    <w:p w14:paraId="2CB487B0" w14:textId="77777777" w:rsidR="008568F7" w:rsidRDefault="008568F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -8802,60 +8629,60 @@
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -8928,3017 +8755,93 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...2922 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12008,2133 +8911,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...2081 lines deleted...]
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -14204,1764 +9025,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-[...1712 lines deleted...]
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -16031,4258 +9139,65 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-[...3961 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="164058872">
+  <w:num w:numId="1" w16cid:durableId="861477783">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="861477783">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="2" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1280868239">
-[...11 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1296368398">
+  <w:num w:numId="3" w16cid:durableId="36130748">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="689646344">
-[...217 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -20547,50 +9462,51 @@
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E1A4F"/>
     <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00801E1D"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="008305F4"/>
     <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="00852483"/>
+    <w:rsid w:val="008568F7"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
@@ -20760,100 +9676,102 @@
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00E95FBC"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB39AE"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC3CD1"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F24994"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
+    <w:rsid w:val="00F600B8"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F87E9F"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FC768A"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE362C"/>
     <w:rsid w:val="00FF0750"/>
     <w:rsid w:val="00FF582C"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="3E9CC939"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{4E631A71-EBD5-466F-A90C-2AE601F15C98}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21643,51 +10561,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -21796,51 +10714,51 @@
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
@@ -23087,51 +12005,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -32663,58 +21581,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
+  <Pages>1</Pages>
   <Words>1665</Words>
   <Characters>8827</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>73</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>10472</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Akuta operationer - prioritering vid SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Malin Stormvall</lastModifiedBy>
-  <revision>9</revision>
+  <lastModifiedBy>Fredrik Smith</lastModifiedBy>
+  <revision>10</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>