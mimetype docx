--- v0 (2025-11-26)
+++ v1 (2026-09-09)
@@ -1,219 +1,232 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4647733A" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="0029378D">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="0029378D" w:rsidRDefault="00B51974" w14:paraId="4647733A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
+      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
       <w:r w:rsidRPr="00B51974">
         <w:t>HLR - Kompetenskrav vid SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1C4253" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="0029378D">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="0029378D" w:rsidRDefault="00B51974" w14:paraId="3E1C4253" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc357768712"/>
-[...17 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="_Toc177040505"/>
+      <w:bookmarkStart w:name="_Toc357768712" w:id="1"/>
+      <w:bookmarkStart w:name="_Toc357769110" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc365373603" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc366590326" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc414007120" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc256000000" w:id="6"/>
+      <w:bookmarkStart w:name="_Toc256000023" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc256000046" w:id="8"/>
+      <w:bookmarkStart w:name="_Toc256000069" w:id="9"/>
+      <w:bookmarkStart w:name="_Toc256000092" w:id="10"/>
+      <w:bookmarkStart w:name="_Toc476055529" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc256000115" w:id="12"/>
+      <w:bookmarkStart w:name="_Toc502739092" w:id="13"/>
+      <w:bookmarkStart w:name="_Toc256000139" w:id="14"/>
+      <w:bookmarkStart w:name="_Toc256000163" w:id="15"/>
+      <w:bookmarkStart w:name="_Toc44334057" w:id="16"/>
+      <w:bookmarkStart w:name="_Toc44418385" w:id="17"/>
+      <w:bookmarkStart w:name="_Toc256000001" w:id="18"/>
+      <w:bookmarkStart w:name="_Toc177040505" w:id="19"/>
       <w:r w:rsidRPr="00B51974">
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="6D9B081D" w14:textId="77777777" w:rsidR="00D3256E" w:rsidRDefault="00B51974" w:rsidP="0029378D">
+    <w:p w:rsidR="00D3256E" w:rsidP="0029378D" w:rsidRDefault="00B51974" w14:paraId="6D9B081D" w14:textId="77777777">
       <w:r w:rsidRPr="00D3256E">
         <w:t>Riktlinjen syftar till att beskriva ansvar, organisation och rutiner och ange tydliga mål för HLR-verksamheten vid SÄS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D294437" w14:textId="6F9339EB" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="0029378D" w:rsidP="003B6042">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="003B6042" w:rsidRDefault="0029378D" w14:paraId="5D294437" w14:textId="6F9339EB">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc177040506"/>
+      <w:bookmarkStart w:name="_Toc177040506" w:id="20"/>
       <w:r w:rsidRPr="00D3256E">
         <w:rPr>
           <w:rStyle w:val="Rubrik2Char"/>
         </w:rPr>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="153BC1D6" w14:textId="3C6C17CA" w:rsidR="0029378D" w:rsidRPr="00B51974" w:rsidRDefault="003B6042" w:rsidP="0029378D">
-      <w:r>
+    <w:p w:rsidRPr="00B51974" w:rsidR="0029378D" w:rsidP="0029378D" w:rsidRDefault="003B6042" w14:paraId="153BC1D6" w14:textId="74D08ABA">
+      <w:r w:rsidR="003B6042">
+        <w:rPr/>
         <w:t>Riktlinjen</w:t>
       </w:r>
       <w:r w:rsidR="00154C2B">
+        <w:rPr/>
         <w:t xml:space="preserve"> har </w:t>
       </w:r>
       <w:r w:rsidR="007946BB">
+        <w:rPr/>
         <w:t xml:space="preserve">genomgått en översyn där </w:t>
       </w:r>
       <w:r w:rsidR="008121FD">
-        <w:t xml:space="preserve">mindre redaktionella ändringar gjorts och </w:t>
+        <w:rPr/>
+        <w:t>mindre redaktionella ändringar gjorts</w:t>
+      </w:r>
+      <w:r w:rsidR="43031EC0">
+        <w:rPr/>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007946BB">
-        <w:t>inaktuella länkar tagits bort. Giltighetstid förlängd</w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Giltighetstid förlängd</w:t>
       </w:r>
       <w:r w:rsidR="00766AAF">
+        <w:rPr/>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132AD88F" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00331000" w:rsidRDefault="00B51974" w:rsidP="0029378D">
+    <w:p w:rsidRPr="00331000" w:rsidR="00B51974" w:rsidP="0029378D" w:rsidRDefault="00B51974" w14:paraId="132AD88F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="360" w:after="40"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00331000">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4680E9CA" w14:textId="27830B81" w:rsidR="00764E18" w:rsidRDefault="00BF22A1">
+    <w:p w:rsidR="00764E18" w:rsidRDefault="00BF22A1" w14:paraId="4680E9CA" w14:textId="27830B81">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc177040505" w:history="1">
-        <w:r w:rsidR="00764E18" w:rsidRPr="00B72051">
+      <w:hyperlink w:history="1" w:anchor="_Toc177040505">
+        <w:r w:rsidRPr="00B72051" w:rsidR="00764E18">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r w:rsidR="00764E18">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00764E18">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00764E18">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
@@ -227,63 +240,63 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00764E18">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00764E18">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00764E18">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A95B725" w14:textId="7C22E40E" w:rsidR="00764E18" w:rsidRDefault="00764E18">
+    <w:p w:rsidR="00764E18" w:rsidRDefault="00764E18" w14:paraId="5A95B725" w14:textId="7C22E40E">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc177040506" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc177040506">
         <w:r w:rsidRPr="00B72051">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -298,63 +311,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C9FDFFB" w14:textId="40BD8562" w:rsidR="00764E18" w:rsidRDefault="00764E18">
+    <w:p w:rsidR="00764E18" w:rsidRDefault="00764E18" w14:paraId="3C9FDFFB" w14:textId="40BD8562">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc177040507" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc177040507">
         <w:r w:rsidRPr="00B72051">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -369,63 +382,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C607C58" w14:textId="2C079D38" w:rsidR="00764E18" w:rsidRDefault="00764E18">
+    <w:p w:rsidR="00764E18" w:rsidRDefault="00764E18" w14:paraId="5C607C58" w14:textId="2C079D38">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc177040508" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc177040508">
         <w:r w:rsidRPr="00B72051">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Ansvar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -440,63 +453,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C8F25D7" w14:textId="357171D7" w:rsidR="00764E18" w:rsidRDefault="00764E18">
+    <w:p w:rsidR="00764E18" w:rsidRDefault="00764E18" w14:paraId="7C8F25D7" w14:textId="357171D7">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc177040509" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc177040509">
         <w:r w:rsidRPr="00B72051">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utbildningsnivåer</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -511,63 +524,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AAB9C33" w14:textId="50F60C38" w:rsidR="00764E18" w:rsidRDefault="00764E18">
+    <w:p w:rsidR="00764E18" w:rsidRDefault="00764E18" w14:paraId="1AAB9C33" w14:textId="50F60C38">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc177040510" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc177040510">
         <w:r w:rsidRPr="00B72051">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Utbildningsmål</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -582,63 +595,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44940401" w14:textId="5BE77075" w:rsidR="00764E18" w:rsidRDefault="00764E18">
+    <w:p w:rsidR="00764E18" w:rsidRDefault="00764E18" w14:paraId="44940401" w14:textId="5BE77075">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc177040511" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc177040511">
         <w:r w:rsidRPr="00B72051">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Akutteam</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -653,63 +666,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D6A6C08" w14:textId="09DFE74A" w:rsidR="00764E18" w:rsidRDefault="00764E18">
+    <w:p w:rsidR="00764E18" w:rsidRDefault="00764E18" w14:paraId="7D6A6C08" w14:textId="09DFE74A">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc177040512" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc177040512">
         <w:r w:rsidRPr="00B72051">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Defibrillering</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -724,63 +737,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76BF6EA8" w14:textId="7B75E1B1" w:rsidR="00764E18" w:rsidRDefault="00764E18">
+    <w:p w:rsidR="00764E18" w:rsidRDefault="00764E18" w14:paraId="76BF6EA8" w14:textId="7B75E1B1">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc177040513" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc177040513">
         <w:r w:rsidRPr="00B72051">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förvaring av läkemedel</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -795,63 +808,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="290517B2" w14:textId="1FA4BE56" w:rsidR="00764E18" w:rsidRDefault="00764E18">
+    <w:p w:rsidR="00764E18" w:rsidRDefault="00764E18" w14:paraId="290517B2" w14:textId="1FA4BE56">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc177040514" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc177040514">
         <w:r w:rsidRPr="00B72051">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -866,63 +879,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="436ADA76" w14:textId="3D4719F8" w:rsidR="00764E18" w:rsidRDefault="00764E18">
+    <w:p w:rsidR="00764E18" w:rsidRDefault="00764E18" w14:paraId="436ADA76" w14:textId="3D4719F8">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc177040515" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc177040515">
         <w:r w:rsidRPr="00B72051">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Uppföljning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -937,63 +950,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="754BAFB0" w14:textId="6D08A1AB" w:rsidR="00764E18" w:rsidRDefault="00764E18">
+    <w:p w:rsidR="00764E18" w:rsidRDefault="00764E18" w14:paraId="754BAFB0" w14:textId="6D08A1AB">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc177040516" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc177040516">
         <w:r w:rsidRPr="00B72051">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Övergripande mål för HLR på SÄS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1008,63 +1021,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="739FF66F" w14:textId="31BD7A77" w:rsidR="00764E18" w:rsidRDefault="00764E18">
+    <w:p w:rsidR="00764E18" w:rsidRDefault="00764E18" w14:paraId="739FF66F" w14:textId="31BD7A77">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc177040517" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc177040517">
         <w:r w:rsidRPr="00B72051">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1079,63 +1092,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5ABDF822" w14:textId="58BBB3DC" w:rsidR="00764E18" w:rsidRDefault="00764E18">
+    <w:p w:rsidR="00764E18" w:rsidRDefault="00764E18" w14:paraId="5ABDF822" w14:textId="58BBB3DC">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc177040518" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc177040518">
         <w:r w:rsidRPr="00B72051">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referensförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1150,63 +1163,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44E51B46" w14:textId="4046453C" w:rsidR="00764E18" w:rsidRDefault="00764E18">
+    <w:p w:rsidR="00764E18" w:rsidRDefault="00764E18" w14:paraId="44E51B46" w14:textId="4046453C">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc177040519" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc177040519">
         <w:r w:rsidRPr="00B72051">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Länkförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1221,240 +1234,239 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6CC58A69" w14:textId="24542DFD" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00BF22A1" w:rsidP="007946BB">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="007946BB" w:rsidRDefault="00BF22A1" w14:paraId="6CC58A69" w14:textId="24542DFD">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:before="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="_Toc414007122"/>
-[...14 lines deleted...]
-      <w:r w:rsidR="00B51974" w:rsidRPr="00B51974">
+      <w:bookmarkStart w:name="_Toc414007122" w:id="21"/>
+      <w:bookmarkStart w:name="_Toc256000002" w:id="22"/>
+      <w:bookmarkStart w:name="_Toc256000025" w:id="23"/>
+      <w:bookmarkStart w:name="_Toc256000048" w:id="24"/>
+      <w:bookmarkStart w:name="_Toc256000071" w:id="25"/>
+      <w:bookmarkStart w:name="_Toc256000094" w:id="26"/>
+      <w:bookmarkStart w:name="_Toc476055531" w:id="27"/>
+      <w:bookmarkStart w:name="_Toc256000117" w:id="28"/>
+      <w:bookmarkStart w:name="_Toc502739094" w:id="29"/>
+      <w:bookmarkStart w:name="_Toc256000141" w:id="30"/>
+      <w:bookmarkStart w:name="_Toc256000165" w:id="31"/>
+      <w:bookmarkStart w:name="_Toc44334058" w:id="32"/>
+      <w:bookmarkStart w:name="_Toc44418386" w:id="33"/>
+      <w:bookmarkStart w:name="_Toc256000008" w:id="34"/>
+      <w:bookmarkStart w:name="_Toc177040507" w:id="35"/>
+      <w:r w:rsidRPr="00B51974" w:rsidR="00B51974">
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w14:paraId="715BD667" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="00BF22A1">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00BF22A1" w:rsidRDefault="00B51974" w14:paraId="715BD667" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc414007123"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="50" w:name="_Toc177040508"/>
+      <w:bookmarkStart w:name="_Toc414007123" w:id="36"/>
+      <w:bookmarkStart w:name="_Toc256000003" w:id="37"/>
+      <w:bookmarkStart w:name="_Toc256000026" w:id="38"/>
+      <w:bookmarkStart w:name="_Toc256000049" w:id="39"/>
+      <w:bookmarkStart w:name="_Toc256000072" w:id="40"/>
+      <w:bookmarkStart w:name="_Toc256000095" w:id="41"/>
+      <w:bookmarkStart w:name="_Toc476055532" w:id="42"/>
+      <w:bookmarkStart w:name="_Toc256000118" w:id="43"/>
+      <w:bookmarkStart w:name="_Toc502739095" w:id="44"/>
+      <w:bookmarkStart w:name="_Toc256000142" w:id="45"/>
+      <w:bookmarkStart w:name="_Toc256000166" w:id="46"/>
+      <w:bookmarkStart w:name="_Toc44334059" w:id="47"/>
+      <w:bookmarkStart w:name="_Toc44418387" w:id="48"/>
+      <w:bookmarkStart w:name="_Toc256000011" w:id="49"/>
+      <w:bookmarkStart w:name="_Toc177040508" w:id="50"/>
       <w:r w:rsidRPr="00B51974">
         <w:t>Ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
-    <w:p w14:paraId="6B3D1BC9" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="00BF22A1">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00BF22A1" w:rsidRDefault="00B51974" w14:paraId="6B3D1BC9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc414007124"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="64" w:name="_Toc256000014"/>
+      <w:bookmarkStart w:name="_Toc414007124" w:id="51"/>
+      <w:bookmarkStart w:name="_Toc256000004" w:id="52"/>
+      <w:bookmarkStart w:name="_Toc256000027" w:id="53"/>
+      <w:bookmarkStart w:name="_Toc256000050" w:id="54"/>
+      <w:bookmarkStart w:name="_Toc256000073" w:id="55"/>
+      <w:bookmarkStart w:name="_Toc256000096" w:id="56"/>
+      <w:bookmarkStart w:name="_Toc476055533" w:id="57"/>
+      <w:bookmarkStart w:name="_Toc256000119" w:id="58"/>
+      <w:bookmarkStart w:name="_Toc502739096" w:id="59"/>
+      <w:bookmarkStart w:name="_Toc256000143" w:id="60"/>
+      <w:bookmarkStart w:name="_Toc256000167" w:id="61"/>
+      <w:bookmarkStart w:name="_Toc44334060" w:id="62"/>
+      <w:bookmarkStart w:name="_Toc44418388" w:id="63"/>
+      <w:bookmarkStart w:name="_Toc256000014" w:id="64"/>
       <w:r w:rsidRPr="00B51974">
         <w:t>Chefläkarens ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
-    <w:p w14:paraId="5560F8F5" w14:textId="34D5DBBA" w:rsidR="000A01C7" w:rsidRPr="00CF0E26" w:rsidRDefault="000A01C7" w:rsidP="000A01C7">
+    <w:p w:rsidRPr="00CF0E26" w:rsidR="000A01C7" w:rsidP="000A01C7" w:rsidRDefault="000A01C7" w14:paraId="5560F8F5" w14:textId="34D5DBBA">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Chefläkaren ansvarar för att HLR-verksamheten är organiserad på ett ändamålsenligt sätt, att relevanta styrdokument</w:t>
       </w:r>
       <w:r w:rsidR="001E585B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>finns för verksamheten samt har uppföljningsansvar på övergripande nivå.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B92FAE" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00CF0E26" w:rsidRDefault="00B51974" w:rsidP="0029378D">
+    <w:p w:rsidRPr="00CF0E26" w:rsidR="00B51974" w:rsidP="0029378D" w:rsidRDefault="00B51974" w14:paraId="52B92FAE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc414007125"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="78" w:name="_Toc256000015"/>
+      <w:bookmarkStart w:name="_Toc414007125" w:id="65"/>
+      <w:bookmarkStart w:name="_Toc256000005" w:id="66"/>
+      <w:bookmarkStart w:name="_Toc256000028" w:id="67"/>
+      <w:bookmarkStart w:name="_Toc256000051" w:id="68"/>
+      <w:bookmarkStart w:name="_Toc256000074" w:id="69"/>
+      <w:bookmarkStart w:name="_Toc256000097" w:id="70"/>
+      <w:bookmarkStart w:name="_Toc476055534" w:id="71"/>
+      <w:bookmarkStart w:name="_Toc256000120" w:id="72"/>
+      <w:bookmarkStart w:name="_Toc502739097" w:id="73"/>
+      <w:bookmarkStart w:name="_Toc256000144" w:id="74"/>
+      <w:bookmarkStart w:name="_Toc256000168" w:id="75"/>
+      <w:bookmarkStart w:name="_Toc44334061" w:id="76"/>
+      <w:bookmarkStart w:name="_Toc44418389" w:id="77"/>
+      <w:bookmarkStart w:name="_Toc256000015" w:id="78"/>
       <w:r w:rsidRPr="00CF0E26">
-        <w:lastRenderedPageBreak/>
         <w:t>Verksamhetschefens ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
     </w:p>
-    <w:p w14:paraId="126EEF56" w14:textId="5CBC3DE0" w:rsidR="00DA7826" w:rsidRPr="00CF0E26" w:rsidRDefault="00DA7826" w:rsidP="00DA7826">
+    <w:p w:rsidRPr="00CF0E26" w:rsidR="00DA7826" w:rsidP="00DA7826" w:rsidRDefault="00DA7826" w14:paraId="126EEF56" w14:textId="5CBC3DE0">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0E26">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Det är verksamhetschefen som </w:t>
       </w:r>
       <w:r w:rsidR="00BA21AA">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">beslutar </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0E26">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>och</w:t>
       </w:r>
       <w:r w:rsidR="00BA21AA">
         <w:rPr>
@@ -1512,2071 +1524,3798 @@
       </w:r>
       <w:r w:rsidR="00A55CC9">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ar för</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0E26">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> att personalen har </w:t>
       </w:r>
       <w:r w:rsidR="00A55CC9">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nödvändig </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0E26">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">kompetens för att bedriva </w:t>
       </w:r>
-      <w:r w:rsidR="000D5B22" w:rsidRPr="00CF0E26">
+      <w:r w:rsidRPr="00CF0E26" w:rsidR="000D5B22">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>vården</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0E26">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B1C783E" w14:textId="1AF45987" w:rsidR="00DA7826" w:rsidRPr="00CF0E26" w:rsidRDefault="00DA7826" w:rsidP="00DA7826">
+    <w:p w:rsidRPr="00CF0E26" w:rsidR="00DA7826" w:rsidP="00DA7826" w:rsidRDefault="00DA7826" w14:paraId="5B1C783E" w14:textId="1AF45987">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0E26">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Verksamhetschefen ansvarar för att respektive enhet organiserar verksamheten i linje med utfärdad riktlinje. Det innebär bland annat:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720E2C2C" w14:textId="1D9A456A" w:rsidR="00F8266E" w:rsidRPr="00CF0E26" w:rsidRDefault="00792775" w:rsidP="004B333B">
+    <w:p w:rsidRPr="00CF0E26" w:rsidR="00F8266E" w:rsidP="004B333B" w:rsidRDefault="00792775" w14:paraId="720E2C2C" w14:textId="1D9A456A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00F8266E">
         <w:t xml:space="preserve">tt </w:t>
       </w:r>
       <w:r w:rsidR="00266C6B">
         <w:t xml:space="preserve">följa upp </w:t>
       </w:r>
       <w:r w:rsidR="00F42B32">
         <w:t xml:space="preserve">att medarbetare </w:t>
       </w:r>
       <w:r w:rsidR="00C92596">
         <w:t xml:space="preserve">har genomgått HLR-utbildning </w:t>
       </w:r>
       <w:r w:rsidR="001F5965">
         <w:t>utifrån</w:t>
       </w:r>
       <w:r w:rsidR="00417E08">
         <w:t xml:space="preserve"> verksam</w:t>
       </w:r>
       <w:r w:rsidR="009B7CE5">
         <w:t>hetens</w:t>
       </w:r>
       <w:r w:rsidR="00417E08">
         <w:t xml:space="preserve"> behov</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4475F8" w14:textId="51567C9F" w:rsidR="009B1044" w:rsidRPr="00CF0E26" w:rsidRDefault="00792775" w:rsidP="004B333B">
+    <w:p w:rsidRPr="00CF0E26" w:rsidR="009B1044" w:rsidP="004B333B" w:rsidRDefault="00792775" w14:paraId="4A4475F8" w14:textId="51567C9F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00E71307">
         <w:t>tt</w:t>
       </w:r>
       <w:r w:rsidR="00415AA5">
         <w:t xml:space="preserve"> årligen </w:t>
       </w:r>
       <w:r w:rsidR="00DB4A98">
         <w:t>samm</w:t>
       </w:r>
       <w:r w:rsidR="003F3D46">
         <w:t xml:space="preserve">anställa </w:t>
       </w:r>
       <w:r w:rsidR="00415AA5">
         <w:t xml:space="preserve">rapport om </w:t>
       </w:r>
       <w:r w:rsidR="003F3D46">
         <w:t xml:space="preserve">efterlevnad till </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">beskrivna </w:t>
       </w:r>
       <w:r w:rsidR="003F3D46">
         <w:t>riktlinje</w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00FF5F01">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006B7140">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F3D46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD79300" w14:textId="7A4CCB86" w:rsidR="00BB1515" w:rsidRPr="00CF0E26" w:rsidRDefault="00BB1515" w:rsidP="004B333B">
+    <w:p w:rsidRPr="00CF0E26" w:rsidR="00BB1515" w:rsidP="004B333B" w:rsidRDefault="00BB1515" w14:paraId="5BD79300" w14:textId="7A4CCB86">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Att årligen och kontinuerligt säkerställa att verksamhetsområdets medarbetare deltar i HLR-utbildning</w:t>
       </w:r>
       <w:r w:rsidR="00FB7DC9">
         <w:t xml:space="preserve"> samt </w:t>
       </w:r>
       <w:r w:rsidR="000E189F">
         <w:t>genomföra</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> egenkontroll av följsamheten till medarbetarnas deltagande vid HLR- utbildning</w:t>
       </w:r>
       <w:r w:rsidR="0099415E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AF71CA">
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">enast </w:t>
       </w:r>
       <w:r w:rsidR="00FF6828">
         <w:t xml:space="preserve">31 december </w:t>
       </w:r>
-      <w:r w:rsidR="004B333B" w:rsidRPr="00CF0E26">
+      <w:r w:rsidRPr="00CF0E26" w:rsidR="004B333B">
         <w:t>årligen</w:t>
       </w:r>
       <w:r w:rsidR="004B333B">
         <w:t xml:space="preserve"> r</w:t>
       </w:r>
       <w:r>
         <w:t>apportera egenkontrollen till chefläkare och patientsäkerhetsstrateg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E0C06C7" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="002D7590" w:rsidRDefault="00B51974" w:rsidP="004B333B">
+    <w:p w:rsidRPr="002D7590" w:rsidR="00B51974" w:rsidP="004B333B" w:rsidRDefault="00B51974" w14:paraId="7E0C06C7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF0E26">
         <w:t>att adekvat akututrustning för verksamheten</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> finns lätt tillgänglig. Det kan innefatta läkemedel, utrustning för nålsättning, portabel sug och syrgasutrustning, andningshjälpsväska/-låda och hjärtbräda på arbetsplats där patient vistas. Det ska även finnas tillgång till rullbår där sängar inte finns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6CE90B" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="002D7590" w:rsidRDefault="00B51974" w:rsidP="004B333B">
+    <w:p w:rsidRPr="002D7590" w:rsidR="00B51974" w:rsidP="004B333B" w:rsidRDefault="00B51974" w14:paraId="2E6CE90B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>att utbildning av egen personal genomförs regelbundet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23352271" w14:textId="5ED6B61A" w:rsidR="00B51974" w:rsidRPr="002D7590" w:rsidRDefault="00B51974" w:rsidP="004B333B">
+    <w:p w:rsidRPr="002D7590" w:rsidR="00B51974" w:rsidP="004B333B" w:rsidRDefault="00B51974" w14:paraId="23352271" w14:textId="5ED6B61A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="002D7590">
         <w:t>att verksamheten har instruktörer med ansvar för övrig personals utbildning/uppföljning av HLR av lämplig nivå för den aktuella verksamheten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4876FB8D" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00CF0E26" w:rsidRDefault="00B51974" w:rsidP="004B333B">
+    <w:p w:rsidRPr="00CF0E26" w:rsidR="00B51974" w:rsidP="004B333B" w:rsidRDefault="00B51974" w14:paraId="4876FB8D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">att det finns instruktörer med avancerad påbyggnadsutbildning (A-HLR, A-HLR Barn) med ansvar för övrig personals utbildning/uppföljning, på avdelningar där läkare och sjuksköterskor </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0E26">
         <w:t>förväntas självständigt handlägga behandling av hjärtstopp.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179D3A66" w14:textId="59D73B9C" w:rsidR="00B51974" w:rsidRPr="00CF0E26" w:rsidRDefault="00B51974" w:rsidP="004B333B">
+    <w:p w:rsidRPr="00CF0E26" w:rsidR="00B51974" w:rsidP="004B333B" w:rsidRDefault="00B51974" w14:paraId="179D3A66" w14:textId="59D73B9C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF0E26">
         <w:t xml:space="preserve">För enheter där personalen är vana att hantera läkemedel </w:t>
       </w:r>
-      <w:r w:rsidR="00DB3B12" w:rsidRPr="00CF0E26">
+      <w:r w:rsidRPr="00CF0E26" w:rsidR="00DB3B12">
         <w:t xml:space="preserve">ska det finnas </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0E26">
         <w:t>läkemedel för HLR samt Ringer-Acetat. Behovet av andra akutläkemedel utöver basläkemedlen ska klargöras utifrån förväntade akutsituationer. Beslut om vilka övriga läkemedel som ska finnas tillgängliga tas av respektive verksamhetschef.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022E8F9B" w14:textId="4B239C8D" w:rsidR="00B51974" w:rsidRPr="00CF0E26" w:rsidRDefault="00B51974" w:rsidP="001D0301">
+    <w:p w:rsidRPr="00CF0E26" w:rsidR="00B51974" w:rsidP="001D0301" w:rsidRDefault="00B51974" w14:paraId="022E8F9B" w14:textId="4B239C8D">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="79" w:name="_Toc414007126"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="92" w:name="_Toc256000016"/>
+      <w:bookmarkStart w:name="_Toc414007126" w:id="79"/>
+      <w:bookmarkStart w:name="_Toc256000006" w:id="80"/>
+      <w:bookmarkStart w:name="_Toc256000029" w:id="81"/>
+      <w:bookmarkStart w:name="_Toc256000052" w:id="82"/>
+      <w:bookmarkStart w:name="_Toc256000075" w:id="83"/>
+      <w:bookmarkStart w:name="_Toc256000098" w:id="84"/>
+      <w:bookmarkStart w:name="_Toc476055535" w:id="85"/>
+      <w:bookmarkStart w:name="_Toc256000121" w:id="86"/>
+      <w:bookmarkStart w:name="_Toc502739098" w:id="87"/>
+      <w:bookmarkStart w:name="_Toc256000145" w:id="88"/>
+      <w:bookmarkStart w:name="_Toc256000169" w:id="89"/>
+      <w:bookmarkStart w:name="_Toc44334062" w:id="90"/>
+      <w:bookmarkStart w:name="_Toc44418390" w:id="91"/>
+      <w:bookmarkStart w:name="_Toc256000016" w:id="92"/>
       <w:r w:rsidRPr="00CF0E26">
         <w:t>Vårdenhetens ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
     </w:p>
-    <w:p w14:paraId="4F47DA1D" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="001D0301">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="001D0301" w:rsidRDefault="00B51974" w14:paraId="4F47DA1D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0E26">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vårdenhetschefen</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51974">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ansvarar för </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12877C35" w14:textId="77777777" w:rsidR="00DC231A" w:rsidRPr="00B51974" w:rsidRDefault="00DC231A" w:rsidP="00DC231A">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00DC231A" w:rsidP="00DC231A" w:rsidRDefault="00DC231A" w14:paraId="12877C35" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51974">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>att verkställa verksamhetschefens beslut samt att kontroll och uppföljning av läkemedlen utförs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725BBE96" w14:textId="56DC3ABF" w:rsidR="00DC231A" w:rsidRPr="00DC231A" w:rsidRDefault="00DC231A" w:rsidP="00DC231A">
+    <w:p w:rsidRPr="00DC231A" w:rsidR="00DC231A" w:rsidP="00DC231A" w:rsidRDefault="00DC231A" w14:paraId="725BBE96" w14:textId="4D516C35">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="44AB84F7" w14:textId="31595BEC" w:rsidR="00DC231A" w:rsidRPr="00DC231A" w:rsidRDefault="00DC231A" w:rsidP="00DC231A">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="00DC231A">
+        <w:rPr/>
+        <w:t xml:space="preserve">att adekvat akututrustning för verksamheten finns lätt tillgänglig såsom läkemedel, utrustning för nålsättning, portabel sug och syrgasutrustning, andningshjälpmedel </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC231A">
+        <w:rPr/>
+        <w:t xml:space="preserve">på arbetsplats där patient vistas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC231A" w:rsidR="00DC231A" w:rsidP="00DC231A" w:rsidRDefault="00DC231A" w14:paraId="44AB84F7" w14:textId="31595BEC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC231A">
         <w:t>Att medarbetare är väl förtrogna med HLR och de hjälpmedel som finns att tillgå samt att medarbetarna tränar HLR enligt nedanstående punkt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0318D6F8" w14:textId="410B5CDC" w:rsidR="00DC231A" w:rsidRPr="00DC231A" w:rsidRDefault="00DC231A" w:rsidP="00DC231A">
+    <w:p w:rsidRPr="00DC231A" w:rsidR="00DC231A" w:rsidP="00DC231A" w:rsidRDefault="00DC231A" w14:paraId="0318D6F8" w14:textId="410B5CDC">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC231A">
         <w:t>Att tillsammans med HLR-instruktör planera tillfällen och tid för HLR-utbildning minst en gång per år; medarbetare med patientkontakt bör träna varje halvår. Vårdenhetschefen ansvarar för att dokumentera vilka medarbetare som gått respektive utbildning samt att nyanställda medarbetare får möjlighet att delta i en grund- eller repetitionsutbildning så tidigt som möjligt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AFB9666" w14:textId="5DCF347D" w:rsidR="00DC231A" w:rsidRPr="00DC231A" w:rsidRDefault="00DC231A" w:rsidP="00DC231A">
+    <w:p w:rsidRPr="00DC231A" w:rsidR="00DC231A" w:rsidP="00DC231A" w:rsidRDefault="00DC231A" w14:paraId="6AFB9666" w14:textId="5DCF347D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC231A">
         <w:t>Enhetschefen ansvarar, tillsammans med HLR-instruktörer, för att genomförd HLR-utbildning rapporteras årsvis till HLR-utbildningsenhet samt att HLR-instruktör registrerar utbildningarna i HLR-rådets utbildningsregister.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C5AAA3" w14:textId="0CDEC40E" w:rsidR="00DC231A" w:rsidRPr="00DC231A" w:rsidRDefault="00DC231A" w:rsidP="00DC231A">
+    <w:p w:rsidRPr="00DC231A" w:rsidR="00DC231A" w:rsidP="00DC231A" w:rsidRDefault="00DC231A" w14:paraId="50C5AAA3" w14:textId="0CDEC40E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC231A">
         <w:t>Att verksamheten har en eller flera HLR-instruktörer av rätt nivå beroende på verksamhetens storlek.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26955668" w14:textId="77777777" w:rsidR="00DC231A" w:rsidRPr="00CF0E26" w:rsidRDefault="00DC231A" w:rsidP="00DC231A">
+    <w:p w:rsidRPr="00CF0E26" w:rsidR="00DC231A" w:rsidP="00DC231A" w:rsidRDefault="00DC231A" w14:paraId="26955668" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Att HLR-instruktören ges tid för HLR-repetition 1 gång per år hos HLR-utbildningsenhet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57886845" w14:textId="77777777" w:rsidR="00F110FD" w:rsidRPr="00CF0E26" w:rsidRDefault="00F110FD" w:rsidP="00F110FD">
+    <w:p w:rsidRPr="00CF0E26" w:rsidR="00F110FD" w:rsidP="00F110FD" w:rsidRDefault="00F110FD" w14:paraId="57886845" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="93" w:name="_Toc256000170"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="96" w:name="_Toc256000018"/>
+      <w:bookmarkStart w:name="_Toc256000170" w:id="93"/>
+      <w:bookmarkStart w:name="_Toc44334063" w:id="94"/>
+      <w:bookmarkStart w:name="_Toc44418391" w:id="95"/>
+      <w:bookmarkStart w:name="_Toc256000018" w:id="96"/>
       <w:r w:rsidRPr="00CF0E26">
         <w:t>Medarbetarens ansvar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27150FAF" w14:textId="741C194B" w:rsidR="00F110FD" w:rsidRPr="00CF0E26" w:rsidRDefault="00F110FD" w:rsidP="00F110FD">
+    <w:p w:rsidRPr="00CF0E26" w:rsidR="00F110FD" w:rsidP="00F110FD" w:rsidRDefault="00F110FD" w14:paraId="27150FAF" w14:textId="741C194B">
       <w:r w:rsidRPr="00CF0E26">
         <w:t>Sjukvårdspersonal har enligt lagen om yrkesverksamhet inom hälso- och sjukvård alltid ett egenansvar och skyldighet att utföra uppgifter enligt vetenskap och beprövad erfarenhet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0786A3" w14:textId="6847F414" w:rsidR="00F110FD" w:rsidRPr="00CF0E26" w:rsidRDefault="00F110FD" w:rsidP="00F110FD">
+    <w:p w:rsidRPr="00CF0E26" w:rsidR="00F110FD" w:rsidP="00F110FD" w:rsidRDefault="00F110FD" w14:paraId="6E0786A3" w14:textId="6847F414">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF0E26">
         <w:t xml:space="preserve">Att delta </w:t>
       </w:r>
-      <w:r w:rsidR="00443AA3" w:rsidRPr="00CF0E26">
+      <w:r w:rsidRPr="00CF0E26" w:rsidR="00443AA3">
         <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0E26">
         <w:t>grundutbildning på lämplig nivå för yrkeskategori samt arbetsplats om ingen tidigare HLR</w:t>
       </w:r>
-      <w:r w:rsidR="00205334" w:rsidRPr="00CF0E26">
+      <w:r w:rsidRPr="00CF0E26" w:rsidR="00205334">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0E26">
         <w:t>utbildning på den nivån har genomförts tidigare</w:t>
       </w:r>
-      <w:r w:rsidR="00205334" w:rsidRPr="00CF0E26">
+      <w:r w:rsidRPr="00CF0E26" w:rsidR="00205334">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0E26">
         <w:t xml:space="preserve"> eller om det är minst 3 år sedan senaste repetitionsutbildningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C501CB" w14:textId="6276BC59" w:rsidR="00F110FD" w:rsidRPr="00CF0E26" w:rsidRDefault="00F110FD" w:rsidP="00F110FD">
+    <w:p w:rsidRPr="00CF0E26" w:rsidR="00F110FD" w:rsidP="00F110FD" w:rsidRDefault="00F110FD" w14:paraId="31C501CB" w14:textId="6276BC59">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF0E26">
         <w:t>Delta i repetitionsutbildning minst en gång per år.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644A69D7" w14:textId="174E6106" w:rsidR="00F110FD" w:rsidRPr="00CF0E26" w:rsidRDefault="00F110FD" w:rsidP="00F110FD">
+    <w:p w:rsidRPr="00CF0E26" w:rsidR="00F110FD" w:rsidP="00F110FD" w:rsidRDefault="00F110FD" w14:paraId="644A69D7" w14:textId="174E6106">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF0E26">
         <w:t>Att hålla god HLR-teknik genom självstudier och övning, förslagsvis var tredje månad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A209831" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="00EB510A">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00EB510A" w:rsidRDefault="00B51974" w14:paraId="4A209831" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF0E26">
         <w:t>Stabschefs ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
     </w:p>
-    <w:p w14:paraId="5F7B636B" w14:textId="4D19B2C6" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00564324" w:rsidP="00564324">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00564324" w:rsidRDefault="00564324" w14:paraId="5F7B636B" w14:textId="4D19B2C6">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51974">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Personal som inte är direkt engagerade i vård av patienter ska erbjudas utbildning i HLR Vuxen </w:t>
       </w:r>
       <w:r w:rsidRPr="00564324">
         <w:t xml:space="preserve">och Barn </w:t>
       </w:r>
       <w:r w:rsidRPr="00B51974">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">med årlig repetitionsutbildning. Om de ska arbeta i vården gäller samma regler som för övrig vårdpersonal. Respektive instruktör återkopplar till aktuell stabschef vilka medarbetare som utbildats samt lämnar en skriftlig årsrapport till HLR-utbildningsenheten. Stabschefer säkerställer gemensamt att tillräckligt antal instruktörer finns i enlighet med </w:t>
       </w:r>
       <w:r w:rsidRPr="00564324">
         <w:t>verksamhetschefers</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51974">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ansvar samt att medarbetarna upprätthåller sin HLR-kompetens</w:t>
       </w:r>
-      <w:r w:rsidR="00B51974" w:rsidRPr="00B51974">
+      <w:r w:rsidRPr="00B51974" w:rsidR="00B51974">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA1F4FD" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="0089533D">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="0089533D" w:rsidRDefault="00B51974" w14:paraId="1BA1F4FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="97" w:name="_Toc414007127"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="110" w:name="_Toc256000024"/>
+      <w:bookmarkStart w:name="_Toc414007127" w:id="97"/>
+      <w:bookmarkStart w:name="_Toc256000007" w:id="98"/>
+      <w:bookmarkStart w:name="_Toc256000030" w:id="99"/>
+      <w:bookmarkStart w:name="_Toc256000053" w:id="100"/>
+      <w:bookmarkStart w:name="_Toc256000076" w:id="101"/>
+      <w:bookmarkStart w:name="_Toc256000099" w:id="102"/>
+      <w:bookmarkStart w:name="_Toc476055536" w:id="103"/>
+      <w:bookmarkStart w:name="_Toc256000122" w:id="104"/>
+      <w:bookmarkStart w:name="_Toc502739099" w:id="105"/>
+      <w:bookmarkStart w:name="_Toc256000146" w:id="106"/>
+      <w:bookmarkStart w:name="_Toc256000171" w:id="107"/>
+      <w:bookmarkStart w:name="_Toc44334064" w:id="108"/>
+      <w:bookmarkStart w:name="_Toc44418392" w:id="109"/>
+      <w:bookmarkStart w:name="_Toc256000024" w:id="110"/>
       <w:r w:rsidRPr="00B51974">
-        <w:lastRenderedPageBreak/>
         <w:t>HLR-utbildningsenhetens ansvar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
     </w:p>
-    <w:p w14:paraId="49E54A86" w14:textId="77777777" w:rsidR="005C4655" w:rsidRPr="005C4655" w:rsidRDefault="005C4655" w:rsidP="0089533D">
+    <w:p w:rsidRPr="005C4655" w:rsidR="005C4655" w:rsidP="0089533D" w:rsidRDefault="005C4655" w14:paraId="49E54A86" w14:textId="77777777">
       <w:r w:rsidRPr="005C4655">
         <w:t>HLR-utbildningsenheten ansvarar för utbildning av instruktörer i HLR Vuxen och Barn, S-HLR Vuxen och Barn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C68C1FB" w14:textId="77777777" w:rsidR="005C4655" w:rsidRPr="005C4655" w:rsidRDefault="005C4655" w:rsidP="0089533D">
+    <w:p w:rsidRPr="005C4655" w:rsidR="005C4655" w:rsidP="0089533D" w:rsidRDefault="005C4655" w14:paraId="7C68C1FB" w14:textId="77777777">
       <w:r w:rsidRPr="005C4655">
         <w:t>HLR-utbildningsenhet tillhandahåller repetitionsutbildning till HLR-instruktörer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF0B5F5" w14:textId="33BFDF64" w:rsidR="00B51974" w:rsidRDefault="005C4655" w:rsidP="0089533D">
+    <w:p w:rsidR="00B51974" w:rsidP="0089533D" w:rsidRDefault="005C4655" w14:paraId="7BF0B5F5" w14:textId="33BFDF64">
       <w:r w:rsidRPr="005C4655">
         <w:t>HLR-utbildningsenheten ansvarar för utbildningsstruktur och kvalitetsuppföljning av utbildning samt uppnådda behandlingsmål, men kan också bistå med information och vägledning angående instruktörsutbildning i avancerad påbyggnadsutbildning i Vuxen- och Barn-HLR (A-HLR Vuxen, A-HLR Barn).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="695898F1" w14:textId="02FBEF18" w:rsidR="0089533D" w:rsidRPr="0089533D" w:rsidRDefault="0089533D" w:rsidP="0089533D">
+    <w:p w:rsidRPr="0089533D" w:rsidR="0089533D" w:rsidP="0089533D" w:rsidRDefault="0089533D" w14:paraId="695898F1" w14:textId="02FBEF18">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="0089533D">
         <w:t>Att organisera HLR-verksamheten över hela sjukhuset. Där ingår utbildning men också att medverka vid organisation av larm och akututrustning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F04B0B" w14:textId="27C4D4F5" w:rsidR="0089533D" w:rsidRPr="0089533D" w:rsidRDefault="0089533D" w:rsidP="0089533D">
+    <w:p w:rsidRPr="0089533D" w:rsidR="0089533D" w:rsidP="0089533D" w:rsidRDefault="0089533D" w14:paraId="06F04B0B" w14:textId="27C4D4F5">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="0089533D">
         <w:t>Att utveckla och stödja den pedagogiska verksamheten med instruktörsutbildning, kompetensutveckling, utbildningslokaler, träningsutrustning och introduktion av nyheter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7B9147" w14:textId="0327D73D" w:rsidR="0089533D" w:rsidRPr="0089533D" w:rsidRDefault="0089533D" w:rsidP="0089533D">
+    <w:p w:rsidRPr="0089533D" w:rsidR="0089533D" w:rsidP="0089533D" w:rsidRDefault="0089533D" w14:paraId="4B7B9147" w14:textId="0327D73D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Att vara arbetsgivarens stöd i att med tydliga och väl kända mål följa upp och kvalitetssäkra HLR-verksamheten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E4FE360" w14:textId="2686FD63" w:rsidR="0089533D" w:rsidRPr="0089533D" w:rsidRDefault="0089533D" w:rsidP="0089533D">
+    <w:p w:rsidRPr="0089533D" w:rsidR="0089533D" w:rsidP="0089533D" w:rsidRDefault="0089533D" w14:paraId="1E4FE360" w14:textId="2686FD63">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="0089533D">
         <w:t>Rekommenderas att delta i lokala och nationella möten om HLR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D2AA7F" w14:textId="7F078AF6" w:rsidR="0089533D" w:rsidRPr="0089533D" w:rsidRDefault="0089533D" w:rsidP="0089533D">
+    <w:p w:rsidRPr="0089533D" w:rsidR="0089533D" w:rsidP="0089533D" w:rsidRDefault="0089533D" w14:paraId="79D2AA7F" w14:textId="7F078AF6">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="0089533D">
         <w:t>Huvudinstruktörens uppgift är att utbilda nya instruktörer i respektive program.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E3B510" w14:textId="452A7F30" w:rsidR="0089533D" w:rsidRPr="0089533D" w:rsidRDefault="0089533D" w:rsidP="0089533D">
+    <w:p w:rsidRPr="0089533D" w:rsidR="0089533D" w:rsidP="0089533D" w:rsidRDefault="0089533D" w14:paraId="21E3B510" w14:textId="452A7F30">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="0089533D">
         <w:t>Huvudinstruktören bör fortsätta att hålla kontakt med de instruktörer som utbildats. På SÄS finns det möjlighet för instruktörerna att gå på repetitionsutbildningar på HLR-utbildningsenheten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A5E215" w14:textId="37FC55E1" w:rsidR="0089533D" w:rsidRPr="0089533D" w:rsidRDefault="0089533D" w:rsidP="0089533D">
+    <w:p w:rsidRPr="0089533D" w:rsidR="0089533D" w:rsidP="0089533D" w:rsidRDefault="0089533D" w14:paraId="37A5E215" w14:textId="37FC55E1">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="0089533D">
         <w:t>Ansvar för uppföljning i Svenska Hjärt-och Lungräddningsregistret på och utanför sjukhus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF45B32" w14:textId="61D7E8DD" w:rsidR="0089533D" w:rsidRDefault="7019EF15" w:rsidP="0089533D">
+    <w:p w:rsidR="0089533D" w:rsidP="0089533D" w:rsidRDefault="7019EF15" w14:paraId="7AF45B32" w14:textId="61D7E8DD">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sammankallande för </w:t>
       </w:r>
       <w:r w:rsidRPr="50DBCF90">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Referensgruppen HLR</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4194F0ED" w14:textId="26D8133B" w:rsidR="00772325" w:rsidRPr="00B51974" w:rsidRDefault="00772325" w:rsidP="00772325">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00772325" w:rsidP="00772325" w:rsidRDefault="00772325" w14:paraId="4194F0ED" w14:textId="26D8133B">
       <w:r>
         <w:t xml:space="preserve">För </w:t>
       </w:r>
       <w:r w:rsidR="00F6274F">
         <w:t>kontaktuppgifter och material</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, se </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId12">
         <w:r w:rsidRPr="008A3BEF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>HLR utbildningsenhetens webbplats</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C818099" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="00035CF9">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00035CF9" w:rsidRDefault="00B51974" w14:paraId="5C818099" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="111" w:name="_Toc414007129"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="125" w:name="_Toc177040509"/>
+      <w:bookmarkStart w:name="_Toc414007129" w:id="111"/>
+      <w:bookmarkStart w:name="_Toc256000009" w:id="112"/>
+      <w:bookmarkStart w:name="_Toc256000032" w:id="113"/>
+      <w:bookmarkStart w:name="_Toc256000055" w:id="114"/>
+      <w:bookmarkStart w:name="_Toc256000078" w:id="115"/>
+      <w:bookmarkStart w:name="_Toc256000101" w:id="116"/>
+      <w:bookmarkStart w:name="_Toc476055538" w:id="117"/>
+      <w:bookmarkStart w:name="_Toc256000124" w:id="118"/>
+      <w:bookmarkStart w:name="_Toc502739101" w:id="119"/>
+      <w:bookmarkStart w:name="_Toc256000148" w:id="120"/>
+      <w:bookmarkStart w:name="_Toc256000173" w:id="121"/>
+      <w:bookmarkStart w:name="_Toc44334065" w:id="122"/>
+      <w:bookmarkStart w:name="_Toc44418393" w:id="123"/>
+      <w:bookmarkStart w:name="_Toc256000031" w:id="124"/>
+      <w:bookmarkStart w:name="_Toc177040509" w:id="125"/>
       <w:r w:rsidRPr="00B51974">
         <w:t>Utbildningsnivåer</w:t>
       </w:r>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
     </w:p>
-    <w:p w14:paraId="0497431E" w14:textId="0A10A841" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="00035CF9">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00035CF9" w:rsidRDefault="00B51974" w14:paraId="0497431E" w14:textId="0A10A841">
       <w:r w:rsidRPr="00B51974">
         <w:t>HLR-utbildning sker i enlighet med gällande utbildningsprogram och riktlinjer från ”Svenska rådet för hjärt-lungräddning” (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId13">
         <w:r w:rsidRPr="00C30E00">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.hlr.nu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B51974">
         <w:t>) [1]. Utbildningen har olika nivåer anpassat efter samhälle och sjukvård. Alla utbildningar genomförs med hjälp av instruktör på SÄS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F67D63" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="00CE0F0F">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00CE0F0F" w:rsidRDefault="00B51974" w14:paraId="39F67D63" w14:textId="77777777">
       <w:r w:rsidRPr="00B51974">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hjärt-lungräddning Vuxen</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51974">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51974">
         <w:t xml:space="preserve"> Grundutbildning i Vuxen HLR inriktat mot samhället. Ges till personal utan direkt patientansvar, innefattar larmning, HLR-teknik, hantering av hjärtstartare och luftvägsstopp. Kan baseras på instruktionsfilm med instruktör.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40350E3D" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="00CE0F0F">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00CE0F0F" w:rsidRDefault="00B51974" w14:paraId="40350E3D" w14:textId="77777777">
       <w:r w:rsidRPr="00B51974">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>S-HLR Vuxen</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51974">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51974">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B51974">
         <w:t>Utbildning till all sjukvårdspersonal innefattar larmning, HLR-teknik, hantering av hjärtstartare och luftvägsstopp. Det ingår även användande av enkla hjälpmedel som finns tillgängliga vid en sjukvårdsinrättning, d.v.s. akutvagn, sug, svalgtub och syrgas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E701ABE" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="00CE0F0F">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00CE0F0F" w:rsidRDefault="00B51974" w14:paraId="4E701ABE" w14:textId="77777777">
       <w:r w:rsidRPr="00B51974">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>A-HLR Vuxen</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51974">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B51974">
         <w:t>Är en avancerad påbyggnad efter S-HLR Vuxen; Innefattar även läkemedel och manuell defibrillering och riktar sig till läkare och sjuksköterskor som förväntas självständigt handlägga behandling av hjärtstopp (t.ex. akutmottagning, IVA, HIA).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B597B08" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="00CE0F0F">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00CE0F0F" w:rsidRDefault="00B51974" w14:paraId="5B597B08" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="126" w:name="_Hlk43131669"/>
+      <w:bookmarkStart w:name="_Hlk43131669" w:id="126"/>
       <w:r w:rsidRPr="00B51974">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Barn-HLR</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51974">
         <w:t>. Grundutbildning för alla i samhället. Ges till föräldrar samt personal utan direkt patientansvar enligt behovsbedömning i respektive verksamhet. Innefattar larmning, HLR-teknik, hantering av hjärtstartare och luftvägsstopp. Kan baseras på instruktionsfilm med instruktör.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:p w14:paraId="12D1D1DA" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="00CE0F0F">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00CE0F0F" w:rsidRDefault="00B51974" w14:paraId="12D1D1DA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51974">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>S-HLR Barn</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51974">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. Utbildning till all sjukvårdspersonal och </w:t>
       </w:r>
       <w:r w:rsidRPr="00B51974">
         <w:t xml:space="preserve">innefattar larmning, HLR-teknik, hantering av hjärtstartare och luftvägsstopp. Det </w:t>
       </w:r>
       <w:r w:rsidRPr="00B51974">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>ingår även användande av enkla hjälpmedel som finns tillgängliga vid en sjukvårdsinrättning, d.v.s. akutvagn, sug, svalgtub och syrgas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166C59E9" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="00BD2219">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B51974">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00BD2219" w:rsidRDefault="00B51974" w14:paraId="166C59E9" w14:textId="77777777">
+      <w:r w:rsidRPr="2C8883E1">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="20"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>A-HLR Barn</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B51974">
+      <w:r>
+        <w:t>. Är en avancerad påbyggnad efter S-HLR Barn och riktar sig till läkare och sjuksköterskor som förväntas självständigt handlägga behandling av hjärtstopp på barn (akutmottagning, IVA, barnakutmottagning).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="34AD6B23" w:rsidP="23AF8622" w:rsidRDefault="34AD6B23" w14:paraId="54E2D3F9" w14:textId="327144A7">
+      <w:pPr>
+        <w:pStyle w:val="Tabellrubrik"/>
         <w:rPr>
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>. Är en avancerad påbyggnad efter S-HLR Barn och riktar sig till läkare och sjuksköterskor som förväntas självständigt handlägga behandling av hjärtstopp på barn (akutmottagning, IVA, barnakutmottagning).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0E508A26" w14:textId="77777777" w:rsidR="00B51974" w:rsidRDefault="00B51974" w:rsidP="006B797F">
+      </w:pPr>
+      <w:r w:rsidRPr="23AF8622" w:rsidR="34AD6B23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Rekommenderade</w:t>
+      </w:r>
+      <w:r w:rsidRPr="23AF8622" w:rsidR="0246BAF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utbildning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="23AF8622" w:rsidR="0246BAF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>snivåer i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="23AF8622" w:rsidR="0246BAF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="23AF8622" w:rsidR="7E5DC826">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>sjukvården</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2249"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="1154"/>
+        <w:gridCol w:w="1154"/>
+        <w:gridCol w:w="1154"/>
+        <w:gridCol w:w="1154"/>
+        <w:gridCol w:w="1154"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="2C8883E1" w:rsidTr="2C8883E1" w14:paraId="547B9219" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="6DEE1E51" w:rsidP="2C8883E1" w:rsidRDefault="6DEE1E51" w14:paraId="12F013A6" w14:textId="43BF0437">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Personalkategori</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="6DEE1E51" w:rsidP="2C8883E1" w:rsidRDefault="6DEE1E51" w14:paraId="5106A258" w14:textId="69DACD5A">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Vuxen HLR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="6DEE1E51" w:rsidP="2C8883E1" w:rsidRDefault="6DEE1E51" w14:paraId="7AD75BAA" w14:textId="5204DFD2">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Barn  HLR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="6DEE1E51" w:rsidP="2C8883E1" w:rsidRDefault="6DEE1E51" w14:paraId="305FEBD1" w14:textId="74759AC8">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+            </w:pPr>
+            <w:r>
+              <w:t>S-HLR Vuxen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="6DEE1E51" w:rsidP="2C8883E1" w:rsidRDefault="6DEE1E51" w14:paraId="3387F104" w14:textId="2C44BB51">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+            </w:pPr>
+            <w:r>
+              <w:t>S-HLR Barn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="6DEE1E51" w:rsidP="2C8883E1" w:rsidRDefault="6DEE1E51" w14:paraId="42A6907F" w14:textId="705F3D40">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+            </w:pPr>
+            <w:r>
+              <w:t>A-HLR Vuxen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="6DEE1E51" w:rsidP="2C8883E1" w:rsidRDefault="6DEE1E51" w14:paraId="0C64C5FA" w14:textId="15770821">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+            </w:pPr>
+            <w:r>
+              <w:t>A-HLR Barn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2C8883E1" w:rsidTr="2C8883E1" w14:paraId="69F38F21" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidR="6DEE1E51" w:rsidP="2C8883E1" w:rsidRDefault="6DEE1E51" w14:paraId="138EB200" w14:textId="0A07C7EB">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Hälso- och sjukvårdspersonal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="5F25DF4D" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="4DF3CEFB" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="3B1D07F5" w:rsidP="2C8883E1" w:rsidRDefault="3B1D07F5" w14:paraId="2FD7AD86" w14:textId="28C8CE55">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="3B1D07F5" w:rsidP="2C8883E1" w:rsidRDefault="3B1D07F5" w14:paraId="4D33C6EB" w14:textId="7BD86891">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="1CD13BFD" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="74D53725" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2C8883E1" w:rsidTr="2C8883E1" w14:paraId="073A2FE5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidR="6DEE1E51" w:rsidP="2C8883E1" w:rsidRDefault="6DEE1E51" w14:paraId="741C4B37" w14:textId="5A9E1AFB">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Sjuksköterskor inom:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0479D040" w:rsidP="2C8883E1" w:rsidRDefault="0479D040" w14:paraId="458B3193" w14:textId="00E02C9B">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0479D040" w:rsidP="2C8883E1" w:rsidRDefault="0479D040" w14:paraId="40B8A322" w14:textId="38F93A61">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0479D040" w:rsidP="2C8883E1" w:rsidRDefault="0479D040" w14:paraId="28F45B9B" w14:textId="3092FD6B">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0479D040" w:rsidP="2C8883E1" w:rsidRDefault="0479D040" w14:paraId="1E702E6C" w14:textId="76EB048F">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0479D040" w:rsidP="2C8883E1" w:rsidRDefault="0479D040" w14:paraId="5BE56EB1" w14:textId="7F4B87DA">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="0479D040" w:rsidP="2C8883E1" w:rsidRDefault="0479D040" w14:paraId="395CD118" w14:textId="1618195F">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2C8883E1" w:rsidTr="2C8883E1" w14:paraId="6D767EA0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidR="6DEE1E51" w:rsidP="2C8883E1" w:rsidRDefault="6DEE1E51" w14:paraId="1ACF6D4C" w14:textId="758A188F">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Anestesi/IVA/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="6DEE1E51" w:rsidP="2C8883E1" w:rsidRDefault="6DEE1E51" w14:paraId="6700F20F" w14:textId="6E087901">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Intermediärvård</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="528F772A" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="1B16FC5F" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="74DA7DBC" w:rsidP="2C8883E1" w:rsidRDefault="74DA7DBC" w14:paraId="3B86FD9E" w14:textId="7C139B8D">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="74DA7DBC" w:rsidP="2C8883E1" w:rsidRDefault="74DA7DBC" w14:paraId="73DD224A" w14:textId="19FB27C1">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="74DA7DBC" w:rsidP="2C8883E1" w:rsidRDefault="74DA7DBC" w14:paraId="2743ED22" w14:textId="2880CDC6">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="74DA7DBC" w:rsidP="2C8883E1" w:rsidRDefault="74DA7DBC" w14:paraId="68749C7B" w14:textId="55462593">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2C8883E1" w:rsidTr="2C8883E1" w14:paraId="37D97CA3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidR="6DEE1E51" w:rsidP="2C8883E1" w:rsidRDefault="6DEE1E51" w14:paraId="084A9714" w14:textId="5DC4219C">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Kardiologi/ HIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="73EBBE98" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="72074CB3" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="4881B8BC" w:rsidP="2C8883E1" w:rsidRDefault="4881B8BC" w14:paraId="4E59511F" w14:textId="5170AAD6">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="4881B8BC" w:rsidP="2C8883E1" w:rsidRDefault="4881B8BC" w14:paraId="7EA28E34" w14:textId="2081C0F7">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="4881B8BC" w:rsidP="2C8883E1" w:rsidRDefault="4881B8BC" w14:paraId="3A5F78E4" w14:textId="351622D6">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="4F97BDE7" w14:textId="1E145E28">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2C8883E1" w:rsidTr="2C8883E1" w14:paraId="370370F9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidR="6DEE1E51" w:rsidP="2C8883E1" w:rsidRDefault="6DEE1E51" w14:paraId="1E5D942E" w14:textId="26606803">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Akutmottagning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="0F1A1C80" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="2077315F" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="36436B55" w:rsidP="2C8883E1" w:rsidRDefault="36436B55" w14:paraId="2CF1EB46" w14:textId="7BBFE2CD">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="36436B55" w:rsidP="2C8883E1" w:rsidRDefault="36436B55" w14:paraId="5D4ADD9E" w14:textId="402E7403">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="36436B55" w:rsidP="2C8883E1" w:rsidRDefault="36436B55" w14:paraId="127C68CB" w14:textId="1E051517">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="36436B55" w:rsidP="2C8883E1" w:rsidRDefault="36436B55" w14:paraId="00DCE237" w14:textId="2AA47A0F">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2C8883E1" w:rsidTr="2C8883E1" w14:paraId="3E47209E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidR="6DEE1E51" w:rsidP="2C8883E1" w:rsidRDefault="6DEE1E51" w14:paraId="0A5FACD8" w14:textId="00273755">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Ambulanssjukvård</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="34DABC57" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="2AFD2003" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="6B464644" w:rsidP="2C8883E1" w:rsidRDefault="6B464644" w14:paraId="078DF45E" w14:textId="7FB0CE0E">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="6B464644" w:rsidP="2C8883E1" w:rsidRDefault="6B464644" w14:paraId="065DFCCF" w14:textId="6825184E">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="6B464644" w:rsidP="2C8883E1" w:rsidRDefault="6B464644" w14:paraId="2A110DD9" w14:textId="3197C864">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="6B464644" w:rsidP="2C8883E1" w:rsidRDefault="6B464644" w14:paraId="1992B23D" w14:textId="0F58A8D2">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2C8883E1" w:rsidTr="2C8883E1" w14:paraId="6C44464A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidR="0DCE4288" w:rsidP="2C8883E1" w:rsidRDefault="0DCE4288" w14:paraId="251F197F" w14:textId="59FFCEDD">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Läkare inom:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="35871C84" w:rsidP="2C8883E1" w:rsidRDefault="35871C84" w14:paraId="218D3A6C" w14:textId="6E087901">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="35871C84" w:rsidP="2C8883E1" w:rsidRDefault="35871C84" w14:paraId="10122258" w14:textId="58EF8AB3">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="35871C84" w:rsidP="2C8883E1" w:rsidRDefault="35871C84" w14:paraId="56643CB1" w14:textId="371888E6">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="35871C84" w:rsidP="2C8883E1" w:rsidRDefault="35871C84" w14:paraId="53F3380B" w14:textId="3574D8A8">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="35871C84" w:rsidP="2C8883E1" w:rsidRDefault="35871C84" w14:paraId="2B6C1364" w14:textId="1E45184E">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="35871C84" w:rsidP="2C8883E1" w:rsidRDefault="35871C84" w14:paraId="04890FDB" w14:textId="29998295">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2C8883E1" w:rsidTr="2C8883E1" w14:paraId="3DBCDF20" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidR="0DCE4288" w:rsidP="2C8883E1" w:rsidRDefault="0DCE4288" w14:paraId="04ED91B9" w14:textId="225776DF">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Anestesi/IVA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="5DC92142" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="212B1671" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="24FDCFAC" w:rsidP="2C8883E1" w:rsidRDefault="24FDCFAC" w14:paraId="16E7E7E9" w14:textId="27A10FD5">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="24FDCFAC" w:rsidP="2C8883E1" w:rsidRDefault="24FDCFAC" w14:paraId="601EB1EC" w14:textId="438146A2">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="24FDCFAC" w:rsidP="2C8883E1" w:rsidRDefault="24FDCFAC" w14:paraId="2023FED3" w14:textId="2D7E6605">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="24FDCFAC" w:rsidP="2C8883E1" w:rsidRDefault="24FDCFAC" w14:paraId="21AFFEBE" w14:textId="47152E8E">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2C8883E1" w:rsidTr="2C8883E1" w14:paraId="238A6264" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidR="0DCE4288" w:rsidP="2C8883E1" w:rsidRDefault="0DCE4288" w14:paraId="29E6D332" w14:textId="35BA3D16">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Kardiologi/HIA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="029F39F5" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="530D6511" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="3FA23393" w:rsidP="2C8883E1" w:rsidRDefault="3FA23393" w14:paraId="2C31D5C9" w14:textId="602438F9">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="3FA23393" w:rsidP="2C8883E1" w:rsidRDefault="3FA23393" w14:paraId="18102976" w14:textId="0127301A">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="3FA23393" w:rsidP="2C8883E1" w:rsidRDefault="3FA23393" w14:paraId="3B26EEE2" w14:textId="2388E60F">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="59231394" w14:textId="1B5522A0">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2C8883E1" w:rsidTr="2C8883E1" w14:paraId="1BA8A174" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidR="0DCE4288" w:rsidP="2C8883E1" w:rsidRDefault="0DCE4288" w14:paraId="760ADED0" w14:textId="119D5B48">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Akutmedicin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="6EF81DE1" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="6F630CD8" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="779D155F" w:rsidP="2C8883E1" w:rsidRDefault="779D155F" w14:paraId="417FC37A" w14:textId="7E04191F">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="779D155F" w:rsidP="2C8883E1" w:rsidRDefault="779D155F" w14:paraId="6C5D4DB5" w14:textId="09765408">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="779D155F" w:rsidP="2C8883E1" w:rsidRDefault="779D155F" w14:paraId="49D0A1C2" w14:textId="6AA84BAF">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="779D155F" w:rsidP="2C8883E1" w:rsidRDefault="779D155F" w14:paraId="2DB7559F" w14:textId="010F66E6">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2C8883E1" w:rsidTr="2C8883E1" w14:paraId="055D8484" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidR="79C5F701" w:rsidP="2C8883E1" w:rsidRDefault="79C5F701" w14:paraId="2BC27B33" w14:textId="4E094E9D">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Internmedicin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="6CA8DB09" w14:textId="7A3791A9">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="40AC8CDB" w14:textId="13AC9CA7">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="79C5F701" w:rsidP="2C8883E1" w:rsidRDefault="79C5F701" w14:paraId="31B6038D" w14:textId="3AC554C0">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="79C5F701" w:rsidP="2C8883E1" w:rsidRDefault="79C5F701" w14:paraId="381E8D2F" w14:textId="6E0E6E4F">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="79C5F701" w:rsidP="2C8883E1" w:rsidRDefault="79C5F701" w14:paraId="45CD267C" w14:textId="37AC6353">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="71D8D26A" w14:textId="6ED46D3B">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2C8883E1" w:rsidTr="2C8883E1" w14:paraId="0C0BD2C9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidR="0DCE4288" w:rsidP="2C8883E1" w:rsidRDefault="0DCE4288" w14:paraId="4589E23D" w14:textId="6E537AF0">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Barnsjukvård</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="2649EDDD" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="20C6AD80" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="609B6BC8" w:rsidP="2C8883E1" w:rsidRDefault="609B6BC8" w14:paraId="297A001E" w14:textId="20FCC4E2">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="609B6BC8" w:rsidP="2C8883E1" w:rsidRDefault="609B6BC8" w14:paraId="302C1530" w14:textId="36B96A19">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="7AA235D8" w14:textId="329F8745">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="609B6BC8" w:rsidP="2C8883E1" w:rsidRDefault="609B6BC8" w14:paraId="4486EE06" w14:textId="1AC0A8E8">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2C8883E1" w:rsidTr="2C8883E1" w14:paraId="558C2D26" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidR="0DCE4288" w:rsidP="2C8883E1" w:rsidRDefault="0DCE4288" w14:paraId="4C0746FE" w14:textId="4C0CC09A">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Övriga Läkargrupper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="7ECA1CC6" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="18AE132C" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="355F5FC1" w:rsidP="2C8883E1" w:rsidRDefault="355F5FC1" w14:paraId="102DA7F1" w14:textId="40A67CF5">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="355F5FC1" w:rsidP="2C8883E1" w:rsidRDefault="355F5FC1" w14:paraId="0981821C" w14:textId="54E3CD3B">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="2BF321D5" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="362F1B2A" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="2C8883E1" w:rsidTr="2C8883E1" w14:paraId="13BA6495" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EBECEC" w:themeFill="accent4" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidR="0DCE4288" w:rsidP="2C8883E1" w:rsidRDefault="0DCE4288" w14:paraId="1DC864D9" w14:textId="4FE958D6">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Övrig Personal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="71CEF511" w:rsidP="2C8883E1" w:rsidRDefault="71CEF511" w14:paraId="51F5F8A4" w14:textId="6F188B41">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="71CEF511" w:rsidP="2C8883E1" w:rsidRDefault="71CEF511" w14:paraId="3F26679A" w14:textId="66B780C0">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="105C87BF" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="424820DE" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="1118A741" w14:textId="61B41C81">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1155" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="10A75A81" w14:textId="24F75DDC">
+            <w:pPr>
+              <w:pStyle w:val="Ingetavstnd"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="2C8883E1" w:rsidP="2C8883E1" w:rsidRDefault="2C8883E1" w14:paraId="40B1697E" w14:textId="222AF61C"/>
+    <w:p w:rsidR="00B51974" w:rsidP="2C8883E1" w:rsidRDefault="00B51974" w14:paraId="0E508A26" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="127" w:name="_Toc414007130"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00B51974">
+      <w:bookmarkStart w:name="_Toc414007130" w:id="128"/>
+      <w:bookmarkStart w:name="_Toc256000010" w:id="129"/>
+      <w:bookmarkStart w:name="_Toc256000033" w:id="130"/>
+      <w:bookmarkStart w:name="_Toc256000056" w:id="131"/>
+      <w:bookmarkStart w:name="_Toc256000079" w:id="132"/>
+      <w:bookmarkStart w:name="_Toc256000102" w:id="133"/>
+      <w:bookmarkStart w:name="_Toc476055539" w:id="134"/>
+      <w:bookmarkStart w:name="_Toc256000125" w:id="135"/>
+      <w:bookmarkStart w:name="_Toc502739102" w:id="136"/>
+      <w:bookmarkStart w:name="_Toc256000149" w:id="137"/>
+      <w:bookmarkStart w:name="_Toc256000174" w:id="138"/>
+      <w:bookmarkStart w:name="_Toc44334066" w:id="139"/>
+      <w:bookmarkStart w:name="_Toc44418394" w:id="140"/>
+      <w:bookmarkStart w:name="_Toc256000034" w:id="141"/>
+      <w:bookmarkStart w:name="_Toc177040510" w:id="142"/>
+      <w:r>
         <w:t>Utbildningsmål</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
       <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
       <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
-    </w:p>
-    <w:p w14:paraId="1329C93F" w14:textId="6A7B469D" w:rsidR="006B797F" w:rsidRDefault="006B797F" w:rsidP="006B797F">
+      <w:bookmarkEnd w:id="142"/>
+    </w:p>
+    <w:p w:rsidR="006B797F" w:rsidP="006B797F" w:rsidRDefault="006B797F" w14:paraId="1329C93F" w14:textId="6A7B469D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Alla anställda utan direkt patientkontakt ska vara utbildade i hjärt-lungräddning Vuxen samt Barn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5810223A" w14:textId="77777777" w:rsidR="006B797F" w:rsidRPr="00B51974" w:rsidRDefault="006B797F" w:rsidP="006B797F">
+    <w:p w:rsidRPr="00B51974" w:rsidR="006B797F" w:rsidP="006B797F" w:rsidRDefault="006B797F" w14:paraId="5810223A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51974">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vårdpersonal ska vara utbildade i S-HLR Vuxen samt Barn.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B70F2E" w14:textId="01603DFB" w:rsidR="006B797F" w:rsidRDefault="006B797F" w:rsidP="006B797F">
+    <w:p w:rsidR="006B797F" w:rsidP="006B797F" w:rsidRDefault="006B797F" w14:paraId="19B70F2E" w14:textId="01603DFB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Läkare och sjuksköterskor som förväntas självständigt handlägga be-handling av hjärtstopp av vuxna ska vara vidareutbildade i A-HLR Vuxen, d.v.s. sjuksköterskor och läkare inom anestesi/IVA, kardiologi, akutsjukvård samt ambulans.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECE2437" w14:textId="796E5B1F" w:rsidR="006B797F" w:rsidRDefault="006B797F" w:rsidP="006B797F">
+    <w:p w:rsidR="006B797F" w:rsidP="006B797F" w:rsidRDefault="006B797F" w14:paraId="1ECE2437" w14:textId="796E5B1F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Läkare och sjuksköterskor som förväntas självständigt handlägga behandling av hjärtstopp på barn ska vara vidareutbildade i A-HLR Barn, d.v.s. sjuksköterskor och läkare inom anestesi/IVA, barnkardiologi, akutsjukvård, ambulans samt läkare inom barnsjukvård.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655016EA" w14:textId="30B33A9F" w:rsidR="006B797F" w:rsidRDefault="006B797F" w:rsidP="006B797F">
+    <w:p w:rsidR="006B797F" w:rsidP="006B797F" w:rsidRDefault="006B797F" w14:paraId="655016EA" w14:textId="30B33A9F">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Återkommande träning var 6-12:e månad för all personal anställda vid SÄS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8BED0B" w14:textId="3D44ED67" w:rsidR="006B797F" w:rsidRDefault="006B797F" w:rsidP="006B797F">
+    <w:p w:rsidR="006B797F" w:rsidP="006B797F" w:rsidRDefault="006B797F" w14:paraId="4C8BED0B" w14:textId="3D44ED67">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Återkommande självstudier var 3:e månad mellan instruktörsledda utbildningar i form av HLR-teknikträning och/eller teoretisk inläsning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F119743" w14:textId="5BC1B872" w:rsidR="006B797F" w:rsidRDefault="006B797F" w:rsidP="00073D1A">
+    <w:p w:rsidR="006B797F" w:rsidP="00073D1A" w:rsidRDefault="006B797F" w14:paraId="2F119743" w14:textId="5BC1B872">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">All utförd HLR-utbildning ska </w:t>
       </w:r>
       <w:r w:rsidR="5F58F06D">
         <w:t>registreras</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> i HLR-rådets utbildningsportal, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="085245A2">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://utbildningsportal.hlr.nu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EF47A5" w:rsidRPr="085245A2">
+      <w:r w:rsidRPr="085245A2" w:rsidR="00EF47A5">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> och en årsredovisning av enhetens utbildningar skickas till HLR-utbildningsenheten på SÄS i början av nästkommande år.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1633C624" w14:textId="679A4283" w:rsidR="006B797F" w:rsidRPr="00B51974" w:rsidRDefault="006B797F" w:rsidP="00EC1C8D">
+    <w:p w:rsidRPr="00B51974" w:rsidR="006B797F" w:rsidP="00EC1C8D" w:rsidRDefault="006B797F" w14:paraId="1633C624" w14:textId="679A4283">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:ind w:right="991"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All personal som vårdar patienter som överlevt hjärtstopp samt HLR-instruktörer rekommenderas att ha läst HLR-rådets informationsmaterial </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId19">
         <w:r w:rsidRPr="001106A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Livet eft</w:t>
-[...11 lines deleted...]
-          <w:t>r hjärtstopp</w:t>
+          <w:t>Livet efter hjärtstopp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58BC7047" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="00CE0CF2">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00CE0CF2" w:rsidRDefault="00B51974" w14:paraId="58BC7047" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="142" w:name="_Akututrustning_"/>
-[...15 lines deleted...]
-      <w:bookmarkEnd w:id="142"/>
+      <w:bookmarkStart w:name="_Akututrustning_" w:id="143"/>
+      <w:bookmarkStart w:name="_Toc414007132" w:id="144"/>
+      <w:bookmarkStart w:name="_Toc256000012" w:id="145"/>
+      <w:bookmarkStart w:name="_Toc256000035" w:id="146"/>
+      <w:bookmarkStart w:name="_Toc256000058" w:id="147"/>
+      <w:bookmarkStart w:name="_Toc256000081" w:id="148"/>
+      <w:bookmarkStart w:name="_Toc256000104" w:id="149"/>
+      <w:bookmarkStart w:name="_Toc476055541" w:id="150"/>
+      <w:bookmarkStart w:name="_Toc256000127" w:id="151"/>
+      <w:bookmarkStart w:name="_Toc502739104" w:id="152"/>
+      <w:bookmarkStart w:name="_Toc256000151" w:id="153"/>
+      <w:bookmarkStart w:name="_Toc256000176" w:id="154"/>
+      <w:bookmarkStart w:name="_Toc44334067" w:id="155"/>
+      <w:bookmarkStart w:name="_Toc44418395" w:id="156"/>
+      <w:bookmarkStart w:name="_Toc256000037" w:id="157"/>
+      <w:bookmarkStart w:name="_Toc177040511" w:id="158"/>
+      <w:bookmarkEnd w:id="143"/>
       <w:r w:rsidRPr="00B51974">
         <w:t>Akutteam</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="143"/>
       <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
       <w:bookmarkEnd w:id="146"/>
       <w:bookmarkEnd w:id="147"/>
       <w:bookmarkEnd w:id="148"/>
       <w:bookmarkEnd w:id="149"/>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
       <w:bookmarkEnd w:id="152"/>
       <w:bookmarkEnd w:id="153"/>
       <w:bookmarkEnd w:id="154"/>
       <w:bookmarkEnd w:id="155"/>
       <w:bookmarkEnd w:id="156"/>
       <w:bookmarkEnd w:id="157"/>
-    </w:p>
-    <w:p w14:paraId="7444961D" w14:textId="1E7BE2E4" w:rsidR="00AF7033" w:rsidRPr="00AF7033" w:rsidRDefault="00AF7033" w:rsidP="00AF7033">
+      <w:bookmarkEnd w:id="158"/>
+    </w:p>
+    <w:p w:rsidRPr="00AF7033" w:rsidR="00AF7033" w:rsidP="00AF7033" w:rsidRDefault="00AF7033" w14:paraId="7444961D" w14:textId="1E7BE2E4">
       <w:r w:rsidRPr="00AF7033">
         <w:t xml:space="preserve">Vid en akut situation larmas akutgrupp via larmknapp, se riktlinje </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId20">
         <w:r w:rsidRPr="00294240">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Akuta Medicinska larm vid SÄS Borås</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AF7033">
         <w:t xml:space="preserve"> [2] alternativt </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId21">
         <w:r w:rsidRPr="00C97007">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Akuta medicinska larm vid SÄS Skene</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AF7033">
         <w:t xml:space="preserve"> [3]. Om den larmande befinner sig där larmknapp inte är tillgänglig, sker larm via </w:t>
       </w:r>
       <w:r w:rsidRPr="00C97007">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>larmnummer 2010</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF7033">
         <w:t xml:space="preserve"> till telefonväxeln, vid händelse utanför sjukhusets byggnader används </w:t>
       </w:r>
       <w:r w:rsidRPr="00C97007">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>larmnumret 112</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF7033">
         <w:t xml:space="preserve">, se även riktlinje </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId22">
         <w:r w:rsidRPr="00520FDF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve">Akuta sjukdomsfall </w:t>
-[...11 lines deleted...]
-          <w:t>å allmänna ytor inom sjukhusområdet – larmrutiner vid SÄS</w:t>
+          <w:t>Akuta sjukdomsfall på allmänna ytor inom sjukhusområdet – larmrutiner vid SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AF7033">
         <w:t xml:space="preserve"> [4].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E9CA901" w14:textId="582D33A6" w:rsidR="00AF7033" w:rsidRDefault="00AF7033" w:rsidP="00AF7033">
-[...4 lines deleted...]
-    <w:p w14:paraId="3323E60D" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00CF0E26" w:rsidRDefault="00B51974" w:rsidP="00B421A6">
+    <w:p w:rsidR="00AF7033" w:rsidP="00AF7033" w:rsidRDefault="00AF7033" w14:paraId="6E9CA901" w14:textId="1AC0A838">
+      <w:r w:rsidR="00AF7033">
+        <w:rPr/>
+        <w:t>Akutteamet ska ses som en kvalificerad resurs vars avsikt är att ytterligare förstärka och förbättra den medicinska behandlingen vid hjärtstopp</w:t>
+      </w:r>
+      <w:r w:rsidR="311F7E14">
+        <w:rPr/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="07032107">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="23AF8622" w:rsidR="4370FE0B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="23AF8622" w:rsidR="07032107">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uvudansvar för </w:t>
+      </w:r>
+      <w:r w:rsidRPr="23AF8622" w:rsidR="281210BD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kompressioner och </w:t>
+      </w:r>
+      <w:r w:rsidRPr="23AF8622" w:rsidR="07032107">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>behandling ligger fortfarande hos avdelning/mottagni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="23AF8622" w:rsidR="07032107">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ng där </w:t>
+      </w:r>
+      <w:r w:rsidRPr="23AF8622" w:rsidR="07032107">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>hjärtstoppet inträffa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="23AF8622" w:rsidR="5F132C0F">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="23AF8622" w:rsidR="00AF7033">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7033">
+        <w:rPr/>
+        <w:t xml:space="preserve">Vid SÄS Borås är </w:t>
+      </w:r>
+      <w:r w:rsidR="45244401">
+        <w:rPr/>
+        <w:t>akut</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7033">
+        <w:rPr/>
+        <w:t>teamet utrustat med</w:t>
+      </w:r>
+      <w:r w:rsidRPr="23AF8622" w:rsidR="00AF7033">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="23AF8622" w:rsidR="00AF7033">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>akut</w:t>
+      </w:r>
+      <w:r w:rsidRPr="23AF8622" w:rsidR="4E951C23">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>moped</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7033">
+        <w:rPr/>
+        <w:t xml:space="preserve"> där bland annat avancerad akututrustning finns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CF0E26" w:rsidR="00B51974" w:rsidP="00B421A6" w:rsidRDefault="00B51974" w14:paraId="3323E60D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="158" w:name="_Toc414007133"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="172" w:name="_Toc177040512"/>
+      <w:bookmarkStart w:name="_Toc414007133" w:id="160"/>
+      <w:bookmarkStart w:name="_Toc256000013" w:id="161"/>
+      <w:bookmarkStart w:name="_Toc256000036" w:id="162"/>
+      <w:bookmarkStart w:name="_Toc256000059" w:id="163"/>
+      <w:bookmarkStart w:name="_Toc256000082" w:id="164"/>
+      <w:bookmarkStart w:name="_Toc256000105" w:id="165"/>
+      <w:bookmarkStart w:name="_Toc476055542" w:id="166"/>
+      <w:bookmarkStart w:name="_Toc256000128" w:id="167"/>
+      <w:bookmarkStart w:name="_Toc502739105" w:id="168"/>
+      <w:bookmarkStart w:name="_Toc256000152" w:id="169"/>
+      <w:bookmarkStart w:name="_Toc256000177" w:id="170"/>
+      <w:bookmarkStart w:name="_Toc44334068" w:id="171"/>
+      <w:bookmarkStart w:name="_Toc44418396" w:id="172"/>
+      <w:bookmarkStart w:name="_Toc256000038" w:id="173"/>
+      <w:bookmarkStart w:name="_Toc177040512" w:id="174"/>
       <w:r w:rsidRPr="00CF0E26">
         <w:t>Defibrillering</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="158"/>
-      <w:bookmarkEnd w:id="159"/>
       <w:bookmarkEnd w:id="160"/>
       <w:bookmarkEnd w:id="161"/>
       <w:bookmarkEnd w:id="162"/>
       <w:bookmarkEnd w:id="163"/>
       <w:bookmarkEnd w:id="164"/>
       <w:bookmarkEnd w:id="165"/>
       <w:bookmarkEnd w:id="166"/>
       <w:bookmarkEnd w:id="167"/>
       <w:bookmarkEnd w:id="168"/>
       <w:bookmarkEnd w:id="169"/>
       <w:bookmarkEnd w:id="170"/>
       <w:bookmarkEnd w:id="171"/>
       <w:bookmarkEnd w:id="172"/>
-    </w:p>
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="181" w:name="_Toc256000039"/>
       <w:bookmarkEnd w:id="173"/>
+      <w:bookmarkEnd w:id="174"/>
+    </w:p>
+    <w:p w:rsidRPr="00CF0E26" w:rsidR="00B421A6" w:rsidP="00B421A6" w:rsidRDefault="00B421A6" w14:paraId="7C580033" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Akutläkemedel" w:id="175"/>
+      <w:bookmarkStart w:name="_Toc476055546" w:id="176"/>
+      <w:bookmarkStart w:name="_Toc256000132" w:id="177"/>
+      <w:bookmarkStart w:name="_Toc502739109" w:id="178"/>
+      <w:bookmarkStart w:name="_Toc256000156" w:id="179"/>
+      <w:bookmarkStart w:name="_Toc256000181" w:id="180"/>
+      <w:bookmarkStart w:name="_Toc44334069" w:id="181"/>
+      <w:bookmarkStart w:name="_Toc44418397" w:id="182"/>
+      <w:bookmarkStart w:name="_Toc256000039" w:id="183"/>
+      <w:bookmarkEnd w:id="175"/>
       <w:r w:rsidRPr="00CF0E26">
         <w:t>På SÄS finns lokalt utplacerade halvautomatiska hjärtstartare på de flesta avdelningar och mottagningar samt i några av sjukhusets allmänna ytor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570C9106" w14:textId="00447404" w:rsidR="00B421A6" w:rsidRPr="00CF0E26" w:rsidRDefault="00B421A6" w:rsidP="00B421A6">
+    <w:p w:rsidRPr="00CF0E26" w:rsidR="00B421A6" w:rsidP="00B421A6" w:rsidRDefault="00B421A6" w14:paraId="570C9106" w14:textId="00447404">
       <w:r w:rsidRPr="00CF0E26">
         <w:t>Särskild utbildning krävs inte för att hantera eller defibrillera med halvautomatisk defibrillator, men genomförd HLR-utbildning leder till säkrare och effektivare defibrillering och HLR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18246D9F" w14:textId="77777777" w:rsidR="00B421A6" w:rsidRPr="00CF0E26" w:rsidRDefault="00B421A6" w:rsidP="00B421A6">
+    <w:p w:rsidRPr="00CF0E26" w:rsidR="00B421A6" w:rsidP="00B421A6" w:rsidRDefault="00B421A6" w14:paraId="18246D9F" w14:textId="77777777">
       <w:r w:rsidRPr="00CF0E26">
         <w:t xml:space="preserve">När akutteam kommer som förstärkning erbjuder detta möjlighet till manuell defibrillering. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488E2974" w14:textId="6F843447" w:rsidR="00B421A6" w:rsidRPr="00CF0E26" w:rsidRDefault="00B421A6" w:rsidP="00B421A6">
+    <w:p w:rsidRPr="00CF0E26" w:rsidR="00B421A6" w:rsidP="00B421A6" w:rsidRDefault="00B421A6" w14:paraId="488E2974" w14:textId="6F843447">
       <w:r w:rsidRPr="00CF0E26">
         <w:t>Arbetsplatser med personal som förväntas kunna handlägga hjärtstopp självständigt, eller som har kompetens för Avancerad HLR, har manuell eller multifunktionell defibrillator.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022633E6" w14:textId="4FC70817" w:rsidR="00073F1F" w:rsidRDefault="00B421A6" w:rsidP="00B421A6">
+    <w:p w:rsidR="00073F1F" w:rsidP="00B421A6" w:rsidRDefault="00B421A6" w14:paraId="022633E6" w14:textId="4FC70817">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF0E26">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Arbetsplats med utplacerade hjärtstartare</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51974">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ansvarar för att användarutbildning genomförs</w:t>
       </w:r>
       <w:r w:rsidRPr="00B421A6">
         <w:t xml:space="preserve"> samt</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51974">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ansvarar för att den dagliga kontrollen/veckokontrollen genomförs och dokumenteras och att hjärtstartaren återställs efter användande enligt gällande rutiner, se rutinen </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId23">
         <w:r w:rsidRPr="003018E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>HLR – Genomförande vid SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B51974">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> [5].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120E329B" w14:textId="45164372" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="0031083A">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="0031083A" w:rsidRDefault="00B51974" w14:paraId="120E329B" w14:textId="45164372">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="182" w:name="_Toc177040513"/>
+      <w:bookmarkStart w:name="_Toc177040513" w:id="184"/>
       <w:r w:rsidRPr="00B51974">
-        <w:lastRenderedPageBreak/>
         <w:t>Förvaring av läkemedel</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="174"/>
-      <w:bookmarkEnd w:id="175"/>
       <w:bookmarkEnd w:id="176"/>
       <w:bookmarkEnd w:id="177"/>
       <w:bookmarkEnd w:id="178"/>
       <w:bookmarkEnd w:id="179"/>
       <w:bookmarkEnd w:id="180"/>
       <w:bookmarkEnd w:id="181"/>
       <w:bookmarkEnd w:id="182"/>
-    </w:p>
-    <w:p w14:paraId="4BD83043" w14:textId="122F0C29" w:rsidR="00F876AD" w:rsidRDefault="0031083A" w:rsidP="0031083A">
+      <w:bookmarkEnd w:id="183"/>
+      <w:bookmarkEnd w:id="184"/>
+    </w:p>
+    <w:p w:rsidR="00F876AD" w:rsidP="0031083A" w:rsidRDefault="0031083A" w14:paraId="4BD83043" w14:textId="122F0C29">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00F876AD">
         <w:t xml:space="preserve">nligt Socialstyrelsens föreskrifter och allmänna råd HSLF-FS 2017:37 kan läkemedel som måste vara lätt tillgängliga t.ex. Adrenalin förvaras utanför läkemedelsförråd om det är förenligt med en säker hantering. Detta innebär att akutläkemedel kan förvaras i en låst eller plomberad akutvagn eller akutväska. Se även </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
-        <w:r w:rsidR="00F876AD" w:rsidRPr="085245A2">
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="085245A2" w:rsidR="00F876AD">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>regiongemensam rutin för läkemed</w:t>
-[...11 lines deleted...]
-          <w:t>lshantering</w:t>
+          <w:t>regiongemensam rutin för läkemedelshantering</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0076323D">
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="00A35CCA">
         <w:t>6].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC2912D" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="00F1205C">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00F1205C" w:rsidRDefault="00B51974" w14:paraId="6FC2912D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="183" w:name="_Toc414007137"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="197" w:name="_Toc177040514"/>
+      <w:bookmarkStart w:name="_Toc414007137" w:id="185"/>
+      <w:bookmarkStart w:name="_Toc256000017" w:id="186"/>
+      <w:bookmarkStart w:name="_Toc256000040" w:id="187"/>
+      <w:bookmarkStart w:name="_Toc256000063" w:id="188"/>
+      <w:bookmarkStart w:name="_Toc256000086" w:id="189"/>
+      <w:bookmarkStart w:name="_Toc256000109" w:id="190"/>
+      <w:bookmarkStart w:name="_Toc476055547" w:id="191"/>
+      <w:bookmarkStart w:name="_Toc256000133" w:id="192"/>
+      <w:bookmarkStart w:name="_Toc502739110" w:id="193"/>
+      <w:bookmarkStart w:name="_Toc256000157" w:id="194"/>
+      <w:bookmarkStart w:name="_Toc256000182" w:id="195"/>
+      <w:bookmarkStart w:name="_Toc44334070" w:id="196"/>
+      <w:bookmarkStart w:name="_Toc44418398" w:id="197"/>
+      <w:bookmarkStart w:name="_Toc256000041" w:id="198"/>
+      <w:bookmarkStart w:name="_Toc177040514" w:id="199"/>
       <w:r w:rsidRPr="00B51974">
         <w:t>Genomförande</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="183"/>
-      <w:bookmarkEnd w:id="184"/>
       <w:bookmarkEnd w:id="185"/>
       <w:bookmarkEnd w:id="186"/>
       <w:bookmarkEnd w:id="187"/>
       <w:bookmarkEnd w:id="188"/>
       <w:bookmarkEnd w:id="189"/>
       <w:bookmarkEnd w:id="190"/>
       <w:bookmarkEnd w:id="191"/>
       <w:bookmarkEnd w:id="192"/>
       <w:bookmarkEnd w:id="193"/>
       <w:bookmarkEnd w:id="194"/>
       <w:bookmarkEnd w:id="195"/>
       <w:bookmarkEnd w:id="196"/>
       <w:bookmarkEnd w:id="197"/>
-    </w:p>
-    <w:p w14:paraId="16486FAD" w14:textId="3DA6075E" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="00F1205C">
+      <w:bookmarkEnd w:id="198"/>
+      <w:bookmarkEnd w:id="199"/>
+    </w:p>
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00F1205C" w:rsidRDefault="00B51974" w14:paraId="16486FAD" w14:textId="3DA6075E">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51974">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Se rutinen ”</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId25">
         <w:r w:rsidRPr="00F1205C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>HLR - Genomförande vid SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B51974">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>” [5].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F0EAEE" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="00F1205C">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00F1205C" w:rsidRDefault="00B51974" w14:paraId="73F0EAEE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="198" w:name="_Toc414007139"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="212" w:name="_Toc177040515"/>
+      <w:bookmarkStart w:name="_Toc414007139" w:id="200"/>
+      <w:bookmarkStart w:name="_Toc256000019" w:id="201"/>
+      <w:bookmarkStart w:name="_Toc256000042" w:id="202"/>
+      <w:bookmarkStart w:name="_Toc256000065" w:id="203"/>
+      <w:bookmarkStart w:name="_Toc256000088" w:id="204"/>
+      <w:bookmarkStart w:name="_Toc256000111" w:id="205"/>
+      <w:bookmarkStart w:name="_Toc476055549" w:id="206"/>
+      <w:bookmarkStart w:name="_Toc256000135" w:id="207"/>
+      <w:bookmarkStart w:name="_Toc502739112" w:id="208"/>
+      <w:bookmarkStart w:name="_Toc256000159" w:id="209"/>
+      <w:bookmarkStart w:name="_Toc256000184" w:id="210"/>
+      <w:bookmarkStart w:name="_Toc44334071" w:id="211"/>
+      <w:bookmarkStart w:name="_Toc44418399" w:id="212"/>
+      <w:bookmarkStart w:name="_Toc256000047" w:id="213"/>
+      <w:bookmarkStart w:name="_Toc177040515" w:id="214"/>
       <w:r w:rsidRPr="00B51974">
         <w:t>Uppföljning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="198"/>
-      <w:bookmarkEnd w:id="199"/>
       <w:bookmarkEnd w:id="200"/>
       <w:bookmarkEnd w:id="201"/>
       <w:bookmarkEnd w:id="202"/>
       <w:bookmarkEnd w:id="203"/>
       <w:bookmarkEnd w:id="204"/>
       <w:bookmarkEnd w:id="205"/>
       <w:bookmarkEnd w:id="206"/>
       <w:bookmarkEnd w:id="207"/>
       <w:bookmarkEnd w:id="208"/>
       <w:bookmarkEnd w:id="209"/>
       <w:bookmarkEnd w:id="210"/>
       <w:bookmarkEnd w:id="211"/>
       <w:bookmarkEnd w:id="212"/>
-    </w:p>
-    <w:p w14:paraId="7C71974E" w14:textId="6D477D74" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00280B8E" w:rsidP="00280B8E">
+      <w:bookmarkEnd w:id="213"/>
+      <w:bookmarkEnd w:id="214"/>
+    </w:p>
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00280B8E" w:rsidRDefault="00280B8E" w14:paraId="7C71974E" w14:textId="6D477D74">
       <w:r w:rsidRPr="00280B8E">
         <w:t>Verksamheten bör utvärderas löpande och effekten av utbildningsinsatser värderas efter varje större område som utbildats, så att optimal effekt och kostnadseffektivitet uppnås.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC68C70" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="008530B1">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="008530B1" w:rsidRDefault="00B51974" w14:paraId="2CC68C70" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="213" w:name="_Toc44334072"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="216" w:name="_Toc177040516"/>
+      <w:bookmarkStart w:name="_Toc44334072" w:id="215"/>
+      <w:bookmarkStart w:name="_Toc44418400" w:id="216"/>
+      <w:bookmarkStart w:name="_Toc256000054" w:id="217"/>
+      <w:bookmarkStart w:name="_Toc177040516" w:id="218"/>
       <w:r w:rsidRPr="00B51974">
         <w:t>Övergripande mål för HLR på SÄS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="213"/>
-      <w:bookmarkEnd w:id="214"/>
       <w:bookmarkEnd w:id="215"/>
       <w:bookmarkEnd w:id="216"/>
-    </w:p>
-    <w:p w14:paraId="3E323EBE" w14:textId="5116222B" w:rsidR="00681C6D" w:rsidRPr="00681C6D" w:rsidRDefault="00681C6D" w:rsidP="00681C6D">
+      <w:bookmarkEnd w:id="217"/>
+      <w:bookmarkEnd w:id="218"/>
+    </w:p>
+    <w:p w:rsidRPr="00681C6D" w:rsidR="00681C6D" w:rsidP="00681C6D" w:rsidRDefault="00681C6D" w14:paraId="3E323EBE" w14:textId="5116222B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00681C6D">
         <w:t>Larm inom 1 minut.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289DDE69" w14:textId="2EDCE49C" w:rsidR="00681C6D" w:rsidRPr="00681C6D" w:rsidRDefault="00681C6D" w:rsidP="00681C6D">
+    <w:p w:rsidRPr="00681C6D" w:rsidR="00681C6D" w:rsidP="00681C6D" w:rsidRDefault="00681C6D" w14:paraId="289DDE69" w14:textId="2EDCE49C">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00681C6D">
         <w:t>Start av HLR inom 1 minut.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6A1E63" w14:textId="4F52FB2E" w:rsidR="00681C6D" w:rsidRPr="00681C6D" w:rsidRDefault="00681C6D" w:rsidP="00681C6D">
+    <w:p w:rsidRPr="00681C6D" w:rsidR="00681C6D" w:rsidP="00681C6D" w:rsidRDefault="00681C6D" w14:paraId="4B6A1E63" w14:textId="4F52FB2E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00681C6D">
         <w:t>Defibrillering inom 3 minuter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411C974D" w14:textId="3292EDE4" w:rsidR="00681C6D" w:rsidRPr="00681C6D" w:rsidRDefault="00681C6D" w:rsidP="00681C6D">
+    <w:p w:rsidRPr="00681C6D" w:rsidR="00681C6D" w:rsidP="00681C6D" w:rsidRDefault="00681C6D" w14:paraId="411C974D" w14:textId="3292EDE4">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00681C6D">
         <w:t>Läkemedel ges enligt handlingsplanen för A-HLR så fort person med A-HLR kompetens finns på plats.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E54EED" w14:textId="13C59A6B" w:rsidR="00681C6D" w:rsidRPr="00681C6D" w:rsidRDefault="00681C6D" w:rsidP="00681C6D">
+    <w:p w:rsidRPr="00681C6D" w:rsidR="00681C6D" w:rsidP="00681C6D" w:rsidRDefault="00681C6D" w14:paraId="00E54EED" w14:textId="13C59A6B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00681C6D">
         <w:t>Dokumentation av status och utförda åtgärder i patientens journal, utförda av både sjuksköterska och läkare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A1A111C" w14:textId="6E200EE8" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00681C6D" w:rsidP="00681C6D">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00681C6D" w:rsidRDefault="00681C6D" w14:paraId="2A1A111C" w14:textId="6E200EE8">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="00681C6D">
         <w:t>Alla hjärtstopp registreras i Svenska Hjärt- och lungräddningsregistret. Uppföljning sker för att kvalitetssäkra behandling av hjärtstopp på SÄS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="450F2874" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="003443A2">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="003443A2" w:rsidRDefault="00B51974" w14:paraId="450F2874" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B51974">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="217" w:name="_Toc182366122"/>
-[...14 lines deleted...]
-      <w:bookmarkStart w:id="232" w:name="_Toc177040517"/>
+      <w:bookmarkStart w:name="_Toc182366122" w:id="219"/>
+      <w:bookmarkStart w:name="_Toc414007140" w:id="220"/>
+      <w:bookmarkStart w:name="_Toc256000020" w:id="221"/>
+      <w:bookmarkStart w:name="_Toc256000043" w:id="222"/>
+      <w:bookmarkStart w:name="_Toc256000066" w:id="223"/>
+      <w:bookmarkStart w:name="_Toc256000089" w:id="224"/>
+      <w:bookmarkStart w:name="_Toc256000112" w:id="225"/>
+      <w:bookmarkStart w:name="_Toc476055550" w:id="226"/>
+      <w:bookmarkStart w:name="_Toc256000136" w:id="227"/>
+      <w:bookmarkStart w:name="_Toc502739113" w:id="228"/>
+      <w:bookmarkStart w:name="_Toc256000160" w:id="229"/>
+      <w:bookmarkStart w:name="_Toc256000185" w:id="230"/>
+      <w:bookmarkStart w:name="_Toc44334073" w:id="231"/>
+      <w:bookmarkStart w:name="_Toc44418401" w:id="232"/>
+      <w:bookmarkStart w:name="_Toc256000057" w:id="233"/>
+      <w:bookmarkStart w:name="_Toc177040517" w:id="234"/>
       <w:r w:rsidRPr="00B51974">
-        <w:lastRenderedPageBreak/>
         <w:t>Dokumentinformation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="217"/>
-      <w:bookmarkEnd w:id="218"/>
       <w:bookmarkEnd w:id="219"/>
       <w:bookmarkEnd w:id="220"/>
       <w:bookmarkEnd w:id="221"/>
       <w:bookmarkEnd w:id="222"/>
       <w:bookmarkEnd w:id="223"/>
       <w:bookmarkEnd w:id="224"/>
       <w:bookmarkEnd w:id="225"/>
       <w:bookmarkEnd w:id="226"/>
       <w:bookmarkEnd w:id="227"/>
       <w:bookmarkEnd w:id="228"/>
       <w:bookmarkEnd w:id="229"/>
       <w:bookmarkEnd w:id="230"/>
       <w:bookmarkEnd w:id="231"/>
       <w:bookmarkEnd w:id="232"/>
-    </w:p>
-    <w:p w14:paraId="1290A4FD" w14:textId="77777777" w:rsidR="003443A2" w:rsidRPr="003443A2" w:rsidRDefault="003443A2" w:rsidP="003443A2">
+      <w:bookmarkEnd w:id="233"/>
+      <w:bookmarkEnd w:id="234"/>
+    </w:p>
+    <w:p w:rsidRPr="003443A2" w:rsidR="003443A2" w:rsidP="003443A2" w:rsidRDefault="003443A2" w14:paraId="1290A4FD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003443A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5216380E" w14:textId="318BF277" w:rsidR="003443A2" w:rsidRPr="003443A2" w:rsidRDefault="5A8AA3B7" w:rsidP="00A94ED8">
+    <w:p w:rsidRPr="003443A2" w:rsidR="003443A2" w:rsidP="00A94ED8" w:rsidRDefault="6EBFE875" w14:paraId="5216380E" w14:textId="00D6F04D">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
-      <w:r>
-        <w:t>Viveka Tholén</w:t>
+      <w:r w:rsidRPr="23AF8622" w:rsidR="6EBFE875">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Isabell Skott</w:t>
+      </w:r>
+      <w:r w:rsidRPr="23AF8622" w:rsidR="003443A2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="23AF8622" w:rsidR="003443A2">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r w:rsidR="003443A2">
-        <w:t>, sjuksköterska, HLR-utbildningsenhet SÄS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="39714921" w14:textId="77777777" w:rsidR="003443A2" w:rsidRPr="003443A2" w:rsidRDefault="003443A2" w:rsidP="00A94ED8">
+        <w:rPr/>
+        <w:t>juksköterska, HLR-utbildningsenhet SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003443A2" w:rsidR="003443A2" w:rsidP="00A94ED8" w:rsidRDefault="003443A2" w14:paraId="39714921" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003443A2">
         <w:t>Sofia Åkerfeldt, sjuksköterska, HLR-utbildningsenhet SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0F3ADF" w14:textId="18D96A26" w:rsidR="003443A2" w:rsidRPr="003443A2" w:rsidRDefault="003443A2" w:rsidP="00A94ED8">
+    <w:p w:rsidRPr="003443A2" w:rsidR="003443A2" w:rsidP="00A94ED8" w:rsidRDefault="003443A2" w14:paraId="4A0F3ADF" w14:textId="18D96A26">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Ra</w:t>
       </w:r>
       <w:r w:rsidR="60AED61D">
         <w:t>mi Genead</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> , specialistläkare/HLR-ansvarig, medicinkliniken, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45526C94" w14:textId="77777777" w:rsidR="003443A2" w:rsidRPr="003443A2" w:rsidRDefault="003443A2" w:rsidP="003443A2">
+    <w:p w:rsidRPr="003443A2" w:rsidR="003443A2" w:rsidP="003443A2" w:rsidRDefault="003443A2" w14:paraId="45526C94" w14:textId="77777777">
       <w:r w:rsidRPr="003443A2">
         <w:t>Jerker Nilson, chefläkare, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061C555E" w14:textId="77777777" w:rsidR="003443A2" w:rsidRPr="003443A2" w:rsidRDefault="003443A2" w:rsidP="003443A2">
+    <w:p w:rsidRPr="003443A2" w:rsidR="003443A2" w:rsidP="003443A2" w:rsidRDefault="003443A2" w14:paraId="061C555E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003443A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Remissinstanser (utgåva 1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0803A455" w14:textId="77777777" w:rsidR="003443A2" w:rsidRPr="003443A2" w:rsidRDefault="003443A2" w:rsidP="003443A2">
+    <w:p w:rsidRPr="003443A2" w:rsidR="003443A2" w:rsidP="003443A2" w:rsidRDefault="003443A2" w14:paraId="0803A455" w14:textId="77777777">
       <w:r w:rsidRPr="003443A2">
         <w:t>Verksamhetschefer SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC418AA" w14:textId="77777777" w:rsidR="003443A2" w:rsidRPr="003443A2" w:rsidRDefault="003443A2" w:rsidP="003443A2">
+    <w:p w:rsidRPr="003443A2" w:rsidR="003443A2" w:rsidP="003443A2" w:rsidRDefault="003443A2" w14:paraId="0EC418AA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003443A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fastställt av</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F2E5B0" w14:textId="555CC717" w:rsidR="003443A2" w:rsidRPr="003443A2" w:rsidRDefault="00FD41B8" w:rsidP="003443A2">
+    <w:p w:rsidRPr="003443A2" w:rsidR="003443A2" w:rsidP="003443A2" w:rsidRDefault="00FD41B8" w14:paraId="13F2E5B0" w14:textId="555CC717">
       <w:r>
         <w:t>Jerker Nilson</w:t>
       </w:r>
       <w:r w:rsidR="003443A2">
         <w:t>, chefläkare, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68623FB1" w14:textId="77777777" w:rsidR="003443A2" w:rsidRPr="003443A2" w:rsidRDefault="003443A2" w:rsidP="003443A2">
+    <w:p w:rsidRPr="003443A2" w:rsidR="003443A2" w:rsidP="003443A2" w:rsidRDefault="003443A2" w14:paraId="68623FB1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003443A2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nyckelord</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C086E13" w14:textId="2E65EEC0" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="003443A2" w:rsidP="003443A2">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="003443A2" w:rsidRDefault="003443A2" w14:paraId="5C086E13" w14:textId="2E65EEC0">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003443A2">
         <w:t>HLR, hjärt-lungräddning, utbildning</w:t>
       </w:r>
       <w:r w:rsidR="00742C30">
         <w:t>ar</w:t>
       </w:r>
       <w:r w:rsidRPr="003443A2">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B6383D">
         <w:t xml:space="preserve">kompetens, internutbildningar, </w:t>
       </w:r>
       <w:r w:rsidRPr="003443A2">
         <w:t>hjärtstopp, andningsstopp</w:t>
       </w:r>
       <w:r w:rsidR="00B6383D">
         <w:t>, läkemedel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A73AFB6" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="00612CE7">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00612CE7" w:rsidRDefault="00B51974" w14:paraId="4A73AFB6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="233" w:name="_Toc414007141"/>
-[...16 lines deleted...]
-      <w:bookmarkStart w:id="250" w:name="_Toc177040518"/>
+      <w:bookmarkStart w:name="_Toc414007141" w:id="235"/>
+      <w:bookmarkStart w:name="_Toc256000021" w:id="236"/>
+      <w:bookmarkStart w:name="_Toc256000044" w:id="237"/>
+      <w:bookmarkStart w:name="_Toc256000067" w:id="238"/>
+      <w:bookmarkStart w:name="_Toc256000090" w:id="239"/>
+      <w:bookmarkStart w:name="_Toc256000113" w:id="240"/>
+      <w:bookmarkStart w:name="_Toc476055551" w:id="241"/>
+      <w:bookmarkStart w:name="_Toc256000137" w:id="242"/>
+      <w:bookmarkStart w:name="_Toc502739114" w:id="243"/>
+      <w:bookmarkStart w:name="_Toc256000161" w:id="244"/>
+      <w:bookmarkStart w:name="_Toc256000186" w:id="245"/>
+      <w:bookmarkStart w:name="_Toc44334074" w:id="246"/>
+      <w:bookmarkStart w:name="_Toc44418402" w:id="247"/>
+      <w:bookmarkStart w:name="_Toc256000060" w:id="248"/>
+      <w:bookmarkStart w:name="_Toc177040518" w:id="249"/>
+      <w:bookmarkStart w:name="_Toc169686209" w:id="250"/>
+      <w:bookmarkStart w:name="_Toc169686713" w:id="251"/>
+      <w:bookmarkStart w:name="_Toc182366123" w:id="252"/>
       <w:r w:rsidRPr="00B51974">
         <w:t>Referensförteckning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="233"/>
-      <w:bookmarkEnd w:id="234"/>
       <w:bookmarkEnd w:id="235"/>
       <w:bookmarkEnd w:id="236"/>
       <w:bookmarkEnd w:id="237"/>
       <w:bookmarkEnd w:id="238"/>
       <w:bookmarkEnd w:id="239"/>
       <w:bookmarkEnd w:id="240"/>
       <w:bookmarkEnd w:id="241"/>
       <w:bookmarkEnd w:id="242"/>
       <w:bookmarkEnd w:id="243"/>
       <w:bookmarkEnd w:id="244"/>
       <w:bookmarkEnd w:id="245"/>
       <w:bookmarkEnd w:id="246"/>
-      <w:bookmarkEnd w:id="250"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5328A6AB" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="00612CE7">
+      <w:bookmarkEnd w:id="247"/>
+      <w:bookmarkEnd w:id="248"/>
+      <w:bookmarkEnd w:id="249"/>
+    </w:p>
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00612CE7" w:rsidRDefault="00B51974" w14:paraId="5328A6AB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r w:rsidRPr="00B51974">
         <w:t>Svenska rådet för hjärt-lungräddning</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51974">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId22">
-        <w:r w:rsidR="3DA37BEB" w:rsidRPr="0BCCAA82">
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="0BCCAA82" w:rsidR="3DA37BEB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.hlr.nu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="598EC7E2" w14:textId="205894A8" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="3DA37BEB" w:rsidP="00612CE7">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00612CE7" w:rsidRDefault="3DA37BEB" w14:paraId="598EC7E2" w14:textId="205894A8">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r>
         <w:t>Akuta Medicinska larm vid SÄS Borås Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r w:rsidR="00B51974">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId23">
-        <w:r w:rsidR="09B96576" w:rsidRPr="0BCCAA82">
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="0BCCAA82" w:rsidR="09B96576">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55971A2B" w14:textId="59AC547D" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="3DA37BEB" w:rsidP="00612CE7">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00612CE7" w:rsidRDefault="3DA37BEB" w14:paraId="55971A2B" w14:textId="59AC547D">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r>
         <w:t>Akuta medicinska larm vid SÄS Skene</w:t>
       </w:r>
       <w:r w:rsidR="00B51974">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId24">
-        <w:r w:rsidR="6CA50EFE" w:rsidRPr="0BCCAA82">
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="0BCCAA82" w:rsidR="6CA50EFE">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20D3C122" w14:textId="5213B383" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="00612CE7">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00612CE7" w:rsidRDefault="00B51974" w14:paraId="20D3C122" w14:textId="5213B383">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r w:rsidRPr="00B51974">
         <w:t xml:space="preserve">Akuta sjukdomsfall på allmänna ytor inom sjukhusområdet – larmrutiner vid SÄS. </w:t>
       </w:r>
       <w:r w:rsidR="3DA37BEB">
         <w:t>Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId25">
-        <w:r w:rsidR="646EBBF4" w:rsidRPr="0BCCAA82">
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="0BCCAA82" w:rsidR="646EBBF4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76A50333" w14:textId="0E0C2E14" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="00B51974" w:rsidP="00612CE7">
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="00612CE7" w:rsidRDefault="00B51974" w14:paraId="76A50333" w14:textId="0E0C2E14">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r>
         <w:t>HLR - Genomförande vid SÄS. Sjukhusövergripande rutin, SÄS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId26">
-        <w:r w:rsidR="00111C01" w:rsidRPr="00111C01">
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="00111C01" w:rsidR="00111C01">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB6115B" w14:textId="42774B59" w:rsidR="00E34094" w:rsidRDefault="00B51974" w:rsidP="00612CE7">
+    <w:p w:rsidR="00E34094" w:rsidP="00612CE7" w:rsidRDefault="00B51974" w14:paraId="6FB6115B" w14:textId="42774B59">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
       </w:pPr>
       <w:r>
         <w:t>Regiongemensam läkemedelsrutin. Västra Götalandsregionen</w:t>
       </w:r>
       <w:r w:rsidR="007630BA">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="00E34094" w:rsidRPr="00C435FA">
+      <w:hyperlink w:history="1" r:id="rId31">
+        <w:r w:rsidRPr="00C435FA" w:rsidR="00E34094">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="383178FE" w14:textId="77777777" w:rsidR="00B51974" w:rsidRPr="003D2094" w:rsidRDefault="00B51974" w:rsidP="00AC6356">
+    <w:p w:rsidRPr="003D2094" w:rsidR="00B51974" w:rsidP="00AC6356" w:rsidRDefault="00B51974" w14:paraId="383178FE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="00B51974">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="251" w:name="_Toc414007142"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="265" w:name="_Toc177040519"/>
+      <w:bookmarkStart w:name="_Toc414007142" w:id="253"/>
+      <w:bookmarkStart w:name="_Toc256000022" w:id="254"/>
+      <w:bookmarkStart w:name="_Toc256000045" w:id="255"/>
+      <w:bookmarkStart w:name="_Toc256000068" w:id="256"/>
+      <w:bookmarkStart w:name="_Toc256000091" w:id="257"/>
+      <w:bookmarkStart w:name="_Toc256000114" w:id="258"/>
+      <w:bookmarkStart w:name="_Toc476055552" w:id="259"/>
+      <w:bookmarkStart w:name="_Toc256000138" w:id="260"/>
+      <w:bookmarkStart w:name="_Toc502739115" w:id="261"/>
+      <w:bookmarkStart w:name="_Toc256000162" w:id="262"/>
+      <w:bookmarkStart w:name="_Toc256000187" w:id="263"/>
+      <w:bookmarkStart w:name="_Toc44334075" w:id="264"/>
+      <w:bookmarkStart w:name="_Toc44418403" w:id="265"/>
+      <w:bookmarkStart w:name="_Toc256000061" w:id="266"/>
+      <w:bookmarkStart w:name="_Toc177040519" w:id="267"/>
       <w:r w:rsidRPr="003D2094">
-        <w:lastRenderedPageBreak/>
         <w:t>Länkförteckning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="247"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="249"/>
+      <w:bookmarkEnd w:id="250"/>
       <w:bookmarkEnd w:id="251"/>
       <w:bookmarkEnd w:id="252"/>
       <w:bookmarkEnd w:id="253"/>
       <w:bookmarkEnd w:id="254"/>
       <w:bookmarkEnd w:id="255"/>
       <w:bookmarkEnd w:id="256"/>
       <w:bookmarkEnd w:id="257"/>
       <w:bookmarkEnd w:id="258"/>
       <w:bookmarkEnd w:id="259"/>
       <w:bookmarkEnd w:id="260"/>
       <w:bookmarkEnd w:id="261"/>
       <w:bookmarkEnd w:id="262"/>
       <w:bookmarkEnd w:id="263"/>
       <w:bookmarkEnd w:id="264"/>
       <w:bookmarkEnd w:id="265"/>
-    </w:p>
-    <w:p w14:paraId="27593FBF" w14:textId="370F28B0" w:rsidR="00764E18" w:rsidRDefault="00CF377B" w:rsidP="00CF377B">
+      <w:bookmarkEnd w:id="266"/>
+      <w:bookmarkEnd w:id="267"/>
+    </w:p>
+    <w:p w:rsidR="00764E18" w:rsidP="00CF377B" w:rsidRDefault="00CF377B" w14:paraId="27593FBF" w14:textId="370F28B0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003D2094">
         <w:t>HLR-utbildningsenheten, SÄS</w:t>
       </w:r>
       <w:r w:rsidR="00F974E5">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidR="00764E18" w:rsidRPr="00DB7D42">
+      <w:hyperlink w:history="1" r:id="rId32">
+        <w:r w:rsidRPr="00DB7D42" w:rsidR="00764E18">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/kunskapscentrum/HLR/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B52D2A4" w14:textId="77777777" w:rsidR="003D2094" w:rsidRPr="00B51974" w:rsidRDefault="003D2094" w:rsidP="003D2094">
+    <w:p w:rsidRPr="00B51974" w:rsidR="003D2094" w:rsidP="003D2094" w:rsidRDefault="003D2094" w14:paraId="5B52D2A4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r w:rsidRPr="003D2094">
         <w:t>Svenska</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51974">
         <w:t xml:space="preserve"> rådet för hjärt-lungräddning</w:t>
       </w:r>
       <w:r w:rsidRPr="00B51974">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId33">
         <w:r w:rsidRPr="00AC6356">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.hlr.nu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="373C8025" w14:textId="39FD1F66" w:rsidR="0045410D" w:rsidRDefault="0045410D" w:rsidP="0045410D">
+    <w:p w:rsidR="0045410D" w:rsidP="0045410D" w:rsidRDefault="0045410D" w14:paraId="373C8025" w14:textId="39FD1F66">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Utbildningsportalen. Svenska HLR-rådet</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId34">
         <w:r w:rsidRPr="00C435FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://utbildningsportal.hlr.nu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B6562CC" w14:textId="72A7604A" w:rsidR="00F07CE9" w:rsidRDefault="007A5B81" w:rsidP="007A5B81">
+    <w:p w:rsidR="00F07CE9" w:rsidP="3CBC852C" w:rsidRDefault="007A5B81" w14:paraId="4B6562CC" w14:textId="056761D7">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-      <w:r w:rsidRPr="007A5B81">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="007A5B81">
+        <w:rPr/>
         <w:t>Livet efter hjärtstopp</w:t>
       </w:r>
       <w:r w:rsidR="00C11BE9">
+        <w:rPr/>
         <w:t>. I</w:t>
       </w:r>
-      <w:r w:rsidR="00C11BE9" w:rsidRPr="00C11BE9">
+      <w:r w:rsidR="00C11BE9">
+        <w:rPr/>
         <w:t>nformationsmaterial till överlevare och deras närstående</w:t>
       </w:r>
       <w:r w:rsidR="00C11BE9">
+        <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A5B81">
+      <w:r w:rsidR="007A5B81">
+        <w:rPr/>
         <w:t>HLR-rådet</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:r w:rsidR="00C57D4E" w:rsidRPr="00C435FA">
+    </w:p>
+    <w:p w:rsidR="55684239" w:rsidP="3CBC852C" w:rsidRDefault="55684239" w14:paraId="71FBE24D" w14:textId="34DDEB7A">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1349"/>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="R86ea73eeff224ca9">
+        <w:r w:rsidRPr="3CBC852C" w:rsidR="55684239">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-          </w:rPr>
-          <w:t>www.hlr.nu/overlevnadsmaterial</w:t>
+            <w:noProof w:val="0"/>
+            <w:lang w:val="sv-SE"/>
+          </w:rPr>
+          <w:t>https://www.hlr.nu/wp-content/uploads/2026/08/livetefterhjartstopp_2026_SWE.pdf topp_2026_SWE.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B756980" w14:textId="2DB0015F" w:rsidR="005B4FD1" w:rsidRDefault="007A5B81" w:rsidP="00543BB5">
+    <w:p w:rsidR="005B4FD1" w:rsidP="00543BB5" w:rsidRDefault="007A5B81" w14:paraId="5B756980" w14:textId="0F6D6199">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1480"/>
         </w:tabs>
-      </w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="007A5B81">
+        <w:rPr/>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51974">
+        <w:rPr/>
+        <w:t>jukhusövergripande riktlinjer, SÄS</w:t>
+      </w:r>
       <w:r>
-        <w:t>S</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B51974" w:rsidRPr="00B51974">
         <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B51974">
+        <w:rPr/>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00C458E8">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B51974" w:rsidRPr="00B51974">
+      <w:r w:rsidR="00B51974">
+        <w:rPr/>
         <w:t>Akuta medicinska larm vid SÄS Borås</w:t>
       </w:r>
-      <w:r w:rsidR="00B51974" w:rsidRPr="00B51974">
+      <w:r>
         <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B51974">
+        <w:rPr/>
         <w:t>- Akuta medicinska larm vid SÄS Skene</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r w:rsidR="00C57D4E">
+        <w:rPr/>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00336524">
+        <w:rPr/>
+        <w:t>Akuta sjukdomsfall på allmänna ytor inom sjukhusområdet –</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
+      </w:r>
+      <w:r w:rsidR="00336524">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001D0F5E">
+        <w:rPr/>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00336524">
+        <w:rPr/>
+        <w:t>armrutiner vid SÄS</w:t>
+      </w:r>
+      <w:r w:rsidR="00336524">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00336524">
+        <w:rPr/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="00336524" w:rsidRPr="00C57D4E">
-[...20 lines deleted...]
-      <w:r w:rsidR="00AA6040" w:rsidRPr="00B51974">
+      <w:r w:rsidR="00AA6040">
+        <w:rPr/>
         <w:t>HLR – Genomförande vid SÄS</w:t>
       </w:r>
-      <w:r w:rsidR="00AA6040" w:rsidRPr="00B51974">
-[...11 lines deleted...]
-    <w:p w14:paraId="1DAAFD9E" w14:textId="25D66E8A" w:rsidR="00B51974" w:rsidRPr="00B51974" w:rsidRDefault="3DA37BEB" w:rsidP="005B4FD1">
+    </w:p>
+    <w:p w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidP="005B4FD1" w:rsidRDefault="3DA37BEB" w14:paraId="1DAAFD9E" w14:textId="25D66E8A">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Regiongemensam läkemedelsrutin. Västra Götalandsregionen</w:t>
       </w:r>
       <w:r w:rsidR="00B51974">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId33">
-        <w:r w:rsidR="2B6584B3" w:rsidRPr="0BCCAA82">
+      <w:hyperlink r:id="rId37">
+        <w:r w:rsidRPr="0BCCAA82" w:rsidR="2B6584B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId38"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B51974" w:rsidR="00B51974" w:rsidSect="00B51974">
+      <w:headerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="even" r:id="rId39"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:headerReference w:type="first" r:id="rId41"/>
+      <w:footerReference w:type="first" r:id="rId42"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="713AB2B1" w14:textId="77777777" w:rsidR="00084A77" w:rsidRDefault="00084A77">
+    <w:p w:rsidR="00343C82" w:rsidRDefault="00343C82" w14:paraId="49B095A3" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D05B9F8" w14:textId="77777777" w:rsidR="00084A77" w:rsidRDefault="00084A77">
+    <w:p w:rsidR="00343C82" w:rsidRDefault="00343C82" w14:paraId="6622A33D" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="375EC6C4" w14:textId="77777777" w:rsidR="00084A77" w:rsidRDefault="00084A77">
+    <w:p w:rsidR="00343C82" w:rsidRDefault="00343C82" w14:paraId="16D6CC35" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -3584,163 +5323,163 @@
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
         <w:pPr>
           <w:pStyle w:val="Sidfot"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -3773,313 +5512,313 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0421A514" w14:textId="77777777" w:rsidR="00084A77" w:rsidRDefault="00084A77"/>
+    <w:p w:rsidR="00343C82" w:rsidRDefault="00343C82" w14:paraId="18C4A508" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="723FDBD1" w14:textId="77777777" w:rsidR="00084A77" w:rsidRDefault="00084A77">
+    <w:p w:rsidR="00343C82" w:rsidRDefault="00343C82" w14:paraId="3A857C25" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4A5D956D" w14:textId="77777777" w:rsidR="00084A77" w:rsidRDefault="00084A77">
+    <w:p w:rsidR="00343C82" w:rsidRDefault="00343C82" w14:paraId="2E6F50B8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="36BDDFAC">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="5C44E2FC">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00CA39EF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
@@ -4115,253 +5854,253 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559040" cy="216408"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="TAypYUWWFxAEJ0" int2:id="HXqLqPzc">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5B3EC41C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="a"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3036"/>
         </w:tabs>
         <w:ind w:left="3036" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01EE23C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE8CCA52"/>
     <w:lvl w:ilvl="0" w:tplc="02945890">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Punktlistanumrerad"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
@@ -4421,712 +6160,712 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22844C58"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFA4BA6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5215,538 +6954,538 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C337F5B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -5833,826 +7572,826 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B977157"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F35CB42E"/>
     <w:lvl w:ilvl="0" w:tplc="AA5E63D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="887687263">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2010524654">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="981345025">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="775830664">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
@@ -6816,70 +8555,74 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="47193798">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="223640281">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2101675863">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:embedSystemFonts/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000019CD"/>
     <w:rsid w:val="00002AC5"/>
@@ -7018,50 +8761,51 @@
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002D7590"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F3358"/>
     <w:rsid w:val="002F3FF4"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003018E9"/>
     <w:rsid w:val="00303888"/>
     <w:rsid w:val="0030663B"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="0031083A"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003129DF"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00331000"/>
     <w:rsid w:val="00336524"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
+    <w:rsid w:val="00343C82"/>
     <w:rsid w:val="003443A2"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00347EFA"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="003576B0"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="00361698"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00366DF7"/>
     <w:rsid w:val="003672BC"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="0037320F"/>
     <w:rsid w:val="0037517F"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003B5667"/>
     <w:rsid w:val="003B6042"/>
     <w:rsid w:val="003C6E45"/>
@@ -7094,50 +8838,51 @@
     <w:rsid w:val="0042020B"/>
     <w:rsid w:val="0042053C"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00436F23"/>
     <w:rsid w:val="0044326E"/>
     <w:rsid w:val="00443AA3"/>
     <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00453A90"/>
     <w:rsid w:val="00453E99"/>
     <w:rsid w:val="0045410D"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00461BFF"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004769DE"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="00495548"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B333B"/>
     <w:rsid w:val="004B7F42"/>
     <w:rsid w:val="004C2559"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004E098E"/>
     <w:rsid w:val="004E2029"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="00504FB2"/>
     <w:rsid w:val="005076C8"/>
     <w:rsid w:val="00511CC4"/>
     <w:rsid w:val="00520430"/>
     <w:rsid w:val="00520FDF"/>
     <w:rsid w:val="00525F19"/>
     <w:rsid w:val="0052680E"/>
     <w:rsid w:val="005312CA"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="005354B9"/>
     <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
@@ -7597,263 +9342,358 @@
     <w:rsid w:val="00F6274F"/>
     <w:rsid w:val="00F8266E"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F876AD"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F942C4"/>
     <w:rsid w:val="00F971C5"/>
     <w:rsid w:val="00F974E5"/>
     <w:rsid w:val="00FA4B5E"/>
     <w:rsid w:val="00FA5EB9"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB5973"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FB7DC9"/>
     <w:rsid w:val="00FD1AAB"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD41B8"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF4DFC"/>
     <w:rsid w:val="00FF5F01"/>
     <w:rsid w:val="00FF6828"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="01CA72D5"/>
+    <w:rsid w:val="0246BAF7"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="035D8A17"/>
+    <w:rsid w:val="0479D040"/>
     <w:rsid w:val="053EBDEB"/>
+    <w:rsid w:val="068BD3FB"/>
+    <w:rsid w:val="06EB9F7C"/>
+    <w:rsid w:val="07032107"/>
     <w:rsid w:val="085245A2"/>
     <w:rsid w:val="08F49FDB"/>
     <w:rsid w:val="09B96576"/>
+    <w:rsid w:val="0A92E0D5"/>
     <w:rsid w:val="0BCCAA82"/>
+    <w:rsid w:val="0D7A0A93"/>
+    <w:rsid w:val="0DCE4288"/>
     <w:rsid w:val="0F64CD6F"/>
+    <w:rsid w:val="0F79C0C4"/>
     <w:rsid w:val="10AAAEEA"/>
+    <w:rsid w:val="135F74F7"/>
     <w:rsid w:val="137F9F15"/>
     <w:rsid w:val="139DF035"/>
     <w:rsid w:val="1411E755"/>
+    <w:rsid w:val="149A0A12"/>
     <w:rsid w:val="14EE580D"/>
+    <w:rsid w:val="15AE6C1A"/>
+    <w:rsid w:val="17113402"/>
     <w:rsid w:val="1721DCF9"/>
     <w:rsid w:val="178C97C9"/>
+    <w:rsid w:val="1AB194F0"/>
     <w:rsid w:val="1B02239C"/>
+    <w:rsid w:val="1DAD8445"/>
+    <w:rsid w:val="1E2E22F0"/>
+    <w:rsid w:val="1E999549"/>
     <w:rsid w:val="1EC83AA2"/>
     <w:rsid w:val="1ED6BD18"/>
+    <w:rsid w:val="1EFC03B4"/>
+    <w:rsid w:val="1F3C7DD9"/>
+    <w:rsid w:val="20059497"/>
+    <w:rsid w:val="201808D7"/>
     <w:rsid w:val="215ED8B8"/>
+    <w:rsid w:val="224BDB2A"/>
+    <w:rsid w:val="232D71AC"/>
+    <w:rsid w:val="23488925"/>
+    <w:rsid w:val="23AF8622"/>
+    <w:rsid w:val="24FDCFAC"/>
     <w:rsid w:val="251A169D"/>
+    <w:rsid w:val="25400366"/>
+    <w:rsid w:val="274CD288"/>
     <w:rsid w:val="27E40B3B"/>
+    <w:rsid w:val="281210BD"/>
     <w:rsid w:val="28422905"/>
+    <w:rsid w:val="29C554FC"/>
     <w:rsid w:val="2B6584B3"/>
+    <w:rsid w:val="2C8883E1"/>
     <w:rsid w:val="2C9AA607"/>
     <w:rsid w:val="2E41AC46"/>
     <w:rsid w:val="2F233DB5"/>
     <w:rsid w:val="2F313490"/>
+    <w:rsid w:val="30E166AD"/>
+    <w:rsid w:val="311F7E14"/>
+    <w:rsid w:val="32313688"/>
     <w:rsid w:val="33E375CE"/>
     <w:rsid w:val="33E87BB8"/>
     <w:rsid w:val="34AC3CAB"/>
+    <w:rsid w:val="34AD6B23"/>
+    <w:rsid w:val="355F5FC1"/>
+    <w:rsid w:val="35871C84"/>
+    <w:rsid w:val="36436B55"/>
+    <w:rsid w:val="381B299B"/>
+    <w:rsid w:val="3830A84F"/>
+    <w:rsid w:val="38AB3433"/>
+    <w:rsid w:val="3B1D07F5"/>
     <w:rsid w:val="3C2E4791"/>
+    <w:rsid w:val="3CBC852C"/>
     <w:rsid w:val="3CBF54B5"/>
     <w:rsid w:val="3CC74639"/>
     <w:rsid w:val="3DA37BEB"/>
+    <w:rsid w:val="3EAB769E"/>
+    <w:rsid w:val="3FA23393"/>
     <w:rsid w:val="401D22D9"/>
     <w:rsid w:val="407C2F28"/>
+    <w:rsid w:val="407D7A20"/>
+    <w:rsid w:val="4207E21E"/>
     <w:rsid w:val="42724C77"/>
+    <w:rsid w:val="42ACC642"/>
+    <w:rsid w:val="42CD6D1F"/>
+    <w:rsid w:val="43031EC0"/>
+    <w:rsid w:val="4370FE0B"/>
     <w:rsid w:val="43765340"/>
     <w:rsid w:val="446ED072"/>
+    <w:rsid w:val="44DA775C"/>
     <w:rsid w:val="45217FF3"/>
+    <w:rsid w:val="45244401"/>
     <w:rsid w:val="460F2920"/>
+    <w:rsid w:val="469F912D"/>
     <w:rsid w:val="4872EF78"/>
+    <w:rsid w:val="4881B8BC"/>
+    <w:rsid w:val="49CC5403"/>
+    <w:rsid w:val="4A6C5C4C"/>
     <w:rsid w:val="4AFDEE2C"/>
     <w:rsid w:val="4C736318"/>
+    <w:rsid w:val="4CE71B0B"/>
+    <w:rsid w:val="4E688B3C"/>
+    <w:rsid w:val="4E891EC5"/>
+    <w:rsid w:val="4E951C23"/>
     <w:rsid w:val="5012483E"/>
     <w:rsid w:val="50DA406E"/>
     <w:rsid w:val="50DBCF90"/>
     <w:rsid w:val="516B3E4D"/>
+    <w:rsid w:val="53228CFA"/>
     <w:rsid w:val="545CF15B"/>
+    <w:rsid w:val="55684239"/>
     <w:rsid w:val="56299D41"/>
+    <w:rsid w:val="569E1EEE"/>
     <w:rsid w:val="5A8AA3B7"/>
+    <w:rsid w:val="5B6C6B41"/>
+    <w:rsid w:val="5C044B10"/>
     <w:rsid w:val="5C22C334"/>
     <w:rsid w:val="5E087106"/>
+    <w:rsid w:val="5ECC4FB8"/>
+    <w:rsid w:val="5F132C0F"/>
     <w:rsid w:val="5F1C5533"/>
     <w:rsid w:val="5F58F06D"/>
     <w:rsid w:val="5FE4D6DA"/>
+    <w:rsid w:val="60024640"/>
+    <w:rsid w:val="609B6BC8"/>
     <w:rsid w:val="60AED61D"/>
     <w:rsid w:val="60E25D88"/>
     <w:rsid w:val="646EBBF4"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6562B9D9"/>
+    <w:rsid w:val="660E6072"/>
+    <w:rsid w:val="66E9F077"/>
     <w:rsid w:val="6A401B89"/>
+    <w:rsid w:val="6A5D43DE"/>
+    <w:rsid w:val="6A6BD778"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="6B464644"/>
     <w:rsid w:val="6CA50EFE"/>
+    <w:rsid w:val="6D5DB55E"/>
+    <w:rsid w:val="6D7B908F"/>
+    <w:rsid w:val="6DEE1E51"/>
+    <w:rsid w:val="6E07F032"/>
     <w:rsid w:val="6E1D56B9"/>
+    <w:rsid w:val="6E2AC3B5"/>
+    <w:rsid w:val="6E3C29A8"/>
+    <w:rsid w:val="6EBFE875"/>
     <w:rsid w:val="6F550662"/>
+    <w:rsid w:val="6F60A568"/>
     <w:rsid w:val="7019EF15"/>
     <w:rsid w:val="702B43DD"/>
+    <w:rsid w:val="705D8737"/>
+    <w:rsid w:val="7166B16B"/>
+    <w:rsid w:val="71CEF511"/>
+    <w:rsid w:val="734A3176"/>
+    <w:rsid w:val="74037055"/>
     <w:rsid w:val="748AF6EC"/>
+    <w:rsid w:val="74DA7DBC"/>
     <w:rsid w:val="75C56B84"/>
+    <w:rsid w:val="779D155F"/>
     <w:rsid w:val="7833B7F1"/>
     <w:rsid w:val="78766D63"/>
+    <w:rsid w:val="78D60D77"/>
     <w:rsid w:val="79082382"/>
     <w:rsid w:val="7944498B"/>
+    <w:rsid w:val="79C5F701"/>
+    <w:rsid w:val="7C6159B2"/>
     <w:rsid w:val="7E3BE552"/>
+    <w:rsid w:val="7E5DC826"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{CBCD0A90-1CE6-414D-BEB8-F344135E9DE7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7878,75 +9718,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7981,57 +9821,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -8089,767 +9929,767 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:rsid w:val="00B51974"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00331000"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="1400" w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B51974"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B51974"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B51974"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00331000"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:after="40"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0098247B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BF22A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:ind w:left="1349"/>
@@ -8917,609 +10757,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FB5973"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="200" w:after="0" w:line="264" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -9528,94 +11368,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -9624,496 +11464,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00224F5D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="12"/>
       </w:numPr>
       <w:ind w:left="1349" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -10180,242 +12020,248 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
+  <w:style w:type="character" w:styleId="Rubrik6Char" w:customStyle="1">
     <w:name w:val="Rubrik 6 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B51974"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik7Char">
+  <w:style w:type="character" w:styleId="Rubrik7Char" w:customStyle="1">
     <w:name w:val="Rubrik 7 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B51974"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B51974"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="a" w:customStyle="1">
     <w:next w:val="Numreradlista"/>
     <w:rsid w:val="00B51974"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="80"/>
       <w:ind w:left="3033" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numreradlista">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B51974"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
+  <w:style w:type="character" w:styleId="KommentarerChar" w:customStyle="1">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarsreferens">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarsmne">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentarer"/>
     <w:next w:val="Kommentarer"/>
     <w:link w:val="KommentarsmneChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F053AE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
+  <w:style w:type="character" w:styleId="KommentarsmneChar" w:customStyle="1">
     <w:name w:val="Kommentarsämne Char"/>
     <w:basedOn w:val="KommentarerChar"/>
     <w:link w:val="Kommentarsmne"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F053AE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F1811"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistanumrerad">
+  <w:style w:type="paragraph" w:styleId="Punktlistanumrerad" w:customStyle="1">
     <w:name w:val="Punktlista numrerad"/>
     <w:rsid w:val="00504FB2"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="1349" w:right="868" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F045A"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Ingetavstnd">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="2C8883E1"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10443,51 +12289,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-33/SURROGATE/Akuta%20sjukdomsfall%20p%c3%a5%20allm%c3%a4nna%20ytor%20inom%20sjukhusomr%c3%a5det%20%e2%80%93%20larmrutiner%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-259/SURROGATE/HLR%20-%20Genomf%c3%b6rande%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-259/SURROGATE/HLR%20-%20Genomf%c3%b6rande%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/kunskapscentrum/HLR/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-31/SURROGATE/Akuta%20medicinska%20larm%20vid%20S%c3%84S%20Skene.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-33/SURROGATE/Akuta%20sjukdomsfall%20p%c3%a5%20allm%c3%a4nna%20ytor%20inom%20sjukhusomr%c3%a5det%20%e2%80%93%20larmrutiner%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-30/SURROGATE/Akuta%20medicinska%20larm%20vid%20S%c3%84S%20Bor%c3%a5s.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-31/SURROGATE/Akuta%20medicinska%20larm%20vid%20S%c3%84S%20Skene.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hlr.nu/overlevnadsmaterial/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-30/SURROGATE/Akuta%20medicinska%20larm%20vid%20S%c3%84S%20Bor%c3%a5s.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/kunskapscentrum/HLR/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-259/SURROGATE/HLR%20-%20Genomf%c3%b6rande%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/overlevnadsmaterial" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utbildningsportal.hlr.nu/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utbildningsportal.hlr.nu" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId35" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utbildningsportal.hlr.nu/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-31/SURROGATE/Akuta%20medicinska%20larm%20vid%20S%c3%84S%20Skene.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utbildningsportal.hlr.nu" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-33/SURROGATE/Akuta%20sjukdomsfall%20p%c3%a5%20allm%c3%a4nna%20ytor%20inom%20sjukhusomr%c3%a5det%20%e2%80%93%20larmrutiner%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/kunskapscentrum/HLR/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId45" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-259/SURROGATE/HLR%20-%20Genomf%c3%b6rande%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-31/SURROGATE/Akuta%20medicinska%20larm%20vid%20S%c3%84S%20Skene.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hlr.nu/overlevnadsmaterial/" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/lakemedel/lakemedelshantering" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-33/SURROGATE/Akuta%20sjukdomsfall%20p%c3%a5%20allm%c3%a4nna%20ytor%20inom%20sjukhusomr%c3%a5det%20%e2%80%93%20larmrutiner%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-30/SURROGATE/Akuta%20medicinska%20larm%20vid%20S%c3%84S%20Bor%c3%a5s.pdf" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-259/SURROGATE/HLR%20-%20Genomf%c3%b6rande%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/kunskapscentrum/HLR/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-259/SURROGATE/HLR%20-%20Genomf%c3%b6rande%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hlr.nu" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId38" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-30/SURROGATE/Akuta%20medicinska%20larm%20vid%20S%c3%84S%20Bor%c3%a5s.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hlr.nu/wp-content/uploads/2026/08/livetefterhjartstopp_2026_SWE.pdf" TargetMode="External" Id="R86ea73eeff224ca9" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -10779,60 +12625,53 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Dok_med_omslag_sd_red.dotx</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>HLR - Kompetenskrav vid SÄS</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-  <revision>240</revision>
+  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
+  <revision>244</revision>
   <lastPrinted>2022-09-19T17:45:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>