--- v0 (2025-11-26)
+++ v1 (2026-07-11)
@@ -1,1769 +1,1818 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CF32C5" w:rsidP="00A41554" w:rsidRDefault="4A3766C7" w14:paraId="36374503" w14:textId="6FB2DFDF">
-[...44 lines deleted...]
-    <w:p w:rsidRPr="00C57BA2" w:rsidR="008F314A" w:rsidP="65E57E72" w:rsidRDefault="65E57E72" w14:paraId="46A53F70" w14:textId="6FA9B18F">
+    <w:p w:rsidR="00ED5A12" w:rsidP="5B6ECFF1" w:rsidRDefault="00ED5A12" w14:paraId="5245AE9E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="360" w:after="40"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="65E57E72">
+    </w:p>
+    <w:p w:rsidR="00433A5F" w:rsidP="5B6ECFF1" w:rsidRDefault="00433A5F" w14:paraId="6C38C1F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00433A5F" w:rsidP="5B6ECFF1" w:rsidRDefault="00433A5F" w14:paraId="34EE90FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00045C4F" w:rsidP="00A933B7" w:rsidRDefault="00045C4F" w14:paraId="7EE321E6" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327184" w:id="0"/>
+      <w:bookmarkStart w:name="_Toc181866756" w:id="1"/>
+      <w:r w:rsidRPr="00045C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>MR-undersökning av patient med pacemaker, SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A933B7" w:rsidR="00A933B7" w:rsidP="00A933B7" w:rsidRDefault="00A933B7" w14:paraId="661FFB0B" w14:textId="725340A0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A933B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidRPr="00A933B7" w:rsidR="00A933B7" w:rsidP="00A933B7" w:rsidRDefault="00A933B7" w14:paraId="73EEBC8B" w14:textId="411CC7E6">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidR="34EE6023">
+        <w:rPr/>
+        <w:t xml:space="preserve">Införande av icke </w:t>
+      </w:r>
+      <w:r w:rsidR="34EE6023">
+        <w:rPr/>
+        <w:t>conditional</w:t>
+      </w:r>
+      <w:r w:rsidR="34EE6023">
+        <w:rPr/>
+        <w:t xml:space="preserve"> riskgrupp 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A933B7" w:rsidR="00A933B7" w:rsidP="00A933B7" w:rsidRDefault="00A933B7" w14:paraId="28C421C0" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc72840807" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc100327185" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc181866757" w:id="4"/>
+      <w:r w:rsidRPr="00A933B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Sammanfattning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w:rsidRPr="00A933B7" w:rsidR="00A933B7" w:rsidP="00A933B7" w:rsidRDefault="00A933B7" w14:paraId="074F82F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A933B7">
+        <w:t>Rutin för klargörande av riskfaktorer för kontrastmedelsextravasering samt handläggning vid händelse av sådan och patientinformation.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="00C57BA2" w:rsidR="008F314A" w:rsidP="5B6ECFF1" w:rsidRDefault="65E57E72" w14:paraId="46A53F70" w14:textId="3E501DBB">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5B6ECFF1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A4996" w:rsidRDefault="008F314A" w14:paraId="0DE1F632" w14:textId="0173370A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w:rsidR="00D7099C" w:rsidRDefault="00D7099C" w14:paraId="03930F85" w14:textId="6F4EF173">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
-[...1 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> TOC \o "2-2" \h \z \t "Rubrik 3;3;Rubrik;1" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="_Toc192601175">
-        <w:r w:rsidRPr="004165A7" w:rsidR="008A4996">
+      <w:hyperlink w:history="1" w:anchor="_Toc226027228">
+        <w:r w:rsidRPr="00A2092C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning</w:t>
+          <w:t>Bakgrund och syfte</w:t>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc192601175 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226027228 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008A4996" w:rsidRDefault="00EB7CC2" w14:paraId="30AE8EBE" w14:textId="1330E6E6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w:rsidR="00D7099C" w:rsidRDefault="00D7099C" w14:paraId="3BC71D42" w14:textId="69DBA4C4">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc192601176">
-        <w:r w:rsidRPr="004165A7" w:rsidR="008A4996">
+      <w:hyperlink w:history="1" w:anchor="_Toc226027229">
+        <w:r w:rsidRPr="00A2092C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förändringar sedan föregående version</w:t>
+          <w:t>Förutsättningar</w:t>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc192601176 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226027229 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008A4996" w:rsidRDefault="00EB7CC2" w14:paraId="33A6D9CE" w14:textId="76AE15B5">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w:rsidR="00D7099C" w:rsidRDefault="00D7099C" w14:paraId="60BA52CD" w14:textId="60180885">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc192601177">
-        <w:r w:rsidRPr="004165A7" w:rsidR="008A4996">
+      <w:hyperlink w:history="1" w:anchor="_Toc226027230">
+        <w:r w:rsidRPr="00A2092C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Bakgrund och syfte</w:t>
+          <w:t>Förberedelser</w:t>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc192601177 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226027230 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008A4996" w:rsidRDefault="00EB7CC2" w14:paraId="22FE71F4" w14:textId="6E6CE0C9">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w:rsidR="00D7099C" w:rsidRDefault="00D7099C" w14:paraId="67077CE7" w14:textId="7DB69196">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc192601178">
-        <w:r w:rsidRPr="004165A7" w:rsidR="008A4996">
+      <w:hyperlink w:history="1" w:anchor="_Toc226027231">
+        <w:r w:rsidRPr="00A2092C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förutsättningar</w:t>
+          <w:t>Ansvarsområden</w:t>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc192601178 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226027231 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008A4996" w:rsidRDefault="00EB7CC2" w14:paraId="1666675F" w14:textId="5CBB75E3">
+    <w:p w:rsidR="00D7099C" w:rsidRDefault="00D7099C" w14:paraId="254FA27B" w14:textId="66AE5371">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc192601179">
-        <w:r w:rsidRPr="004165A7" w:rsidR="008A4996">
+      <w:hyperlink w:history="1" w:anchor="_Toc226027232">
+        <w:r w:rsidRPr="00A2092C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förberedelser</w:t>
+          <w:t>Genomförande</w:t>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc192601179 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226027232 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008A4996" w:rsidRDefault="00EB7CC2" w14:paraId="71987728" w14:textId="34085421">
+    <w:p w:rsidR="00D7099C" w:rsidRDefault="00D7099C" w14:paraId="7B19061F" w14:textId="236BC63F">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc226027233">
+        <w:r w:rsidRPr="00A2092C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Undersökning av patient med PM/ICD klassificerad som ”conditional” samt “icke conditional” riskgrupp 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226027233 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00D7099C" w:rsidRDefault="00D7099C" w14:paraId="0A0CD15F" w14:textId="5A6EFBBC">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc226027234">
+        <w:r w:rsidRPr="00A2092C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Rutiner vid undersökning av inneliggande patient</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226027234 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00D7099C" w:rsidRDefault="00D7099C" w14:paraId="28C8D19A" w14:textId="4754BA1C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc226027235">
+        <w:r w:rsidRPr="00A2092C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Kontaktuppgifter</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226027235 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00D7099C" w:rsidRDefault="00D7099C" w14:paraId="3B1DBB3D" w14:textId="4AE4C186">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc192601180">
-        <w:r w:rsidRPr="004165A7" w:rsidR="008A4996">
+      <w:hyperlink w:history="1" w:anchor="_Toc226027236">
+        <w:r w:rsidRPr="00A2092C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Ansvarsområden</w:t>
+          <w:t>Dokumentinformation</w:t>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc192601180 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226027236 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008A4996" w:rsidRDefault="00EB7CC2" w14:paraId="01203CF6" w14:textId="6E7D842A">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="00D7099C" w:rsidRDefault="00D7099C" w14:paraId="7EA4F922" w14:textId="07E885FA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:history="1" w:anchor="_Toc192601181">
-        <w:r w:rsidRPr="004165A7" w:rsidR="008A4996">
+      <w:hyperlink w:history="1" w:anchor="_Toc226027237">
+        <w:r w:rsidRPr="00A2092C">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>1.</w:t>
+          <w:t>Länkförteckning</w:t>
         </w:r>
-        <w:r w:rsidR="008A4996">
-[...16 lines deleted...]
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc192601181 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226027237 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="008A4996">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="008A4996" w:rsidRDefault="00EB7CC2" w14:paraId="4CCF4D8F" w14:textId="65BFC66E">
-[...700 lines deleted...]
-    <w:p w:rsidR="00042067" w:rsidP="00042067" w:rsidRDefault="008F314A" w14:paraId="19C3514A" w14:textId="15DCBDCB">
+    <w:p w:rsidR="00042067" w:rsidP="00042067" w:rsidRDefault="00D7099C" w14:paraId="19C3514A" w14:textId="3AB90357">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:before="360"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:name="_Toc192601177" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc226027228" w:id="5"/>
       <w:r w:rsidR="00042067">
         <w:t>Bakgrund och syfte</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00042067" w:rsidP="008F314A" w:rsidRDefault="65E57E72" w14:paraId="350EF46A" w14:textId="18E18152">
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w:rsidR="00042067" w:rsidP="008F314A" w:rsidRDefault="65E57E72" w14:paraId="350EF46A" w14:textId="4610C5D6">
       <w:r>
         <w:t>Vid magnetkameraundersökning på bärare av PM/ICD krävs involvering av pacemakermottagningen. I rutinen beskrivs de förutsättningar samt rutiner för hur dessa patienter tas om hand.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="268E5427" w:rsidRDefault="268E5427" w14:paraId="34C2365E" w14:textId="041BBAE8">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Device</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> som är definierande som “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>conditional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">” kan genomgå undersökning med MR på SÄS. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Device</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> som tillhör “icke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>conditional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">” riskgrupp 1 kan övervägas för undersökning där </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nyttan bedöms överväga risken och inga </w:t>
+      </w:r>
+      <w:r w:rsidR="64BA9DD7">
+        <w:t>bättre alternativ finns att tillgå.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="008F314A" w:rsidP="008F314A" w:rsidRDefault="65E57E72" w14:paraId="237A1C82" w14:textId="7099E1FC">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc192601178" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc226027229" w:id="6"/>
       <w:r>
         <w:t>Förutsättningar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...8 lines deleted...]
-        <w:t>Minst 6 veckor ska ha gått sedan inläggning av pacemaker men kan variera beroende på inopererat device.</w:t>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w:rsidR="00042067" w:rsidP="00042067" w:rsidRDefault="4A3766C7" w14:paraId="7582560A" w14:textId="16F5FBA6">
+      <w:r>
+        <w:t>Rutiner vid inkommande remiss till radiologi på Södra Älvsborgs Sjukhus, för MR-undersökning av patient med PM/ICD klassificerade som ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="61E836A6">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t>onditional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="27283D3A">
+        <w:t xml:space="preserve"> samt “icke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="27283D3A">
+        <w:t>conditional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="27283D3A">
+        <w:t>” riskgrupp 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00042067" w:rsidP="00042067" w:rsidRDefault="4A3766C7" w14:paraId="242BA1F7" w14:textId="5FC58F6C">
+      <w:r>
+        <w:t xml:space="preserve">Minst 6 veckor </w:t>
+      </w:r>
+      <w:r w:rsidR="55ECA520">
+        <w:t>bör</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ha gått sedan inläggning av pacemaker men kan variera beroende på inopererat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>device</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="53D0088E">
+        <w:t xml:space="preserve"> Undersökning tidigare än 6 veckor sedan inläggning ska behandlas som “icke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="53D0088E">
+        <w:t>conditional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="53D0088E">
+        <w:t>”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00042067" w:rsidP="00042067" w:rsidRDefault="4A3766C7" w14:paraId="38F13C99" w14:textId="61079EDD">
       <w:r>
-        <w:t>Undersökningen kräver involvering av pacemakermottagingen SÄS för kontroll, omprogrammering av implantatet före och efter undersökning och en anpassad magnetkameraundersökning.</w:t>
+        <w:t xml:space="preserve">Undersökningen kräver involvering av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pacemakermottagingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> SÄS för kontroll, omprogrammering av implantatet före och efter undersökning och en anpassad magnetkameraundersökning.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00042067" w:rsidP="00042067" w:rsidRDefault="65E57E72" w14:paraId="19AE9872" w14:textId="27F9FCEA">
       <w:r>
         <w:t>Möjligheten för undersökningen beror på flera olika faktorer, undersökningsområde, patientens pacemakerberoende, hälsa och pacemakerhistorik samt på det specifika implantatets och elektroders säkerhet för det aktuella MR-systemet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00042067" w:rsidP="00042067" w:rsidRDefault="65E57E72" w14:paraId="5A1AFF3D" w14:textId="0BEE97C5">
+    <w:p w:rsidR="00042067" w:rsidP="00042067" w:rsidRDefault="65E57E72" w14:paraId="5A1AFF3D" w14:textId="44AFF539">
       <w:r>
         <w:t>Alla undersökningar med PM eller ICD utförs på speciellt avsatta tider på SÄS på 1.5Tesla. Samma rutiner gäller oavsett typ av undersökning och kroppsdel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00042067" w:rsidP="00042067" w:rsidRDefault="65E57E72" w14:paraId="42D70183" w14:textId="20C29794">
-[...1 lines deleted...]
-        <w:t>Om patienten inte uppfyllt kriterier för att genomgå MR-undersökning, avbokas MR-undersökningen och remiss sänds eventuellt vidare till SU, där andra begränsningar på kameror finns.</w:t>
+    <w:p w:rsidR="60E03AFB" w:rsidRDefault="60E03AFB" w14:paraId="483EF42B" w14:textId="64020EAD">
+      <w:r w:rsidR="60E03AFB">
+        <w:rPr/>
+        <w:t xml:space="preserve">På Radiologi SÄS undersöks endast polikliniska patienter som tillhör pacemakermottagnigen SÄS samt patienter inneliggande på SÄS. Övriga patienter hänvisas till sitt hemsjukhus/sjukhus där </w:t>
+      </w:r>
+      <w:r w:rsidR="0E88DCEA">
+        <w:rPr/>
+        <w:t>patienten</w:t>
+      </w:r>
+      <w:r w:rsidR="60E03AFB">
+        <w:rPr/>
+        <w:t xml:space="preserve"> är inneliggande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00042067" w:rsidP="00042067" w:rsidRDefault="65E57E72" w14:paraId="42D70183" w14:textId="3FBC79D8">
+      <w:r>
+        <w:t>Om patienten inte uppfyllt kriterier för att genomgå MR-undersökning, avbokas MR-undersökningen och remiss sänds eventuellt vidare till SU.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E43E76" w:rsidP="00E43E76" w:rsidRDefault="65E57E72" w14:paraId="6BCFD319" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc192601179" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc226027230" w:id="7"/>
       <w:r>
         <w:t>Förberedelser</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w:rsidR="00042067" w:rsidP="00E43E76" w:rsidRDefault="65E57E72" w14:paraId="4022C9D4" w14:textId="47196888">
       <w:r>
         <w:t xml:space="preserve">Se riktlinje </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="65E57E72">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Magnetkame</w:t>
-[...11 lines deleted...]
-          <w:t>a (MR) förberedelser, SÄS</w:t>
+          <w:t>Magnetkamera (MR) förberedelser, SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000F1030" w:rsidP="000F1030" w:rsidRDefault="65E57E72" w14:paraId="2F522FC8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc192601180" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc226027231" w:id="8"/>
       <w:r>
         <w:t>Ansvarsområden</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w:rsidR="000F1030" w:rsidP="000F1030" w:rsidRDefault="000F1030" w14:paraId="7EFFD6F5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc192601181" w:id="6"/>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Radiologi</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w:rsidR="000F1030" w:rsidP="000F1030" w:rsidRDefault="65E57E72" w14:paraId="37E663E6" w14:textId="58C7D464">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Bedömer utifrån remissinformation berättigande av undersökning och om andra alternativ finns.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000F1030" w:rsidP="000F1030" w:rsidRDefault="65E57E72" w14:paraId="1C9341CD" w14:textId="2314025E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>MR-sektionen kontrollerar ”kontrollista MR-patient” så att patienten inte har några andra implantat som kan hindra eller interferera med undersökningen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000F1030" w:rsidP="000F1030" w:rsidRDefault="65E57E72" w14:paraId="585027BE" w14:textId="7E395C4B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>MR-sektionen kontaktar pacemakermottagningen på SÄS.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000F1030" w:rsidP="000F1030" w:rsidRDefault="000F1030" w14:paraId="16118ECD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc192601182" w:id="7"/>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Pacemakermottagningen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w:rsidR="000F1030" w:rsidP="000F1030" w:rsidRDefault="65E57E72" w14:paraId="3A9FFBBB" w14:textId="04E0DA0B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Ombesörjer att ”Checklista inför magnetkameraundersökning på bärare av PM/ICD” blir komplett ifylld av ansvarig på pacemakermottagningen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000F1030" w:rsidP="000F1030" w:rsidRDefault="4A3766C7" w14:paraId="268903AF" w14:textId="669B1D84">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t>Skickar ”Checklista inför magnetkameraundersökning på bärare av PM/ICD” till MR-sektionen. Av checklistan ska framgå om patienten ur device-synpunkt har några kontraindikationer för MR eller ej.</w:t>
+        <w:t xml:space="preserve">Skickar ”Checklista inför magnetkameraundersökning på bärare av PM/ICD” till MR-sektionen. Av checklistan ska framgå om patienten ur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>device</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-synpunkt har några kontraindikationer för MR eller ej.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000F1030" w:rsidP="000F1030" w:rsidRDefault="000F1030" w14:paraId="715F26BD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc192601183" w:id="8"/>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Radiologi</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="000F1030" w:rsidP="000F1030" w:rsidRDefault="65E57E72" w14:paraId="6A5E1C84" w14:textId="28605350">
+    </w:p>
+    <w:p w:rsidR="000F1030" w:rsidP="000F1030" w:rsidRDefault="65E57E72" w14:paraId="6A5E1C84" w14:textId="42296402">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Om inga kontraindikationer finns skickar MR-sektionen ”Checklista inför magnetkameraundersökning på bärare av PM/ICD” till sjukhusfysiker på SU för MR-bedömning.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="062F64AB" w:rsidP="4AA0764C" w:rsidRDefault="062F64AB" w14:paraId="1A19BF51" w14:textId="70CB1D83">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="33CC4512">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om implantatet bedöms som </w:t>
+      </w:r>
+      <w:r w:rsidRPr="33CC4512" w:rsidR="769C4061">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="33CC4512">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">icke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="33CC4512">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>conditional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="33CC4512" w:rsidR="493FB49B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="33CC4512">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> riskgrupp 1 ska radiolog göra ytterligare en bedömning på undersökningen eventuellt i samråd med remittent och skriva beslut, motivering och sekvensval i remissanteckningarna. Därefter skickas ”Checklista inför magnetkameraundersökning på bärare av PM/ICD” till sjukhusfysiker på SU för MR- bedömning.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="000F1030" w:rsidP="000F1030" w:rsidRDefault="000F1030" w14:paraId="3778D789" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc192601184" w:id="9"/>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>Sjukhusfysiker</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="000F1030" w:rsidP="000F1030" w:rsidRDefault="65E57E72" w14:paraId="31F1659B" w14:textId="31F5223F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utreder implantatets säkerhet i MR-miljö, dess villkor och restriktioner vid MR-undersökning. Vid frågor kan sjukhusfysiker kontakta pacemakermottagningen på SÄS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000F1030" w:rsidP="000F1030" w:rsidRDefault="000F1030" w14:paraId="14D3C60D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Radiologi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000F1030" w:rsidP="000F1030" w:rsidRDefault="65E57E72" w14:paraId="714561C3" w14:textId="4B5B048F">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>MR-sektionen bokar tid för MR-undersökning i samråd med pacemakermottagningen om alla förutsättningar för undersökningen uppfylls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0F9CFA96" w:rsidP="0F9CFA96" w:rsidRDefault="0F9CFA96" w14:paraId="287095F5" w14:textId="7B818FE6">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1304"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008F314A" w:rsidP="008F314A" w:rsidRDefault="65E57E72" w14:paraId="5A97FECC" w14:textId="30B883E1">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc226027232" w:id="9"/>
+      <w:r>
+        <w:t>Genomförande</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidR="000F1030" w:rsidP="000F1030" w:rsidRDefault="65E57E72" w14:paraId="31F1659B" w14:textId="31F5223F">
-[...41 lines deleted...]
-    <w:p w:rsidR="003F65BB" w:rsidP="003F65BB" w:rsidRDefault="4A3766C7" w14:paraId="19957201" w14:textId="125CE769">
+    <w:p w:rsidR="003F65BB" w:rsidP="003F65BB" w:rsidRDefault="4A3766C7" w14:paraId="19957201" w14:textId="521FA53D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc192601187" w:id="12"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkStart w:name="_Toc226027233" w:id="10"/>
+      <w:r>
+        <w:t>Undersökning av patient med PM/ICD klassificerad som ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="09F46161">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t>onditional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="041FF685">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="346D836B">
+        <w:t>samt</w:t>
+      </w:r>
+      <w:r w:rsidR="041FF685">
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidR="0CB9858E">
+        <w:t xml:space="preserve">icke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="041FF685">
+        <w:t>conditional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="3E3A59B2">
+        <w:t>” riskgrupp 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w:rsidR="003F65BB" w:rsidP="00243885" w:rsidRDefault="65E57E72" w14:paraId="154354DA" w14:textId="1434BEA0">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Utrustning för återupplivning ska finnas tillgänglig. </w:t>
       </w:r>
       <w:r w:rsidR="00096F98">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00096F98" w:rsidR="00096F98">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">OBS! </w:t>
       </w:r>
       <w:r w:rsidR="00481162">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Utrustningen</w:t>
       </w:r>
       <w:r w:rsidRPr="00096F98">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> får endast användas utanför MR-undersökningsrummet</w:t>
       </w:r>
       <w:r w:rsidR="00096F98">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003F65BB" w:rsidP="00243885" w:rsidRDefault="4A3766C7" w14:paraId="531AE36B" w14:textId="0324439E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t>Kontroll, förberedelse och omprogrammering av PM/ICD innan MR-undersökning utförs av device-sjuksköterska från pacemakermottagningen på SÄS, i samråd med pacemakeransvarig läkare, enligt instruktioner givna i implantatets tekniska manual.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003F65BB" w:rsidP="00243885" w:rsidRDefault="4A3766C7" w14:paraId="499370DD" w14:textId="15C33301">
+        <w:t xml:space="preserve">Kontroll, förberedelse och omprogrammering av PM/ICD innan MR-undersökning utförs av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>device</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-sjuksköterska från pacemakermottagningen på SÄS, i samråd med pacemakeransvarig läkare, enligt instruktioner givna i implantatets tekniska manual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F65BB" w:rsidP="00243885" w:rsidRDefault="4A3766C7" w14:paraId="499370DD" w14:textId="169B3A81">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Patienten ska monitorerna och övervakas med pulsoximeter och EKG. </w:t>
+        <w:t xml:space="preserve">Patienten ska monitorerna och övervakas med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pulsoximeter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> och EKG. </w:t>
+      </w:r>
+      <w:r w:rsidR="1514A756">
+        <w:t>I vissa fall krävs även övervakning av blodtrycket.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003F65BB" w:rsidP="00243885" w:rsidRDefault="65E57E72" w14:paraId="385DA4D4" w14:textId="16E98A6D">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Patienten ska övervakas visuellt och verbal kontakt hålls med patienten mellan Scan-sekvenserna</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F65BB" w:rsidP="00243885" w:rsidRDefault="4A3766C7" w14:paraId="7B892AFC" w14:textId="253966A8">
+    <w:p w:rsidR="003F65BB" w:rsidP="20D93149" w:rsidRDefault="4A3766C7" w14:paraId="7B892AFC" w14:textId="5E4C9D57">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Device-sjuksköterskan ska, beroende på patientens hälsa och pacemakerberoende, vara närvarande under hela undersökningen eller vara tillgänglig per telefon och beredd att komma vid behov. Denna bedömning görs i samråd med MR-personalen. </w:t>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Device</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-sjuksköterskan ska, beroende på patientens hälsa och pacemakerberoende, vara närvarande under hela undersökningen eller vara tillgänglig per telefon och beredd att komma vid behov. Denna bedömning görs i samråd med MR-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="20D93149">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personalen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5B61E348" w:rsidP="20D93149" w:rsidRDefault="5B61E348" w14:paraId="66663EE6" w14:textId="24E808CE">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="33CC4512">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Device</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="33CC4512">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kunnig ka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="33CC4512" w:rsidR="3C226AFC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="33CC4512">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">diolog ska finnas tillgänglig på telefon och beredd att komma ner till MR-undersökningen vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="33CC4512">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>device</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="33CC4512">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> som är icke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="33CC4512">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>conditional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="33CC4512">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> riskgrupp 1.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003F65BB" w:rsidP="00243885" w:rsidRDefault="65E57E72" w14:paraId="5842FACF" w14:textId="0451E30B">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Vid akuta situationer larma på akutlarmet.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008F314A" w:rsidP="00243885" w:rsidRDefault="4A3766C7" w14:paraId="2445F909" w14:textId="0AE60D66">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidR="004D0F82" w:rsidP="004D0F82" w:rsidRDefault="65E57E72" w14:paraId="6B49F2F6" w14:textId="6B577D17">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Device</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-sjuksköterska kontrollerar patienten efter genomförd MR och återprogrammerar PM/ICD enligt instruktionerna givna i implantatets tekniska manual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D0F82" w:rsidP="004D0F82" w:rsidRDefault="65E57E72" w14:paraId="6B49F2F6" w14:textId="55965D8C">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc192601188" w:id="13"/>
+      <w:bookmarkStart w:name="_Toc226027234" w:id="11"/>
+      <w:r>
+        <w:t>Rutiner vid undersökning av inneliggande</w:t>
+      </w:r>
+      <w:r w:rsidR="3BD4222C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>patient</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w:rsidR="2C437E2D" w:rsidP="15194220" w:rsidRDefault="2C437E2D" w14:paraId="25EEF689" w14:textId="7C86F64E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="15194220">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pacemakeransvarig läkare/sköterska på SÄS ansvarar för adekvat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="15194220">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>deviceprogrammering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="15194220">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> så att undersökningen kan utföras på ett säkert sätt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D0F82" w:rsidP="004D0F82" w:rsidRDefault="65E57E72" w14:paraId="7C3E014A" w14:textId="00182FCB">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Patientens ordinarie avdelning är medicinskt ansvarig för patienten, inklusive eventuell smärtlindring och andra vårdrelaterade uppgifter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F65BB" w:rsidP="004D0F82" w:rsidRDefault="4A3766C7" w14:paraId="7652AC28" w14:textId="211B999C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Undersökningen sambokas med ansvarig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>device</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>-sköterska på pacemakermottagningen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00281369" w:rsidP="00281369" w:rsidRDefault="65E57E72" w14:paraId="134000AC" w14:noSpellErr="1" w14:textId="5FC4F70F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc226027235" w:id="12"/>
       <w:r w:rsidR="65E57E72">
         <w:rPr/>
-        <w:t>Rutiner vid undersökning av inneliggande</w:t>
-[...40 lines deleted...]
-      <w:r>
         <w:t>Kontaktuppgifter</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w:rsidR="5196E064" w:rsidP="7AF6BD86" w:rsidRDefault="5196E064" w14:paraId="07530A2A" w14:textId="68FEDF83">
+      <w:pPr>
+        <w:ind w:left="567" w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7AF6BD86">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Deviceläkare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="7AF6BD86">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Piotr </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7AF6BD86">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Szamlewski</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="7AF6BD86">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>: 033-616 4287</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5196E064" w:rsidP="7AF6BD86" w:rsidRDefault="5196E064" w14:paraId="78B8FF55" w14:textId="7DDB42C0">
+      <w:pPr>
+        <w:ind w:left="567" w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7AF6BD86">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Deviceläkare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="7AF6BD86">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nicola Heinze: 033-616 2834</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="121E558D" w:rsidP="7AF6BD86" w:rsidRDefault="5196E064" w14:paraId="69268854" w14:textId="71B719DC">
+      <w:pPr>
+        <w:ind w:left="567" w:firstLine="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7AF6BD86">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Deviceläkare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="7AF6BD86">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sofia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="7AF6BD86">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Askaryar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="7AF6BD86">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>: 033-616 2849</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00281369" w:rsidP="00281369" w:rsidRDefault="65E57E72" w14:paraId="1289D09E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Internpost Pacemakermottagningen: Pacemakermottagningen/Hjärtmottagningen 2, Borås</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00281369" w:rsidP="00281369" w:rsidRDefault="00281369" w14:paraId="19668B0C" w14:textId="6339CE9A">
+    <w:p w:rsidR="00281369" w:rsidP="121E558D" w:rsidRDefault="00281369" w14:paraId="02422663" w14:textId="5D77FBB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidR="00281369">
+        <w:rPr/>
         <w:t xml:space="preserve">Pacemakermottagningen: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:t>033-6162 882</w:t>
+      <w:r w:rsidR="00281369">
+        <w:rPr/>
+        <w:t>033-616</w:t>
+      </w:r>
+      <w:r w:rsidR="50806CFB">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00281369">
+        <w:rPr/>
+        <w:t>2882</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00281369" w:rsidP="00281369" w:rsidRDefault="00281369" w14:paraId="72953C17" w14:textId="0CC21C84">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>MR-lab</w:t>
       </w:r>
       <w:r w:rsidRPr="4A3766C7">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>033-616 1216</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00281369" w:rsidP="00281369" w:rsidRDefault="00281369" w14:paraId="622F3BA2" w14:textId="0DCCA45D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
@@ -1786,124 +1835,126 @@
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">MR-fysiker </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>SU: 031–3424417, vardagar 8–16</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00281369" w:rsidP="00281369" w:rsidRDefault="00281369" w14:paraId="79131C6A" w14:textId="7A4F8A54">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
         <w:ind w:right="-427"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Epost fysiker: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9">
+      <w:hyperlink w:history="1" r:id="rId13">
         <w:r w:rsidRPr="00451708">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>SU.MFT.MR.UTBILDNING@VGREGION.SE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00281369" w:rsidP="00281369" w:rsidRDefault="00281369" w14:paraId="6D35F47C" w14:textId="318ED365">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">MR tidbok: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>033-616 4556</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00281369" w:rsidP="00281369" w:rsidRDefault="00281369" w14:paraId="49F11B21" w14:textId="4F50A0E8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Internpost MR tidbok: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>MR tidbok, Radiologi, SÄS Borås</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F65BB" w:rsidP="00281369" w:rsidRDefault="00281369" w14:paraId="79B9A640" w14:textId="300C9B82">
+    <w:p w:rsidR="003F65BB" w:rsidP="00281369" w:rsidRDefault="00281369" w14:paraId="79B9A640" w14:textId="69DAB135">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4253"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidR="00281369">
+        <w:rPr/>
         <w:t xml:space="preserve">MR </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidR="00281369">
+        <w:rPr/>
         <w:t>tidbok fax</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidR="00281369">
+        <w:rPr/>
         <w:t xml:space="preserve"> nr: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:t>1445</w:t>
+      <w:r w:rsidR="2A9497CE">
+        <w:rPr/>
+        <w:t>1287</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008F314A" w:rsidP="008A4996" w:rsidRDefault="65E57E72" w14:paraId="73D65FC2" w14:textId="36594A28">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc192601190" w:id="15"/>
+      <w:bookmarkStart w:name="_Toc226027236" w:id="13"/>
       <w:r>
         <w:t>Dokumentinformation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w:rsidRPr="000B2CDA" w:rsidR="000B2CDA" w:rsidP="65E57E72" w:rsidRDefault="65E57E72" w14:paraId="086BC53B" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="65E57E72">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Innehållsansvariga</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B2CDA" w:rsidP="008A4996" w:rsidRDefault="4A3766C7" w14:paraId="297A2D98" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:right="424"/>
       </w:pPr>
@@ -1974,131 +2025,121 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="65E57E72">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nyckelord</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008F314A" w:rsidP="008A4996" w:rsidRDefault="65E57E72" w14:paraId="25F64E7A" w14:textId="35697985">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t>MR, pacemaker, PM, interna defibrillatorer, ICD</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008A4996" w:rsidP="008A4996" w:rsidRDefault="65E57E72" w14:paraId="0FD2D352" w14:textId="67B6300E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
+      <w:bookmarkStart w:name="_Toc226027237" w:id="14"/>
       <w:r>
         <w:t>Länkförteckning</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w:rsidR="008A4996" w:rsidP="008A4996" w:rsidRDefault="65E57E72" w14:paraId="6A6448F8" w14:textId="7047D5B7">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
         <w:t>Magnetkamera (MR) förberedelser, SÄS. Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r w:rsidR="694FF95C">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="65E57E72">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://insi</w:t>
-[...11 lines deleted...]
-          <w:t>an.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="008A4996" w:rsidSect="00DE1FBD">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="382" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00014B91" w:rsidRDefault="00014B91" w14:paraId="54C31FBA" w14:textId="77777777">
+    <w:p w:rsidR="007A0929" w:rsidRDefault="007A0929" w14:paraId="5F1EBC4F" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00014B91" w:rsidRDefault="00014B91" w14:paraId="43F21199" w14:textId="77777777">
+    <w:p w:rsidR="007A0929" w:rsidRDefault="007A0929" w14:paraId="43D60CE5" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00014B91" w:rsidRDefault="00014B91" w14:paraId="02D8A0B7" w14:textId="77777777">
+    <w:p w:rsidR="007A0929" w:rsidRDefault="007A0929" w14:paraId="3B4CDAC2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2124,95 +2165,95 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Courier New"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="008250CC" w:rsidP="008250CC" w:rsidRDefault="008250CC" w14:paraId="3FC6B21C" w14:textId="052E4292">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="65E57E72">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="65E57E72">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="65E57E72">
       <w:rPr>
@@ -2295,51 +2336,51 @@
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="65E57E72">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="65E57E72" w:rsidR="65E57E72">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="00DE1FBD" w:rsidP="00FB2F0F" w:rsidRDefault="00DE1FBD" w14:paraId="6BC938AB" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00660269" w:rsidP="00DE1FBD" w:rsidRDefault="00DE1FBD" w14:paraId="1FE2B822" w14:textId="1ED35806">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:firstLine="993"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CE4A583" wp14:editId="5AAE696E">
           <wp:extent cx="1897200" cy="363600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="153909288" name="Bildobjekt 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -2354,138 +2395,138 @@
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1897200" cy="363600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00014B91" w:rsidRDefault="00014B91" w14:paraId="3EEEB645" w14:textId="77777777"/>
+    <w:p w:rsidR="007A0929" w:rsidRDefault="007A0929" w14:paraId="1C1A776D" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00014B91" w:rsidRDefault="00014B91" w14:paraId="508D2E39" w14:textId="77777777">
+    <w:p w:rsidR="007A0929" w:rsidRDefault="007A0929" w14:paraId="2B181619" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00014B91" w:rsidRDefault="00014B91" w14:paraId="6D2C0065" w14:textId="77777777">
+    <w:p w:rsidR="007A0929" w:rsidRDefault="007A0929" w14:paraId="6B48776F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008A4996" w:rsidRDefault="00EB7CC2" w14:paraId="0E4FE333" w14:textId="02F31F3D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4996" w:rsidRDefault="00000642" w14:paraId="0E4FE333" w14:textId="02F31F3D">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="565CEC0F">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:545.5pt;height:83.9pt;rotation:315;z-index:-251654143;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f" type="#_x0000_t136">
+        <v:shape id="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:545.5pt;height:83.9pt;rotation:315;z-index:-251657728;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f" type="#_x0000_t136">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Georgia&quot;;font-size:1pt" string="Remissutgåva"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="004B5C86" w:rsidP="004B5C86" w:rsidRDefault="004B5C86" w14:paraId="227101F6" w14:textId="44021C82">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="1670"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D72D6C2" wp14:editId="29A5A2D3">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D72D6C2" wp14:editId="29A5A2D3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -2510,109 +2551,109 @@
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="252CC97B">
+          <w:pict w14:anchorId="17844F70">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="2D72D6C2">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="004B5C86" w:rsidP="004B5C86" w:rsidRDefault="004B5C86" w14:paraId="6D41DF98" w14:textId="77777777">
+                  <w:p w:rsidR="004B5C86" w:rsidP="004B5C86" w:rsidRDefault="004B5C86" w14:paraId="685B7E76" w14:textId="77777777">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w:rsidR="008A4EB9" w:rsidP="00532C4F" w:rsidRDefault="00A5066F" w14:paraId="058CDD4D" w14:textId="5E01B7C0">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:spacing w:after="0"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DFFA9B8" wp14:editId="79031615">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DFFA9B8" wp14:editId="79031615">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-36244</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-5080</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669155" cy="270510"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669155" cy="270510"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -2640,91 +2681,91 @@
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict w14:anchorId="00292A55">
+          <w:pict w14:anchorId="308A7749">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="0DFFA9B8">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-2.85pt;margin-top:-.4pt;width:367.65pt;height:21.3pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnfMVBGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6911badZeR25iVxV&#10;ipJITpUzZsG7EjAUsHfdX9+B9ZfSnqpeYGCG+XjvMb/rtSJ74XwLpqLFKKdEGA51a7YV/fG6+vSF&#10;Eh+YqZkCIyp6EJ7eLT5+mHe2FGNoQNXCEUxifNnZijYh2DLLPG+EZn4EVhh0SnCaBTy6bVY71mF2&#10;rbJxns+yDlxtHXDhPd4+DE66SPmlFDw8S+lFIKqi2FtIq0vrJq7ZYs7KrWO2afmxDfYPXWjWGix6&#10;TvXAAiM71/6RSrfcgQcZRhx0BlK2XKQZcJoifzfNumFWpFkQHG/PMPn/l5Y/7df2xZHQf4UeCYyA&#10;dNaXHi/jPL10Ou7YKUE/Qng4wyb6QDheTmaz22I6pYSjb3yTT4uEa3Z5bZ0P3wRoEo2KOqQlocX2&#10;jz5gRQw9hcRiBlatUokaZUhX0dnnaZ4enD34Qhl8eOk1WqHf9KStr+bYQH3A8RwMzHvLVy328Mh8&#10;eGEOqcaJUL7hGRepAGvB0aKkAffrb/cxHhlALyUdSqei/ueOOUGJ+m6Qm9tiMolaS4fJ9GaMB3ft&#10;2Vx7zE7fA6qzwI9ieTJjfFAnUzrQb6jyZayKLmY41q5oOJn3YRA0/hIulssUhOqyLDyateUxdUQ1&#10;IvzavzFnjzQEJPAJTiJj5Ts2htiBj+UugGwTVRHnAdUj/KjMxODxF0XpX59T1OWvL34DAAD//wMA&#10;UEsDBBQABgAIAAAAIQDlIW/h4AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6H&#10;zZh4gy2NQC3dEtKEmBg9gFy8TbtD29Ddrd0Fqr/e8YSnl8l7ee+bbD2aTlxo8K2zCmbTCATZyunW&#10;1goOH9tJAsIHtBo7Z0nBN3lY5/d3GabaXe2OLvtQCy6xPkUFTQh9KqWvGjLop64ny97RDQYDn0Mt&#10;9YBXLjedjKNoIQ22lhca7KloqDrtz0bBa7F9x10Zm+SnK17ejpv+6/A5V+rxYdysQAQawy0Mf/iM&#10;Djkzle5stRedgsl8yUlWfoDtZfy8AFEqeJolIPNM/ufPfwEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCnfMVBGgIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDlIW/h4AAAAAcBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-2.85pt;margin-top:-.4pt;width:367.65pt;height:21.3pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnfMVBGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6911badZeR25iVxV&#10;ipJITpUzZsG7EjAUsHfdX9+B9ZfSnqpeYGCG+XjvMb/rtSJ74XwLpqLFKKdEGA51a7YV/fG6+vSF&#10;Eh+YqZkCIyp6EJ7eLT5+mHe2FGNoQNXCEUxifNnZijYh2DLLPG+EZn4EVhh0SnCaBTy6bVY71mF2&#10;rbJxns+yDlxtHXDhPd4+DE66SPmlFDw8S+lFIKqi2FtIq0vrJq7ZYs7KrWO2afmxDfYPXWjWGix6&#10;TvXAAiM71/6RSrfcgQcZRhx0BlK2XKQZcJoifzfNumFWpFkQHG/PMPn/l5Y/7df2xZHQf4UeCYyA&#10;dNaXHi/jPL10Ou7YKUE/Qng4wyb6QDheTmaz22I6pYSjb3yTT4uEa3Z5bZ0P3wRoEo2KOqQlocX2&#10;jz5gRQw9hcRiBlatUokaZUhX0dnnaZ4enD34Qhl8eOk1WqHf9KStr+bYQH3A8RwMzHvLVy328Mh8&#10;eGEOqcaJUL7hGRepAGvB0aKkAffrb/cxHhlALyUdSqei/ueOOUGJ+m6Qm9tiMolaS4fJ9GaMB3ft&#10;2Vx7zE7fA6qzwI9ieTJjfFAnUzrQb6jyZayKLmY41q5oOJn3YRA0/hIulssUhOqyLDyateUxdUQ1&#10;IvzavzFnjzQEJPAJTiJj5Ts2htiBj+UugGwTVRHnAdUj/KjMxODxF0XpX59T1OWvL34DAAD//wMA&#10;UEsDBBQABgAIAAAAIQDlIW/h4AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6H&#10;zZh4gy2NQC3dEtKEmBg9gFy8TbtD29Ddrd0Fqr/e8YSnl8l7ee+bbD2aTlxo8K2zCmbTCATZyunW&#10;1goOH9tJAsIHtBo7Z0nBN3lY5/d3GabaXe2OLvtQCy6xPkUFTQh9KqWvGjLop64ny97RDQYDn0Mt&#10;9YBXLjedjKNoIQ22lhca7KloqDrtz0bBa7F9x10Zm+SnK17ejpv+6/A5V+rxYdysQAQawy0Mf/iM&#10;Djkzle5stRedgsl8yUlWfoDtZfy8AFEqeJolIPNM/ufPfwEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCnfMVBGgIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDlIW/h4AAAAAcBAAAPAAAAAAAAAAAAAAAAAHQEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00A5066F" w:rsidP="00A5066F" w:rsidRDefault="00A5066F" w14:paraId="685B7E76" w14:textId="77777777">
+                  <w:p w:rsidR="00A5066F" w:rsidP="00A5066F" w:rsidRDefault="00A5066F" w14:paraId="6D41DF98" w14:textId="77777777">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2828,51 +2869,50 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7B943B10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4993,107 +5033,110 @@
   <w:num w:numId="19" w16cid:durableId="1763532171">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2089495734">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="484665927">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1603606806">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1456681652">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
+    <w:rsid w:val="00000642"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00014B91"/>
     <w:rsid w:val="0001681B"/>
     <w:rsid w:val="00016CF0"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00042067"/>
+    <w:rsid w:val="00045C4F"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="00096F98"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B1584"/>
     <w:rsid w:val="000B2CDA"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000D1F7A"/>
     <w:rsid w:val="000D7761"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F1030"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
@@ -5112,122 +5155,125 @@
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="00167222"/>
     <w:rsid w:val="0017331F"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="001F3711"/>
     <w:rsid w:val="001F476F"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00232523"/>
+    <w:rsid w:val="00234E2E"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00243885"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00281369"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002A7F3D"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003059FA"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
+    <w:rsid w:val="00364A64"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="0037470F"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003C304B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F65BB"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="0040765A"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
+    <w:rsid w:val="00433A5F"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00443149"/>
     <w:rsid w:val="00443A8D"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="00481162"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="00492145"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B5C86"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D0F82"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F3FE6"/>
@@ -5244,104 +5290,108 @@
     <w:rsid w:val="00545C09"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="005663C8"/>
     <w:rsid w:val="00566751"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="005763C3"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A2191"/>
     <w:rsid w:val="005A42EB"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005E2891"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00623CFA"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="00630B3A"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00633D99"/>
     <w:rsid w:val="006554D3"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="006719F4"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00677A67"/>
     <w:rsid w:val="00685193"/>
     <w:rsid w:val="00685332"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E41C6"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00700A1C"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
+    <w:rsid w:val="007A0929"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007B6AB7"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
     <w:rsid w:val="007E65B0"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F21D2"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00815170"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008250CC"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
@@ -5359,277 +5409,337 @@
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008E7E61"/>
     <w:rsid w:val="008F314A"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00965869"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="009740A4"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A148A"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7D89"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41554"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A5066F"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A64C1F"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A74DBA"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A933B7"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
+    <w:rsid w:val="00AC5792"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00B04621"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B71762"/>
     <w:rsid w:val="00B75EDE"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
     <w:rsid w:val="00B8349E"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B93C5E"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BA0066"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
+    <w:rsid w:val="00C02B1A"/>
     <w:rsid w:val="00C07DDB"/>
     <w:rsid w:val="00C25001"/>
     <w:rsid w:val="00C305EE"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C4283E"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
+    <w:rsid w:val="00C5574B"/>
     <w:rsid w:val="00C57BA2"/>
     <w:rsid w:val="00C64000"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C87FC4"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CA5562"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF32C5"/>
     <w:rsid w:val="00CF70BB"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D326EE"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
     <w:rsid w:val="00D534E3"/>
+    <w:rsid w:val="00D7099C"/>
     <w:rsid w:val="00D764B6"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
     <w:rsid w:val="00DE1FBD"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
     <w:rsid w:val="00E225D6"/>
     <w:rsid w:val="00E43E76"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E62FC6"/>
     <w:rsid w:val="00E71637"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EB7CC2"/>
     <w:rsid w:val="00EB7FD7"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
+    <w:rsid w:val="00ED5A12"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F94A31"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="01C2D56C"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="041FF685"/>
+    <w:rsid w:val="062F64AB"/>
+    <w:rsid w:val="09687E7B"/>
+    <w:rsid w:val="09F46161"/>
+    <w:rsid w:val="0CB9858E"/>
+    <w:rsid w:val="0E88DCEA"/>
+    <w:rsid w:val="0F9CFA96"/>
+    <w:rsid w:val="121E558D"/>
+    <w:rsid w:val="1514A756"/>
+    <w:rsid w:val="15194220"/>
+    <w:rsid w:val="15E2FA20"/>
+    <w:rsid w:val="16FFE95E"/>
+    <w:rsid w:val="19034698"/>
+    <w:rsid w:val="19ED5016"/>
+    <w:rsid w:val="1A9CFF4C"/>
+    <w:rsid w:val="1C327075"/>
     <w:rsid w:val="20B5ADF9"/>
+    <w:rsid w:val="20D93149"/>
+    <w:rsid w:val="268E5427"/>
+    <w:rsid w:val="27283D3A"/>
+    <w:rsid w:val="2A9497CE"/>
+    <w:rsid w:val="2C437E2D"/>
+    <w:rsid w:val="33CC4512"/>
+    <w:rsid w:val="346D836B"/>
+    <w:rsid w:val="34EE6023"/>
+    <w:rsid w:val="36CDD585"/>
     <w:rsid w:val="37ADC262"/>
+    <w:rsid w:val="37DBB7A9"/>
+    <w:rsid w:val="3A283CDA"/>
     <w:rsid w:val="3BD4222C"/>
+    <w:rsid w:val="3C226AFC"/>
+    <w:rsid w:val="3E18CE6E"/>
+    <w:rsid w:val="3E3A59B2"/>
+    <w:rsid w:val="44D52BA8"/>
+    <w:rsid w:val="493FB49B"/>
     <w:rsid w:val="4A3766C7"/>
+    <w:rsid w:val="4AA0764C"/>
+    <w:rsid w:val="4E64085A"/>
+    <w:rsid w:val="4F947C76"/>
+    <w:rsid w:val="507381BB"/>
+    <w:rsid w:val="50806CFB"/>
+    <w:rsid w:val="5196E064"/>
+    <w:rsid w:val="53D0088E"/>
+    <w:rsid w:val="55ECA520"/>
+    <w:rsid w:val="5B61E348"/>
+    <w:rsid w:val="5B6ECFF1"/>
+    <w:rsid w:val="60E03AFB"/>
+    <w:rsid w:val="61E836A6"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="64BA9DD7"/>
     <w:rsid w:val="65E57E72"/>
     <w:rsid w:val="694FF95C"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="7277A7FB"/>
+    <w:rsid w:val="769C4061"/>
+    <w:rsid w:val="7AF6BD86"/>
+    <w:rsid w:val="7F94139F"/>
+    <w:rsid w:val="7FF2B870"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke weight="1pt" color="#4a773c"/>
       <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{BC1F8651-23F0-43D1-A71C-24CB7721EEFB}"/>
+  <w15:docId w15:val="{2482ACB5-1C28-43BE-96B8-5DA957D926D7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8165,51 +8275,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E43E76"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A4996"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8224,51 +8334,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-120/surrogate/Magnetkamera%20(MR)%2c%20f%c3%b6rberedelser%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-120/surrogate/Magnetkamera%20(MR)%2c%20f%c3%b6rberedelser%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SU.MFT.MR.UTBILDNING@VGREGION.SE" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SU.MFT.MR.UTBILDNING@VGREGION.SE" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-120/surrogate/Magnetkamera%20(MR)%2c%20f%c3%b6rberedelser%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-120/surrogate/Magnetkamera%20(MR)%2c%20f%c3%b6rberedelser%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -8553,51 +8663,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Template>Normal</ap:Template>
+  <ap:Template>normal</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Manager/>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinkBase/>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>MR-undersökning av patient med pacemaker, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-  <revision>2</revision>
+  <lastModifiedBy>Åsa Offesson</lastModifiedBy>
+  <revision>27</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>