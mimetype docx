--- v0 (2025-11-26)
+++ v1 (2026-06-21)
@@ -8,175 +8,185 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="335D9AF1" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="000F2C23">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="000F2C23" w:rsidRDefault="0000007C" w14:paraId="335D9AF1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc321146591"/>
+      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
       <w:r w:rsidRPr="0000007C">
         <w:t>Driftstopp i Melior, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290DE785" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="000F2C23">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="000F2C23" w:rsidRDefault="0000007C" w14:paraId="290DE785" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc354662670"/>
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="13" w:name="_Toc185429808"/>
+      <w:bookmarkStart w:name="_Toc354662670" w:id="1"/>
+      <w:bookmarkStart w:name="_Toc356481193" w:id="2"/>
+      <w:bookmarkStart w:name="_Toc358986774" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc358988160" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc415233594" w:id="5"/>
+      <w:bookmarkStart w:name="_Toc256000000" w:id="6"/>
+      <w:bookmarkStart w:name="_Toc256000012" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc501358649" w:id="8"/>
+      <w:bookmarkStart w:name="_Toc256000024" w:id="9"/>
+      <w:bookmarkStart w:name="_Toc256000038" w:id="10"/>
+      <w:bookmarkStart w:name="_Toc58503617" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc256000052" w:id="12"/>
+      <w:bookmarkStart w:name="_Toc185429808" w:id="13"/>
       <w:r w:rsidRPr="0000007C">
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="1577963C" w14:textId="77777777" w:rsidR="0000007C" w:rsidRDefault="0000007C" w:rsidP="000F2C23">
+    <w:p w:rsidR="0000007C" w:rsidP="000F2C23" w:rsidRDefault="0000007C" w14:paraId="1577963C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000007C">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rutiner för information om driftstopp i journalsystemet Melior, åtkomst till journalinformation vid driftstopp samt manuella rutiner för journaldokumentation, läkemedelsordination och recept, liksom rutiner för införande av manuell dokumentation då system åter är i drift.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613BAE4F" w14:textId="1450272C" w:rsidR="005B3651" w:rsidRDefault="005B3651" w:rsidP="000F2C23">
+    <w:p w:rsidR="005B3651" w:rsidP="000F2C23" w:rsidRDefault="005B3651" w14:paraId="613BAE4F" w14:textId="1450272C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc185429809"/>
-      <w:r>
+      <w:bookmarkStart w:name="_Toc185429809" w:id="14"/>
+      <w:r w:rsidR="005B3651">
+        <w:rPr/>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="27CB4920" w14:textId="554F56E9" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="76CB3ECA" w:rsidP="5DC66836">
-[...1 lines deleted...]
-        <w:t>Tillägg av information kring uthopp till röntgensystem.</w:t>
+    <w:p w:rsidR="4602159C" w:rsidP="20EF3996" w:rsidRDefault="4602159C" w14:paraId="686F52E6" w14:textId="46E18E5B">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="4602159C">
+        <w:rPr/>
+        <w:t>Uppdatering av information vid driftstopp och labremiss.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC1157C" w14:textId="77777777" w:rsidR="0000007C" w:rsidRDefault="0000007C" w:rsidP="5DC66836">
+    <w:p w:rsidR="0000007C" w:rsidP="5DC66836" w:rsidRDefault="0000007C" w14:paraId="3CC1157C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="360" w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5DC66836">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="15" w:name="_Toc501358650"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2BE3FCE0" w14:textId="43620F61" w:rsidR="0075490E" w:rsidRDefault="0075490E">
+    <w:bookmarkStart w:name="_Toc501358650" w:id="15"/>
+    <w:bookmarkStart w:name="_Toc256000025" w:id="16"/>
+    <w:bookmarkStart w:name="_Toc256000039" w:id="17"/>
+    <w:bookmarkStart w:name="_Toc58503618" w:id="18"/>
+    <w:bookmarkStart w:name="_Toc256000053" w:id="19"/>
+    <w:p w:rsidR="0075490E" w:rsidRDefault="0075490E" w14:paraId="2BE3FCE0" w14:textId="43620F61">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc185429808" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc185429808">
         <w:r w:rsidRPr="00125BE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -191,63 +201,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6468ECA6" w14:textId="2F3511A7" w:rsidR="0075490E" w:rsidRDefault="0075490E">
+    <w:p w:rsidR="0075490E" w:rsidRDefault="0075490E" w14:paraId="6468ECA6" w14:textId="2F3511A7">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc185429809" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc185429809">
         <w:r w:rsidRPr="00125BE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -262,63 +272,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="284B7CE4" w14:textId="141F9C96" w:rsidR="0075490E" w:rsidRDefault="0075490E">
+    <w:p w:rsidR="0075490E" w:rsidRDefault="0075490E" w14:paraId="284B7CE4" w14:textId="141F9C96">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc185429810" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc185429810">
         <w:r w:rsidRPr="00125BE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -333,63 +343,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7302EF79" w14:textId="055E0C11" w:rsidR="0075490E" w:rsidRDefault="0075490E">
+    <w:p w:rsidR="0075490E" w:rsidRDefault="0075490E" w14:paraId="7302EF79" w14:textId="055E0C11">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc185429811" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc185429811">
         <w:r w:rsidRPr="00125BE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -404,63 +414,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52A9DB15" w14:textId="4A3E424D" w:rsidR="0075490E" w:rsidRDefault="0075490E" w:rsidP="00C5549A">
+    <w:p w:rsidR="0075490E" w:rsidP="00C5549A" w:rsidRDefault="0075490E" w14:paraId="52A9DB15" w14:textId="4A3E424D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc185429812" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc185429812">
         <w:r w:rsidRPr="00125BE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Information om driftstopp</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -475,63 +485,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5946A4A5" w14:textId="69891D9F" w:rsidR="0075490E" w:rsidRDefault="0075490E" w:rsidP="00C5549A">
+    <w:p w:rsidR="0075490E" w:rsidP="00C5549A" w:rsidRDefault="0075490E" w14:paraId="5946A4A5" w14:textId="69891D9F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc185429813" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc185429813">
         <w:r w:rsidRPr="00125BE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Åtkomst till journalinformation vid driftstopp</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -546,63 +556,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06273CFD" w14:textId="01B882F2" w:rsidR="0075490E" w:rsidRDefault="0075490E" w:rsidP="00C5549A">
+    <w:p w:rsidR="0075490E" w:rsidP="00C5549A" w:rsidRDefault="0075490E" w14:paraId="06273CFD" w14:textId="01B882F2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc185429814" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc185429814">
         <w:r w:rsidRPr="00125BE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Manuella rutiner</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -617,66 +627,66 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A5B70BB" w14:textId="1C0BC40D" w:rsidR="0075490E" w:rsidRDefault="0075490E">
+    <w:p w:rsidR="0075490E" w:rsidRDefault="0075490E" w14:paraId="2A5B70BB" w14:textId="1C0BC40D">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc185429815" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc185429815">
         <w:r w:rsidRPr="00125BE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentera journalinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -691,66 +701,66 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11007FF7" w14:textId="6A19BB64" w:rsidR="0075490E" w:rsidRDefault="0075490E">
+    <w:p w:rsidR="0075490E" w:rsidRDefault="0075490E" w14:paraId="11007FF7" w14:textId="6A19BB64">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc185429816" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc185429816">
         <w:r w:rsidRPr="00125BE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Läkemedel</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -765,66 +775,66 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B39EBE3" w14:textId="78534105" w:rsidR="0075490E" w:rsidRDefault="0075490E">
+    <w:p w:rsidR="0075490E" w:rsidRDefault="0075490E" w14:paraId="5B39EBE3" w14:textId="78534105">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc185429817" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc185429817">
         <w:r w:rsidRPr="00125BE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Recept</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -839,66 +849,66 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="581B5667" w14:textId="69AC8AD0" w:rsidR="0075490E" w:rsidRDefault="0075490E">
+    <w:p w:rsidR="0075490E" w:rsidRDefault="0075490E" w14:paraId="581B5667" w14:textId="69AC8AD0">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc185429818" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc185429818">
         <w:r w:rsidRPr="00125BE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Vid driftstopp endast i e-receptfunktionen</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -913,66 +923,66 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BCE9FAF" w14:textId="55A1BF82" w:rsidR="0075490E" w:rsidRDefault="0075490E">
+    <w:p w:rsidR="0075490E" w:rsidRDefault="0075490E" w14:paraId="2BCE9FAF" w14:textId="55A1BF82">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc185429819" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc185429819">
         <w:r w:rsidRPr="00125BE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Externa programlänkar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -987,66 +997,66 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30D0D67D" w14:textId="731040ED" w:rsidR="0075490E" w:rsidRDefault="0075490E">
+    <w:p w:rsidR="0075490E" w:rsidRDefault="0075490E" w14:paraId="30D0D67D" w14:textId="731040ED">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc185429820" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc185429820">
         <w:r w:rsidRPr="00125BE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Lab</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1061,63 +1071,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56C1520D" w14:textId="5E617D74" w:rsidR="0075490E" w:rsidRDefault="0075490E">
+    <w:p w:rsidR="0075490E" w:rsidRDefault="0075490E" w14:paraId="56C1520D" w14:textId="5E617D74">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc185429821" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc185429821">
         <w:r w:rsidRPr="00125BE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1132,63 +1142,63 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="517591FE" w14:textId="7AF0FC2C" w:rsidR="0075490E" w:rsidRDefault="0075490E">
+    <w:p w:rsidR="0075490E" w:rsidRDefault="0075490E" w14:paraId="517591FE" w14:textId="7AF0FC2C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc185429822" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc185429822">
         <w:r w:rsidRPr="00125BE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Länkförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -1203,1013 +1213,1099 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39E81E24" w14:textId="266E8BE0" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0075490E" w:rsidP="004C15CF">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="004C15CF" w:rsidRDefault="0075490E" w14:paraId="39E81E24" w14:textId="266E8BE0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="_Toc185429810"/>
-      <w:r w:rsidR="0000007C" w:rsidRPr="0000007C">
+      <w:bookmarkStart w:name="_Toc185429810" w:id="20"/>
+      <w:r w:rsidRPr="0000007C" w:rsidR="0000007C">
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:p w14:paraId="18D92D16" w14:textId="64DDD4E1" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="000F2C23">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="000F2C23" w:rsidRDefault="0000007C" w14:paraId="18D92D16" w14:textId="64DDD4E1">
       <w:r>
         <w:t>Dokument att använda vid manuella rutiner finns publicerade på intranätet under</w:t>
       </w:r>
       <w:r w:rsidR="0E81E6AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r w:rsidR="0E81E6AC" w:rsidRPr="67BC546E">
+        <w:r w:rsidRPr="67BC546E" w:rsidR="0E81E6AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Reservrutiner vid driftstopp - Södra Älvsborgs Sjukhus.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3EE41E78" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="00FA6A36">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="00FA6A36" w:rsidRDefault="0000007C" w14:paraId="3EE41E78" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc501358651"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="29" w:name="_Toc185429811"/>
+      <w:bookmarkStart w:name="_Toc501358651" w:id="21"/>
+      <w:bookmarkStart w:name="_Toc256000026" w:id="22"/>
+      <w:bookmarkStart w:name="_Toc256000040" w:id="23"/>
+      <w:bookmarkStart w:name="_Toc58503619" w:id="24"/>
+      <w:bookmarkStart w:name="_Toc256000054" w:id="25"/>
+      <w:bookmarkStart w:name="_Toc415233595" w:id="26"/>
+      <w:bookmarkStart w:name="_Toc256000001" w:id="27"/>
+      <w:bookmarkStart w:name="_Toc256000013" w:id="28"/>
+      <w:bookmarkStart w:name="_Toc185429811" w:id="29"/>
       <w:r w:rsidRPr="0000007C">
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
-    <w:p w14:paraId="5071B24A" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="00760A1F">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="00760A1F" w:rsidRDefault="0000007C" w14:paraId="5071B24A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc501358652"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="35" w:name="_Toc185429812"/>
+      <w:bookmarkStart w:name="_Toc501358652" w:id="30"/>
+      <w:bookmarkStart w:name="_Toc256000027" w:id="31"/>
+      <w:bookmarkStart w:name="_Toc256000041" w:id="32"/>
+      <w:bookmarkStart w:name="_Toc58503620" w:id="33"/>
+      <w:bookmarkStart w:name="_Toc256000055" w:id="34"/>
+      <w:bookmarkStart w:name="_Toc185429812" w:id="35"/>
       <w:r w:rsidRPr="0000007C">
         <w:t>Information om driftstopp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w14:paraId="34D1B2C6" w14:textId="1328DBE5" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="15EB9223">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="15EB9223" w:rsidRDefault="0000007C" w14:paraId="34D1B2C6" w14:textId="5E21E309">
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
+        <w:t>Vid planerade driftstopp i Melior läggs information ut under</w:t>
+      </w:r>
+      <w:r w:rsidR="7BFF53A0">
+        <w:rPr/>
+        <w:t xml:space="preserve"> Driftinformation IT samt Nyheter SÄS och VGR</w:t>
+      </w:r>
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
+        <w:t xml:space="preserve"> på </w:t>
+      </w:r>
+      <w:r w:rsidR="04F1B57D">
+        <w:rPr/>
+        <w:t>intranätet</w:t>
+      </w:r>
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
+        <w:t>. Information skickas också ut till områdeschefer, verksamhetschefer och vårdenhets-/enhetschefer två veckor innan det planerade driftsstoppet (kortare handläggningstid kan förkomma vid akuta insatser).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="7A2AE15E" w:rsidRDefault="0000007C" w14:paraId="6BC4335D" w14:textId="31A70972">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
+        <w:t xml:space="preserve">Vid misstanke om driftsstopp, kontrollera </w:t>
+      </w:r>
+      <w:r w:rsidR="00291404">
+        <w:rPr/>
+        <w:t>Driftinformation IT</w:t>
+      </w:r>
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
+        <w:t xml:space="preserve"> på intranätet.</w:t>
+      </w:r>
+      <w:r w:rsidR="37FF9E08">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A2AE15E" w:rsidR="37FF9E08">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
+        </w:rPr>
+        <w:t>Under Användarstöd SÄS öppettider kontaktas de (tfn 010</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Vid planerade driftstopp i Melior läggs information ut under IT-nyheter på </w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="3795D773" w:rsidRPr="15EB9223">
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="7A2AE15E" w:rsidR="37FF9E08">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>010-47</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="5775EF91" w:rsidRPr="15EB9223">
+        <w:t>47 37 100) om information saknas på SÄS intranät.</w:t>
+      </w:r>
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="05B93AA4">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
+        <w:t>Övrig tid kontakta</w:t>
+      </w:r>
+      <w:r w:rsidR="7275D6A3">
+        <w:rPr/>
+        <w:t xml:space="preserve"> KSD</w:t>
+      </w:r>
+      <w:r w:rsidR="00EAC73F">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
+        <w:t xml:space="preserve">via </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A2AE15E" w:rsidR="3C99FED3">
         <w:rPr>
-          <w:b/>
-[...46 lines deleted...]
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>010-47 37 100</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F36407" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="00760A1F">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="00760A1F" w:rsidRDefault="0000007C" w14:paraId="60F36407" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc415233596"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="44" w:name="_Toc185429813"/>
+      <w:bookmarkStart w:name="_Toc415233596" w:id="36"/>
+      <w:bookmarkStart w:name="_Toc256000002" w:id="37"/>
+      <w:bookmarkStart w:name="_Toc256000014" w:id="38"/>
+      <w:bookmarkStart w:name="_Toc501358653" w:id="39"/>
+      <w:bookmarkStart w:name="_Toc256000028" w:id="40"/>
+      <w:bookmarkStart w:name="_Toc256000042" w:id="41"/>
+      <w:bookmarkStart w:name="_Toc58503621" w:id="42"/>
+      <w:bookmarkStart w:name="_Toc256000056" w:id="43"/>
+      <w:bookmarkStart w:name="_Toc185429813" w:id="44"/>
       <w:r w:rsidRPr="0000007C">
         <w:t>Åtkomst till journalinformation vid driftstopp</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
-    <w:p w14:paraId="74515A73" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="00760A1F">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="00760A1F" w:rsidRDefault="0000007C" w14:paraId="74515A73" w14:textId="77777777">
       <w:r>
         <w:t>Vid planerat driftavbrott finns journalinformation tillgänglig i läsläge via Meliors Tittdatabas. När Tittdatabasen aktiveras får användaren ett meddelande i form av dialogruta och bakgrundsbilden ändrar utseende. Härifrån går det enbart att läsa och skriva ut information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7007DBEB" w14:textId="318B448A" w:rsidR="0000007C" w:rsidRDefault="0000007C" w:rsidP="00760A1F">
-      <w:r>
+    <w:p w:rsidR="0000007C" w:rsidP="00760A1F" w:rsidRDefault="0000007C" w14:paraId="7007DBEB" w14:textId="11572C50">
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
         <w:t xml:space="preserve">Vid oplanerade driftsavbrott krävs särskild åtgärd av </w:t>
       </w:r>
       <w:r w:rsidR="6BA1950B">
+        <w:rPr/>
         <w:t xml:space="preserve">KSD </w:t>
       </w:r>
-      <w:r>
-        <w:t>för att journalen ska vara tillgänglig via Tittdatabasen, beslutsfattare att denna åtgärd ska genomföras är TIB</w:t>
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
+        <w:t xml:space="preserve">för att journalen ska </w:t>
+      </w:r>
+      <w:r w:rsidR="0C446F95">
+        <w:rPr/>
+        <w:t>styras</w:t>
+      </w:r>
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0C446F95">
+        <w:rPr/>
+        <w:t xml:space="preserve">om till endast </w:t>
+      </w:r>
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
+        <w:t>Tittdatabasen, beslutsfattare att denna åtgärd ska genomföras är TIB</w:t>
       </w:r>
       <w:r w:rsidR="692DC80F">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="10F13234">
+        <w:rPr/>
         <w:t>(Tjänsteman i beredskap</w:t>
       </w:r>
       <w:r w:rsidR="142F7DFC">
+        <w:rPr/>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE3BB1F" w14:textId="6042368B" w:rsidR="00E93F80" w:rsidRPr="00DA1799" w:rsidRDefault="00C5549A" w:rsidP="00760A1F">
-[...12 lines deleted...]
-    <w:p w14:paraId="788CC72B" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="00760A1F">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="00760A1F" w:rsidRDefault="0000007C" w14:paraId="788CC72B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc415233597"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="53" w:name="_Toc185429814"/>
+      <w:bookmarkStart w:name="_Toc415233597" w:id="45"/>
+      <w:bookmarkStart w:name="_Toc256000003" w:id="46"/>
+      <w:bookmarkStart w:name="_Toc256000015" w:id="47"/>
+      <w:bookmarkStart w:name="_Toc501358654" w:id="48"/>
+      <w:bookmarkStart w:name="_Toc256000029" w:id="49"/>
+      <w:bookmarkStart w:name="_Toc256000043" w:id="50"/>
+      <w:bookmarkStart w:name="_Toc58503622" w:id="51"/>
+      <w:bookmarkStart w:name="_Toc256000057" w:id="52"/>
+      <w:bookmarkStart w:name="_Toc185429814" w:id="53"/>
       <w:r w:rsidRPr="0000007C">
         <w:t>Manuella rutiner</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
-    <w:p w14:paraId="4BC1C61D" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="00760A1F">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="00760A1F" w:rsidRDefault="0000007C" w14:paraId="4BC1C61D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Dokumentera_journalinformation"/>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="63" w:name="_Toc185429815"/>
+      <w:bookmarkStart w:name="_Dokumentera_journalinformation" w:id="54"/>
+      <w:bookmarkStart w:name="_Toc415233598" w:id="55"/>
+      <w:bookmarkStart w:name="_Toc256000004" w:id="56"/>
+      <w:bookmarkStart w:name="_Toc256000016" w:id="57"/>
+      <w:bookmarkStart w:name="_Toc501358655" w:id="58"/>
+      <w:bookmarkStart w:name="_Toc256000030" w:id="59"/>
+      <w:bookmarkStart w:name="_Toc256000044" w:id="60"/>
+      <w:bookmarkStart w:name="_Toc58503623" w:id="61"/>
+      <w:bookmarkStart w:name="_Toc256000058" w:id="62"/>
+      <w:bookmarkStart w:name="_Toc185429815" w:id="63"/>
       <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="0000007C">
         <w:t>Dokumentera journalinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
-    <w:p w14:paraId="63DA2C5C" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="00760A1F">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="00760A1F" w:rsidRDefault="0000007C" w14:paraId="63DA2C5C" w14:textId="77777777">
       <w:r w:rsidRPr="0000007C">
         <w:t>Diktering sker i MedSpeech via Tittdatabasen. Övrig dokumentation sker på papper.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E4BFDB" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="00760A1F">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="00760A1F" w:rsidRDefault="0000007C" w14:paraId="43E4BFDB" w14:textId="77777777">
       <w:r w:rsidRPr="0000007C">
         <w:t>Snarast efter driftstoppet:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A106C1" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="00AE54BC">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="00AE54BC" w:rsidRDefault="0000007C" w14:paraId="39A106C1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="0000007C">
         <w:t>Patient- och vårdtillfällesregistreringar görs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718CFDEA" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="00AE54BC">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="00AE54BC" w:rsidRDefault="0000007C" w14:paraId="718CFDEA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="0000007C">
         <w:t>Diktat och övrig dokumentation överförs till Melior.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F5F81D" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="000F322B">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="000F322B" w:rsidRDefault="0000007C" w14:paraId="48F5F81D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="0000007C">
         <w:t>Vid längre driftstopp med omfattande pappersdokumentation kan överföring ske på tre sätt. På vilket sätt avgör ansvarig läkare utifrån typ och omfattning, men verksamhetschef har ett övergripande ansvar för att säkerställa rutinerna.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3C3EFD" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="00AE54BC">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="00AE54BC" w:rsidRDefault="0000007C" w14:paraId="1F3C3EFD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0000007C">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
         <w:t>All dokumentation överförs i befintlig form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65492A34" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="00AE54BC">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="00AE54BC" w:rsidRDefault="0000007C" w14:paraId="65492A34" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0000007C">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
         <w:t>I sammanfattande form (gäller främst omvårdnadsdokumentation).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E4F2DE" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="00AE54BC">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="00AE54BC" w:rsidRDefault="0000007C" w14:paraId="42E4F2DE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0000007C">
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
         <w:t>All dokumentation skannas in i E-arkiv. En journalanteckning görs där det framgår att dokumentation finns i E-arkiv, och vilket tidsintervall som omfattas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644610A7" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="000F322B">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="000F322B" w:rsidRDefault="0000007C" w14:paraId="644610A7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc415233599"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="72" w:name="_Toc185429816"/>
+      <w:bookmarkStart w:name="_Toc415233599" w:id="64"/>
+      <w:bookmarkStart w:name="_Toc256000005" w:id="65"/>
+      <w:bookmarkStart w:name="_Toc256000017" w:id="66"/>
+      <w:bookmarkStart w:name="_Toc501358656" w:id="67"/>
+      <w:bookmarkStart w:name="_Toc256000031" w:id="68"/>
+      <w:bookmarkStart w:name="_Toc256000045" w:id="69"/>
+      <w:bookmarkStart w:name="_Toc58503624" w:id="70"/>
+      <w:bookmarkStart w:name="_Toc256000059" w:id="71"/>
+      <w:bookmarkStart w:name="_Toc185429816" w:id="72"/>
       <w:r w:rsidRPr="0000007C">
         <w:t>Läkemedel</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
     </w:p>
-    <w:p w14:paraId="6EF9C6FC" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="000F322B">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="000F322B" w:rsidRDefault="0000007C" w14:paraId="6EF9C6FC" w14:textId="77777777">
       <w:r w:rsidRPr="0000007C">
         <w:t>För att underlätta dokumentation av läkemedelsutdelning under driftsstoppet bör utdelningsöversiktens läkemedelslistor skrivas ut. Läkemedelslistorna används för signering. När Melior åter är i drift ska samtliga uppgifter föras in. Om den sjuksköterska som delat ut läkemedlen under driftavbrottet inte är i tjänst, får tjänstgörande sjuksköterska signera de givna läkemedlen och ange ansvarig i kommentarsrutan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F539619" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="000F322B">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="000F322B" w:rsidRDefault="0000007C" w14:paraId="7F539619" w14:textId="77777777">
       <w:r w:rsidRPr="0000007C">
         <w:t>Vid nya/ändrade ordinationer under driftstoppet måste justeringar göras i efterhand i läkemedelsmodulen av ansvarig läkare. Detta kan inte dikteras - sekreterare är inte behörig att arbeta i läkemedelsmodulen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B2344B" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="000F322B">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="000F322B" w:rsidRDefault="0000007C" w14:paraId="44B2344B" w14:textId="77777777">
       <w:r w:rsidRPr="0000007C">
         <w:t xml:space="preserve">Vid behov används </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId14">
         <w:r w:rsidRPr="0000007C">
           <w:t>pappersutskrifter av läkemedelslistor och remisser</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0000007C">
         <w:t xml:space="preserve"> för manuell hantering under avbrottet och förs därefter in i journalen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="038CFACA" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="003A06FC">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="003A06FC" w:rsidRDefault="0000007C" w14:paraId="038CFACA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc415233600"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="81" w:name="_Toc185429817"/>
+      <w:bookmarkStart w:name="_Toc415233600" w:id="73"/>
+      <w:bookmarkStart w:name="_Toc256000006" w:id="74"/>
+      <w:bookmarkStart w:name="_Toc256000018" w:id="75"/>
+      <w:bookmarkStart w:name="_Toc501358657" w:id="76"/>
+      <w:bookmarkStart w:name="_Toc256000032" w:id="77"/>
+      <w:bookmarkStart w:name="_Toc256000046" w:id="78"/>
+      <w:bookmarkStart w:name="_Toc58503625" w:id="79"/>
+      <w:bookmarkStart w:name="_Toc256000060" w:id="80"/>
+      <w:bookmarkStart w:name="_Toc185429817" w:id="81"/>
       <w:r w:rsidRPr="0000007C">
         <w:t>Recept</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
     </w:p>
-    <w:p w14:paraId="527DCD2E" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="003A06FC">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="003A06FC" w:rsidRDefault="0000007C" w14:paraId="527DCD2E" w14:textId="77777777">
       <w:r w:rsidRPr="0000007C">
         <w:t>Recept handskrivs på receptblankett. Diktat skapas för dokumentation i journal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F354796" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="003A06FC">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="003A06FC" w:rsidRDefault="0000007C" w14:paraId="3F354796" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="82" w:name="_Toc415233601"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="90" w:name="_Toc185429818"/>
+      <w:bookmarkStart w:name="_Toc415233601" w:id="82"/>
+      <w:bookmarkStart w:name="_Toc256000007" w:id="83"/>
+      <w:bookmarkStart w:name="_Toc256000019" w:id="84"/>
+      <w:bookmarkStart w:name="_Toc501358658" w:id="85"/>
+      <w:bookmarkStart w:name="_Toc256000033" w:id="86"/>
+      <w:bookmarkStart w:name="_Toc256000047" w:id="87"/>
+      <w:bookmarkStart w:name="_Toc58503626" w:id="88"/>
+      <w:bookmarkStart w:name="_Toc256000061" w:id="89"/>
+      <w:bookmarkStart w:name="_Toc185429818" w:id="90"/>
       <w:r w:rsidRPr="0000007C">
         <w:t>Vid driftstopp endast i e-receptfunktionen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
     </w:p>
-    <w:p w14:paraId="7A081237" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="003A06FC">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="003A06FC" w:rsidRDefault="0000007C" w14:paraId="7A081237" w14:textId="77777777">
       <w:r w:rsidRPr="0000007C">
         <w:t>Ett meddelande visas för förskrivaren i applikationen e-recept med aktuell information om driftstoppet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22AFC82F" w14:textId="0EAC436F" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="003A06FC">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="003A06FC" w:rsidRDefault="0000007C" w14:paraId="22AFC82F" w14:textId="0EAC436F">
       <w:r>
         <w:t xml:space="preserve">Recept handskrivs på receptblankett. Verksamheten meddelas om planerade och oplanerade driftstopp via </w:t>
       </w:r>
       <w:r w:rsidR="1454FC21">
         <w:t>Driftinformation IT</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> på </w:t>
       </w:r>
       <w:r w:rsidR="47951601">
         <w:t>intranätet</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Funktionen e-recept ingår inte i </w:t>
       </w:r>
       <w:r w:rsidR="7AD0BA5F">
         <w:t>KSD:</w:t>
       </w:r>
       <w:r>
         <w:t>s beredskap på jourtid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C9F84D2" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="003A06FC">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="003A06FC" w:rsidRDefault="0000007C" w14:paraId="4C9F84D2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="91" w:name="_Toc415233602"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0000007C">
+      <w:bookmarkStart w:name="_Toc415233602" w:id="91"/>
+      <w:bookmarkStart w:name="_Toc256000008" w:id="92"/>
+      <w:bookmarkStart w:name="_Toc256000020" w:id="93"/>
+      <w:bookmarkStart w:name="_Toc501358659" w:id="94"/>
+      <w:bookmarkStart w:name="_Toc256000034" w:id="95"/>
+      <w:bookmarkStart w:name="_Toc256000048" w:id="96"/>
+      <w:bookmarkStart w:name="_Toc58503627" w:id="97"/>
+      <w:bookmarkStart w:name="_Toc256000062" w:id="98"/>
+      <w:bookmarkStart w:name="_Toc185429819" w:id="99"/>
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
         <w:t>Externa programlänkar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
     </w:p>
-    <w:p w14:paraId="1EB74CA6" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="003A06FC">
-      <w:r>
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="003A06FC" w:rsidRDefault="0000007C" w14:paraId="1EB74CA6" w14:textId="77777777">
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
         <w:t>Externa programlänkar nås och fungerar som vanligt via Tittdatabasen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5265D976" w14:textId="2D8D5175" w:rsidR="2C279432" w:rsidRDefault="2C279432" w:rsidP="2634BC96">
-      <w:r>
+    <w:p w:rsidR="2C279432" w:rsidP="2634BC96" w:rsidRDefault="2C279432" w14:paraId="5265D976" w14:textId="3F16A540">
+      <w:r w:rsidR="2C279432">
+        <w:rPr/>
         <w:t xml:space="preserve">Undantag gäller </w:t>
       </w:r>
       <w:r w:rsidR="7C9D14D3">
-        <w:t xml:space="preserve">för uthopp till Röntgen Order </w:t>
-[...2 lines deleted...]
-        <w:t>M</w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve">för uthopp </w:t>
+      </w:r>
+      <w:r w:rsidR="68BE5A34">
+        <w:rPr/>
+        <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="7C9D14D3">
-        <w:t>anagement</w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve">Röntgen </w:t>
+      </w:r>
+      <w:r w:rsidR="030F0D05">
+        <w:rPr/>
+        <w:t>Patöversikt</w:t>
+      </w:r>
+      <w:r w:rsidR="6573E755">
+        <w:rPr/>
+        <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="062AF9A2">
+        <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="514E9303">
-        <w:t xml:space="preserve">Extern inloggning i systemet krävs via: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="6B5E1812" w:rsidRPr="5DC66836">
+        <w:rPr/>
+        <w:t>Extern inloggning i systemet krävs</w:t>
+      </w:r>
+      <w:r w:rsidR="0CBD8C30">
+        <w:rPr/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="514E9303">
+        <w:rPr/>
+        <w:t xml:space="preserve"> via: </w:t>
+      </w:r>
+      <w:hyperlink r:id="R25ed2aa222524f39">
+        <w:r w:rsidRPr="7A2AE15E" w:rsidR="6B5E1812">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Order Management - Södra Älvsborgs Sjukhus</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="6B5E1812" w:rsidRPr="5DC66836">
+      <w:r w:rsidR="6B5E1812">
+        <w:rPr/>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79044668" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="003A06FC">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="003A06FC" w:rsidRDefault="0000007C" w14:paraId="79044668" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="100" w:name="_Toc415233603"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="108" w:name="_Toc185429820"/>
+      <w:bookmarkStart w:name="_Toc415233603" w:id="100"/>
+      <w:bookmarkStart w:name="_Toc256000009" w:id="101"/>
+      <w:bookmarkStart w:name="_Toc256000021" w:id="102"/>
+      <w:bookmarkStart w:name="_Toc501358660" w:id="103"/>
+      <w:bookmarkStart w:name="_Toc256000035" w:id="104"/>
+      <w:bookmarkStart w:name="_Toc256000049" w:id="105"/>
+      <w:bookmarkStart w:name="_Toc58503628" w:id="106"/>
+      <w:bookmarkStart w:name="_Toc256000063" w:id="107"/>
+      <w:bookmarkStart w:name="_Toc185429820" w:id="108"/>
       <w:r>
         <w:t>Lab</w:t>
       </w:r>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
     </w:p>
-    <w:p w14:paraId="340DF646" w14:textId="2D1DD192" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="003A06FC">
-      <w:r>
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="003A06FC" w:rsidRDefault="0000007C" w14:paraId="340DF646" w14:textId="01538C6C">
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
         <w:t xml:space="preserve">Vid ordination under driftstopp används </w:t>
       </w:r>
       <w:r w:rsidR="4A060120">
+        <w:rPr/>
         <w:t>K</w:t>
       </w:r>
-      <w:r>
-        <w:t>lin kem lab:s pappersremiss i A5-format. Ingen elektronisk ordination ska skickas i efterhand för de ordinationer där pappersremiss använts.</w:t>
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
+        <w:t>lin</w:t>
+      </w:r>
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
+        <w:t xml:space="preserve"> kem </w:t>
+      </w:r>
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
+        <w:t>lab:s</w:t>
+      </w:r>
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
+        <w:t xml:space="preserve"> pappersremiss i A</w:t>
+      </w:r>
+      <w:r w:rsidR="02A8F3F6">
+        <w:rPr/>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="0000007C">
+        <w:rPr/>
+        <w:t>-format. Ingen elektronisk ordination ska skickas i efterhand för de ordinationer där pappersremiss använts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16ADA3E3" w14:textId="7850219E" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="003A06FC">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="003A06FC" w:rsidRDefault="0000007C" w14:paraId="16ADA3E3" w14:textId="7850219E">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000007C">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ordinationer gjorda före driftstoppet ses i Tittdatabasen. Utskrivna etiketter ska användas, ange tydligt provtagningstid</w:t>
       </w:r>
       <w:r w:rsidR="00862A19">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="0000007C">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> på etiketten. Klin kem lab lägger in beställningen utifrån angivna analyser på etiketten. Efter driftstoppet skickas gjorda ordinationer där provtagning skett under driftstoppet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7507BF" w14:textId="7368348E" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="003A06FC">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="003A06FC" w:rsidRDefault="0000007C" w14:paraId="1E7507BF" w14:textId="7368348E">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000007C">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Lab-svar som skapas under driftstoppet lagras och överförs till Melior efter driftstoppet. </w:t>
       </w:r>
       <w:r w:rsidR="00E623E6">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Under driftstoppet skickas s</w:t>
       </w:r>
-      <w:r w:rsidR="00796C6A" w:rsidRPr="00796C6A">
+      <w:r w:rsidRPr="00796C6A" w:rsidR="00796C6A">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>krivsvar</w:t>
       </w:r>
       <w:r w:rsidR="00C73DBC">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00796C6A" w:rsidRPr="00796C6A">
+      <w:r w:rsidRPr="00796C6A" w:rsidR="00796C6A">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>på akuta prover</w:t>
       </w:r>
       <w:r w:rsidR="00796C6A">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00796C6A" w:rsidRPr="00796C6A">
+      <w:r w:rsidRPr="00796C6A" w:rsidR="00796C6A">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i rörposten till alla avdelningar förutom akuten som får automatiskt utskrivna svar på avdelningen. </w:t>
       </w:r>
       <w:r w:rsidRPr="0000007C">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>För mer information angående stopp gällande överföring av lab-svar se riktlinje ”</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId16">
         <w:r w:rsidRPr="003561A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Lab-modulen i Melior</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0000007C">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB6DA6B" w14:textId="2100DB19" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="00E64A7E">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="00E64A7E" w:rsidRDefault="0000007C" w14:paraId="0AB6DA6B" w14:textId="2100DB19">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="109" w:name="_Toc415233604"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="117" w:name="_Toc185429821"/>
+      <w:bookmarkStart w:name="_Toc415233604" w:id="109"/>
+      <w:bookmarkStart w:name="_Toc256000010" w:id="110"/>
+      <w:bookmarkStart w:name="_Toc256000022" w:id="111"/>
+      <w:bookmarkStart w:name="_Toc501358661" w:id="112"/>
+      <w:bookmarkStart w:name="_Toc256000036" w:id="113"/>
+      <w:bookmarkStart w:name="_Toc256000050" w:id="114"/>
+      <w:bookmarkStart w:name="_Toc58503629" w:id="115"/>
+      <w:bookmarkStart w:name="_Toc256000064" w:id="116"/>
+      <w:bookmarkStart w:name="_Toc185429821" w:id="117"/>
       <w:r w:rsidRPr="0000007C">
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
     </w:p>
-    <w:p w14:paraId="23E5FEE8" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="00E64A7E" w:rsidRDefault="0000007C" w:rsidP="00E64A7E">
+    <w:p w:rsidRPr="00E64A7E" w:rsidR="0000007C" w:rsidP="00E64A7E" w:rsidRDefault="0000007C" w14:paraId="23E5FEE8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E64A7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4970E16C" w14:textId="0B1B0496" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="00E64A7E">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="00E64A7E" w:rsidRDefault="0000007C" w14:paraId="4970E16C" w14:textId="0B1B0496">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000007C">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Frida Borg, systemförvaltare Melior, IS IT SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="0000007C">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00D306B2">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jonas Nemeth</w:t>
       </w:r>
       <w:r w:rsidRPr="0000007C">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, systemförvaltare Melior, IS IT SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A84CF98" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="00E64A7E" w:rsidRDefault="0000007C" w:rsidP="00E64A7E">
+    <w:p w:rsidRPr="00E64A7E" w:rsidR="0000007C" w:rsidP="00E64A7E" w:rsidRDefault="0000007C" w14:paraId="0A84CF98" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E64A7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fastställt av</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241CA827" w14:textId="2FADD667" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="00D306B2" w:rsidP="00E64A7E">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="00E64A7E" w:rsidRDefault="00D306B2" w14:paraId="241CA827" w14:textId="2FADD667">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Jerker Nilson</w:t>
       </w:r>
-      <w:r w:rsidR="0000007C" w:rsidRPr="0000007C">
+      <w:r w:rsidRPr="0000007C" w:rsidR="0000007C">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, chefläkare, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6BA0E7" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="00E64A7E" w:rsidRDefault="0000007C" w:rsidP="00E64A7E">
+    <w:p w:rsidRPr="00E64A7E" w:rsidR="0000007C" w:rsidP="00E64A7E" w:rsidRDefault="0000007C" w14:paraId="7A6BA0E7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E64A7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sökord</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E08BBBA" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="00E64A7E">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="00E64A7E" w:rsidRDefault="0000007C" w14:paraId="0E08BBBA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000007C">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Melior, driftstopp, journalinformation, dokumentation, läkemedel, recept, reservrutiner, lab, journalföring, tittdatabas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A655994" w14:textId="77777777" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="003F0143">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="003F0143" w:rsidRDefault="0000007C" w14:paraId="7A655994" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="118" w:name="_Toc415233605"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="126" w:name="_Toc185429822"/>
+      <w:bookmarkStart w:name="_Toc415233605" w:id="118"/>
+      <w:bookmarkStart w:name="_Toc256000011" w:id="119"/>
+      <w:bookmarkStart w:name="_Toc256000023" w:id="120"/>
+      <w:bookmarkStart w:name="_Toc501358662" w:id="121"/>
+      <w:bookmarkStart w:name="_Toc256000037" w:id="122"/>
+      <w:bookmarkStart w:name="_Toc256000051" w:id="123"/>
+      <w:bookmarkStart w:name="_Toc58503630" w:id="124"/>
+      <w:bookmarkStart w:name="_Toc256000065" w:id="125"/>
+      <w:bookmarkStart w:name="_Toc185429822" w:id="126"/>
       <w:r w:rsidRPr="0000007C">
         <w:t>Länkförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
     </w:p>
-    <w:p w14:paraId="4103EC94" w14:textId="4A6827F9" w:rsidR="00004A73" w:rsidRDefault="0000007C" w:rsidP="003F0143">
+    <w:p w:rsidR="00004A73" w:rsidP="003F0143" w:rsidRDefault="0000007C" w14:paraId="4103EC94" w14:textId="4A6827F9">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000007C">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Checklista och manuella rutiner vid IT-störningar - Södra Älvsborgs Sjukhus (vgregion.se).</w:t>
       </w:r>
       <w:r w:rsidR="004D226B">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00004A73" w:rsidRPr="00623A5D">
+      <w:hyperlink w:history="1" r:id="rId17">
+        <w:r w:rsidRPr="00623A5D" w:rsidR="00004A73">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/melior/reservrutiner-vid-driftstopp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0487711E" w14:textId="6E4ECB2E" w:rsidR="0000007C" w:rsidRPr="0000007C" w:rsidRDefault="0000007C" w:rsidP="003F0143">
+    <w:p w:rsidRPr="0000007C" w:rsidR="0000007C" w:rsidP="003F0143" w:rsidRDefault="0000007C" w14:paraId="0487711E" w14:textId="6E4ECB2E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0000007C">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kris- och Katastrofmedicinsk beredskapsplan/Manuella rutiner vid akuta IT störningar</w:t>
       </w:r>
       <w:r w:rsidRPr="0000007C">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId18">
         <w:r w:rsidRPr="00B56390">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SÄS kris- och katastrofmedicinska beredskapsplan - Södra Älvsborgs Sjukhus (vgregion.se)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76B9F95B" w14:textId="6B5426AA" w:rsidR="00536A5A" w:rsidRPr="003F0143" w:rsidRDefault="0000007C">
+    <w:p w:rsidRPr="003F0143" w:rsidR="00536A5A" w:rsidRDefault="0000007C" w14:paraId="76B9F95B" w14:textId="6B5426AA">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="003F0143">
         <w:t>Lab-modulen i Melior. Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="003F0143">
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="000B4EA0">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00D23BF5">
         <w:instrText>HYPERLINK "https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-76/surrogate/Driftstopp%20i%20Melior%2c%20S%c3%84S.pdf"</w:instrText>
       </w:r>
       <w:r w:rsidR="000B4EA0">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00D23BF5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument/</w:t>
       </w:r>
       <w:r w:rsidR="000B4EA0">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00536A5A" w:rsidRPr="003F0143" w:rsidSect="0000007C">
+    <w:sectPr w:rsidRPr="003F0143" w:rsidR="00536A5A" w:rsidSect="0000007C">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="even" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:headerReference w:type="first" r:id="rId22"/>
       <w:footerReference w:type="first" r:id="rId23"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CE25FE4" w14:textId="77777777" w:rsidR="00E9365B" w:rsidRDefault="00E9365B">
+    <w:p w:rsidR="00E9365B" w:rsidRDefault="00E9365B" w14:paraId="4CE25FE4" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5434027B" w14:textId="77777777" w:rsidR="00E9365B" w:rsidRDefault="00E9365B">
+    <w:p w:rsidR="00E9365B" w:rsidRDefault="00E9365B" w14:paraId="5434027B" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1E99B105" w14:textId="77777777" w:rsidR="00E9365B" w:rsidRDefault="00E9365B">
+    <w:p w:rsidR="00E9365B" w:rsidRDefault="00E9365B" w14:paraId="1E99B105" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2269,162 +2365,162 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2070031421"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="47BD2091" w14:textId="4558F808" w:rsidR="00C50EE5" w:rsidRPr="00EC0A68" w:rsidRDefault="00A65FD4" w:rsidP="00EC0A68">
+      <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00A65FD4" w14:paraId="47BD2091" w14:textId="4558F808">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="063AE373">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4388307</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-27355</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1897920" cy="384860"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="9" name="Bildobjekt 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -2459,311 +2555,311 @@
                     <a:ext cx="1953671" cy="396165"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B1F12D2" w14:textId="77777777" w:rsidR="00E9365B" w:rsidRDefault="00E9365B"/>
+    <w:p w:rsidR="00E9365B" w:rsidRDefault="00E9365B" w14:paraId="0B1F12D2" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21FC353D" w14:textId="77777777" w:rsidR="00E9365B" w:rsidRDefault="00E9365B">
+    <w:p w:rsidR="00E9365B" w:rsidRDefault="00E9365B" w14:paraId="21FC353D" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="21A2C329" w14:textId="77777777" w:rsidR="00E9365B" w:rsidRDefault="00E9365B">
+    <w:p w:rsidR="00E9365B" w:rsidRDefault="00E9365B" w14:paraId="21A2C329" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4A49575C" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="4A49575C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00CA39EF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F5396D5" wp14:editId="7AA9356B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>17744</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>198873</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7559040" cy="216408"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Bild 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
@@ -2799,2086 +2895,2086 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7559040" cy="216408"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00BC48A6" w:rsidRPr="00762EE0">
+    <w:r w:rsidRPr="00762EE0" w:rsidR="00BC48A6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1203447601">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1946767952">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="611664546">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1295789953">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1329478017">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="721101720">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1900823844">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="402919211">
@@ -4902,67 +4998,67 @@
   <w:num w:numId="14" w16cid:durableId="947005600">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1207833614">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1440250795">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="519973288">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="385883574">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1262256038">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="0000007C"/>
     <w:rsid w:val="00004A73"/>
@@ -5019,50 +5115,51 @@
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00283279"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00286966"/>
     <w:rsid w:val="00290B5C"/>
+    <w:rsid w:val="00291404"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002E7A8A"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="00313B2E"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
@@ -5426,252 +5523,278 @@
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F2593C"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00F919FC"/>
     <w:rsid w:val="00FA6A36"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4609"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FD727D"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE4B8E"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="01322324"/>
     <w:rsid w:val="024801E3"/>
+    <w:rsid w:val="02A8F3F6"/>
+    <w:rsid w:val="030F0D05"/>
+    <w:rsid w:val="0451D51E"/>
     <w:rsid w:val="04F1B57D"/>
+    <w:rsid w:val="05B93AA4"/>
     <w:rsid w:val="062AF9A2"/>
+    <w:rsid w:val="089F8CE1"/>
+    <w:rsid w:val="0C446F95"/>
+    <w:rsid w:val="0CBD8C30"/>
+    <w:rsid w:val="0E4A3C7B"/>
     <w:rsid w:val="0E81E6AC"/>
+    <w:rsid w:val="10220A17"/>
     <w:rsid w:val="1090045C"/>
     <w:rsid w:val="10F13234"/>
     <w:rsid w:val="11E59435"/>
     <w:rsid w:val="13C1E50A"/>
+    <w:rsid w:val="13FE09E4"/>
     <w:rsid w:val="142F7DFC"/>
     <w:rsid w:val="1454FC21"/>
     <w:rsid w:val="15EB9223"/>
     <w:rsid w:val="198CE3AC"/>
+    <w:rsid w:val="20EF3996"/>
     <w:rsid w:val="2634BC96"/>
     <w:rsid w:val="26BB34FD"/>
     <w:rsid w:val="28ED59D2"/>
     <w:rsid w:val="2C057B07"/>
     <w:rsid w:val="2C279432"/>
     <w:rsid w:val="2C4A9C4F"/>
     <w:rsid w:val="352706C3"/>
     <w:rsid w:val="3795D773"/>
+    <w:rsid w:val="37FF9E08"/>
     <w:rsid w:val="3833963D"/>
+    <w:rsid w:val="3A09B5D0"/>
     <w:rsid w:val="3C99FED3"/>
     <w:rsid w:val="3DAE8557"/>
+    <w:rsid w:val="3FE174F5"/>
+    <w:rsid w:val="412F6E64"/>
     <w:rsid w:val="4343F984"/>
+    <w:rsid w:val="4602159C"/>
     <w:rsid w:val="475265AB"/>
     <w:rsid w:val="47951601"/>
     <w:rsid w:val="47FF3EBB"/>
     <w:rsid w:val="4A060120"/>
     <w:rsid w:val="4A98D218"/>
+    <w:rsid w:val="4CCF8514"/>
     <w:rsid w:val="4CE24EAA"/>
     <w:rsid w:val="4E01796D"/>
     <w:rsid w:val="4EAD1821"/>
     <w:rsid w:val="4F1A7FB5"/>
     <w:rsid w:val="51145C56"/>
     <w:rsid w:val="514E9303"/>
+    <w:rsid w:val="54DD5873"/>
     <w:rsid w:val="5775EF91"/>
     <w:rsid w:val="5BF0EF74"/>
     <w:rsid w:val="5C21508B"/>
+    <w:rsid w:val="5D20C3C9"/>
     <w:rsid w:val="5DC66836"/>
     <w:rsid w:val="5FDE400B"/>
     <w:rsid w:val="601ADBA2"/>
+    <w:rsid w:val="60A86ECB"/>
     <w:rsid w:val="62BE93CA"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="653BBA99"/>
+    <w:rsid w:val="6573E755"/>
     <w:rsid w:val="67BC546E"/>
     <w:rsid w:val="688E6725"/>
+    <w:rsid w:val="68BE5A34"/>
     <w:rsid w:val="692DC80F"/>
     <w:rsid w:val="69A06ABA"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6B5E1812"/>
     <w:rsid w:val="6BA1950B"/>
     <w:rsid w:val="6D1AB9E4"/>
     <w:rsid w:val="6D8666DC"/>
     <w:rsid w:val="7002BCCF"/>
     <w:rsid w:val="70E5E070"/>
     <w:rsid w:val="7275D6A3"/>
     <w:rsid w:val="729C68EE"/>
+    <w:rsid w:val="76A326BC"/>
     <w:rsid w:val="76CB3ECA"/>
     <w:rsid w:val="77D6CC7D"/>
     <w:rsid w:val="782CF403"/>
     <w:rsid w:val="79F70F97"/>
+    <w:rsid w:val="7A2AE15E"/>
     <w:rsid w:val="7AD0BA5F"/>
     <w:rsid w:val="7AF4DC77"/>
+    <w:rsid w:val="7BFF53A0"/>
     <w:rsid w:val="7C9D14D3"/>
     <w:rsid w:val="7D3BD636"/>
     <w:rsid w:val="7D9B6BC3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{B80D1714-34D7-44BC-9BBA-22D4E456AF7C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5696,75 +5819,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5799,57 +5922,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -5907,769 +6030,769 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A0C5F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="0051165D"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="1400" w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0000007C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0000007C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0000007C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="0051165D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00627BEA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931994"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C5549A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:ind w:left="1349"/>
@@ -6741,609 +6864,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00760A1F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -7352,94 +7475,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="MediumShading1-Accent6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -7448,495 +7571,495 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightList-Accent6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="LightShading-Accent1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC4609"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1349" w:hanging="357"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -8003,125 +8126,125 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0000007C"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0000007C"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0000007C"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006135D3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="005B3651"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="005B3651"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B56390"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="121657028">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
@@ -8170,51 +8293,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1304851724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs7622-41113395-930/surrogate/SIEview-%20%20Extern%20inloggning.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/sas-kris--och-katastrofmedicinska-beredskapsplan/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/melior/reservrutiner-vid-driftstopp/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/melior/reservrutiner-vid-driftstopp/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-110/SURROGATE/Lab-modulen%20i%20Melior.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/order-management/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intrasas.vgregion.se/upload/S%c3%84S/Kliniker%20Enheter/IS%20IT/Melior/Riktlinjer/L%c3%a4kemedelslistor_driftstopp.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/sakerhet-och-krisberedskap/sas-kris--och-katastrofmedicinska-beredskapsplan/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/melior/reservrutiner-vid-driftstopp/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/melior/reservrutiner-vid-driftstopp/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SAS9642-738863596-110/SURROGATE/Lab-modulen%20i%20Melior.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://intrasas.vgregion.se/upload/S%c3%84S/Kliniker%20Enheter/IS%20IT/Melior/Riktlinjer/L%c3%a4kemedelslistor_driftstopp.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/order-management/" TargetMode="External" Id="R25ed2aa222524f39" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\regan2\Downloads\Dok_med_omslag_sd_red.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -8506,478 +8629,53 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...436 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Dok_med_omslag_sd_red.dotx</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Driftstopp i Melior, SÄS</dc:title>
   <dc:subject/>
   <dc:creator>patrik.jens.johansson@vgregion.se</dc:creator>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-  <revision>67</revision>
+  <lastModifiedBy>Jonas Nemeth</lastModifiedBy>
+  <revision>70</revision>
   <lastPrinted>2016-04-01T04:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>