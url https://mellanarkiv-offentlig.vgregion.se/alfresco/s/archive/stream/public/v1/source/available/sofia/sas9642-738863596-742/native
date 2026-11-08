--- v1 (2026-07-11)
+++ v2 (2026-11-08)
@@ -6,154 +6,164 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7F514B01" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="7F514B01" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:before="1400"/>
         <w:ind w:right="991"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk193455788"/>
+      <w:bookmarkStart w:name="_Hlk193455788" w:id="0"/>
       <w:r>
         <w:t>Misstänkt djup ventrombos (DVT) i primärvård - Ultraljudsundersökning och handläggning, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB76CC2" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="6CB76CC2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc193455634"/>
+      <w:bookmarkStart w:name="_Toc193455634" w:id="1"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="53D43102" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="53D43102" w14:textId="77777777">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Rutin</w:t>
       </w:r>
       <w:r w:rsidRPr="035B59D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> för remittering till ultraljud vid misstanke om okomplicerad djup ventrombos (DVT) i primärvård. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E68EE2D" w14:textId="73979F1E" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="0E68EE2D" w14:textId="73979F1E">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="707"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc193455635"/>
-      <w:r>
+      <w:bookmarkStart w:name="_Toc193455635" w:id="2"/>
+      <w:r w:rsidR="50FE0D03">
+        <w:rPr/>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="11CE9DE3" w14:textId="33CA2F7D" w:rsidR="5CF490F6" w:rsidRDefault="5CF490F6" w:rsidP="009A39D7">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Förtydligande under rubriken Förutsättningar kring </w:t>
+    <w:p w:rsidR="4D6E66B1" w:rsidP="29092BE5" w:rsidRDefault="4D6E66B1" w14:paraId="7F6997F2" w14:textId="68103A84">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="992" w:right="868"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="4D6E66B1">
+        <w:rPr/>
+        <w:t xml:space="preserve">Tillägg under rubriken Remissinnehåll, angående att separat remiss skall skrivas </w:t>
       </w:r>
-      <w:r w:rsidR="631BF7EB">
-        <w:t>obligatorisk</w:t>
+      <w:r w:rsidR="13C07712">
+        <w:rPr/>
+        <w:t xml:space="preserve">vid hänvisning till akutmottagningen trots negativt </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> tidsbokning </w:t>
+      <w:r w:rsidR="13C07712">
+        <w:rPr/>
+        <w:t>ulj</w:t>
       </w:r>
-      <w:r w:rsidR="56F4AB11">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> undersökning.</w:t>
+      <w:r w:rsidR="13C07712">
+        <w:rPr/>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6F0E98" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRPr="00C57BA2" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidRPr="00C57BA2" w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="2C6F0E98" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="360" w:after="40"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="38C0192B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8FB6D5" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="3B8FB6D5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc193455634" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc193455634">
         <w:r w:rsidRPr="006160DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -168,61 +178,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1365EC83" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="1365EC83" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193455635" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc193455635">
         <w:r w:rsidRPr="006160DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -237,61 +247,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="482F1CFB" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="482F1CFB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193455636" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc193455636">
         <w:r w:rsidRPr="006160DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -306,61 +316,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52779649" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="52779649" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193455637" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc193455637">
         <w:r w:rsidRPr="006160DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Avgränsningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -375,61 +385,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50CD44D6" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="50CD44D6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193455638" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc193455638">
         <w:r w:rsidRPr="006160DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -444,61 +454,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6DD6A92B" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="6DD6A92B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193455639" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc193455639">
         <w:r w:rsidRPr="006160DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Wells score - diagnosstöd för misstänkt DVT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -513,61 +523,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F24D83F" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="5F24D83F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193455640" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc193455640">
         <w:r w:rsidRPr="006160DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Handläggning vid låg klinisk misstanke enligt Wells score</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -582,61 +592,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2388CC05" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="2388CC05" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193455641" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc193455641">
         <w:r w:rsidRPr="006160DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Handläggning vid hög klinisk misstanke enligt Wells score</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -651,61 +661,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52079B34" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="52079B34" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193455642" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc193455642">
         <w:r w:rsidRPr="006160DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Remissinnehåll</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -720,61 +730,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08DA0D5C" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="08DA0D5C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193455643" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc193455643">
         <w:r w:rsidRPr="006160DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentinformation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -789,61 +799,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="303F3261" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="303F3261" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193455644" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc193455644">
         <w:r w:rsidRPr="006160DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Länkförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -858,61 +868,61 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="037C704F" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="037C704F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc193455645" w:history="1">
+      <w:hyperlink w:history="1" w:anchor="_Toc193455645">
         <w:r w:rsidRPr="006160DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referensförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
@@ -927,1183 +937,1180 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57ED3B99" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="57ED3B99" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:before="360"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Toc193455636"/>
+      <w:bookmarkStart w:name="_Toc193455636" w:id="3"/>
       <w:r>
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="35A31500" w14:textId="27BEF02C" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="2F353B50">
+    <w:p w:rsidR="005C1F64" w:rsidP="2F353B50" w:rsidRDefault="005C1F64" w14:paraId="35A31500" w14:textId="27BEF02C">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk195268508"/>
+      <w:bookmarkStart w:name="_Hlk195268508" w:id="4"/>
       <w:r>
         <w:t>Enligt överenskommelse mellan radiologi SÄS, primärvården och akutmottagningen SÄS ska primärvårdsläkare remittera patienter med misstänkt okomplicerad DVT, till radiologi SÄS för utredning med ultraljud.</w:t>
       </w:r>
       <w:r w:rsidR="7AAF15A8">
         <w:t xml:space="preserve"> Patienter skall inte hänvisas eller skivkas direkt till radiologi SÄS utan föregående tidsbokning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43143F90" w14:textId="37C82705" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="43143F90" w14:textId="37C82705">
       <w:r>
         <w:t xml:space="preserve"> Vid bekräftad DVT hänvisas patienten till akutmottagningen för vidare handläggning, se </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="2F353B50">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>information till patient</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="7AD74F20" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="7AD74F20" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Rutinens syfte är att beskriva arbetsgången inklusive överenskommet obligatoriskt remissinnehåll. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31037A55" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="31037A55" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc193455637"/>
+      <w:bookmarkStart w:name="_Toc193455637" w:id="5"/>
       <w:r>
         <w:t>Avgränsningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="6D78E485" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="6D78E485" w14:textId="77777777">
       <w:r>
         <w:t>Rutinen gäller inte handläggning av patienter där samtidig lungemboli misstänks. Dessa patienter ska remitteras direkt till akutmottagningen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E3B3C2" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="51E3B3C2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc193455638"/>
+      <w:bookmarkStart w:name="_Toc193455638" w:id="6"/>
       <w:r>
         <w:t>Genomförande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="2773F39E" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="2773F39E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Wells score används för att bedöma om hög eller låg klinisk misstanke om DVT föreligger [1].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2655BB95" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="2655BB95" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc193455639"/>
+      <w:bookmarkStart w:name="_Toc193455639" w:id="7"/>
       <w:r>
         <w:t>Wells score - diagnosstöd för misstänkt DVT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="992" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5040"/>
         <w:gridCol w:w="2895"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C1F64" w14:paraId="4206E84E" w14:textId="77777777" w:rsidTr="001347C6">
+      <w:tr w:rsidR="005C1F64" w:rsidTr="001347C6" w14:paraId="4206E84E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="420A0C09" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRPr="00085E4D" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidRPr="00085E4D" w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="420A0C09" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00085E4D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Anamnes/fynd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="167C84FF" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRPr="00085E4D" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidRPr="00085E4D" w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="167C84FF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00085E4D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Poäng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C1F64" w14:paraId="2C47D5BF" w14:textId="77777777" w:rsidTr="001347C6">
+      <w:tr w:rsidR="005C1F64" w:rsidTr="001347C6" w14:paraId="2C47D5BF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0ABE9F" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="1E0ABE9F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r>
               <w:t>Malignitet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3F9BC7" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="1D3F9BC7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C1F64" w14:paraId="170D5E16" w14:textId="77777777" w:rsidTr="001347C6">
+      <w:tr w:rsidR="005C1F64" w:rsidTr="001347C6" w14:paraId="170D5E16" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ADFB98E" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="5ADFB98E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r>
               <w:t>Paralys/Pares/Gipsbehandling av ben</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53DE6D21" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="53DE6D21" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C1F64" w14:paraId="221DA192" w14:textId="77777777" w:rsidTr="001347C6">
+      <w:tr w:rsidR="005C1F64" w:rsidTr="001347C6" w14:paraId="221DA192" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76DF3653" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="76DF3653" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0A3E0540">
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
               </w:rPr>
               <w:t>Immobilisering &gt;3 d eller kirurgi inom 4 v med narkos/regional anestesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C34012A" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="6C34012A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C1F64" w14:paraId="4C794D24" w14:textId="77777777" w:rsidTr="001347C6">
+      <w:tr w:rsidR="005C1F64" w:rsidTr="001347C6" w14:paraId="4C794D24" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65CC1483" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="65CC1483" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="0A3E0540">
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
               </w:rPr>
               <w:t>Ömhet/smärta längs djupa vener</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="613BC173" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="613BC173" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C1F64" w14:paraId="33D79077" w14:textId="77777777" w:rsidTr="001347C6">
+      <w:tr w:rsidR="005C1F64" w:rsidTr="001347C6" w14:paraId="33D79077" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64913B49" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="64913B49" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="0A3E0540">
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
               </w:rPr>
               <w:t>Helbenssvullnad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="329C5E39" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="329C5E39" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C1F64" w14:paraId="0391105B" w14:textId="77777777" w:rsidTr="001347C6">
+      <w:tr w:rsidR="005C1F64" w:rsidTr="001347C6" w14:paraId="0391105B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FCE0450" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="6FCE0450" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="0A3E0540">
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
               </w:rPr>
               <w:t>Vadomfång ökat &gt;3 cm jämfört med andra benet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D885E28" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="4D885E28" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C1F64" w14:paraId="62949C31" w14:textId="77777777" w:rsidTr="001347C6">
+      <w:tr w:rsidR="005C1F64" w:rsidTr="001347C6" w14:paraId="62949C31" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F2D3525" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="6F2D3525" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="0A3E0540">
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
               </w:rPr>
               <w:t>Pittingödem i det symptomatiska benet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="345CAE39" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="345CAE39" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C1F64" w14:paraId="15C484E0" w14:textId="77777777" w:rsidTr="001347C6">
+      <w:tr w:rsidR="005C1F64" w:rsidTr="001347C6" w14:paraId="15C484E0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A38FBAF" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="7A38FBAF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="0A3E0540">
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
               </w:rPr>
               <w:t>Ytliga kollateraler/ökad venteckning (ej</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0A3E0540">
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
               </w:rPr>
               <w:t>varicer)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="771C5A63" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="771C5A63" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C1F64" w14:paraId="69FF1D68" w14:textId="77777777" w:rsidTr="001347C6">
+      <w:tr w:rsidR="005C1F64" w:rsidTr="001347C6" w14:paraId="69FF1D68" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F2A310F" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="2F2A310F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="0A3E0540">
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
               </w:rPr>
               <w:t>Tidigare objektivt påvisad DVT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00A8E252" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="00A8E252" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C1F64" w14:paraId="1F8B4CC5" w14:textId="77777777" w:rsidTr="001347C6">
+      <w:tr w:rsidR="005C1F64" w:rsidTr="001347C6" w14:paraId="1F8B4CC5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B1812C5" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="7B1812C5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="0A3E0540">
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
               </w:rPr>
               <w:t>Alternativ diagnos är minst lika sannolik</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6594FBC3" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="6594FBC3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r>
               <w:t>-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C1F64" w14:paraId="71BDD201" w14:textId="77777777" w:rsidTr="001347C6">
+      <w:tr w:rsidR="005C1F64" w:rsidTr="001347C6" w14:paraId="71BDD201" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E0CEEBE" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="3E0CEEBE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
             <w:r w:rsidRPr="0A3E0540">
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
               </w:rPr>
               <w:t>Låg sannolikhet &lt;2 poäng</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+              </w:rPr>
               <w:t>h</w:t>
             </w:r>
             <w:r w:rsidRPr="0A3E0540">
               <w:rPr>
                 <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
               </w:rPr>
               <w:t>ög sannolikhet ≥2poäng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="112FCC50" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="001347C6">
+          <w:p w:rsidR="005C1F64" w:rsidP="001347C6" w:rsidRDefault="005C1F64" w14:paraId="112FCC50" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabell"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A2E725E" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="1A2E725E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0A3E0540">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Observera att P-piller, graviditet, post partum 8 veckor och behandling med östrogen inte är medtaget i Wells poängskala. Patienter med någon av dessa riskfaktorer bör alltid utredas vidare, det vill säga de ska handläggas som hög sannolikhet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E63953" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="02E63953" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc193455640"/>
+      <w:bookmarkStart w:name="_Toc193455640" w:id="8"/>
       <w:r>
         <w:t>Handläggning vid låg klinisk misstanke enligt Wells score</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="5531C8F8" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="5531C8F8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="456F0E7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Om låg klinisk misstanke föreligger kan D-dimer analyseras för att med hög säkerhet utesluta DVT. D-Dimer har hög sensitivitet (missar få DVT) men låg specificitet (blir positiv även av andra skäl) vid DVT. Vid förhöjd D-dimer, trots låg klinisk sannolikhet, remitteras patienten till radiologi SÄS för ultraljud.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F7A530" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="71F7A530" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="456F0E7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Vid låg klinisk misstanke och negativ D-dimer behöver ultraljud inte göras och patienten utreds vidare i primärvården.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44892423" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="44892423" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc193455641"/>
+      <w:bookmarkStart w:name="_Toc193455641" w:id="9"/>
       <w:r>
         <w:t>Handläggning vid hög klinisk misstanke enligt Wells score</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="5C3C3CBD" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="5C3C3CBD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0A3E0540">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Vid hög klinisk sannolikhet remitteras patienten till radiologi SÄS för ultraljud.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF2F954" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="0DF2F954" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc193455642"/>
+      <w:bookmarkStart w:name="_Toc193455642" w:id="10"/>
       <w:r>
         <w:t>Remissinnehåll</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="3D53B6C0" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="3D53B6C0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="035B59D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Remisstexten ska innehålla Wells score och vad denna baseras på, samt D-Dimer där detta är motiverat och möjligt. Dessutom ska det framgå att patienten är uppmanad att ringa radiologi SÄS för att boka en undersökningstid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F96B62C" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="4F96B62C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="38C0192B">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Om patienten är oförmögen att själv ringa och boka tid ligger ansvaret fortsatt kvar på remittenten att tillse att tid bokas, t.ex. med hjälp av anhörig eller personal i primärvården.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D78854" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="63D78854" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="035B59D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Ultraljudsundersökningar med frågeställning DVT utföres dagtid alla dagar t.o.m. kl 18.00 enligt riktlinjen </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="035B59D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           </w:rPr>
           <w:t>Röntgenundersökningar under jourtid, SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F53E39">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E95F041" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
-      <w:pPr>
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="5E95F041" w14:textId="77777777">
+      <w:pPr/>
+      <w:r w:rsidRPr="41666BD1" w:rsidR="005C1F64">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve">Vid bekräftad DVT hänvisas patienten vidare till akutmottagningen för vidare handläggning enligt riktlinje </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="38C0192B">
+      <w:hyperlink r:id="R38c993ffbda54ebe">
+        <w:r w:rsidRPr="41666BD1" w:rsidR="005C1F64">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           </w:rPr>
           <w:t>Venös tromboembolism (VGR)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="38C0192B">
+      <w:r w:rsidRPr="41666BD1" w:rsidR="005C1F64">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392EE37A" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
-      <w:pPr>
+    <w:p w:rsidR="045F3021" w:rsidP="41666BD1" w:rsidRDefault="045F3021" w14:paraId="76F4D35E" w14:textId="2685B5DD">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="456F0E7B">
+      <w:r w:rsidRPr="1F02F678" w:rsidR="045F3021">
         <w:rPr>
-          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>Vid negativt ultraljud hänvisas patienten hem. Önskas annan handläggning ska detta framgå av remissen. Önskas t</w:t>
+        <w:t xml:space="preserve">Vid negativt ultraljud hänvisas patienten hem. Önskas hänvisning till akutmottagningen trots negativt </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="1F02F678" w:rsidR="045F3021">
         <w:rPr>
-          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>ulj</w:t>
       </w:r>
-      <w:r w:rsidRPr="456F0E7B">
+      <w:r w:rsidRPr="1F02F678" w:rsidR="045F3021">
         <w:rPr>
-          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text2" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sv-SE"/>
         </w:rPr>
-        <w:t>ex</w:t>
-[...23 lines deleted...]
-        <w:t>differentialdiagnostisk frågeställning framgå.</w:t>
+        <w:t xml:space="preserve"> skall separat remiss skickas dit, med tydlig differentialdiagnostisk frågeställning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D98E72" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="56D98E72" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc193455643"/>
+      <w:bookmarkStart w:name="_Toc193455643" w:id="11"/>
       <w:r>
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="733A7E0F" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRPr="00A40EB0" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidRPr="00A40EB0" w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="733A7E0F" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="38C0192B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2602ECB4" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="2602ECB4" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t>Gunhild Aggeryd Zackrisson, specialistläkare, VO bild- och funktionsmedicin och medicinsk service, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593F748E" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRPr="00A40EB0" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidRPr="00A40EB0" w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="593F748E" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="38C0192B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Remissinstanser</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72674A25" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="72674A25" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t>Verksamhetschefer, SÄS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00785137">
         <w:t>Gudrun Greim, enhetschef, enhetschef område V7, Närhälsan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F94501E" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRPr="00A40EB0" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidRPr="00A40EB0" w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="7F94501E" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="38C0192B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Fastställt av</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D297A4" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="77D297A4" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t>Jerker Nilson, chefläkare, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65105B72" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="65105B72" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="38C0192B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Nyckelord</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9121C5" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRPr="006F26C7" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidRPr="006F26C7" w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="3F9121C5" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Djup ventrombos, venblodpropp, blodproppar, tromboser, remittering, remisser, konsultationer, vårdbegäran, ultraljudsundersökning, bilddiagnostik</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC957FC" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="3DC957FC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc193455644"/>
+      <w:bookmarkStart w:name="_Toc193455644" w:id="12"/>
       <w:r>
         <w:t>Länkförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="70413B15" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="70413B15" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="38C0192B">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
         <w:t>Röntgenundersökningar under jourtid, SÄS</w:t>
       </w:r>
       <w:r w:rsidRPr="38C0192B">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="38C0192B">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11847AFC" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="11847AFC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
       <w:r w:rsidRPr="035B59D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
         <w:t>Venös tromboembolism (VGR)</w:t>
       </w:r>
       <w:r w:rsidRPr="035B59D8">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>Sjukhusövergripande riktlinje, SÄS</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="035B59D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/styrdokument</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="226ECDD2" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="226ECDD2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc193455645"/>
+      <w:bookmarkStart w:name="_Toc193455645" w:id="13"/>
       <w:r>
         <w:t>Referensförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="0FDAB494" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="0FDAB494" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="212121"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="035B59D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="212121"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Wells PS, Anderson DR, Rodger M, Forgie M, Kearon C, Dreyer J, Kovacs G, Mitchell M, Lewandowski B, Kovacs MJ. Evaluation of D-dimer in the diagnosis of suspected deep-vein thrombosis. N Engl J Med. 2003 Sep 25;349(13):1227-35. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="544E4996" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w:rsidR="005C1F64" w:rsidP="005C1F64" w:rsidRDefault="005C1F64" w14:paraId="544E4996" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Punktlistanumrerad"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="212121"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E33F4C">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="212121"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Djup ventrombos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="212121"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Information för vårdpersonal på </w:t>
       </w:r>
       <w:r w:rsidRPr="00E33F4C">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="212121"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1177 avseende användningen av Well score.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="212121"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId17">
         <w:r w:rsidRPr="00EF0751">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://vardpersonal.1177.se/Vastra-Gotaland/kunskapsstod/kliniska-kunskapsstod/djup-ventrombos/?selectionCode=profession_primarvard</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1887B7DD" w14:textId="1B935C86" w:rsidR="00BA5DE2" w:rsidRPr="005C1F64" w:rsidRDefault="00BA5DE2" w:rsidP="005C1F64">
+    <w:p w:rsidRPr="005C1F64" w:rsidR="00BA5DE2" w:rsidP="005C1F64" w:rsidRDefault="00BA5DE2" w14:paraId="1887B7DD" w14:textId="1B935C86">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BA5DE2" w:rsidRPr="005C1F64" w:rsidSect="00DE1FBD">
+    <w:sectPr w:rsidRPr="005C1F64" w:rsidR="00BA5DE2" w:rsidSect="00DE1FBD">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="382" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03D0D264" w14:textId="77777777" w:rsidR="00135CBD" w:rsidRDefault="00135CBD">
+    <w:p w:rsidR="00135CBD" w:rsidRDefault="00135CBD" w14:paraId="03D0D264" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="686CB14B" w14:textId="77777777" w:rsidR="00135CBD" w:rsidRDefault="00135CBD">
+    <w:p w:rsidR="00135CBD" w:rsidRDefault="00135CBD" w14:paraId="686CB14B" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="51F0A9A5" w14:textId="77777777" w:rsidR="00135CBD" w:rsidRDefault="00135CBD">
+    <w:p w:rsidR="00135CBD" w:rsidRDefault="00135CBD" w14:paraId="51F0A9A5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2184,51 +2191,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FC6B21C" w14:textId="052E4292" w:rsidR="008250CC" w:rsidRDefault="008250CC" w:rsidP="008250CC">
+  <w:p w:rsidR="008250CC" w:rsidP="008250CC" w:rsidRDefault="008250CC" w14:paraId="3FC6B21C" w14:textId="052E4292">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="001510D8">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="001510D8">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="001510D8">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
@@ -2310,59 +2317,59 @@
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="001510D8">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6BC938AB" w14:textId="77777777" w:rsidR="00DE1FBD" w:rsidRDefault="00DE1FBD" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00DE1FBD" w:rsidP="00FB2F0F" w:rsidRDefault="00DE1FBD" w14:paraId="6BC938AB" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1FE2B822" w14:textId="1ED35806" w:rsidR="00660269" w:rsidRDefault="00DE1FBD" w:rsidP="00DE1FBD">
+  <w:p w:rsidR="00660269" w:rsidP="00DE1FBD" w:rsidRDefault="00DE1FBD" w14:paraId="1FE2B822" w14:textId="1ED35806">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:firstLine="993"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CE4A583" wp14:editId="5AAE696E">
           <wp:extent cx="1897200" cy="363600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="153909288" name="Bildobjekt 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1335180048" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -2371,122 +2378,122 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1897200" cy="363600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14756EAE" w14:textId="77777777" w:rsidR="00135CBD" w:rsidRDefault="00135CBD"/>
+    <w:p w:rsidR="00135CBD" w:rsidRDefault="00135CBD" w14:paraId="14756EAE" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E77B8B3" w14:textId="77777777" w:rsidR="00135CBD" w:rsidRDefault="00135CBD">
+    <w:p w:rsidR="00135CBD" w:rsidRDefault="00135CBD" w14:paraId="0E77B8B3" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5CAD52BE" w14:textId="77777777" w:rsidR="00135CBD" w:rsidRDefault="00135CBD">
+    <w:p w:rsidR="00135CBD" w:rsidRDefault="00135CBD" w14:paraId="5CAD52BE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="227101F6" w14:textId="5EF6644D" w:rsidR="004B5C86" w:rsidRDefault="004B5C86" w:rsidP="004B5C86">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="004B5C86" w:rsidP="004B5C86" w:rsidRDefault="004B5C86" w14:paraId="227101F6" w14:textId="5EF6644D">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="1670"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D72D6C2" wp14:editId="29A5A2D3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3C8B2CDB" w14:textId="77777777" w:rsidR="004B5C86" w:rsidRDefault="004B5C86" w:rsidP="004B5C86">
+                        <w:p w:rsidR="004B5C86" w:rsidP="004B5C86" w:rsidRDefault="004B5C86" w14:paraId="3C8B2CDB" w14:textId="77777777">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
@@ -2521,99 +2528,99 @@
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="58A93A21" w:rsidR="008A4EB9" w:rsidRDefault="00A5066F" w:rsidP="00532C4F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00532C4F" w:rsidRDefault="00A5066F" w14:paraId="058CDD4D" w14:textId="58A93A21">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:spacing w:after="0"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DFFA9B8" wp14:editId="6F27E1A5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-1270</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-5080</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669155" cy="270510"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4669155" cy="270510"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="18075F67" w14:textId="77777777" w:rsidR="00A5066F" w:rsidRDefault="00A5066F" w:rsidP="00A5066F">
+                        <w:p w:rsidR="00A5066F" w:rsidP="00A5066F" w:rsidRDefault="00A5066F" w14:paraId="18075F67" w14:textId="77777777">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
@@ -2666,304 +2673,304 @@
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3C063CDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75525A52"/>
     <w:lvl w:ilvl="0" w:tplc="A0D81926">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07B672DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="647A38F0"/>
     <w:lvl w:ilvl="0" w:tplc="00B09D52">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Punktlistanumrerad"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
@@ -3023,1906 +3030,1906 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F0337A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E54CEB4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65667058"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1480309A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38A42FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09EA9066"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42196C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="741857FC"/>
     <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51AB58F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97200AA0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59710DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66122A8E"/>
     <w:lvl w:ilvl="0" w:tplc="8B70C1E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlistaniv2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Agency FB" w:hAnsi="Agency FB" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Agency FB" w:hAnsi="Agency FB"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3509" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4229" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4949" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5669" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6389" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7109" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7829" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C077AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDC0C0DE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1712" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3152" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3872" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4592" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7472" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA41BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC6EFE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="378750199">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="915092585">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1310554619">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1779762354">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1190946001">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="829096820">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1469662030">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1550149483">
@@ -4961,69 +4968,70 @@
   <w:num w:numId="19" w16cid:durableId="1763532171">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2089495734">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="484665927">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1603606806">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1456681652">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
@@ -5548,318 +5556,333 @@
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F50E85"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
     <w:rsid w:val="00F61EBE"/>
     <w:rsid w:val="00F652DC"/>
     <w:rsid w:val="00F8301D"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC1BFC"/>
     <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FE18DA"/>
     <w:rsid w:val="00FE2E94"/>
     <w:rsid w:val="00FE47EB"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="016D3A13"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="026FD146"/>
+    <w:rsid w:val="045F3021"/>
     <w:rsid w:val="04E34D24"/>
     <w:rsid w:val="051C33F0"/>
     <w:rsid w:val="0704BE87"/>
+    <w:rsid w:val="07950C3F"/>
     <w:rsid w:val="0866C7EC"/>
     <w:rsid w:val="095B878B"/>
     <w:rsid w:val="0A5248A4"/>
     <w:rsid w:val="0AC01B99"/>
     <w:rsid w:val="0ADFC54E"/>
     <w:rsid w:val="0C15EAC8"/>
     <w:rsid w:val="0C8461B5"/>
     <w:rsid w:val="0CDD657B"/>
+    <w:rsid w:val="0D1C6006"/>
     <w:rsid w:val="0D313B1C"/>
     <w:rsid w:val="0D37EC5A"/>
     <w:rsid w:val="0DA0709E"/>
     <w:rsid w:val="0DB803A5"/>
     <w:rsid w:val="0E41F670"/>
+    <w:rsid w:val="0F6A0C88"/>
     <w:rsid w:val="0F70709A"/>
     <w:rsid w:val="104F904E"/>
     <w:rsid w:val="110AE110"/>
     <w:rsid w:val="11F1F757"/>
     <w:rsid w:val="12B9A7D6"/>
     <w:rsid w:val="1359BCF7"/>
+    <w:rsid w:val="13C07712"/>
+    <w:rsid w:val="1735DBA6"/>
     <w:rsid w:val="183B5640"/>
     <w:rsid w:val="1878EF07"/>
     <w:rsid w:val="18B1BD8C"/>
     <w:rsid w:val="19060148"/>
     <w:rsid w:val="1B35DAFB"/>
     <w:rsid w:val="1BFFEA06"/>
     <w:rsid w:val="1CA3E8C3"/>
     <w:rsid w:val="1CBC7AB0"/>
     <w:rsid w:val="1CDF343E"/>
     <w:rsid w:val="1E64B11D"/>
     <w:rsid w:val="1E6FED92"/>
     <w:rsid w:val="1EB5DF22"/>
     <w:rsid w:val="1EC063E8"/>
+    <w:rsid w:val="1F02F678"/>
     <w:rsid w:val="1F0BAF1A"/>
     <w:rsid w:val="1F3AC93B"/>
     <w:rsid w:val="1FC7E98D"/>
     <w:rsid w:val="2000AD8A"/>
     <w:rsid w:val="209E7E78"/>
     <w:rsid w:val="20EC4EB6"/>
     <w:rsid w:val="222221FA"/>
     <w:rsid w:val="23561369"/>
     <w:rsid w:val="23985D91"/>
     <w:rsid w:val="2489E6E0"/>
     <w:rsid w:val="25692E6F"/>
     <w:rsid w:val="266F74A8"/>
     <w:rsid w:val="26A41C5C"/>
+    <w:rsid w:val="29092BE5"/>
     <w:rsid w:val="29E6B949"/>
     <w:rsid w:val="2A8DAD38"/>
     <w:rsid w:val="2AD81BE7"/>
     <w:rsid w:val="2D5766EB"/>
     <w:rsid w:val="2DA917BF"/>
     <w:rsid w:val="2F353B50"/>
     <w:rsid w:val="2F8E9F43"/>
     <w:rsid w:val="2FF4640F"/>
     <w:rsid w:val="3166646B"/>
     <w:rsid w:val="32C45218"/>
     <w:rsid w:val="342E366E"/>
     <w:rsid w:val="35B6EDD4"/>
     <w:rsid w:val="39A72749"/>
     <w:rsid w:val="3B44BC84"/>
     <w:rsid w:val="3CD277BB"/>
     <w:rsid w:val="3E4E556B"/>
     <w:rsid w:val="3E7577D8"/>
     <w:rsid w:val="3E895CB0"/>
     <w:rsid w:val="3FA676B8"/>
     <w:rsid w:val="3FAFEBF0"/>
     <w:rsid w:val="3FF09DA7"/>
+    <w:rsid w:val="41666BD1"/>
+    <w:rsid w:val="420A73ED"/>
     <w:rsid w:val="423743E0"/>
     <w:rsid w:val="442D3563"/>
     <w:rsid w:val="44A37530"/>
     <w:rsid w:val="45334DF8"/>
     <w:rsid w:val="47CA385F"/>
     <w:rsid w:val="486CA8DC"/>
     <w:rsid w:val="49EB1D09"/>
     <w:rsid w:val="4BEBA4B0"/>
+    <w:rsid w:val="4D6E66B1"/>
     <w:rsid w:val="4E099171"/>
     <w:rsid w:val="4E54CD4F"/>
+    <w:rsid w:val="50FE0D03"/>
     <w:rsid w:val="510808C7"/>
     <w:rsid w:val="51C2E278"/>
     <w:rsid w:val="522165A3"/>
     <w:rsid w:val="523BADA5"/>
     <w:rsid w:val="52BFCEF9"/>
     <w:rsid w:val="52EECBE3"/>
     <w:rsid w:val="52F8FAEE"/>
     <w:rsid w:val="53918C26"/>
     <w:rsid w:val="5465C1B8"/>
     <w:rsid w:val="55DA22BA"/>
     <w:rsid w:val="56F4AB11"/>
+    <w:rsid w:val="571BD815"/>
     <w:rsid w:val="5911C650"/>
     <w:rsid w:val="5922D3F6"/>
     <w:rsid w:val="5A0A49B4"/>
     <w:rsid w:val="5A3FD800"/>
     <w:rsid w:val="5B83B639"/>
     <w:rsid w:val="5C256699"/>
     <w:rsid w:val="5CF490F6"/>
     <w:rsid w:val="5DA59144"/>
     <w:rsid w:val="5E70A499"/>
     <w:rsid w:val="5FCB7AA8"/>
     <w:rsid w:val="60C62BD4"/>
     <w:rsid w:val="62593F4C"/>
+    <w:rsid w:val="62DD9885"/>
     <w:rsid w:val="631BF7EB"/>
     <w:rsid w:val="633727EB"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="64D5B6CD"/>
     <w:rsid w:val="6646C484"/>
     <w:rsid w:val="687031E1"/>
     <w:rsid w:val="68C1C77B"/>
     <w:rsid w:val="6964FC18"/>
     <w:rsid w:val="69BDEBC1"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6C51257E"/>
     <w:rsid w:val="706472E9"/>
     <w:rsid w:val="710CF869"/>
     <w:rsid w:val="71472AE5"/>
     <w:rsid w:val="737E6A95"/>
     <w:rsid w:val="761E7716"/>
     <w:rsid w:val="7699271D"/>
     <w:rsid w:val="76BECA1B"/>
     <w:rsid w:val="7775569A"/>
     <w:rsid w:val="7950346A"/>
     <w:rsid w:val="79DEBC48"/>
     <w:rsid w:val="7AAF15A8"/>
     <w:rsid w:val="7D47D3D0"/>
     <w:rsid w:val="7D5D1723"/>
     <w:rsid w:val="7D817F32"/>
     <w:rsid w:val="7DA9D7FC"/>
     <w:rsid w:val="7E0C2AB6"/>
     <w:rsid w:val="7E45DC03"/>
     <w:rsid w:val="7EDAFB0A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{DB20716F-F856-4470-8618-870EF69F7390}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5884,75 +5907,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5987,57 +6010,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -6095,701 +6118,701 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C57BA2"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="992" w:right="868"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00C57BA2"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="1600" w:after="240"/>
       <w:ind w:left="992"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C57BA2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C57BA2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002651D6"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
     <w:rsid w:val="00C57BA2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C57BA2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C57BA2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="004B5C86"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:ind w:left="1349" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C64000"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="005A627D"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="005A627D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsunderrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009533B4"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsunderrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsunderrubrik"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="009533B4"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C64000"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:ind w:left="1349"/>
@@ -6861,608 +6884,608 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00C57BA2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:color w:val="000000"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -7471,94 +7494,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -7567,496 +7590,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004B5C86"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="14"/>
       </w:numPr>
       <w:ind w:left="1349" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -8123,153 +8146,153 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistanumrerad">
+  <w:style w:type="paragraph" w:styleId="Punktlistanumrerad" w:customStyle="1">
     <w:name w:val="Punktlista numrerad"/>
     <w:qFormat/>
     <w:rsid w:val="00102ACB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:spacing w:after="100" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="1349" w:right="868" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaniv2">
+  <w:style w:type="paragraph" w:styleId="Punktlistaniv2" w:customStyle="1">
     <w:name w:val="Punktlista nivå 2"/>
     <w:qFormat/>
     <w:rsid w:val="00C57BA2"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="23"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1349"/>
       </w:tabs>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:left="1706" w:right="868" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Underrubrik">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="UnderrubrikChar"/>
     <w:qFormat/>
     <w:rsid w:val="00C57BA2"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="0"/>
       <w:ind w:left="992"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+  <w:style w:type="character" w:styleId="UnderrubrikChar" w:customStyle="1">
     <w:name w:val="Underrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Underrubrik"/>
     <w:rsid w:val="00C57BA2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
     <w:name w:val="Tabell"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TabellChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="1359BCF7"/>
     <w:pPr>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="1359BCF7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008805D3"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF4848"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
@@ -8317,51 +8340,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-18/surrogate/R%c3%b6ntgenunders%c3%b6kningar%20under%20jourtid%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-762/surrogate" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardpersonal.1177.se/Vastra-Gotaland/kunskapsstod/kliniska-kunskapsstod/djup-ventrombos/?selectionCode=profession_primarvard" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-194/surrogate/Ven%c3%b6s%20tromboembolism%20(VGR).pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-18/surrogate/R%c3%b6ntgenunders%c3%b6kningar%20under%20jourtid%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-194/surrogate/Ven%c3%b6s%20tromboembolism%20(VGR).pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-18/surrogate/R%c3%b6ntgenunders%c3%b6kningar%20under%20jourtid%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-762/surrogate" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardpersonal.1177.se/Vastra-Gotaland/kunskapsstod/kliniska-kunskapsstod/djup-ventrombos/?selectionCode=profession_primarvard" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-194/surrogate/Ven%c3%b6s%20tromboembolism%20(VGR).pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-18/surrogate/R%c3%b6ntgenunders%c3%b6kningar%20under%20jourtid%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-194/surrogate/Ven%c3%b6s%20tromboembolism%20(VGR).pdf" TargetMode="External" Id="R38c993ffbda54ebe" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -8645,59 +8668,52 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...18 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Misstänkt djup ventrombos (DVT) i primärvård - Ultraljudsundersökning och handläggning, SÄS </dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Mona Johansson</lastModifiedBy>
-  <revision>78</revision>
+  <lastModifiedBy>Gunhild Aggeryd Zackrisson</lastModifiedBy>
+  <revision>87</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>