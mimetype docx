--- v0 (2025-11-26)
+++ v1 (2026-07-11)
@@ -4,104 +4,116 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7F514B01" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
         <w:spacing w:before="1400"/>
         <w:ind w:right="991"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk193455788"/>
       <w:r>
         <w:t>Misstänkt djup ventrombos (DVT) i primärvård - Ultraljudsundersökning och handläggning, SÄS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CB76CC2" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc193455634"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="53D43102" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Rutin</w:t>
       </w:r>
       <w:r w:rsidRPr="035B59D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> för remittering till ultraljud vid misstanke om okomplicerad djup ventrombos (DVT) i primärvård. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E68EE2D" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w14:paraId="0E68EE2D" w14:textId="73979F1E" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="707"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc193455635"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="6A85DCA8" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w14:paraId="11CE9DE3" w14:textId="33CA2F7D" w:rsidR="5CF490F6" w:rsidRDefault="5CF490F6" w:rsidP="009A39D7">
       <w:r>
-        <w:t>Ny rutin.</w:t>
+        <w:t xml:space="preserve">Förtydligande under rubriken Förutsättningar kring </w:t>
+      </w:r>
+      <w:r w:rsidR="631BF7EB">
+        <w:t>obligatorisk</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tidsbokning </w:t>
+      </w:r>
+      <w:r w:rsidR="56F4AB11">
+        <w:t>innan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> undersökning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C6F0E98" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRPr="00C57BA2" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:spacing w:before="360" w:after="40"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="38C0192B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B8FB6D5" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -156,850 +168,854 @@
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1365EC83" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="00000000" w:rsidP="005C1F64">
+    <w:p w14:paraId="1365EC83" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc193455635" w:history="1">
-        <w:r w:rsidR="005C1F64" w:rsidRPr="006160DF">
+        <w:r w:rsidRPr="006160DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc193455635 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="482F1CFB" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="00000000" w:rsidP="005C1F64">
+    <w:p w14:paraId="482F1CFB" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc193455636" w:history="1">
-        <w:r w:rsidR="005C1F64" w:rsidRPr="006160DF">
+        <w:r w:rsidRPr="006160DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc193455636 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52779649" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="00000000" w:rsidP="005C1F64">
+    <w:p w14:paraId="52779649" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc193455637" w:history="1">
-        <w:r w:rsidR="005C1F64" w:rsidRPr="006160DF">
+        <w:r w:rsidRPr="006160DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Avgränsningar</w:t>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc193455637 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50CD44D6" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="00000000" w:rsidP="005C1F64">
+    <w:p w14:paraId="50CD44D6" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc193455638" w:history="1">
-        <w:r w:rsidR="005C1F64" w:rsidRPr="006160DF">
+        <w:r w:rsidRPr="006160DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Genomförande</w:t>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc193455638 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6DD6A92B" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="00000000" w:rsidP="005C1F64">
+    <w:p w14:paraId="6DD6A92B" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc193455639" w:history="1">
-        <w:r w:rsidR="005C1F64" w:rsidRPr="006160DF">
+        <w:r w:rsidRPr="006160DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Wells score - diagnosstöd för misstänkt DVT</w:t>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc193455639 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F24D83F" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="00000000" w:rsidP="005C1F64">
+    <w:p w14:paraId="5F24D83F" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc193455640" w:history="1">
-        <w:r w:rsidR="005C1F64" w:rsidRPr="006160DF">
+        <w:r w:rsidRPr="006160DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Handläggning vid låg klinisk misstanke enligt Wells score</w:t>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc193455640 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2388CC05" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="00000000" w:rsidP="005C1F64">
+    <w:p w14:paraId="2388CC05" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc193455641" w:history="1">
-        <w:r w:rsidR="005C1F64" w:rsidRPr="006160DF">
+        <w:r w:rsidRPr="006160DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Handläggning vid hög klinisk misstanke enligt Wells score</w:t>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc193455641 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52079B34" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="00000000" w:rsidP="005C1F64">
+    <w:p w14:paraId="52079B34" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc193455642" w:history="1">
-        <w:r w:rsidR="005C1F64" w:rsidRPr="006160DF">
+        <w:r w:rsidRPr="006160DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Remissinnehåll</w:t>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc193455642 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08DA0D5C" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="00000000" w:rsidP="005C1F64">
+    <w:p w14:paraId="08DA0D5C" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc193455643" w:history="1">
-        <w:r w:rsidR="005C1F64" w:rsidRPr="006160DF">
+        <w:r w:rsidRPr="006160DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dokumentinformation</w:t>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc193455643 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="303F3261" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="00000000" w:rsidP="005C1F64">
+    <w:p w14:paraId="303F3261" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc193455644" w:history="1">
-        <w:r w:rsidR="005C1F64" w:rsidRPr="006160DF">
+        <w:r w:rsidRPr="006160DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Länkförteckning</w:t>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc193455644 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="037C704F" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="00000000" w:rsidP="005C1F64">
+    <w:p w14:paraId="037C704F" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc193455645" w:history="1">
-        <w:r w:rsidR="005C1F64" w:rsidRPr="006160DF">
+        <w:r w:rsidRPr="006160DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Referensförteckning</w:t>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc193455645 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="005C1F64">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="57ED3B99" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:spacing w:before="360"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Toc193455636"/>
       <w:r>
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="43143F90" w14:textId="4D3626F0" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+    <w:p w14:paraId="35A31500" w14:textId="27BEF02C" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="2F353B50">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+      </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk195268508"/>
       <w:r>
-        <w:t xml:space="preserve">Enligt överenskommelse mellan radiologi SÄS, primärvården och akutmottagningen SÄS ska primärvårdsläkare remittera patienter med misstänkt okomplicerad DVT, direkt till radiologi SÄS för utredning med ultraljud. Vid bekräftad DVT hänvisas patienten till akutmottagningen för vidare </w:t>
+        <w:t>Enligt överenskommelse mellan radiologi SÄS, primärvården och akutmottagningen SÄS ska primärvårdsläkare remittera patienter med misstänkt okomplicerad DVT, till radiologi SÄS för utredning med ultraljud.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00056501">
-        <w:t xml:space="preserve">handläggning, se </w:t>
+      <w:r w:rsidR="7AAF15A8">
+        <w:t xml:space="preserve"> Patienter skall inte hänvisas eller skivkas direkt till radiologi SÄS utan föregående tidsbokning. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00056501">
+    </w:p>
+    <w:p w14:paraId="43143F90" w14:textId="37C82705" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
+      <w:r>
+        <w:t xml:space="preserve"> Vid bekräftad DVT hänvisas patienten till akutmottagningen för vidare handläggning, se </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="2F353B50">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>information till patient</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00056501">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="7AD74F20" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Rutinens syfte är att beskriva arbetsgången inklusive överenskommet obligatoriskt remissinnehåll. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31037A55" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc193455637"/>
       <w:r>
         <w:t>Avgränsningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="6D78E485" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:r>
         <w:t>Rutinen gäller inte handläggning av patienter där samtidig lungemboli misstänks. Dessa patienter ska remitteras direkt till akutmottagningen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E3B3C2" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc193455638"/>
       <w:r>
         <w:t>Genomförande</w:t>
@@ -1492,51 +1508,50 @@
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0A3E0540">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Observera att P-piller, graviditet, post partum 8 veckor och behandling med östrogen inte är medtaget i Wells poängskala. Patienter med någon av dessa riskfaktorer bör alltid utredas vidare, det vill säga de ska handläggas som hög sannolikhet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E63953" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc193455640"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Handläggning vid låg klinisk misstanke enligt Wells score</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="5531C8F8" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="456F0E7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Om låg klinisk misstanke föreligger kan D-dimer analyseras för att med hög säkerhet utesluta DVT. D-Dimer har hög sensitivitet (missar få DVT) men låg specificitet (blir positiv även av andra skäl) vid DVT. Vid förhöjd D-dimer, trots låg klinisk sannolikhet, remitteras patienten till radiologi SÄS för ultraljud.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F7A530" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
@@ -1593,67 +1608,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="035B59D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Remisstexten ska innehålla Wells score och vad denna baseras på, samt D-Dimer där detta är motiverat och möjligt. Dessutom ska det framgå att patienten är uppmanad att ringa radiologi SÄS för att boka en undersökningstid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F96B62C" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="38C0192B">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om patienten är oförmögen att själv ringa och boka tid ligger ansvaret fortsatt kvar på remittenten att tillse att tid bokas, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> med hjälp av anhörig eller personal i primärvården.</w:t>
+        <w:t>Om patienten är oförmögen att själv ringa och boka tid ligger ansvaret fortsatt kvar på remittenten att tillse att tid bokas, t.ex. med hjälp av anhörig eller personal i primärvården.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63D78854" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="035B59D8">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Ultraljudsundersökningar med frågeställning DVT utföres dagtid alla dagar t.o.m. kl 18.00 enligt riktlinjen </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="035B59D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           </w:rPr>
           <w:t>Röntgenundersökningar under jourtid, SÄS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F53E39">
@@ -1686,104 +1685,95 @@
             <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           </w:rPr>
           <w:t>Venös tromboembolism (VGR)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="38C0192B">
         <w:rPr>
           <w:rStyle w:val="Hyperlnk"/>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="392EE37A" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="456F0E7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vid negativt ultraljud hänvisas patienten hem. Önskas annan handläggning ska detta framgå av remissen. Önskas </w:t>
-[...6 lines deleted...]
-        <w:t>t</w:t>
+        <w:t>Vid negativt ultraljud hänvisas patienten hem. Önskas annan handläggning ska detta framgå av remissen. Önskas t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="456F0E7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
         <w:t>ex</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="456F0E7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
         <w:t xml:space="preserve"> hänvisning till akutmottagningen trots negativt ultraljud ska tydlig</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="456F0E7B">
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
         <w:t>differentialdiagnostisk frågeställning framgå.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D98E72" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc193455643"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Dokumentinformation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="733A7E0F" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRPr="00A40EB0" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="38C0192B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>För innehållet svarar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2602ECB4" w14:textId="77777777" w:rsidR="005C1F64" w:rsidRDefault="005C1F64" w:rsidP="005C1F64">
       <w:pPr>
         <w:keepNext/>
@@ -2053,77 +2043,77 @@
     <w:p w14:paraId="1887B7DD" w14:textId="1B935C86" w:rsidR="00BA5DE2" w:rsidRPr="005C1F64" w:rsidRDefault="00BA5DE2" w:rsidP="005C1F64">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Georgia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BA5DE2" w:rsidRPr="005C1F64" w:rsidSect="00DE1FBD">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="382" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E78CA19" w14:textId="77777777" w:rsidR="00F8301D" w:rsidRDefault="00F8301D">
+    <w:p w14:paraId="03D0D264" w14:textId="77777777" w:rsidR="00135CBD" w:rsidRDefault="00135CBD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B438D7F" w14:textId="77777777" w:rsidR="00F8301D" w:rsidRDefault="00F8301D">
+    <w:p w14:paraId="686CB14B" w14:textId="77777777" w:rsidR="00135CBD" w:rsidRDefault="00135CBD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="257EBD7C" w14:textId="77777777" w:rsidR="00F8301D" w:rsidRDefault="00F8301D">
+    <w:p w14:paraId="51F0A9A5" w14:textId="77777777" w:rsidR="00135CBD" w:rsidRDefault="00135CBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2149,95 +2139,95 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FC6B21C" w14:textId="052E4292" w:rsidR="008250CC" w:rsidRDefault="008250CC" w:rsidP="008250CC">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="001510D8">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="001510D8">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="001510D8">
       <w:rPr>
@@ -2320,51 +2310,51 @@
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="001510D8">
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6BC938AB" w14:textId="77777777" w:rsidR="00DE1FBD" w:rsidRDefault="00DE1FBD" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1FE2B822" w14:textId="1ED35806" w:rsidR="00660269" w:rsidRDefault="00DE1FBD" w:rsidP="00DE1FBD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:firstLine="993"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CE4A583" wp14:editId="5AAE696E">
           <wp:extent cx="1897200" cy="363600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="153909288" name="Bildobjekt 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -2379,73 +2369,73 @@
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1897200" cy="363600"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13A7F520" w14:textId="77777777" w:rsidR="00F8301D" w:rsidRDefault="00F8301D"/>
+    <w:p w14:paraId="14756EAE" w14:textId="77777777" w:rsidR="00135CBD" w:rsidRDefault="00135CBD"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4661B073" w14:textId="77777777" w:rsidR="00F8301D" w:rsidRDefault="00F8301D">
+    <w:p w14:paraId="0E77B8B3" w14:textId="77777777" w:rsidR="00135CBD" w:rsidRDefault="00135CBD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1D12B8BD" w14:textId="77777777" w:rsidR="00F8301D" w:rsidRDefault="00F8301D">
+    <w:p w14:paraId="5CAD52BE" w14:textId="77777777" w:rsidR="00135CBD" w:rsidRDefault="00135CBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="227101F6" w14:textId="5EF6644D" w:rsidR="004B5C86" w:rsidRDefault="004B5C86" w:rsidP="004B5C86">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="clear" w:pos="9406"/>
         <w:tab w:val="left" w:pos="1670"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D72D6C2" wp14:editId="29A5A2D3">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
@@ -2488,94 +2478,94 @@
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="2D72D6C2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="7AD0B3AF">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="2D72D6C2">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="3C8B2CDB" w14:textId="77777777" w:rsidR="004B5C86" w:rsidRDefault="004B5C86" w:rsidP="004B5C86">
+                  <w:p w:rsidR="004B5C86" w:rsidP="004B5C86" w:rsidRDefault="004B5C86" w14:paraId="6D41DF98" w14:textId="77777777">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="058CDD4D" w14:textId="58A93A21" w:rsidR="008A4EB9" w:rsidRDefault="00A5066F" w:rsidP="00532C4F">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:spacing w:after="0"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DFFA9B8" wp14:editId="6F27E1A5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-1270</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-5080</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4669155" cy="270510"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -2618,92 +2608,92 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="0DFFA9B8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="5ADA5C04">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="0DFFA9B8">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-.1pt;margin-top:-.4pt;width:367.65pt;height:21.3pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnfMVBGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6911badZeR25iVxV&#10;ipJITpUzZsG7EjAUsHfdX9+B9ZfSnqpeYGCG+XjvMb/rtSJ74XwLpqLFKKdEGA51a7YV/fG6+vSF&#10;Eh+YqZkCIyp6EJ7eLT5+mHe2FGNoQNXCEUxifNnZijYh2DLLPG+EZn4EVhh0SnCaBTy6bVY71mF2&#10;rbJxns+yDlxtHXDhPd4+DE66SPmlFDw8S+lFIKqi2FtIq0vrJq7ZYs7KrWO2afmxDfYPXWjWGix6&#10;TvXAAiM71/6RSrfcgQcZRhx0BlK2XKQZcJoifzfNumFWpFkQHG/PMPn/l5Y/7df2xZHQf4UeCYyA&#10;dNaXHi/jPL10Ou7YKUE/Qng4wyb6QDheTmaz22I6pYSjb3yTT4uEa3Z5bZ0P3wRoEo2KOqQlocX2&#10;jz5gRQw9hcRiBlatUokaZUhX0dnnaZ4enD34Qhl8eOk1WqHf9KStr+bYQH3A8RwMzHvLVy328Mh8&#10;eGEOqcaJUL7hGRepAGvB0aKkAffrb/cxHhlALyUdSqei/ueOOUGJ+m6Qm9tiMolaS4fJ9GaMB3ft&#10;2Vx7zE7fA6qzwI9ieTJjfFAnUzrQb6jyZayKLmY41q5oOJn3YRA0/hIulssUhOqyLDyateUxdUQ1&#10;IvzavzFnjzQEJPAJTiJj5Ts2htiBj+UugGwTVRHnAdUj/KjMxODxF0XpX59T1OWvL34DAAD//wMA&#10;UEsDBBQABgAIAAAAIQCYyfFW3gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BS8NAFITvgv9h&#10;eYK3dpNoNaTZlBIoguihtZfeXrKvSTC7G7PbNvrrfZ7qaRhmmPny1WR6cabRd84qiOcRCLK1051t&#10;FOw/NrMUhA9oNfbOkoJv8rAqbm9yzLS72C2dd6ERPGJ9hgraEIZMSl+3ZNDP3UCWs6MbDQa2YyP1&#10;iBceN71MouhJGuwsP7Q4UNlS/bk7GQWv5eYdt1Vi0p++fHk7roev/WGh1P3dtF6CCDSFaxn+8Bkd&#10;Cmaq3MlqL3oFs4SLLMzP6fPDIgZRKXiMU5BFLv/jF78AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAp3zFQRoCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAmMnxVt4AAAAGAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-.1pt;margin-top:-.4pt;width:367.65pt;height:21.3pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnfMVBGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6911badZeR25iVxV&#10;ipJITpUzZsG7EjAUsHfdX9+B9ZfSnqpeYGCG+XjvMb/rtSJ74XwLpqLFKKdEGA51a7YV/fG6+vSF&#10;Eh+YqZkCIyp6EJ7eLT5+mHe2FGNoQNXCEUxifNnZijYh2DLLPG+EZn4EVhh0SnCaBTy6bVY71mF2&#10;rbJxns+yDlxtHXDhPd4+DE66SPmlFDw8S+lFIKqi2FtIq0vrJq7ZYs7KrWO2afmxDfYPXWjWGix6&#10;TvXAAiM71/6RSrfcgQcZRhx0BlK2XKQZcJoifzfNumFWpFkQHG/PMPn/l5Y/7df2xZHQf4UeCYyA&#10;dNaXHi/jPL10Ou7YKUE/Qng4wyb6QDheTmaz22I6pYSjb3yTT4uEa3Z5bZ0P3wRoEo2KOqQlocX2&#10;jz5gRQw9hcRiBlatUokaZUhX0dnnaZ4enD34Qhl8eOk1WqHf9KStr+bYQH3A8RwMzHvLVy328Mh8&#10;eGEOqcaJUL7hGRepAGvB0aKkAffrb/cxHhlALyUdSqei/ueOOUGJ+m6Qm9tiMolaS4fJ9GaMB3ft&#10;2Vx7zE7fA6qzwI9ieTJjfFAnUzrQb6jyZayKLmY41q5oOJn3YRA0/hIulssUhOqyLDyateUxdUQ1&#10;IvzavzFnjzQEJPAJTiJj5Ts2htiBj+UugGwTVRHnAdUj/KjMxODxF0XpX59T1OWvL34DAAD//wMA&#10;UEsDBBQABgAIAAAAIQCYyfFW3gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BS8NAFITvgv9h&#10;eYK3dpNoNaTZlBIoguihtZfeXrKvSTC7G7PbNvrrfZ7qaRhmmPny1WR6cabRd84qiOcRCLK1051t&#10;FOw/NrMUhA9oNfbOkoJv8rAqbm9yzLS72C2dd6ERPGJ9hgraEIZMSl+3ZNDP3UCWs6MbDQa2YyP1&#10;iBceN71MouhJGuwsP7Q4UNlS/bk7GQWv5eYdt1Vi0p++fHk7roev/WGh1P3dtF6CCDSFaxn+8Bkd&#10;Cmaq3MlqL3oFs4SLLMzP6fPDIgZRKXiMU5BFLv/jF78AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAp3zFQRoCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAmMnxVt4AAAAGAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="18075F67" w14:textId="77777777" w:rsidR="00A5066F" w:rsidRDefault="00A5066F" w:rsidP="00A5066F">
+                  <w:p w:rsidR="00A5066F" w:rsidP="00A5066F" w:rsidRDefault="00A5066F" w14:paraId="685B7E76" w14:textId="77777777">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4971,56 +4961,54 @@
   <w:num w:numId="19" w16cid:durableId="1763532171">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2089495734">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="484665927">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1603606806">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1456681652">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
@@ -5064,50 +5052,51 @@
     <w:rsid w:val="000A11D4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B1584"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
     <w:rsid w:val="000C1567"/>
     <w:rsid w:val="000C2705"/>
     <w:rsid w:val="000C61BB"/>
     <w:rsid w:val="000D1F7A"/>
     <w:rsid w:val="000D7761"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F1BE2"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00102ACB"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
+    <w:rsid w:val="00135CBD"/>
     <w:rsid w:val="00135D83"/>
     <w:rsid w:val="00136D67"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="00145067"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0018D88D"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="00197F5E"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E169E"/>
@@ -5178,50 +5167,51 @@
     <w:rsid w:val="003C6BE4"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="003F24DE"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="0040765A"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="004279DB"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00440316"/>
     <w:rsid w:val="004418DD"/>
     <w:rsid w:val="00443A8D"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="00465F53"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004724EA"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A0419"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
     <w:rsid w:val="004B5C86"/>
     <w:rsid w:val="004C26A9"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D591A"/>
     <w:rsid w:val="004D778E"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="004F56BF"/>
     <w:rsid w:val="00501433"/>
     <w:rsid w:val="005113D5"/>
     <w:rsid w:val="00511CC4"/>
@@ -5363,50 +5353,51 @@
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F314A"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="00973973"/>
     <w:rsid w:val="00977610"/>
     <w:rsid w:val="0099484C"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A148A"/>
+    <w:rsid w:val="009A39D7"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E3C02"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A1634B"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A33345"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A40EB0"/>
@@ -5575,188 +5566,201 @@
     <w:rsid w:val="00FE18DA"/>
     <w:rsid w:val="00FE2E94"/>
     <w:rsid w:val="00FE47EB"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="016D3A13"/>
     <w:rsid w:val="024801E3"/>
     <w:rsid w:val="026FD146"/>
     <w:rsid w:val="04E34D24"/>
     <w:rsid w:val="051C33F0"/>
     <w:rsid w:val="0704BE87"/>
     <w:rsid w:val="0866C7EC"/>
     <w:rsid w:val="095B878B"/>
     <w:rsid w:val="0A5248A4"/>
     <w:rsid w:val="0AC01B99"/>
     <w:rsid w:val="0ADFC54E"/>
     <w:rsid w:val="0C15EAC8"/>
     <w:rsid w:val="0C8461B5"/>
     <w:rsid w:val="0CDD657B"/>
     <w:rsid w:val="0D313B1C"/>
     <w:rsid w:val="0D37EC5A"/>
     <w:rsid w:val="0DA0709E"/>
     <w:rsid w:val="0DB803A5"/>
     <w:rsid w:val="0E41F670"/>
     <w:rsid w:val="0F70709A"/>
     <w:rsid w:val="104F904E"/>
+    <w:rsid w:val="110AE110"/>
+    <w:rsid w:val="11F1F757"/>
     <w:rsid w:val="12B9A7D6"/>
     <w:rsid w:val="1359BCF7"/>
     <w:rsid w:val="183B5640"/>
     <w:rsid w:val="1878EF07"/>
     <w:rsid w:val="18B1BD8C"/>
     <w:rsid w:val="19060148"/>
     <w:rsid w:val="1B35DAFB"/>
     <w:rsid w:val="1BFFEA06"/>
+    <w:rsid w:val="1CA3E8C3"/>
     <w:rsid w:val="1CBC7AB0"/>
     <w:rsid w:val="1CDF343E"/>
     <w:rsid w:val="1E64B11D"/>
     <w:rsid w:val="1E6FED92"/>
     <w:rsid w:val="1EB5DF22"/>
     <w:rsid w:val="1EC063E8"/>
     <w:rsid w:val="1F0BAF1A"/>
     <w:rsid w:val="1F3AC93B"/>
     <w:rsid w:val="1FC7E98D"/>
     <w:rsid w:val="2000AD8A"/>
     <w:rsid w:val="209E7E78"/>
     <w:rsid w:val="20EC4EB6"/>
     <w:rsid w:val="222221FA"/>
     <w:rsid w:val="23561369"/>
     <w:rsid w:val="23985D91"/>
     <w:rsid w:val="2489E6E0"/>
     <w:rsid w:val="25692E6F"/>
     <w:rsid w:val="266F74A8"/>
+    <w:rsid w:val="26A41C5C"/>
     <w:rsid w:val="29E6B949"/>
     <w:rsid w:val="2A8DAD38"/>
     <w:rsid w:val="2AD81BE7"/>
     <w:rsid w:val="2D5766EB"/>
     <w:rsid w:val="2DA917BF"/>
+    <w:rsid w:val="2F353B50"/>
     <w:rsid w:val="2F8E9F43"/>
     <w:rsid w:val="2FF4640F"/>
     <w:rsid w:val="3166646B"/>
     <w:rsid w:val="32C45218"/>
     <w:rsid w:val="342E366E"/>
     <w:rsid w:val="35B6EDD4"/>
     <w:rsid w:val="39A72749"/>
     <w:rsid w:val="3B44BC84"/>
+    <w:rsid w:val="3CD277BB"/>
     <w:rsid w:val="3E4E556B"/>
     <w:rsid w:val="3E7577D8"/>
     <w:rsid w:val="3E895CB0"/>
     <w:rsid w:val="3FA676B8"/>
     <w:rsid w:val="3FAFEBF0"/>
     <w:rsid w:val="3FF09DA7"/>
     <w:rsid w:val="423743E0"/>
     <w:rsid w:val="442D3563"/>
     <w:rsid w:val="44A37530"/>
     <w:rsid w:val="45334DF8"/>
     <w:rsid w:val="47CA385F"/>
     <w:rsid w:val="486CA8DC"/>
     <w:rsid w:val="49EB1D09"/>
     <w:rsid w:val="4BEBA4B0"/>
     <w:rsid w:val="4E099171"/>
     <w:rsid w:val="4E54CD4F"/>
     <w:rsid w:val="510808C7"/>
     <w:rsid w:val="51C2E278"/>
     <w:rsid w:val="522165A3"/>
     <w:rsid w:val="523BADA5"/>
     <w:rsid w:val="52BFCEF9"/>
     <w:rsid w:val="52EECBE3"/>
     <w:rsid w:val="52F8FAEE"/>
+    <w:rsid w:val="53918C26"/>
     <w:rsid w:val="5465C1B8"/>
     <w:rsid w:val="55DA22BA"/>
+    <w:rsid w:val="56F4AB11"/>
     <w:rsid w:val="5911C650"/>
     <w:rsid w:val="5922D3F6"/>
     <w:rsid w:val="5A0A49B4"/>
     <w:rsid w:val="5A3FD800"/>
     <w:rsid w:val="5B83B639"/>
     <w:rsid w:val="5C256699"/>
+    <w:rsid w:val="5CF490F6"/>
     <w:rsid w:val="5DA59144"/>
     <w:rsid w:val="5E70A499"/>
     <w:rsid w:val="5FCB7AA8"/>
     <w:rsid w:val="60C62BD4"/>
     <w:rsid w:val="62593F4C"/>
+    <w:rsid w:val="631BF7EB"/>
     <w:rsid w:val="633727EB"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="64D5B6CD"/>
     <w:rsid w:val="6646C484"/>
+    <w:rsid w:val="687031E1"/>
+    <w:rsid w:val="68C1C77B"/>
     <w:rsid w:val="6964FC18"/>
     <w:rsid w:val="69BDEBC1"/>
     <w:rsid w:val="6B2CF8ED"/>
     <w:rsid w:val="6C51257E"/>
     <w:rsid w:val="706472E9"/>
     <w:rsid w:val="710CF869"/>
     <w:rsid w:val="71472AE5"/>
     <w:rsid w:val="737E6A95"/>
     <w:rsid w:val="761E7716"/>
     <w:rsid w:val="7699271D"/>
     <w:rsid w:val="76BECA1B"/>
     <w:rsid w:val="7775569A"/>
     <w:rsid w:val="7950346A"/>
     <w:rsid w:val="79DEBC48"/>
+    <w:rsid w:val="7AAF15A8"/>
     <w:rsid w:val="7D47D3D0"/>
     <w:rsid w:val="7D5D1723"/>
     <w:rsid w:val="7D817F32"/>
     <w:rsid w:val="7DA9D7FC"/>
     <w:rsid w:val="7E0C2AB6"/>
     <w:rsid w:val="7E45DC03"/>
     <w:rsid w:val="7EDAFB0A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8254,51 +8258,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008805D3"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF4848"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8642,278 +8646,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5735</Characters>
+  <Pages>1</Pages>
+  <Words>1111</Words>
+  <Characters>5889</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
+  <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6804</CharactersWithSpaces>
+  <CharactersWithSpaces>6987</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...218 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Misstänkt djup ventrombos (DVT) i primärvård - Ultraljudsundersökning och handläggning, SÄS </dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>70</revision>
+  <lastModifiedBy>Mona Johansson</lastModifiedBy>
+  <revision>78</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>