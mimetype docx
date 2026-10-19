--- v1 (2026-09-09)
+++ v2 (2026-10-19)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="68DE9AB8" w14:textId="61ABDB5D" w:rsidR="00027D24" w:rsidRDefault="00027D24" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:kern w:val="32"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
@@ -82,120 +82,138 @@
         <w:t>pilonidalcysta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00027D24">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:kern w:val="32"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> med abscess - patientinformation efter operation, SÄS</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="58D9EE0B" w14:textId="0C87CDF0" w:rsidR="009F7C28" w:rsidRPr="009F7C28" w:rsidRDefault="00A20267" w:rsidP="00A20267">
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="009F7C28" w:rsidRPr="009F7C28">
         <w:t>u har genomgått operation med tömning av, se markerad kryssruta: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8DFFBA" w14:textId="77777777" w:rsidR="009F7C28" w:rsidRPr="009F7C28" w:rsidRDefault="009F7C28" w:rsidP="00A20267">
+    <w:p w14:paraId="3B8DFFBA" w14:textId="4AD94830" w:rsidR="009F7C28" w:rsidRPr="009F7C28" w:rsidRDefault="009D116B" w:rsidP="009D116B">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
+      <w:r w:rsidRPr="009D116B">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D116B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009F7C28">
-        <w:t>Perianal</w:t>
+      <w:r w:rsidR="009F7C28" w:rsidRPr="009F7C28">
+        <w:t>Perianalabscess</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009F7C28">
-        <w:t> abscess </w:t>
+      <w:r w:rsidR="009F7C28" w:rsidRPr="009F7C28">
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51985358" w14:textId="77777777" w:rsidR="009F7C28" w:rsidRPr="009F7C28" w:rsidRDefault="009F7C28" w:rsidP="00A20267">
       <w:r w:rsidRPr="009F7C28">
         <w:t>En abscess är en varansamling eller varböld. En </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F7C28">
         <w:t>perianal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F7C28">
         <w:t> abscess ligger invid ändtarmsöppningen och utgår vanligen från en infektion i körtlar kring ändtarmsöppningen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BC22977" w14:textId="77777777" w:rsidR="009F7C28" w:rsidRPr="009F7C28" w:rsidRDefault="009F7C28" w:rsidP="00A20267">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7C28">
         <w:t>Operationen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42BD938C" w14:textId="77777777" w:rsidR="009F7C28" w:rsidRPr="009F7C28" w:rsidRDefault="009F7C28" w:rsidP="00A20267">
       <w:r w:rsidRPr="009F7C28">
         <w:t>Vid operationen töms </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009F7C28">
         <w:t>varhålan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F7C28">
         <w:t> genom en öppning i huden. Denna hålighet lämnas öppen för att allt var ska kunna tömmas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DD2291D" w14:textId="77777777" w:rsidR="009F7C28" w:rsidRPr="009F7C28" w:rsidRDefault="009F7C28" w:rsidP="00A20267">
       <w:r w:rsidRPr="009F7C28">
         <w:t>Efter operationen är det viktigt med sårvård. Detta utförs med handdusch morgon och kväll samt efter toalettbesök. En binda för att skydda kläderna är lämpligt att använda. Läkningen tar cirka 2 till 4 veckor beroende på storleken. När såret börjat läka kan du avsluta sårvården. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028033C7" w14:textId="77777777" w:rsidR="009F7C28" w:rsidRPr="009F7C28" w:rsidRDefault="009F7C28" w:rsidP="002273FA">
+    <w:p w14:paraId="028033C7" w14:textId="5319A88B" w:rsidR="009F7C28" w:rsidRPr="009F7C28" w:rsidRDefault="009D116B" w:rsidP="002273FA">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
+      <w:r w:rsidRPr="009D116B">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D116B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009F7C28">
+      <w:r w:rsidR="009F7C28" w:rsidRPr="009F7C28">
         <w:t>Pilonidalcysta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009F7C28">
+      <w:r w:rsidR="009F7C28" w:rsidRPr="009F7C28">
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009F7C28">
+      <w:r w:rsidR="009F7C28" w:rsidRPr="009F7C28">
         <w:t>pilonidalsinus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009F7C28">
+      <w:r w:rsidR="009F7C28" w:rsidRPr="009F7C28">
         <w:t> med abscess </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B4EFEB0" w14:textId="77777777" w:rsidR="009F7C28" w:rsidRPr="009F7C28" w:rsidRDefault="009F7C28" w:rsidP="009F7C28">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7C28">
         <w:t>En abscess är en varansamling eller varböld. Denna typ av varböld orsakas av en hårsäcksinflammation i fåran mellan skinkorna. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708D4B8D" w14:textId="77777777" w:rsidR="009F7C28" w:rsidRPr="009F7C28" w:rsidRDefault="009F7C28" w:rsidP="002273FA">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7C28">
         <w:lastRenderedPageBreak/>
         <w:t>Operationen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77985818" w14:textId="77777777" w:rsidR="009F7C28" w:rsidRPr="009F7C28" w:rsidRDefault="009F7C28" w:rsidP="002273FA">
       <w:r w:rsidRPr="009F7C28">
         <w:t>Vid operationen töms </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -269,156 +287,243 @@
       <w:r w:rsidRPr="009F7C28">
         <w:t> Alvedon) eller liknande. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B931DD2" w14:textId="77777777" w:rsidR="009F7C28" w:rsidRPr="009F7C28" w:rsidRDefault="009F7C28" w:rsidP="00DB493D">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7C28">
         <w:t>Allmänt </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25EBC46D" w14:textId="77777777" w:rsidR="009F7C28" w:rsidRPr="009F7C28" w:rsidRDefault="009F7C28" w:rsidP="00DB493D">
       <w:r w:rsidRPr="009F7C28">
         <w:t>Beroende på arbete kan sjukskrivning bli aktuell. Du har rätt att själv sjukskriva dig i 5 dagar utan sjukintyg. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60DB59D8" w14:textId="77777777" w:rsidR="009F7C28" w:rsidRPr="009F7C28" w:rsidRDefault="009F7C28" w:rsidP="00DB493D">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7C28">
         <w:t>Kontaktuppgifter </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DAAA6A" w14:textId="5125BD6F" w:rsidR="009F7C28" w:rsidRPr="009F7C28" w:rsidRDefault="009F7C28" w:rsidP="008F77F5">
+    <w:p w14:paraId="40DAAA6A" w14:textId="5125BD6F" w:rsidR="009F7C28" w:rsidRDefault="009F7C28" w:rsidP="008F77F5">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
       <w:r w:rsidRPr="009F7C28">
         <w:t>Vid eventuella frågor eller problem, kontakta: </w:t>
       </w:r>
       <w:r w:rsidR="008F77F5">
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F77F5">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t>Kirurgimottagning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F77F5">
         <w:rPr>
           <w:rStyle w:val="Rubrik3Char"/>
         </w:rPr>
         <w:t> Borås </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7C28">
         <w:t>Telefon 033 – 616 10 55 </w:t>
       </w:r>
       <w:r w:rsidR="00F127D5">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009F7C28">
         <w:t>Måndag, onsdag och fredag mellan kl. 09:00 – 11:00 </w:t>
       </w:r>
       <w:r w:rsidR="00F127D5">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009F7C28">
         <w:t>1177 – tryggt om din hälsa och vård</w:t>
       </w:r>
       <w:r w:rsidR="008F77F5">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F33E5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009F7C28">
-        <w:t>På</w:t>
+        <w:t>På 1177.se kan du få mer information om sjukdomar, undersökningar, behandlingar och läkemedel samt få råd om hälsa. Du kan även läsa din journal och göra dina vårdärenden. Ring telefonnummer 1177 för sjukvårdsrådgivning dygnet runt. </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="009F7C28">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.1177.se</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009F7C28">
         <w:t> </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="19DA2119" w14:textId="77777777" w:rsidR="009D116B" w:rsidRDefault="009D116B" w:rsidP="008F77F5">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337504FA" w14:textId="77777777" w:rsidR="009D116B" w:rsidRDefault="009D116B" w:rsidP="009D116B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D116B">
+        <w:rPr>
+          <w:rStyle w:val="Rubrik2Char"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Information</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> om handlingen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4CB287" w14:textId="77777777" w:rsidR="009D116B" w:rsidRDefault="009D116B" w:rsidP="009D116B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Handlingstyp: Patientinformation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3869B85D" w14:textId="77777777" w:rsidR="009D116B" w:rsidRDefault="009D116B" w:rsidP="009D116B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Gäller för: Kirurg- och öronklinik  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD2A106" w14:textId="77777777" w:rsidR="009D116B" w:rsidRDefault="009D116B" w:rsidP="009D116B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Innehållsansvar: Malva Ahlstedt, (malah13), Underläkare, ST </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7849D6" w14:textId="77777777" w:rsidR="009D116B" w:rsidRDefault="009D116B" w:rsidP="009D116B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Granskad av: Malva Ahlstedt, (malah13), Underläkare, ST </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB5445F" w14:textId="77777777" w:rsidR="009D116B" w:rsidRDefault="009D116B" w:rsidP="009D116B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Godkänd av: Eija Hägg, (eijha2), Verksamhetschef </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770CE21A" w14:textId="77777777" w:rsidR="009D116B" w:rsidRDefault="009D116B" w:rsidP="009D116B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dokument-ID: SAS9004-593667208-181 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444AE75F" w14:textId="77777777" w:rsidR="009D116B" w:rsidRDefault="009D116B" w:rsidP="009D116B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Version: 8.0 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089AFEF5" w14:textId="77777777" w:rsidR="009D116B" w:rsidRDefault="009D116B" w:rsidP="009D116B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Giltig från: 2026-09-08 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5882DD48" w14:textId="3D33AF82" w:rsidR="009D116B" w:rsidRPr="009F7C28" w:rsidRDefault="009D116B" w:rsidP="009D116B">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Giltig till: 2028-09-08</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="40AA233F" w14:textId="67E50ABD" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="009F7C28">
       <w:pPr>
         <w:ind w:right="-143"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B252E4E" w14:textId="77777777" w:rsidR="007268AB" w:rsidRDefault="007268AB">
+    <w:p w14:paraId="7055AF5F" w14:textId="77777777" w:rsidR="00242636" w:rsidRDefault="00242636">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F2D52CF" w14:textId="77777777" w:rsidR="007268AB" w:rsidRDefault="007268AB">
+    <w:p w14:paraId="05B92DDE" w14:textId="77777777" w:rsidR="00242636" w:rsidRDefault="00242636">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="00C69671" w14:textId="77777777" w:rsidR="007268AB" w:rsidRDefault="007268AB">
+    <w:p w14:paraId="175CD157" w14:textId="77777777" w:rsidR="00242636" w:rsidRDefault="00242636">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -457,67 +562,73 @@
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
-    <w:altName w:val="Geneva"/>
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
@@ -530,51 +641,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00F33E5E" w:rsidP="00EC0A68">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00242636" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
@@ -752,61 +863,61 @@
                     <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33E93B35" w14:textId="77777777" w:rsidR="007268AB" w:rsidRDefault="007268AB"/>
+    <w:p w14:paraId="302B89AE" w14:textId="77777777" w:rsidR="00242636" w:rsidRDefault="00242636"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F2C5F5D" w14:textId="77777777" w:rsidR="007268AB" w:rsidRDefault="007268AB">
+    <w:p w14:paraId="6D21A97A" w14:textId="77777777" w:rsidR="00242636" w:rsidRDefault="00242636">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6D52E98D" w14:textId="77777777" w:rsidR="007268AB" w:rsidRDefault="007268AB">
+    <w:p w14:paraId="39D6C5A3" w14:textId="77777777" w:rsidR="00242636" w:rsidRDefault="00242636">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
@@ -3216,50 +3327,51 @@
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
     <w:rsid w:val="002273C9"/>
     <w:rsid w:val="002273FA"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="00242636"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
@@ -3413,77 +3525,79 @@
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
     <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008D5D06"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F4254"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="008F77F5"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="00943119"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
+    <w:rsid w:val="009D116B"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="009F7C28"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A20267"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
     <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A62313"/>
     <w:rsid w:val="00A65FD4"/>
@@ -6846,51 +6960,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1487626389">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.1177.se/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.1177.se/" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
@@ -7177,71 +7291,71 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2153</Characters>
+  <Pages>3</Pages>
+  <Words>457</Words>
+  <Characters>2428</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Rubrik</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2511</CharactersWithSpaces>
+  <CharactersWithSpaces>2880</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Perianalabcess och pilonidalcysta med abscess - patientinformation efter operation, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>