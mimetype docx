--- v0 (2025-11-26)
+++ v1 (2026-10-19)
@@ -1,10319 +1,9176 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="63B15A13" w14:textId="7F4EE918" w:rsidR="00B51197" w:rsidRPr="001F4913" w:rsidRDefault="00102985" w:rsidP="001F4913">
-[...10 lines deleted...]
-    <w:p w14:paraId="774030B1" w14:textId="106A93B6" w:rsidR="0070714D" w:rsidRPr="00B51197" w:rsidRDefault="0070714D" w:rsidP="00F12EC5">
+    <w:p w:rsidR="00DB7159" w:rsidP="009A32ED" w:rsidRDefault="00DB7159" w14:paraId="3A029629" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:before="120"/>
-[...3 lines deleted...]
-        <w:t>Sammanfattning</w:t>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc228263389" w:id="0"/>
+      <w:bookmarkStart w:name="_Toc100327184" w:id="1"/>
+      <w:r w:rsidRPr="00DB7159">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Njursten, akut omhändertagande vid SÄS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="409D45E4" w14:textId="3C27B20C" w:rsidR="000C01A2" w:rsidRDefault="000C01A2" w:rsidP="00B51197">
-[...16 lines deleted...]
-    <w:p w14:paraId="23471C8E" w14:textId="7930875D" w:rsidR="000B578A" w:rsidRDefault="000B578A" w:rsidP="000B578A">
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="11BC1DCA" w14:textId="6D1AD8F8">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc180052887"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc228263390" w:id="2"/>
       <w:r>
         <w:t>Förändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="270C8FBA" w14:textId="356DE8E9" w:rsidR="000B578A" w:rsidRDefault="000B578A" w:rsidP="00B51197">
+    <w:p w:rsidRPr="00FA54CE" w:rsidR="009A32ED" w:rsidP="00FA54CE" w:rsidRDefault="00FA54CE" w14:paraId="4EA6C4B6" w14:textId="1B59E083">
+      <w:r w:rsidR="0E1458DA">
+        <w:rPr/>
+        <w:t xml:space="preserve">Redaktionell förändring. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FA54CE" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="69BCFD87" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327185" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc228263391" w:id="4"/>
+      <w:bookmarkStart w:name="_Toc72840807" w:id="5"/>
+      <w:r w:rsidRPr="00FA54CE">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Sammanfattning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w:rsidR="00243B70" w:rsidP="00243B70" w:rsidRDefault="00243B70" w14:paraId="12F97177" w14:textId="77777777">
+      <w:r w:rsidRPr="00243B70">
+        <w:t xml:space="preserve">Rutinen beskriver det akuta omhändertagandet av patienter med njursten med genomgång av utredning, behandling, eventuellt pre- och postoperativt omhändertagande och fortsatt planering vid hemgång. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CE480F" w:rsidP="00243B70" w:rsidRDefault="00CE480F" w14:paraId="56C2E578" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B405A1" w:rsidP="00CE480F" w:rsidRDefault="00B405A1" w14:paraId="6660DA9D" w14:textId="5965018D">
+      <w:pPr>
+        <w:pStyle w:val="UnderrubrikVGR"/>
+      </w:pPr>
       <w:r>
-        <w:t>Ny rutin.</w:t>
+        <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC749A4" w14:textId="589E48ED" w:rsidR="000A327C" w:rsidRPr="000A327C" w:rsidRDefault="000A327C" w:rsidP="001F4913">
-[...1 lines deleted...]
-        <w:spacing w:before="280" w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="64BC708A" w14:textId="6962CBDE">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
+        <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \t "Rubrik 3;3" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc180052886" w:history="1">
-        <w:r w:rsidR="001A0A17" w:rsidRPr="00900451">
+      <w:hyperlink w:history="1" w:anchor="_Toc228263389">
+        <w:r w:rsidRPr="009C41AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="001A0A17">
+            <w:b/>
+            <w:noProof/>
+            <w:kern w:val="32"/>
+          </w:rPr>
+          <w:t>Njursten, akut omhändertagande vid SÄS</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001A0A17">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001A0A17">
-[...12 lines deleted...]
-        <w:r w:rsidR="001A0A17">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263389 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001A0A17">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="001A0A17">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CEDB84D" w14:textId="3EE83B5F" w:rsidR="001A0A17" w:rsidRDefault="001A0A17">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="2C364F33" w14:textId="77C1CAB3">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180052887" w:history="1">
-        <w:r w:rsidRPr="00900451">
+      <w:hyperlink w:history="1" w:anchor="_Toc228263390">
+        <w:r w:rsidRPr="009C41AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180052887 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263390 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36C41C7E" w14:textId="7BD9E000" w:rsidR="001A0A17" w:rsidRDefault="001A0A17">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="3A89350A" w14:textId="2E7CC8F6">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180052888" w:history="1">
-        <w:r w:rsidRPr="00900451">
+      <w:hyperlink w:history="1" w:anchor="_Toc228263391">
+        <w:r w:rsidRPr="009C41AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
-            <w:noProof/>
-[...1 lines deleted...]
-          <w:t>Bakgrund</w:t>
+            <w:b/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Sammanfattning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180052888 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263391 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C85E24C" w14:textId="1F93773F" w:rsidR="001A0A17" w:rsidRDefault="001A0A17">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="3CC48E7C" w14:textId="336B3763">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180052889" w:history="1">
-        <w:r w:rsidRPr="00900451">
+      <w:hyperlink w:history="1" w:anchor="_Toc228263392">
+        <w:r w:rsidRPr="009C41AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Förutsättningar</w:t>
+          <w:t>Bakgrund och syfte</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180052889 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263392 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57472CE3" w14:textId="7C097D76" w:rsidR="001A0A17" w:rsidRDefault="001A0A17">
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="5B9AFA52" w14:textId="1D0F3444">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180052890" w:history="1">
-        <w:r w:rsidRPr="00900451">
+      <w:hyperlink w:history="1" w:anchor="_Toc228263393">
+        <w:r w:rsidRPr="009C41AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Vårdtid</w:t>
+          <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180052890 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263393 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6091F1E8" w14:textId="2B9BC534" w:rsidR="001A0A17" w:rsidRDefault="001A0A17">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="6381FC5F" w14:textId="2EB5BCB4">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180052891" w:history="1">
-        <w:r w:rsidRPr="00900451">
+      <w:hyperlink w:history="1" w:anchor="_Toc228263394">
+        <w:r w:rsidRPr="009C41AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Genomförande</w:t>
+          <w:t>Utförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180052891 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263394 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59FA2B45" w14:textId="6BF767A9" w:rsidR="001A0A17" w:rsidRDefault="001A0A17">
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="0CBBA786" w14:textId="7C060700">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc228263395">
+        <w:r w:rsidRPr="009C41AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utredning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263395 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="16167F72" w14:textId="6B9CC5A6">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc228263396">
+        <w:r w:rsidRPr="009C41AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Behandling</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263396 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="782401FE" w14:textId="4D233FFA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180052892" w:history="1">
-        <w:r w:rsidRPr="00900451">
+      <w:hyperlink w:history="1" w:anchor="_Toc228263397">
+        <w:r w:rsidRPr="009C41AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Utredning</w:t>
+          <w:t>Inskrivning på vårdavdelning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180052892 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263397 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D5AD5AC" w14:textId="6B859E86" w:rsidR="001A0A17" w:rsidRDefault="001A0A17">
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="186D555A" w14:textId="0BB6297C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc228263398">
+        <w:r w:rsidRPr="009C41AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Prover vid inskrivning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263398 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="35701CB6" w14:textId="5E8D89F4">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc228263399">
+        <w:r w:rsidRPr="009C41AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Andning/Cirkulation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263399 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="290A42BE" w14:textId="48A91E97">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc228263400">
+        <w:r w:rsidRPr="009C41AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Nutrition</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263400 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="09AF3796" w14:textId="0606D37A">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc228263401">
+        <w:r w:rsidRPr="009C41AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Elimination</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263401 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="21F430B0" w14:textId="409D801C">
+      <w:pPr>
+        <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc228263402">
+        <w:r w:rsidRPr="009C41AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Smärta</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263402 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="2FFC9672" w14:textId="7ABD25EE">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180052893" w:history="1">
-        <w:r w:rsidRPr="00900451">
+      <w:hyperlink w:history="1" w:anchor="_Toc228263403">
+        <w:r w:rsidRPr="009C41AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Behandling</w:t>
+          <w:t>Vid beslut om operation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180052893 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263403 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50C41EFF" w14:textId="7257D727" w:rsidR="001A0A17" w:rsidRDefault="001A0A17">
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="08246A56" w14:textId="548C875D">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180052894" w:history="1">
-        <w:r w:rsidRPr="00900451">
+      <w:hyperlink w:history="1" w:anchor="_Toc228263404">
+        <w:r w:rsidRPr="009C41AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Inskrivning på vårdavdelning</w:t>
+          <w:t>Postoperativ vård</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180052894 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263404 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0EE5EBB0" w14:textId="0B0C6427" w:rsidR="001A0A17" w:rsidRDefault="001A0A17">
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="78100D53" w14:textId="4A465DD2">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180052895" w:history="1">
-        <w:r w:rsidRPr="00900451">
+      <w:hyperlink w:history="1" w:anchor="_Toc228263405">
+        <w:r w:rsidRPr="009C41AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Prover vid inskrivning</w:t>
+          <w:t>Andning/Cirkulation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180052895 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263405 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="258F8A9E" w14:textId="78B8D376" w:rsidR="001A0A17" w:rsidRDefault="001A0A17">
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="1ADC302D" w14:textId="3592EEE9">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180052896" w:history="1">
-        <w:r w:rsidRPr="00900451">
+      <w:hyperlink w:history="1" w:anchor="_Toc228263406">
+        <w:r w:rsidRPr="009C41AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Andning/Cirkulation</w:t>
+          <w:t>Aktiviteter</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180052896 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263406 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0EC59469" w14:textId="5898CEDA" w:rsidR="001A0A17" w:rsidRDefault="001A0A17">
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="0C30EE1D" w14:textId="2DE9A120">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180052897" w:history="1">
-        <w:r w:rsidRPr="00900451">
+      <w:hyperlink w:history="1" w:anchor="_Toc228263407">
+        <w:r w:rsidRPr="009C41AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Nutrition</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180052897 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263407 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4CDB3EC9" w14:textId="37C7D37A" w:rsidR="001A0A17" w:rsidRDefault="001A0A17">
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="4C2B981D" w14:textId="3626E2D8">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180052898" w:history="1">
-        <w:r w:rsidRPr="00900451">
+      <w:hyperlink w:history="1" w:anchor="_Toc228263408">
+        <w:r w:rsidRPr="009C41AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Elimination</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180052898 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263408 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1204792B" w14:textId="3B26A3AC" w:rsidR="001A0A17" w:rsidRDefault="001A0A17">
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="3F77789C" w14:textId="05ED0CC2">
       <w:pPr>
         <w:pStyle w:val="Innehll3"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
+        </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180052899" w:history="1">
-        <w:r w:rsidRPr="00900451">
+      <w:hyperlink w:history="1" w:anchor="_Toc228263409">
+        <w:r w:rsidRPr="009C41AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Smärta</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180052899 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263409 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50A9196C" w14:textId="7556F209" w:rsidR="001A0A17" w:rsidRDefault="001A0A17">
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="655ADDF9" w14:textId="4906A5C7">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180052900" w:history="1">
-        <w:r w:rsidRPr="00900451">
+      <w:hyperlink w:history="1" w:anchor="_Toc228263410">
+        <w:r w:rsidRPr="009C41AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Vid beslut om operation</w:t>
+          <w:t>Utskrivning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180052900 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263410 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="024123EC" w14:textId="1059CCD3" w:rsidR="001A0A17" w:rsidRDefault="001A0A17">
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="6A028979" w14:textId="2A33DB3B">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180052901" w:history="1">
-        <w:r w:rsidRPr="00900451">
+      <w:hyperlink w:history="1" w:anchor="_Toc228263411">
+        <w:r w:rsidRPr="009C41AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Postoperativ vård</w:t>
+          <w:t>Arbetsgrupp</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180052901 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263411 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="180BC67D" w14:textId="24362549" w:rsidR="001A0A17" w:rsidRDefault="001A0A17">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll3"/>
+    <w:p w:rsidR="002A6655" w:rsidRDefault="002A6655" w14:paraId="7E60D5FF" w14:textId="762C8292">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180052902" w:history="1">
-        <w:r w:rsidRPr="00900451">
+      <w:hyperlink w:history="1" w:anchor="_Toc228263412">
+        <w:r w:rsidRPr="009C41AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Andning/Cirkulation</w:t>
+          <w:t>Källförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180052902 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228263412 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16CA7445" w14:textId="42DEC88D" w:rsidR="001A0A17" w:rsidRDefault="001A0A17">
-[...572 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00B405A1" w:rsidP="009A32ED" w:rsidRDefault="002A6655" w14:paraId="1FC6584C" w14:textId="63FE9F2E">
+      <w:pPr>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00C90017" w:rsidRPr="00775A88">
+    </w:p>
+    <w:p w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="29B03EF5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327186" w:id="6"/>
+      <w:bookmarkStart w:name="_Toc228263392" w:id="7"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005F0A73" w:rsidR="005F0A73" w:rsidP="005F0A73" w:rsidRDefault="005F0A73" w14:paraId="20491631" w14:textId="21FCA35F">
+      <w:bookmarkStart w:name="_Toc100327187" w:id="8"/>
+      <w:r w:rsidRPr="005F0A73">
+        <w:t xml:space="preserve">Njursten är vanligt förekommande i befolkningen men i de flesta fall avgår njursten spontant utan någon åtgärd. Stenar mindre än 4 mm kan i regel alltid passera utan någon åtgärd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F0A73" w:rsidP="005F0A73" w:rsidRDefault="005F0A73" w14:paraId="466D2F75" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Bilaga</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="005F0A73">
+        <w:t xml:space="preserve">Njursten kan dock orsaka avflödeshinder och även leda till infektion med risk för sepsis i allvarliga fall, vilket kräver akut handläggning. Symtom på njursten är intervallsmärtor i flanken, svårigheter att sitta still, mikroskopisk eller makroskopisk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F0A73">
+        <w:t>hematuri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F0A73">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20217429" w14:textId="767E55A0" w:rsidR="00C90017" w:rsidRPr="00C90017" w:rsidRDefault="00775A88" w:rsidP="001F4913">
-[...30 lines deleted...]
-    <w:p w14:paraId="51B7975B" w14:textId="023FE8E5" w:rsidR="0070714D" w:rsidRPr="00F1700B" w:rsidRDefault="00077D0C" w:rsidP="000A327C">
+    <w:p w:rsidR="009A32ED" w:rsidP="005F0A73" w:rsidRDefault="009A32ED" w14:paraId="70B2A54A" w14:textId="7414361F">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:before="360"/>
-[...33 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_Toc180052889"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc228263393" w:id="9"/>
       <w:r>
         <w:t>Förutsättningar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="5F0116C0" w14:textId="0ACB1579" w:rsidR="00695845" w:rsidRDefault="00695845" w:rsidP="00695845">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Orsaker till att patient behöver läggas in på vårdavdelning: </w:t>
+    <w:p w:rsidRPr="00290E1E" w:rsidR="00290E1E" w:rsidP="00463985" w:rsidRDefault="00290E1E" w14:paraId="12EC0F09" w14:textId="74F92377">
+      <w:bookmarkStart w:name="_Toc100327188" w:id="10"/>
+      <w:r w:rsidRPr="00290E1E">
+        <w:t xml:space="preserve">Orsaker till att patient behöver läggas in på vårdavdelning:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D2B019" w14:textId="77777777" w:rsidR="00695845" w:rsidRPr="00F1700B" w:rsidRDefault="00695845" w:rsidP="00695845">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F1700B">
+    <w:p w:rsidRPr="00290E1E" w:rsidR="00290E1E" w:rsidP="00D93060" w:rsidRDefault="00290E1E" w14:paraId="591A6CB0" w14:textId="077B84BB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00290E1E">
         <w:t xml:space="preserve">Avflödeshinder/risk för avflödeshinder med stegrat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F1700B">
+      <w:r w:rsidRPr="00290E1E">
         <w:t>kreatinin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00290E1E">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BA7B95" w14:textId="258D3116" w:rsidR="00695845" w:rsidRPr="00F1700B" w:rsidRDefault="00695845" w:rsidP="00695845">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> eller avstängd pyelit.</w:t>
+    <w:p w:rsidRPr="00290E1E" w:rsidR="00290E1E" w:rsidP="00D93060" w:rsidRDefault="00290E1E" w14:paraId="5594CDE3" w14:textId="270E5578">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00290E1E">
+        <w:t xml:space="preserve">Njursten i kombination med infektion eller avstängd pyelit. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2523EE6E" w14:textId="77777777" w:rsidR="00695845" w:rsidRPr="00F1700B" w:rsidRDefault="00695845" w:rsidP="00695845">
-[...25 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="000A57E2" w:rsidR="00463985" w:rsidP="00D93060" w:rsidRDefault="00290E1E" w14:paraId="31B74018" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00290E1E">
+        <w:t xml:space="preserve">Ohållbar smärtsituation p.g.a. njursten. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4758F8" w14:textId="77777777" w:rsidR="00695845" w:rsidRPr="00E762CB" w:rsidRDefault="00695845" w:rsidP="00695845">
+    <w:p w:rsidRPr="00065A6B" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="37C7076C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327192" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc228263394" w:id="12"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w:rsidRPr="00A36E34" w:rsidR="00A36E34" w:rsidP="00AB28BE" w:rsidRDefault="00A36E34" w14:paraId="7A6F8CE5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc180052890"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:name="_Toc228263395" w:id="13"/>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t>Utredning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="352D2E96" w14:textId="0C4694E7" w:rsidR="00695845" w:rsidRDefault="00695845" w:rsidP="00695845">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> dygn.</w:t>
+    <w:p w:rsidRPr="00A36E34" w:rsidR="00A36E34" w:rsidP="00D93060" w:rsidRDefault="00A36E34" w14:paraId="247D3616" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t>CT njurar (påvisar sten och bedömer var njurstenen ligger, bedömer tecken på avflödeshinder från njuren såsom hydronefros/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t>hydrouretär</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t>). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F074E9E" w14:textId="0124FF22" w:rsidR="00EE5D21" w:rsidRPr="00FA1187" w:rsidRDefault="00EE5D21" w:rsidP="00FA1187">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
+    <w:p w:rsidRPr="00A36E34" w:rsidR="00A36E34" w:rsidP="00D93060" w:rsidRDefault="00A36E34" w14:paraId="7290BE6F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t>Urinsticka (vid feber tas blod- och urinodling). </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7D336B6D" w14:textId="48070849" w:rsidR="00787B28" w:rsidRPr="00B44FE6" w:rsidRDefault="00787B28" w:rsidP="00F12EC5">
-[...44 lines deleted...]
-      <w:hyperlink w:anchor="ProverVidInskrivning" w:history="1">
+    <w:p w:rsidRPr="00A36E34" w:rsidR="00A36E34" w:rsidP="00D93060" w:rsidRDefault="00A36E34" w14:paraId="35E69D5D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId12">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00787B28" w:rsidRPr="006A5FEA">
+        <w:r w:rsidRPr="00A36E34">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Rutinprover</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00787B28" w:rsidRPr="006A5FEA">
+        <w:r w:rsidRPr="00A36E34">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-          <w:t>enligt nedan</w:t>
+          <w:t> enligt nedan</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006A5FEA" w:rsidRPr="006A5FEA">
-[...14 lines deleted...]
-      <w:r w:rsidR="00695845">
+      <w:r w:rsidRPr="00A36E34">
+        <w:t> tas inför inskrivning på vårdavdelning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36E34">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00695845" w:rsidRPr="00695845">
+      <w:r w:rsidRPr="00AB28BE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>OBS!</w:t>
       </w:r>
-      <w:r w:rsidR="00695845">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">tegrat </w:t>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t> Stegrat </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00787B28">
+      <w:r w:rsidRPr="00A36E34">
         <w:t>kreatinin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00787B28">
-        <w:t xml:space="preserve"> kan ofta bero på avflödeshinder.</w:t>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t> kan ofta bero på avflödeshinder. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5CB6C3" w14:textId="4B717C41" w:rsidR="00EE5D21" w:rsidRDefault="00EE5D21" w:rsidP="007254AF">
+    <w:p w:rsidRPr="00A36E34" w:rsidR="00A36E34" w:rsidP="00AB28BE" w:rsidRDefault="00A36E34" w14:paraId="6B2FC822" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc180052893"/>
+      <w:bookmarkStart w:name="_Toc228263396" w:id="14"/>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t>Behandling</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A36E34" w:rsidR="00A36E34" w:rsidP="00A36E34" w:rsidRDefault="00A36E34" w14:paraId="231DA7E8" w14:textId="77777777">
+      <w:r w:rsidRPr="00A36E34">
+        <w:t>Om patienten är feberfri och blir smärtfri efter smärtlindring, skickas patienten troligen hem med uppföljande röntgenundersökning. Dessa patienter kan ibland behöva läggas in för smärtbehandling. Efter bedömning sätts ibland alfablockare i form av depottablett </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t>alfuzosin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t> in för att underlätta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t>stenavgång</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t> [1, 2]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A36E34" w:rsidP="00A36E34" w:rsidRDefault="00A36E34" w14:paraId="43BF23F5" w14:textId="77777777">
+      <w:r w:rsidRPr="00A36E34">
+        <w:t>Patienter med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t>uretärsten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t> som är 5 mm eller mindre (och ligger i distal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t>uretär</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A36E34">
+        <w:t>), har större chans att stenen avgår spontant. Urinen ska därför silas för att se om sten kissas ut. Detta görs för att undvika onödig operation och förlängd vårdtid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E93" w:rsidR="00083E93" w:rsidP="00083E93" w:rsidRDefault="00083E93" w14:paraId="7E82BF28" w14:textId="77777777">
+      <w:r w:rsidRPr="00083E93">
+        <w:t>Njursten som orsakar avflödeshinder behöver ofta åtgärdas operativt genom inläggning av Dubbel-J kateter (slang mellan njuren och urinblåsan). I vissa fall tas även njurstenen bort i det akuta skedet. Detta förutsätter att patienten inte har samtidig urinvägsinfektion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E93" w:rsidR="00083E93" w:rsidP="00083E93" w:rsidRDefault="00083E93" w14:paraId="78EC5E6F" w14:textId="77777777">
+      <w:r w:rsidRPr="00083E93">
+        <w:t>I de fall det inte går att lägga in Dubbel-J kateter, eller detta inte lämpar sig, kan det bli aktuellt med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>nefrostomiinläggning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00083E93">
+        <w:t> via bild- och funktionsmedicin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E93" w:rsidR="00083E93" w:rsidP="00861427" w:rsidRDefault="00083E93" w14:paraId="1EEFC0BD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc228263397" w:id="15"/>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>Inskrivning på vårdavdelning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00083E93">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E93" w:rsidR="00083E93" w:rsidP="00861427" w:rsidRDefault="00083E93" w14:paraId="6EC1C23D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc228263398" w:id="16"/>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>Prover vid inskrivning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00083E93">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E93" w:rsidR="00083E93" w:rsidP="00D93060" w:rsidRDefault="00083E93" w14:paraId="1A45851D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>Hb, trombocyter, leukocyter, CRP, Na, K, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>krea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>, PK och APTT. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E93" w:rsidR="00083E93" w:rsidP="00D93060" w:rsidRDefault="00083E93" w14:paraId="78107330" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>Urinsticka samt överväg urinodling enligt vårdprogram. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E93" w:rsidR="00083E93" w:rsidP="00D93060" w:rsidRDefault="00083E93" w14:paraId="2A1FE77C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>Vid infektionsmisstanke tas blod- och urinodling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E93" w:rsidR="00083E93" w:rsidP="00D93060" w:rsidRDefault="00083E93" w14:paraId="25003B04" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>Ställningstagande till operationsanmälan efter bedömning av urolog. (vid beslut om operation krävs blodgruppering). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E93" w:rsidR="00083E93" w:rsidP="00D93060" w:rsidRDefault="00083E93" w14:paraId="14E4E06C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>NEWS x 4 initialt, detta med tanke på risken för sepsis – avstängd pyelit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E93" w:rsidR="00083E93" w:rsidP="001B780E" w:rsidRDefault="00083E93" w14:paraId="2B824C27" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc228263399" w:id="17"/>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>Andning/Cirkulation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00083E93">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E93" w:rsidR="00083E93" w:rsidP="00D93060" w:rsidRDefault="00083E93" w14:paraId="40B0417F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>NEWS x 4. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E93" w:rsidR="00083E93" w:rsidP="00D93060" w:rsidRDefault="00083E93" w14:paraId="44CD69FF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>Om patient med njursten får feber eller blir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>cirkulatoriskt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00083E93">
+        <w:t> påverkad på något sätt, ska kontakt tas direkt med ansvarig läkare för ställningstagande till vidare handläggning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E93" w:rsidR="00083E93" w:rsidP="00D93060" w:rsidRDefault="00083E93" w14:paraId="176832B5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>I de fall patient inte blir opererad första dygnet, tas nya prover (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>uro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>-rutin = natrium, kalium, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>kreatinin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>, hemoglobin, CRP, leukocyter) nästkommande dag inför ronden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E93" w:rsidR="00083E93" w:rsidP="001B780E" w:rsidRDefault="00083E93" w14:paraId="136DFFC8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc228263400" w:id="18"/>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>Nutrition</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00083E93">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E93" w:rsidR="00083E93" w:rsidP="00D93060" w:rsidRDefault="00083E93" w14:paraId="7DFA4DB4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>I regel läggs patienten in fastande. I de fall patienten får äta och dricka, då akut operation samma dag eller natt inte bedöms vara aktuell, ska patienten hållas fastande från midnatt till nytt beslut i samband med rond efterföljande dag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E93" w:rsidR="00083E93" w:rsidP="00D93060" w:rsidRDefault="00083E93" w14:paraId="0683FF7C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>Intravenös vätskebehandling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E93" w:rsidR="00083E93" w:rsidP="00D10C2C" w:rsidRDefault="00083E93" w14:paraId="10ECECBA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc228263401" w:id="19"/>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>Elimination</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00083E93">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E93" w:rsidR="00083E93" w:rsidP="00D93060" w:rsidRDefault="00083E93" w14:paraId="6C424348" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>Vid pågående infektion och vid antibiotikabehandling ska urinmätning ske; detta behövs ej i övriga fall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E93" w:rsidR="00083E93" w:rsidP="004F6AD0" w:rsidRDefault="00083E93" w14:paraId="451C0556" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc228263402" w:id="20"/>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>Smärta</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00083E93">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00083E93" w:rsidR="00083E93" w:rsidP="00D93060" w:rsidRDefault="00083E93" w14:paraId="5F058889" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00083E93">
+        <w:t>Smärtlindrande behandling bör finnas ordinerat att ges vid behov. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="004F6AD0" w:rsidRDefault="004F6AD0" w14:paraId="26D3FFE1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc228263403" w:id="21"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Vid beslut om operation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="00D93060" w:rsidRDefault="004F6AD0" w14:paraId="2E0C0FB7" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>För preoperativa förberedelser, se riktlinje </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId13">
+        <w:r w:rsidRPr="004F6AD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Preoperativa förberedelser för operationsavdelningarna vid Södra Älvsborgs Sjukhus</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="00D93060" w:rsidRDefault="004F6AD0" w14:paraId="1FC3A311" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Antibiotikaprofylax ordineras skriftligt av läkare och ges enligt riktlinje </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId14">
+        <w:r w:rsidRPr="004F6AD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Antibiotikaprofylax inför kirurgi.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="00E97BCE" w:rsidRDefault="004F6AD0" w14:paraId="2F5396DF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc228263404" w:id="22"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Postoperativ vård</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="004F6AD0" w:rsidRDefault="004F6AD0" w14:paraId="34CFBEBB" w14:textId="77777777">
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>De flesta patienter anmäls till operation för dubbel-j kateteruppläggning (JJ-stent) och eventuell stenextraktion. Läs operationsjournalen för vidare planering. I vissa fall är inläggning av </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>nefrostomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t> förstahandsval. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="004F6AD0" w:rsidRDefault="004F6AD0" w14:paraId="20D4DDFB" w14:textId="77777777">
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Om det inte fungerar med JJ-stentinläggning kan man i vissa fall behöva lägga in en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>nefrostomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t> i stället, för att på så vis avlasta njuren, se intern rutin inom kirurgi gällande för- och eftervård vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>nefrostomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>-inläggning: </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId15">
+        <w:r w:rsidRPr="004F6AD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Nefrostomi nyinläggning - dagvård</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="004F6AD0" w:rsidRDefault="004F6AD0" w14:paraId="2154BC0E" w14:textId="77777777">
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Ofta sker hemgång dagen efter operation, men patienten kan ibland behöva kvarstanna för antibiotikabehandling ytterligare några dagar beroende på infektionens allvarlighetsgrad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="004F6AD0" w:rsidRDefault="004F6AD0" w14:paraId="4ABF1EB5" w14:textId="77777777">
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Lämna över patientinformationen ”</w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId16">
+        <w:r w:rsidRPr="004F6AD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Dubbel-J kateter</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="008D77BD" w:rsidRDefault="004F6AD0" w14:paraId="2109D362" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc228263405" w:id="23"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Andning/Cirkulation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="00D93060" w:rsidRDefault="004F6AD0" w14:paraId="10FF10F9" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Prover tas första postoperativa dygnet (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>uro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>-rutin= P1, CRP + leukocyter, HB) och sedan efter ordination. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="00D93060" w:rsidRDefault="004F6AD0" w14:paraId="243AE70B" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Kontroller minskas ner men beror på patientens allmäntillstånd och infektionens allvarlighetsgrad. I regel NEWS x 1 innan hemgång. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="008D77BD" w:rsidRDefault="004F6AD0" w14:paraId="02BE4886" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc228263406" w:id="24"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Aktiviteter</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="00D93060" w:rsidRDefault="004F6AD0" w14:paraId="58F0E0A5" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Fri mobilisering postoperativt för att undvika komplikationer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="008D77BD" w:rsidRDefault="004F6AD0" w14:paraId="2BE6FAFA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc228263407" w:id="25"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Nutrition</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="00D93060" w:rsidRDefault="004F6AD0" w14:paraId="57371BEA" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>I regel allmän kost. Patient ska även ha extra dryck (cirka 2 liter per dygn) för att underlätta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>diuresen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="008D77BD" w:rsidRDefault="004F6AD0" w14:paraId="7836CAB4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc228263408" w:id="26"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Elimination</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="00D93060" w:rsidRDefault="004F6AD0" w14:paraId="690B4E67" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Kontroll postoperativt med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>bladderscan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t> vid 2 tillfällen postoperativt, se rutinen </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId17">
+        <w:r w:rsidRPr="004F6AD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Bladderscan - Åtgärdskort för blåsscanning och blåstappning, SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>. Målsättningen är kateterdragning innan hemgång. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="00D93060" w:rsidRDefault="004F6AD0" w14:paraId="71CBBEB9" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Tecken såsom blodtillblandad urin, visst obehag, sveda och irritation vid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>miktion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>, är vanliga symtom efter inläggning av dubbel-j kateter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="00D93060" w:rsidRDefault="004F6AD0" w14:paraId="3060C255" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Ibland sätts kateter vid operation. Dragning av denna sker då i samråd med läkare. Vid pågående infektion vill man att urinblåsan ska vara avlastad från urin. Kvarvarande urin i urinblåsan kan annars vara en grogrund för bakterier med risk att dessa sprids via njurar till blodbanan och ger sepsis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="00D93060" w:rsidRDefault="004F6AD0" w14:paraId="0B0C0BED" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>nefrostomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t> anläggs behöver den alltid läggas om 1gång/vecka. Detta görs via hemsjukvården eller via vårdcentralen. Eventuellt ska </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Samvy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>/SAMSA-ärende påbörjas tidigt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="00D93060" w:rsidRDefault="004F6AD0" w14:paraId="68323CCA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Målsättning är KAD-dragning före hemgång, men vid problem med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>resurin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t> beslutas ibland att patient ska gå hem med KAD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="00D93060" w:rsidRDefault="004F6AD0" w14:paraId="6A530C56" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Hur länge ska patient ha KAD? Ventil eller inte? Tas upp på ronden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="00D93060" w:rsidRDefault="004F6AD0" w14:paraId="0F0D4238" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Ska patient sköta katetern själv eller finns behov av hjälp från kommunen? Vid behov av hjälp – dokumentera i </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Samvy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>/SAMSA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="00D93060" w:rsidRDefault="004F6AD0" w14:paraId="0AB2254E" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Lämna muntlig och skriftlig patientinformation: </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId18">
+        <w:r w:rsidRPr="004F6AD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>KAD, kvarliggande urinkateter</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F6AD0" w:rsidR="004F6AD0" w:rsidP="00D93060" w:rsidRDefault="004F6AD0" w14:paraId="6F4DD555" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="004F6AD0">
+        <w:t>Träna patienten i att sköta sin KAD och sin hygien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AB28BE" w:rsidP="00A36E34" w:rsidRDefault="00AB28BE" w14:paraId="2C9D6CE0" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00340FE4" w:rsidR="00340FE4" w:rsidP="00340FE4" w:rsidRDefault="00340FE4" w14:paraId="7D5AD23F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc228263409" w:id="27"/>
+      <w:r w:rsidRPr="00340FE4">
+        <w:t>Smärta</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="00340FE4">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00340FE4" w:rsidR="00340FE4" w:rsidP="00D93060" w:rsidRDefault="00340FE4" w14:paraId="2040A643" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00340FE4">
+        <w:t>Den intensiva smärtan som funnits preoperativt bör ha förbättrats markant. Patienter brukar sällan ha svår smärta postoperativt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00340FE4" w:rsidP="00A36E34" w:rsidRDefault="00340FE4" w14:paraId="2711A0E4" w14:textId="77777777"/>
+    <w:p w:rsidR="005E73CA" w:rsidP="005E73CA" w:rsidRDefault="005E73CA" w14:paraId="506DBB03" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc228263410" w:id="28"/>
       <w:r>
-        <w:t>Behandling</w:t>
-[...282 lines deleted...]
-      </w:r>
+        <w:t>Utskrivning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F57416">
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E73CA" w:rsidP="005E73CA" w:rsidRDefault="005E73CA" w14:paraId="2FF1C759" w14:textId="292A0324">
       <w:r>
-        <w:t>tas direkt med ansvarig läkare för ställningstagande till vidare handläggning</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Under vårdtiden har man i många fall åtgärdat avflödeshinder, men njurstenen kan i många fall vara kvar. I de flesta fall kan man direkt fatta beslut om patient kan anmälas för operativ åtgärd eller ESVL polikliniskt. I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>andra fall beh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ver man f</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rst g</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ra en CT-njurar innan vidare beslut. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717CB896" w14:textId="02357D8E" w:rsidR="00CD47D9" w:rsidRDefault="005D1259" w:rsidP="0013582B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="005E73CA" w:rsidP="005E73CA" w:rsidRDefault="005E73CA" w14:paraId="74ADB632" w14:textId="7800D9D2">
       <w:r>
-        <w:t>I de fall</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Vid hemgång får patient fylla i en hälsodeklaration inför en eventuell operation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E73CA" w:rsidP="005E73CA" w:rsidRDefault="005E73CA" w14:paraId="21B4F750" w14:textId="572007F0">
       <w:r>
-        <w:t>,</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> tas nya prover (uro-rutin = natrium, kalium, </w:t>
+        <w:t xml:space="preserve">Om patienten haft en infektion beslutas om fortsatt antibiotikabehandling vid hemgång. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AB28BE" w:rsidP="005E73CA" w:rsidRDefault="005E73CA" w14:paraId="66644970" w14:textId="36808DA2">
+      <w:r>
+        <w:t>Patienter som lagts in för smärtbehandling, men där man tror att stenen kan passera spontant, följs upp med CT njurar poliklinisk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AB28BE" w:rsidP="00A36E34" w:rsidRDefault="00AB28BE" w14:paraId="31860D89" w14:textId="77777777"/>
+    <w:p w:rsidR="00AB28BE" w:rsidP="00A36E34" w:rsidRDefault="00AB28BE" w14:paraId="75A0BA11" w14:textId="77777777"/>
+    <w:p w:rsidR="00AB28BE" w:rsidP="00A36E34" w:rsidRDefault="00AB28BE" w14:paraId="0946BE67" w14:textId="77777777"/>
+    <w:p w:rsidR="00900967" w:rsidP="00A36E34" w:rsidRDefault="00900967" w14:paraId="77D075CF" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00A36E34" w:rsidR="00900967" w:rsidP="00A36E34" w:rsidRDefault="00900967" w14:paraId="45556111" w14:textId="77777777"/>
+    <w:p w:rsidRPr="000D04ED" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="46F80C1F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc100327194" w:id="29"/>
+      <w:bookmarkStart w:name="_Toc228263411" w:id="30"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Arbetsgrupp</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A6EEE" w:rsidR="006A6EEE" w:rsidP="006A6EEE" w:rsidRDefault="006A6EEE" w14:paraId="4ED22C57" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Toc100327195" w:id="31"/>
+      <w:r w:rsidRPr="006A6EEE">
+        <w:t>För innehållet svarar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A6EEE" w:rsidR="006A6EEE" w:rsidP="00D93060" w:rsidRDefault="006A6EEE" w14:paraId="6FFBF3BF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6EEE">
+        <w:t>David Wikström, överläkare, VO kirurgi, ortopedi och öron-näsa-hals/kirurgi, SÄS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6EEE">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006A6EEE">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A6EEE" w:rsidR="006A6EEE" w:rsidP="00D93060" w:rsidRDefault="006A6EEE" w14:paraId="2FC2E70A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A6EEE">
+        <w:t>Cecilia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CD47D9">
-        <w:t>kreatinin</w:t>
+      <w:r w:rsidRPr="006A6EEE">
+        <w:t>Hallenbert</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CD47D9">
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="006A6EEE">
+        <w:t>, senior sjuksköterska, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A6EEE">
+        <w:t>kirurgiavdelning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A6EEE">
+        <w:t> 2, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE5A211" w14:textId="3EEFA07F" w:rsidR="00513D61" w:rsidRPr="009B454D" w:rsidRDefault="00513D61" w:rsidP="005D1259">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+    <w:p w:rsidRPr="006A6EEE" w:rsidR="006A6EEE" w:rsidP="006A6EEE" w:rsidRDefault="006A6EEE" w14:paraId="63263FD3" w14:textId="77777777">
+      <w:r w:rsidRPr="006A6EEE">
+        <w:t>Remissinstanser </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="608722A5" w14:textId="3738D337" w:rsidR="00513D61" w:rsidRDefault="00513D61" w:rsidP="009C67A4">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> ska patienten hållas fastande från midnatt till nytt beslut i samband med rond efterföljande dag.</w:t>
+    <w:p w:rsidRPr="006A6EEE" w:rsidR="006A6EEE" w:rsidP="006A6EEE" w:rsidRDefault="006A6EEE" w14:paraId="4D6B6FA6" w14:textId="77777777">
+      <w:r w:rsidRPr="006A6EEE">
+        <w:t>Verksamhetschefer, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B48F4D1" w14:textId="2DBC7678" w:rsidR="00513D61" w:rsidRDefault="00513D61" w:rsidP="005D1259">
-[...4 lines deleted...]
-        <w:t>Intravenös vätskebehandling.</w:t>
+    <w:p w:rsidRPr="006A6EEE" w:rsidR="006A6EEE" w:rsidP="006A6EEE" w:rsidRDefault="006A6EEE" w14:paraId="2DA6FFA8" w14:textId="77777777">
+      <w:r w:rsidRPr="006A6EEE">
+        <w:t>Fastställt av </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E4BB28" w14:textId="686E5A36" w:rsidR="00513D61" w:rsidRDefault="00513D61" w:rsidP="005D1259">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+    <w:p w:rsidRPr="006A6EEE" w:rsidR="006A6EEE" w:rsidP="006A6EEE" w:rsidRDefault="006A6EEE" w14:paraId="7AAAAD63" w14:textId="77777777">
+      <w:r w:rsidRPr="006A6EEE">
+        <w:t>Jerker Nilson, chefläkare, SÄS </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="79ECE770" w14:textId="1A0BADF7" w:rsidR="00513D61" w:rsidRPr="003B5002" w:rsidRDefault="00513D61" w:rsidP="00D43378">
-[...1 lines deleted...]
-        <w:pStyle w:val="Punktlista"/>
+    <w:p w:rsidRPr="006A6EEE" w:rsidR="006A6EEE" w:rsidP="006A6EEE" w:rsidRDefault="006A6EEE" w14:paraId="00CABB9C" w14:textId="77777777">
+      <w:r w:rsidRPr="006A6EEE">
+        <w:t>Nyckelord </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006A6EEE" w:rsidR="006A6EEE" w:rsidP="006A6EEE" w:rsidRDefault="006A6EEE" w14:paraId="7C8C00E5" w14:textId="77777777">
+      <w:r w:rsidRPr="006A6EEE">
+        <w:t>Njursten, omvårdnad, urinvägsbesvär, smärta, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A6EEE">
+        <w:t>hematuri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A6EEE">
+        <w:t>, blod i urinen, röntgenundersökning, datortomografiundersökning, provtagning, operation, kirurgiskt ingrepp, kateterisering, kateter, operationsplanering, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A6EEE">
+        <w:t>nefrolitiasis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A6EEE">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000D04ED" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="009A32ED" w14:paraId="188AE2C8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc228263412" w:id="32"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w:rsidRPr="00217157" w:rsidR="00217157" w:rsidP="00D93060" w:rsidRDefault="00217157" w14:paraId="14E0CDE1" w14:textId="064544D4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00217157">
+        <w:t xml:space="preserve">Nationellt vårdprogram för stensjukdom i övre urinvägarna. Sveriges regioner i </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA576B">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217157">
+        <w:t>amverkan. </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId19">
+        <w:r w:rsidRPr="00217157">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://vardpersonal.1177.se/globalassets/nkk/nationell/media/dokument/kunskapsstod/vardprogram/nationellt-vardprogram-for-stensjukdom-ovre-urinvagarna.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00217157">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00217157" w:rsidR="00217157" w:rsidP="00D93060" w:rsidRDefault="00217157" w14:paraId="0F46EEC8" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-        <w:t>ehövs ej i övriga fall.</w:t>
+      <w:r w:rsidRPr="00217157">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Kidney stones in adults: Diagnosis and acute management of suspected nephrolithiasis. Authors: Gary C </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217157">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Curhan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217157">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, MD, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217157">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ScDMark</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217157">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> D Aronson, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217157">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>MDGlenn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217157">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> M Preminger, MD </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217157">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId20">
+        <w:r w:rsidRPr="00217157">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>www.uptodate.com/contents/kidney-stones-in-adults-diagnosis-and-acute-management-of-suspected-nephrolithiasis?search=alfuzosin&amp;source=search_result&amp;selectedTitle=11%7E17&amp;usage_type=default&amp;display_rank=10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00217157">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1077A1E9" w14:textId="4C5AE5A8" w:rsidR="00513D61" w:rsidRPr="009B454D" w:rsidRDefault="00513D61" w:rsidP="00D43378">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+    <w:p w:rsidRPr="00217157" w:rsidR="00217157" w:rsidP="00217157" w:rsidRDefault="00217157" w14:paraId="2F43316B" w14:textId="71A340B2">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="588B229D" w14:textId="7D24E487" w:rsidR="00513D61" w:rsidRDefault="003B7EB1" w:rsidP="00C222E5">
-[...7 lines deleted...]
-        <w:t>märtlindrande behandling bör finnas ordinerat att ges vid behov.</w:t>
+    <w:p w:rsidRPr="00217157" w:rsidR="00217157" w:rsidP="00D93060" w:rsidRDefault="00217157" w14:paraId="3FCBA9A4" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00217157">
+        <w:t>Preoperativa förberedelser för operationsavdelningarna vid Södra Älvsborgs Sjukhus. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217157">
+        <w:br/>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId21">
+        <w:r w:rsidRPr="00217157">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://hittadokument.vgregion.se/sas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00217157">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190B9A61" w14:textId="353C50B1" w:rsidR="00F64FE7" w:rsidRPr="00C222E5" w:rsidRDefault="00F64FE7" w:rsidP="00C222E5">
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+    <w:p w:rsidRPr="00217157" w:rsidR="00217157" w:rsidP="00D93060" w:rsidRDefault="00217157" w14:paraId="0337D545" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00217157">
+        <w:t>Antibiotikaprofylax inför kirurgi. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217157">
+        <w:br/>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId22">
+        <w:r w:rsidRPr="00217157">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://hittadokument.vgregion.se/sas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00217157">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6D2E2FE9" w14:textId="24CC19CA" w:rsidR="00F64FE7" w:rsidRDefault="00C222E5" w:rsidP="00C222E5">
-[...17 lines deleted...]
-        <w:r w:rsidR="00F64FE7">
+    <w:p w:rsidRPr="00217157" w:rsidR="00217157" w:rsidP="00D93060" w:rsidRDefault="00217157" w14:paraId="0FFD5FA2" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217157">
+        <w:t>Nefrostomi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217157">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217157">
+        <w:t>nyinläggning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217157">
+        <w:t> – dagvård. Intern rutin, VO Kirurgi, ortopedi och ÖNH, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217157">
+        <w:br/>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId23">
+        <w:r w:rsidRPr="00217157">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Preoperativa förberedelser för operationsavdelningarna vid Södra Älvsborgs Sjukhus</w:t>
+          <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F64FE7">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00217157">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7983F3F4" w14:textId="465FD9F3" w:rsidR="00F64FE7" w:rsidRDefault="00F64FE7" w:rsidP="00C222E5">
-[...7 lines deleted...]
-        <w:r w:rsidRPr="00AD2D16">
+    <w:p w:rsidRPr="00217157" w:rsidR="00217157" w:rsidP="00D93060" w:rsidRDefault="00217157" w14:paraId="064A79BD" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217157">
+        <w:t>Bladderscan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217157">
+        <w:t> - Åtgärdskort för blåsscanning och blåstappning, SÄS. Sjukhusövergripande rutin, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217157">
+        <w:br/>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId24">
+        <w:r w:rsidRPr="00217157">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Antibiotikaprofylax inför kirurgi</w:t>
-[...7 lines deleted...]
-          <w:t>.</w:t>
+          <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00217157">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="78CE5CEF" w14:textId="2290D4D0" w:rsidR="00F64FE7" w:rsidRPr="00046CB6" w:rsidRDefault="00F64FE7" w:rsidP="00F3344E">
-[...125 lines deleted...]
-      <w:pPr>
+    <w:p w:rsidRPr="00217157" w:rsidR="00217157" w:rsidP="00D93060" w:rsidRDefault="00217157" w14:paraId="722CEE65" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00217157">
+        <w:t>KAD, kvarliggande urinkateter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217157">
         <w:rPr>
-          <w:b/>
-[...63 lines deleted...]
-          <w:rStyle w:val="Kommentarsreferens"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidRPr="00217157">
+        <w:t> Sjukhusövergripande patientinformation, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217157">
+        <w:br/>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId25">
+        <w:r w:rsidRPr="00217157">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://hittadokument.vgregion.se/sas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00217157">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="76E0BEC8" w14:textId="34A2742E" w:rsidR="00F64FE7" w:rsidRPr="0069688F" w:rsidRDefault="00F64FE7" w:rsidP="001F6986">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+    <w:p w:rsidRPr="00217157" w:rsidR="00217157" w:rsidP="00D93060" w:rsidRDefault="00217157" w14:paraId="40C2955F" w14:textId="77777777">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00217157">
+        <w:t>Stenextraktion – Perkutan. Intern rutin, VO Kirurgi, ortopedi och ÖNH, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217157">
+        <w:br/>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId26">
+        <w:r w:rsidRPr="00217157">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://hittadokument.vgregion.se/sas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00217157">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2703EA41" w14:textId="6A9434EA" w:rsidR="00F64FE7" w:rsidRDefault="00F64FE7" w:rsidP="0066233A">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="009C6C0C" w:rsidP="00217157" w:rsidRDefault="009C6C0C" w14:paraId="40AA233F" w14:textId="4F629AFD">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C3E9328" w14:textId="52BEF4C2" w:rsidR="00F64FE7" w:rsidRDefault="00F64FE7" w:rsidP="0066233A">
-[...995 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId32"/>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="even" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:headerReference w:type="first" r:id="rId30"/>
+      <w:footerReference w:type="first" r:id="rId31"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1694" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5307A4E5" w14:textId="77777777" w:rsidR="005D09DF" w:rsidRDefault="005D09DF">
+    <w:p w:rsidR="008538DE" w:rsidRDefault="008538DE" w14:paraId="17B6198C" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E6113AA" w14:textId="77777777" w:rsidR="005D09DF" w:rsidRDefault="005D09DF">
+    <w:p w:rsidR="008538DE" w:rsidRDefault="008538DE" w14:paraId="2FA07D7D" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="677075FB" w14:textId="77777777" w:rsidR="005D09DF" w:rsidRDefault="005D09DF">
+    <w:p w:rsidR="008538DE" w:rsidRDefault="008538DE" w14:paraId="46A8B513" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-    <w:panose1 w:val="02070409020205020404"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Geneva"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="0F7C9820" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="separate"/>
-[...11 lines deleted...]
-      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="03DA797B" w14:textId="77777777" w:rsidR="00565944" w:rsidRDefault="00565944"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...26 lines deleted...]
-            <w:szCs w:val="16"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00831C35" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="008538DE" w14:paraId="47BD2091" w14:textId="66F4EBFA">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidRPr="00831C35" w:rsidR="00A65FD4">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidRPr="00831C35" w:rsidR="00EC0A68">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...2 lines deleted...]
-  <w:p w14:paraId="7C7A85C4" w14:textId="77777777" w:rsidR="00565944" w:rsidRDefault="00565944"/>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00831C35" w:rsidR="00111CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="76DF6159">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="24" name="Bildobjekt 24">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CEAE8E2" w14:textId="77777777" w:rsidR="005D09DF" w:rsidRDefault="005D09DF"/>
+    <w:p w:rsidR="008538DE" w:rsidRDefault="008538DE" w14:paraId="5A0C71E1" w14:textId="77777777"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76A3947F" w14:textId="77777777" w:rsidR="005D09DF" w:rsidRDefault="005D09DF">
+    <w:p w:rsidR="008538DE" w:rsidRDefault="008538DE" w14:paraId="18A56FD8" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0AF6B615" w14:textId="77777777" w:rsidR="005D09DF" w:rsidRDefault="005D09DF">
+    <w:p w:rsidR="008538DE" w:rsidRDefault="008538DE" w14:paraId="79354659" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="68F18EE5" w14:textId="0551FC3F" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="22115AD3">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="6D41DF98" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1F6EDE83" w14:textId="77777777" w:rsidR="00565944" w:rsidRDefault="00565944"/>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="058CDD4D" w14:textId="291C0C0B" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00413A60" w14:paraId="058CDD4D" w14:textId="448A65ED">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4667250" cy="323850"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:wrapNone/>
+              <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4667250" cy="323850"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict w14:anchorId="23A298E6">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="685B7E76" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...85 lines deleted...]
-      <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...25 lines deleted...]
-  </w:numPicBullet>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
+    <w:nsid w:val="00903956"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FBCC56FC"/>
+    <w:tmpl w:val="E062CD2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...13 lines deleted...]
-      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF83"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AB00A334"/>
+    <w:nsid w:val="02355E2C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="32C86CC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista2"/>
-[...6 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF89"/>
-[...14 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    <w:nsid w:val="061B6171"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F37EDDB4"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04D20F71"/>
-[...107 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:nsid w:val="08BD6A7C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E062CD2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05DF67F4"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="09FB1701"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5A26F7A8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
-[...11 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07F0337A"/>
-[...108 lines deleted...]
-      </w:rPr>
+    <w:nsid w:val="0AFD3A43"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B9D4A59E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1331664B"/>
-[...107 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:nsid w:val="11546DDE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="742EA43E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1664"/>
+        </w:tabs>
+        <w:ind w:left="1664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2384"/>
+        </w:tabs>
+        <w:ind w:left="2384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3104"/>
+        </w:tabs>
+        <w:ind w:left="3104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3824"/>
+        </w:tabs>
+        <w:ind w:left="3824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4544"/>
+        </w:tabs>
+        <w:ind w:left="4544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5264"/>
+        </w:tabs>
+        <w:ind w:left="5264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5984"/>
+        </w:tabs>
+        <w:ind w:left="5984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6704"/>
+        </w:tabs>
+        <w:ind w:left="6704" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7424"/>
+        </w:tabs>
+        <w:ind w:left="7424" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="135A157B"/>
-[...107 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+    <w:nsid w:val="12730B4B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EDE03840"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1664"/>
+        </w:tabs>
+        <w:ind w:left="1664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2384"/>
+        </w:tabs>
+        <w:ind w:left="2384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3104"/>
+        </w:tabs>
+        <w:ind w:left="3104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3824"/>
+        </w:tabs>
+        <w:ind w:left="3824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4544"/>
+        </w:tabs>
+        <w:ind w:left="4544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5264"/>
+        </w:tabs>
+        <w:ind w:left="5264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5984"/>
+        </w:tabs>
+        <w:ind w:left="5984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6704"/>
+        </w:tabs>
+        <w:ind w:left="6704" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7424"/>
+        </w:tabs>
+        <w:ind w:left="7424" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1480309A"/>
-[...107 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:nsid w:val="1382199E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E062CD2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="181E68DA"/>
+    <w:nsid w:val="14372AE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A0541D74"/>
+    <w:tmpl w:val="6FB61182"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="143D29AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A5F8C71C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...112 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2535234D"/>
-[...84 lines deleted...]
-      </w:pPr>
+    <w:nsid w:val="1E2933A2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0BE6CCC0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1664"/>
+        </w:tabs>
+        <w:ind w:left="1664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2384"/>
+        </w:tabs>
+        <w:ind w:left="2384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3104"/>
+        </w:tabs>
+        <w:ind w:left="3104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3824"/>
+        </w:tabs>
+        <w:ind w:left="3824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4544"/>
+        </w:tabs>
+        <w:ind w:left="4544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5264"/>
+        </w:tabs>
+        <w:ind w:left="5264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5984"/>
+        </w:tabs>
+        <w:ind w:left="5984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6704"/>
+        </w:tabs>
+        <w:ind w:left="6704" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7424"/>
+        </w:tabs>
+        <w:ind w:left="7424" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="268B54E3"/>
-[...107 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:nsid w:val="24870F8A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CE3A2028"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1664"/>
+        </w:tabs>
+        <w:ind w:left="1664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2384"/>
+        </w:tabs>
+        <w:ind w:left="2384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3104"/>
+        </w:tabs>
+        <w:ind w:left="3104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3824"/>
+        </w:tabs>
+        <w:ind w:left="3824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4544"/>
+        </w:tabs>
+        <w:ind w:left="4544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5264"/>
+        </w:tabs>
+        <w:ind w:left="5264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5984"/>
+        </w:tabs>
+        <w:ind w:left="5984" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6704"/>
+        </w:tabs>
+        <w:ind w:left="6704" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="7424"/>
+        </w:tabs>
+        <w:ind w:left="7424" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28CD0A14"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="27866E2B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6BE81324"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F924144"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="295C62B6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E062CD2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31B10EA4"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="32E83BD3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E062CD2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31BD54AC"/>
+    <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9AE83252"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="041D0003">
+    <w:tmpl w:val="DDF0BC38"/>
+    <w:lvl w:ilvl="0" w:tplc="34668BAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Punktlista"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32966E79"/>
-[...107 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:nsid w:val="409E3287"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2B12AC34"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38A42FB9"/>
+    <w:nsid w:val="472E7D46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="09EA9066"/>
+    <w:tmpl w:val="7C7046FC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AB61D66"/>
+    <w:nsid w:val="50E94F65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="345E76DC"/>
+    <w:tmpl w:val="406822F4"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B474E09"/>
-[...108 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:nsid w:val="52166FA3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FBEE6BD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E045D72"/>
-[...478 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="608170D4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="92C04310"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="611E15A7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E062CD2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="612D3EC6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E062CD2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61524F53"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3C6A6BC"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="575E01E6"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="6DD548C2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F6E2C8A6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="598170A1"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="707B00FA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E062CD2E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AF41773"/>
-[...107 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:nsid w:val="72480D7B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="93A6EEB0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E621041"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="74CE5254"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2BE2C1BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="609F093A"/>
-[...107 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:nsid w:val="7BD14E68"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="700609BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...990 lines deleted...]
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="1" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="644505337">
+  <w:num w:numId="2" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="439031136">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1355644379">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1629119057">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2063401418">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="303242640">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1171603116">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1782258180">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1223718471">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1143044138">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="98259075">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="33890235">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="999893104">
+  <w:num w:numId="15" w16cid:durableId="1049916803">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1525822791">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1312716613">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1484195442">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2007900323">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="853037679">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1991250032">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="604075619">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="925462832">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1607342929">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="394859599">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="557667810">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="670332424">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1770083399">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="652562655">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1759985335">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="427503805">
-[...8 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1801024373">
+  <w:num w:numId="31" w16cid:durableId="1376586059">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="399212083">
-[...26 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="1400011685">
+  <w:num w:numId="32" w16cid:durableId="2011373723">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1296719999">
-[...73 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="32"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="9808" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="1"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
+  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="00003B78"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="000201C4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000265FD"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
-    <w:rsid w:val="00035BAD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00041FE8"/>
     <w:rsid w:val="00050500"/>
-    <w:rsid w:val="00053FD7"/>
     <w:rsid w:val="0005691C"/>
-    <w:rsid w:val="00056E49"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
-    <w:rsid w:val="00061B24"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="0007215D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00077D0C"/>
+    <w:rsid w:val="00083E93"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
-    <w:rsid w:val="00091731"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00092F0D"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A14E6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000A4C35"/>
+    <w:rsid w:val="000A57E2"/>
     <w:rsid w:val="000A611A"/>
-    <w:rsid w:val="000A796C"/>
-    <w:rsid w:val="000B0EF6"/>
     <w:rsid w:val="000B12D9"/>
-    <w:rsid w:val="000B235C"/>
     <w:rsid w:val="000B4536"/>
-    <w:rsid w:val="000B578A"/>
-    <w:rsid w:val="000B5C32"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000C01A2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000D61C2"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
-    <w:rsid w:val="000E69B1"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
-    <w:rsid w:val="00102985"/>
     <w:rsid w:val="00103031"/>
-    <w:rsid w:val="001043ED"/>
     <w:rsid w:val="001044FE"/>
-    <w:rsid w:val="001112BB"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="00126743"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00131631"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
-    <w:rsid w:val="0013582B"/>
-    <w:rsid w:val="00137415"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="001426E7"/>
-    <w:rsid w:val="00142E40"/>
     <w:rsid w:val="001522AE"/>
-    <w:rsid w:val="00153511"/>
     <w:rsid w:val="00157D5B"/>
-    <w:rsid w:val="00161FAF"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001622D3"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
-    <w:rsid w:val="0016610A"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="001716EA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00177140"/>
+    <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
-    <w:rsid w:val="00182900"/>
+    <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
-    <w:rsid w:val="001A0A17"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001A0D11"/>
     <w:rsid w:val="001A4E7C"/>
-    <w:rsid w:val="001A5880"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001B3EAC"/>
     <w:rsid w:val="001B762C"/>
-    <w:rsid w:val="001C1388"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001C4B26"/>
+    <w:rsid w:val="001B780E"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001C724B"/>
-[...9 lines deleted...]
-    <w:rsid w:val="0020432C"/>
+    <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
-    <w:rsid w:val="002120B2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00217187"/>
+    <w:rsid w:val="00217157"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="002217EF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00233F22"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="002451F3"/>
+    <w:rsid w:val="00243B70"/>
     <w:rsid w:val="00250F24"/>
-    <w:rsid w:val="00251014"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
-    <w:rsid w:val="00260110"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002629F9"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="00272861"/>
-    <w:rsid w:val="002747F9"/>
+    <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
+    <w:rsid w:val="00290E1E"/>
     <w:rsid w:val="00294791"/>
-    <w:rsid w:val="002A5933"/>
-    <w:rsid w:val="002A5EA3"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A6655"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
     <w:rsid w:val="002C0C02"/>
-    <w:rsid w:val="002C0FEC"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
-    <w:rsid w:val="002D0590"/>
     <w:rsid w:val="002D0E0E"/>
-    <w:rsid w:val="002D154D"/>
     <w:rsid w:val="002D6023"/>
-    <w:rsid w:val="002E0E9D"/>
     <w:rsid w:val="002E263F"/>
-    <w:rsid w:val="002E67BE"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
-    <w:rsid w:val="002F2444"/>
-    <w:rsid w:val="002F2968"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
-    <w:rsid w:val="002F7BEB"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
-    <w:rsid w:val="003129E3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00317224"/>
     <w:rsid w:val="003203D7"/>
-    <w:rsid w:val="003203E7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="003327E5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003373CE"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="00340FE4"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
-    <w:rsid w:val="00353AD8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0035528F"/>
     <w:rsid w:val="00360E0D"/>
-    <w:rsid w:val="0036179C"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="00374CA7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003833CA"/>
     <w:rsid w:val="00384019"/>
-    <w:rsid w:val="00384298"/>
     <w:rsid w:val="003854F1"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
-    <w:rsid w:val="003A1C33"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003A2540"/>
     <w:rsid w:val="003B2A4B"/>
-    <w:rsid w:val="003B438B"/>
-[...5 lines deleted...]
-    <w:rsid w:val="003C656F"/>
+    <w:rsid w:val="003B5011"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003D45D8"/>
-    <w:rsid w:val="003D4C84"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
-    <w:rsid w:val="003E0FA5"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
-    <w:rsid w:val="0040176E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004045E4"/>
+    <w:rsid w:val="003F2FAD"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
-    <w:rsid w:val="00425B40"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004306BD"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="004361A2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
-    <w:rsid w:val="00447A2B"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="00452273"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004570AB"/>
     <w:rsid w:val="00460ED0"/>
+    <w:rsid w:val="00463985"/>
     <w:rsid w:val="00465651"/>
-    <w:rsid w:val="004674C7"/>
-    <w:rsid w:val="00467721"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
-    <w:rsid w:val="00487F7D"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="004979B3"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B314F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004D4465"/>
+    <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004E093E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004F1033"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
+    <w:rsid w:val="004F6AD0"/>
     <w:rsid w:val="00501433"/>
-    <w:rsid w:val="00502877"/>
-    <w:rsid w:val="00503422"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="00513D61"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00526C73"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
-    <w:rsid w:val="00537CF5"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
     <w:rsid w:val="005578FA"/>
-    <w:rsid w:val="00557F62"/>
     <w:rsid w:val="00565129"/>
-    <w:rsid w:val="00565944"/>
     <w:rsid w:val="00565CD0"/>
-    <w:rsid w:val="00566D72"/>
     <w:rsid w:val="00567820"/>
-    <w:rsid w:val="00571283"/>
-    <w:rsid w:val="0057470B"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005972A6"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A1238"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005A45A7"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B048E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005B4A76"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
-    <w:rsid w:val="005C7A10"/>
-    <w:rsid w:val="005D09DF"/>
     <w:rsid w:val="005D0B0C"/>
-    <w:rsid w:val="005D1259"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005D56A6"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005E29D2"/>
-[...5 lines deleted...]
-    <w:rsid w:val="0060019B"/>
+    <w:rsid w:val="005E73CA"/>
+    <w:rsid w:val="005F0A73"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
-    <w:rsid w:val="00611038"/>
-    <w:rsid w:val="0061472F"/>
     <w:rsid w:val="00614E64"/>
-    <w:rsid w:val="00615E2D"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
-    <w:rsid w:val="00625AD6"/>
-    <w:rsid w:val="006263F8"/>
     <w:rsid w:val="00627BEA"/>
-    <w:rsid w:val="0063081E"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="00637128"/>
-[...4 lines deleted...]
-    <w:rsid w:val="0065587A"/>
     <w:rsid w:val="0065595B"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
-    <w:rsid w:val="0066233A"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
-    <w:rsid w:val="00674C2D"/>
-    <w:rsid w:val="00674E83"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="0067725F"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00697083"/>
+    <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
-    <w:rsid w:val="006A5FEA"/>
+    <w:rsid w:val="006A6EEE"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
-    <w:rsid w:val="006B1181"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B5DE7"/>
-    <w:rsid w:val="006C09FB"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
-    <w:rsid w:val="006D22A2"/>
     <w:rsid w:val="006D30C0"/>
-    <w:rsid w:val="006D430D"/>
-    <w:rsid w:val="006D4A9C"/>
     <w:rsid w:val="006D7535"/>
-    <w:rsid w:val="006E0060"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006E4333"/>
     <w:rsid w:val="006E450B"/>
-    <w:rsid w:val="006E5A26"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="006F1B72"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0070714D"/>
     <w:rsid w:val="00710B77"/>
-    <w:rsid w:val="00716875"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="007230FB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00725816"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
-    <w:rsid w:val="00730964"/>
-    <w:rsid w:val="0073098D"/>
     <w:rsid w:val="00733A9C"/>
-    <w:rsid w:val="00734DD3"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="007459C9"/>
     <w:rsid w:val="00754905"/>
-    <w:rsid w:val="007565B5"/>
     <w:rsid w:val="00760038"/>
-    <w:rsid w:val="0076065D"/>
     <w:rsid w:val="00762EE0"/>
-    <w:rsid w:val="00764BAE"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
-    <w:rsid w:val="00772054"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
-    <w:rsid w:val="00775A88"/>
-    <w:rsid w:val="007768ED"/>
     <w:rsid w:val="0078609F"/>
-    <w:rsid w:val="00786951"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00787B28"/>
     <w:rsid w:val="007917BA"/>
-    <w:rsid w:val="007A09B5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007A2639"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007C57D1"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007F055F"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
-    <w:rsid w:val="007F4EB1"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="00813B2F"/>
-    <w:rsid w:val="00813C34"/>
     <w:rsid w:val="00821A1B"/>
-    <w:rsid w:val="00825D9D"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
-    <w:rsid w:val="00850C7C"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="008538DE"/>
+    <w:rsid w:val="00855EE9"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="00861427"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="008667BC"/>
     <w:rsid w:val="0087139C"/>
-    <w:rsid w:val="008720BB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00880DCB"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="008820FB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00887654"/>
     <w:rsid w:val="00892F28"/>
-    <w:rsid w:val="008956D2"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
-    <w:rsid w:val="008A4CDF"/>
-    <w:rsid w:val="008A4E56"/>
     <w:rsid w:val="008A4EB9"/>
-    <w:rsid w:val="008A73C9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008B5227"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008C48CE"/>
     <w:rsid w:val="008C4B27"/>
-    <w:rsid w:val="008C74B2"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
+    <w:rsid w:val="008D77BD"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
-    <w:rsid w:val="008F05F5"/>
-    <w:rsid w:val="008F249E"/>
     <w:rsid w:val="008F589F"/>
-    <w:rsid w:val="00905F5C"/>
+    <w:rsid w:val="00900967"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
-    <w:rsid w:val="00913A0C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
-    <w:rsid w:val="0092255E"/>
     <w:rsid w:val="009228AB"/>
-    <w:rsid w:val="00923308"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00924E75"/>
     <w:rsid w:val="0093085B"/>
-    <w:rsid w:val="0093187C"/>
     <w:rsid w:val="00931C57"/>
-    <w:rsid w:val="00933612"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
-    <w:rsid w:val="0094278B"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="0095351D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00966507"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00976654"/>
-[...5 lines deleted...]
-    <w:rsid w:val="009B099E"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
-    <w:rsid w:val="009C4DDB"/>
-    <w:rsid w:val="009C630F"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
-    <w:rsid w:val="009E3FDB"/>
-    <w:rsid w:val="009E466D"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
-    <w:rsid w:val="009E76C4"/>
     <w:rsid w:val="009E7DCF"/>
-    <w:rsid w:val="009F17BB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009F48A6"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
-    <w:rsid w:val="009F699C"/>
     <w:rsid w:val="00A006A5"/>
-    <w:rsid w:val="00A00F05"/>
-    <w:rsid w:val="00A0292B"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
-    <w:rsid w:val="00A3755A"/>
+    <w:rsid w:val="00A36E34"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A44024"/>
-    <w:rsid w:val="00A5029A"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
-    <w:rsid w:val="00A60F77"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A641AE"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A66BA1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A73F93"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
-    <w:rsid w:val="00A8628E"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
-    <w:rsid w:val="00AA2224"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AA5DD6"/>
+    <w:rsid w:val="00AA64B2"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
-    <w:rsid w:val="00AB05A0"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB28BE"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AC4CE2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AD63D2"/>
     <w:rsid w:val="00AD73EC"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
-    <w:rsid w:val="00AF4ABB"/>
     <w:rsid w:val="00AF5AAF"/>
-    <w:rsid w:val="00B008C9"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
-    <w:rsid w:val="00B111C5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B12CEB"/>
     <w:rsid w:val="00B13F4C"/>
-    <w:rsid w:val="00B14377"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B25C89"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B33166"/>
     <w:rsid w:val="00B33FDD"/>
-    <w:rsid w:val="00B34C6E"/>
     <w:rsid w:val="00B359CC"/>
-    <w:rsid w:val="00B359E7"/>
     <w:rsid w:val="00B36107"/>
-    <w:rsid w:val="00B37BEB"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B502E7"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B56ABB"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
-    <w:rsid w:val="00B64074"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
-    <w:rsid w:val="00B67B7C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B72D80"/>
+    <w:rsid w:val="00B73F91"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
-    <w:rsid w:val="00B83B37"/>
-    <w:rsid w:val="00B83C80"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
-    <w:rsid w:val="00B8622D"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
-    <w:rsid w:val="00B92578"/>
     <w:rsid w:val="00B92C14"/>
-    <w:rsid w:val="00B95F9C"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA1B79"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BB4FC4"/>
     <w:rsid w:val="00BB69DB"/>
-    <w:rsid w:val="00BC05DE"/>
-    <w:rsid w:val="00BC0DD1"/>
     <w:rsid w:val="00BC322E"/>
-    <w:rsid w:val="00BC34CD"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BD29CC"/>
-    <w:rsid w:val="00BE1413"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF1BCB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C050F7"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C1096E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C3515C"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
-    <w:rsid w:val="00C45314"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
-    <w:rsid w:val="00C50A6E"/>
     <w:rsid w:val="00C50EE5"/>
-    <w:rsid w:val="00C521AE"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C558F8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C707A0"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
-    <w:rsid w:val="00C725EF"/>
-    <w:rsid w:val="00C74129"/>
     <w:rsid w:val="00C7430C"/>
-    <w:rsid w:val="00C80F5D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C84A7D"/>
     <w:rsid w:val="00C85DA1"/>
-    <w:rsid w:val="00C90017"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
-    <w:rsid w:val="00C97CA8"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
-    <w:rsid w:val="00CA6CA4"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:rsid w:val="00CC167C"/>
-    <w:rsid w:val="00CC4E6C"/>
     <w:rsid w:val="00CC52D9"/>
-    <w:rsid w:val="00CD2F27"/>
-    <w:rsid w:val="00CD47D9"/>
     <w:rsid w:val="00CD6647"/>
-    <w:rsid w:val="00CE4158"/>
+    <w:rsid w:val="00CE2411"/>
+    <w:rsid w:val="00CE41F8"/>
+    <w:rsid w:val="00CE480F"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CE5ADD"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CF5475"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00CF7846"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D059C3"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
-    <w:rsid w:val="00D10290"/>
+    <w:rsid w:val="00D10C2C"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D153AC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D35E17"/>
+    <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
-    <w:rsid w:val="00D42B2B"/>
-    <w:rsid w:val="00D43378"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D54E49"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00D8341C"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
-    <w:rsid w:val="00D94E69"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DA0050"/>
+    <w:rsid w:val="00D93060"/>
     <w:rsid w:val="00DA299D"/>
-    <w:rsid w:val="00DA3A41"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DB7BD4"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00DE1CB5"/>
+    <w:rsid w:val="00DB7159"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
-    <w:rsid w:val="00E00C47"/>
     <w:rsid w:val="00E026BF"/>
-    <w:rsid w:val="00E037BC"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E12E49"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00E515BF"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
-    <w:rsid w:val="00E54551"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
-    <w:rsid w:val="00E56444"/>
-    <w:rsid w:val="00E56ECF"/>
     <w:rsid w:val="00E61294"/>
-    <w:rsid w:val="00E676B3"/>
     <w:rsid w:val="00E7237C"/>
-    <w:rsid w:val="00E762F7"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E8286D"/>
     <w:rsid w:val="00E86CE8"/>
-    <w:rsid w:val="00E90E27"/>
     <w:rsid w:val="00E90E82"/>
-    <w:rsid w:val="00E941E1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E97B80"/>
+    <w:rsid w:val="00E97BCE"/>
     <w:rsid w:val="00EA00CB"/>
-    <w:rsid w:val="00EA0A60"/>
     <w:rsid w:val="00EA1BAA"/>
-    <w:rsid w:val="00EA2682"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
-    <w:rsid w:val="00EA6F2C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EA755A"/>
     <w:rsid w:val="00EB6714"/>
-    <w:rsid w:val="00EB6BD8"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
-    <w:rsid w:val="00EC65ED"/>
-    <w:rsid w:val="00ED2D1C"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
-    <w:rsid w:val="00EE10E9"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EE508F"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00F17E3F"/>
     <w:rsid w:val="00F22264"/>
-    <w:rsid w:val="00F235AB"/>
-    <w:rsid w:val="00F251A0"/>
     <w:rsid w:val="00F2564D"/>
-    <w:rsid w:val="00F27F04"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F34A81"/>
     <w:rsid w:val="00F35B05"/>
-    <w:rsid w:val="00F360FF"/>
-    <w:rsid w:val="00F3640F"/>
     <w:rsid w:val="00F413D9"/>
-    <w:rsid w:val="00F45730"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F540DB"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00F806DB"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00FA1187"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FA5C1A"/>
+    <w:rsid w:val="00F91769"/>
+    <w:rsid w:val="00FA54CE"/>
+    <w:rsid w:val="00FA576B"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FC51B0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FD2010"/>
+    <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
-    <w:rsid w:val="00FD669C"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE1C14"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FF4283"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="26FF2BD3"/>
-    <w:rsid w:val="4FC16C65"/>
+    <w:rsid w:val="04225BD6"/>
+    <w:rsid w:val="0E1458DA"/>
+    <w:rsid w:val="1A1C5A53"/>
+    <w:rsid w:val="4F54324F"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
+    <w:rsid w:val="7BE4A1D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke color="#4a773c" weight="1pt"/>
-      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <v:stroke weight="1pt" color="#4a773c"/>
+      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{429AF8CE-60DD-4D10-A1F9-7D8ED1C1BABC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10335,78 +9192,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -10441,57 +9298,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:uiPriority="21" w:semiHidden="1"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:uiPriority="31" w:semiHidden="1"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:uiPriority="32" w:semiHidden="1"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:uiPriority="33" w:semiHidden="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -10549,745 +9406,765 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00BF1BCB"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="001F4913"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1240" w:after="60" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001F4913"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:after="0" w:line="264" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F12EC5"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
+  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
+  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
+  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
+  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
+  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
+  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
+  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="001F4913"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="MS Gothic"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
+  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
+  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
+  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
+  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
+  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
+  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
+  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="001F4913"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
+  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00F12EC5"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
+  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
+  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
+  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001F4913"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="269" w:lineRule="auto"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
+  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
+  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:styleId="UnderrubrikVGR" w:customStyle="1">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:styleId="UnderrubrikVGRChar" w:customStyle="1">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001F4913"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="269" w:lineRule="auto"/>
-      <w:ind w:left="1349"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001F4913"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1707"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -11318,609 +10195,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
+  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00B51F82"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
+  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
+  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
+  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
-    <w:uiPriority w:val="39"/>
+    <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -11929,94 +10806,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -12025,499 +10902,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
+  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
+  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
+  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F1700B"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="3"/>
       </w:numPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -12572,2792 +11446,2385 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00D705E7"/>
+    <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
+  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
-[...4 lines deleted...]
-    <w:rsid w:val="00EA755A"/>
+  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...48 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
     <w:link w:val="BrdtextChar"/>
-    <w:rsid w:val="00077D0C"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
     <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
-    <w:rsid w:val="00077D0C"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Underrubrik">
-[...3 lines deleted...]
-    <w:link w:val="UnderrubrikChar"/>
+  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
     <w:qFormat/>
-    <w:rsid w:val="001C724B"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:ind w:left="992"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
-    <w:name w:val="Underrubrik Char"/>
+  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
+    <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Underrubrik"/>
-    <w:rsid w:val="001C724B"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...63 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BE1413"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista2">
-    <w:name w:val="List Bullet 2"/>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00ED2D1C"/>
-[...9 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
-  </w:style>
-[...40 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="7024517">
-[...2366 lines deleted...]
-    <w:div w:id="121657028">
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="321079039">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="191306477">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1181771764">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="352534177">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="584996898">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="863860271">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="383870493">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1007175430">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1163200629">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="743456903">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="669724130">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1056976645">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1900943090">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1429307361">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="593170490">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1119226931">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1263494161">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1993021423">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="667487157">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1809861811">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1600524455">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="877202344">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="992953646">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1076363517">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="718896174">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="495995987">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="667251153">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1072241369">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="650525221">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1203635611">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1395474062">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1480801419">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="811556038">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1245340748">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1645692829">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1738285396">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="746880898">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="634987113">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="842939365">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1700280039">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1471509642">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="62722264">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1098939127">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2049984237">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="134613366">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="291595104">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1561288392">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1883324259">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="938298610">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1903784642">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="629434680">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1039165281">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="390008009">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="561252050">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="740104498">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="783109220">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="453796228">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="778061878">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1970240762">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="824321746">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1660960045">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1865703128">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="897933084">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="835808058">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1250117276">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1256784127">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1593665256">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="829639601">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="457378224">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1128351704">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1384478486">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="533925444">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="985476997">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="126631027">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="659701964">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="96102940">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1484085033">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="754592741">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="138958501">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="746222047">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1023631615">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="989407032">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="668293558">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1125539602">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1339499320">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="960381392">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1449155069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1840847825">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="446510609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="830948145">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1382170100">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="258560791">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1190870386">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="167985602">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1851682177">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1149519882">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1514566137">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1883790085">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="668142848">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1404452261">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="99105318">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1787460738">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1020200252">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1794398150">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1571620597">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1812168078">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="638337420">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1280642450">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="829951923">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1304778310">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1859351350">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="375736958">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1511986804">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2061511978">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1562788873">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="59863631">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1852793582">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="363752658">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="98181974">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1444105192">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="470833809">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1181314168">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1022632530">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1176072427">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1861578281">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="172307926">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1498154201">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2020422508">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1578976566">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="962465261">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1012416984">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="423381947">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1740057872">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
+    <w:div w:id="1285424449">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="933123952">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2011784465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1299603683">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1900047987">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1323116444">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="828180908">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="572160441">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
-    <w:div w:id="2115128868">
+    <w:div w:id="1658655272">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="899443925">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="498926996">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="589893959">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1863084972">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1375732674">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="703411328">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="500707464">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1591045804">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1809124505">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1667317337">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1134713326">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="850682020">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="528296047">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1352755195">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="746070039">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1381706071">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="540629567">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="478347664">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1874072092">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1108507331">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1258056604">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="862326695">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1437747315">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1596595433">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1118839603">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1536579202">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="976179719">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2036076855">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1986280669">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2245231">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="752971425">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="290404761">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-151/surrogate/Preoperativa%20f%c3%b6rberedelser%20f%c3%b6r%20operationsavdelningarna%20vid%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-453/surrogate/KAD%2c%20kvarliggande%20urinkateter.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9004-593667208-191/surrogate/Stenextraktion%20-%20Perkutan.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-151/surrogate/Preoperativa%20f%c3%b6rberedelser%20f%c3%b6r%20operationsavdelningarna%20vid%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-715/surrogate" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-229/surrogate/Bladderscan%20-%20%c3%85tg%c3%a4rdskort%20f%c3%b6r%20bl%c3%a5sscanning%20och%20bl%c3%a5stappning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-453/surrogate/KAD%2c%20kvarliggande%20urinkateter.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-715/surrogate" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uptodate.com/contents/kidney-stones-in-adults-diagnosis-and-acute-management-of-suspected-nephrolithiasis?search=alfuzosin&amp;source=search_result&amp;selectedTitle=11%7E17&amp;usage_type=default&amp;display_rank=10" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-229/surrogate/Bladderscan%20-%20%c3%85tg%c3%a4rdskort%20f%c3%b6r%20bl%c3%a5sscanning%20och%20bl%c3%a5stappning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9004-593667208-173/surrogate/Nefrostomi%20nyinl%c3%a4ggning%20-%20dagv%c3%a5rd.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9004-593667208-173/surrogate/Nefrostomi%20nyinl%c3%a4ggning%20-%20dagv%c3%a5rd.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardpersonal.1177.se/globalassets/nkk/nationell/media/dokument/kunskapsstod/vardprogram/nationellt-vardprogram-for-stensjukdom-ovre-urinvagarna.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-45/surrogate/Antibiotikaprofylax%20inf%c3%b6r%20kirurgi.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-45/surrogate/Antibiotikaprofylax%20inf%c3%b6r%20kirurgi.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId30" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-151/surrogate/Preoperativa%20f%c3%b6rberedelser%20f%c3%b6r%20operationsavdelningarna%20vid%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-453/surrogate/KAD%2c%20kvarliggande%20urinkateter.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9004-593667208-191/surrogate/Stenextraktion%20-%20Perkutan.pdf" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-151/surrogate/Preoperativa%20f%c3%b6rberedelser%20f%c3%b6r%20operationsavdelningarna%20vid%20S%c3%b6dra%20%c3%84lvsborgs%20Sjukhus.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="bookmark://ProverVidInskrivning" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-229/surrogate/Bladderscan%20-%20%c3%85tg%c3%a4rdskort%20f%c3%b6r%20bl%c3%a5sscanning%20och%20bl%c3%a5stappning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-453/surrogate/KAD%2c%20kvarliggande%20urinkateter.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-715/surrogate" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uptodate.com/contents/kidney-stones-in-adults-diagnosis-and-acute-management-of-suspected-nephrolithiasis?search=alfuzosin&amp;source=search_result&amp;selectedTitle=11%7E17&amp;usage_type=default&amp;display_rank=10" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-229/surrogate/Bladderscan%20-%20%c3%85tg%c3%a4rdskort%20f%c3%b6r%20bl%c3%a5sscanning%20och%20bl%c3%a5stappning%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9004-593667208-173/surrogate/Nefrostomi%20nyinl%c3%a4ggning%20-%20dagv%c3%a5rd.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9004-593667208-173/surrogate/Nefrostomi%20nyinl%c3%a4ggning%20-%20dagv%c3%a5rd.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vardpersonal.1177.se/globalassets/nkk/nationell/media/dokument/kunskapsstod/vardprogram/nationellt-vardprogram-for-stensjukdom-ovre-urinvagarna.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-45/surrogate/Antibiotikaprofylax%20inf%c3%b6r%20kirurgi.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-45/surrogate/Antibiotikaprofylax%20inf%c3%b6r%20kirurgi.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -15637,74 +14104,52 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...33 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Manager/>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Njursten, akut omhändertagande vid SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
+  <revision>6</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>