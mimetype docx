--- v1 (2026-02-19)
+++ v2 (2026-09-09)
@@ -1,4650 +1,1032 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1AD1587D" w14:textId="77777777" w:rsidR="00AC66A6" w:rsidRDefault="00AC66A6" w:rsidP="00AC66A6">
-[...8 lines deleted...]
-    <w:p w14:paraId="6C3C6323" w14:textId="77777777" w:rsidR="00AC66A6" w:rsidRPr="002C483F" w:rsidRDefault="00AC66A6" w:rsidP="00AC66A6">
+    <w:p w14:paraId="3B4C2E45" w14:textId="77777777" w:rsidR="00A509FE" w:rsidRDefault="00A509FE" w:rsidP="28FF4750">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc100327185"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_Toc177031298"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc225514755"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc225514776"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc225514857"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc227162993"/>
       <w:bookmarkStart w:id="4" w:name="_Toc100327184"/>
+      <w:r w:rsidRPr="28FF4750">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>Vårdhygien - Kikhosta</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="002C483F">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-    </w:p>
-[...11 lines deleted...]
-        <w:t>örhindra spridning av kikhosta i vård och omsorg.</w:t>
+      <w:r w:rsidRPr="28FF4750">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D33D93" w14:textId="77777777" w:rsidR="00AC66A6" w:rsidRDefault="00AC66A6" w:rsidP="00AC66A6">
+    <w:p w14:paraId="11BC1DCA" w14:textId="372C5881" w:rsidR="009A32ED" w:rsidRDefault="009465F9" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc173330871"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc177031299"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc225514756"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc227162994"/>
       <w:r>
-        <w:t>Förändringar sedan föregående version</w:t>
+        <w:t>Fö</w:t>
+      </w:r>
+      <w:r w:rsidR="009A32ED">
+        <w:t>rändringar sedan föregående version</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="7B233A9A" w14:textId="5AC7D8EE" w:rsidR="06B34A10" w:rsidRDefault="0083062F" w:rsidP="6D1965B4">
-[...5 lines deleted...]
-        <w:t>Bifogat smittspårningshandling som bilaga</w:t>
+    <w:p w14:paraId="526C3844" w14:textId="1B2E4D87" w:rsidR="2228B305" w:rsidRDefault="2228B305" w:rsidP="146F71D2">
+      <w:r w:rsidRPr="146F71D2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Anpassning till primärvårdsenheter samt redaktionella förtydliganden.</w:t>
       </w:r>
-      <w:r w:rsidR="06B34A10">
-        <w:t>.</w:t>
+      <w:r w:rsidR="00E17CBE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Länkning till </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6C5B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">den regiongemensamma rutinen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157F9293" w14:textId="77777777" w:rsidR="00AC66A6" w:rsidRPr="00AB6ECA" w:rsidRDefault="00AC66A6" w:rsidP="00AC66A6">
+    <w:p w14:paraId="69BCFD87" w14:textId="459F9BCC" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00923AB2">
       <w:pPr>
-        <w:spacing w:before="360" w:after="40" w:line="276" w:lineRule="auto"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Underrubrik1"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc72840807"/>
-      <w:r w:rsidRPr="00AB6ECA">
-[...5 lines deleted...]
-        <w:t>Innehållsförteckning</w:t>
+      <w:bookmarkStart w:id="8" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc225514757"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc227162995"/>
+      <w:r>
+        <w:t>Sammanfattning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="305361E2" w14:textId="5254235B" w:rsidR="009A32ED" w:rsidRDefault="00A509FE" w:rsidP="00A509FE">
+      <w:r w:rsidRPr="00A509FE">
+        <w:t>Regiongemensam rutin framtagen gemensamt av vårdhygienverksamheter i Västra Götalandsregionen i syfte att förhindra spridning av kikhosta i vård och omsorg. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="8" w:name="_Toc173330872"/>
-    <w:p w14:paraId="7263E270" w14:textId="411B5373" w:rsidR="00F910B8" w:rsidRDefault="00AC66A6">
+    <w:p w14:paraId="3685CE7A" w14:textId="47315B7F" w:rsidR="38F475F0" w:rsidRPr="00923AB2" w:rsidRDefault="38F475F0" w:rsidP="009C7578">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Underrubrik1"/>
       </w:pPr>
+      <w:r w:rsidRPr="00923AB2">
+        <w:t>Extern länk</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="1CB611E0" w14:textId="4EA38344" w:rsidR="009C6C0C" w:rsidRDefault="003C7B2A">
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:fldChar w:fldCharType="begin"/>
+        <w:t xml:space="preserve">Extern länk till </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
+      <w:r w:rsidR="007500CC">
+        <w:t xml:space="preserve">regiongemensam rutin </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+      <w:r w:rsidR="00287158">
+        <w:t xml:space="preserve">som är fastställd </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Toc177031298" w:history="1">
-        <w:r w:rsidR="00F910B8" w:rsidRPr="009E3278">
+      <w:r w:rsidR="005E596E">
+        <w:t>som sjukhusövergripande på SÄS</w:t>
+      </w:r>
+      <w:r w:rsidR="004400EB">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="005E596E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B994399" w14:textId="488FAED3" w:rsidR="005E596E" w:rsidRDefault="00452BE1">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00452BE1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="MS Gothic"/>
-            <w:noProof/>
           </w:rPr>
-          <w:t>Sammanfattning</w:t>
-[...47 lines deleted...]
-          <w:fldChar w:fldCharType="end"/>
+          <w:t>Vårdhygien - Kikhosta</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CF2E18A" w14:textId="1B1B25C4" w:rsidR="00F910B8" w:rsidRDefault="00F910B8">
+    <w:p w14:paraId="281E9CA8" w14:textId="77777777" w:rsidR="00046F6C" w:rsidRPr="00046F6C" w:rsidRDefault="00542ABB">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
-[...1220 lines deleted...]
-        <w:spacing w:before="240" w:after="20"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00832E9A">
+      <w:r w:rsidRPr="00046F6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Bilaga</w:t>
+        <w:t>Om du upptäcker att länken inte fungerar</w:t>
       </w:r>
-    </w:p>
-[...1349 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidR="00046F6C" w:rsidRPr="00046F6C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>Arbetsgrupp, regional</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046F68A1" w14:textId="77777777" w:rsidR="00AC66A6" w:rsidRPr="00F910B8" w:rsidRDefault="00AC66A6" w:rsidP="79C15731">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="04265BF2" w14:textId="4585FF58" w:rsidR="00CC0586" w:rsidRDefault="00CC0586">
       <w:r>
-        <w:t xml:space="preserve">Ingemar Qvarfordt, hygienläkare, vårdhygien, Sahlgrenska universitetssjukhuset (SU)  </w:t>
+        <w:t>Se om rutin</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-        <w:t>Jon Edman Wallér, hygienläkare, vårdhygien, Södra Älvsborgs Sjukhus</w:t>
+      <w:r w:rsidR="00187B3B">
+        <w:t xml:space="preserve">en kan hittas länkad från Vårdgivarwebben: </w:t>
       </w:r>
-    </w:p>
-[...177 lines deleted...]
-      <w:r w:rsidRPr="00F910B8">
+      <w:r w:rsidR="00187B3B">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00F910B8">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00187B3B" w:rsidRPr="00187B3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>(original sparat/publicerat via sharepoint, vårdhygien, SÄS)</w:t>
+          <w:t>Kikhosta - Vårdgivarwebben Västra Götalandsregionen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F798B99" w14:textId="26CD64F5" w:rsidR="00E148AA" w:rsidRPr="00F910B8" w:rsidRDefault="00E148AA" w:rsidP="00AC66A6">
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> (ändra filtreringen)</w:t>
+    <w:p w14:paraId="5C45E92F" w14:textId="3DEDFD14" w:rsidR="00542ABB" w:rsidRDefault="00542ABB">
+      <w:r w:rsidRPr="00542ABB">
+        <w:t>Skicka ett epost-meddelande till funktionsbrevlådan sas.styrdokument@vgregion.se med information om vilket dokument det gäller.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B711C65" w14:textId="77777777" w:rsidR="00AC66A6" w:rsidRPr="006741B6" w:rsidRDefault="00AC66A6" w:rsidP="00AC66A6">
-[...120 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId28"/>
+    <w:sectPr w:rsidR="00542ABB" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78CEC752" w14:textId="77777777" w:rsidR="00ED0334" w:rsidRDefault="00ED0334">
+    <w:p w14:paraId="010C454D" w14:textId="77777777" w:rsidR="004B226D" w:rsidRDefault="004B226D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F52B379" w14:textId="77777777" w:rsidR="00ED0334" w:rsidRDefault="00ED0334">
+    <w:p w14:paraId="6A538F04" w14:textId="77777777" w:rsidR="004B226D" w:rsidRDefault="004B226D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4DFB695D" w14:textId="77777777" w:rsidR="00ED0334" w:rsidRDefault="00ED0334">
+    <w:p w14:paraId="4D09E819" w14:textId="77777777" w:rsidR="004B226D" w:rsidRDefault="004B226D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-[...6 lines deleted...]
-  <w:font w:name="Agency FB">
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FC6B21C" w14:textId="052E4292" w:rsidR="008250CC" w:rsidRDefault="008250CC" w:rsidP="008250CC">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="center"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="001510D8">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="001510D8">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...3 lines deleted...]
-      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="001510D8">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="002A1FC4" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
-[...6 lines deleted...]
-      <w:t>2</w:t>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="001510D8">
-[...4 lines deleted...]
-        <w:szCs w:val="20"/>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="001510D8">
-[...66 lines deleted...]
-        <w:szCs w:val="20"/>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="08658379" w:rsidR="00660269" w:rsidRDefault="008250CC" w:rsidP="00FB2F0F">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39716D08" wp14:editId="19B0CF05">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4552950</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-114300</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="2" name="Bildobjekt 2">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1897920" cy="384860"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="156EA095" w14:textId="77777777" w:rsidR="00ED0334" w:rsidRDefault="00ED0334"/>
+    <w:p w14:paraId="7353E91F" w14:textId="77777777" w:rsidR="004B226D" w:rsidRDefault="004B226D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E24BCF9" w14:textId="77777777" w:rsidR="00ED0334" w:rsidRDefault="00ED0334">
+    <w:p w14:paraId="646E3A40" w14:textId="77777777" w:rsidR="004B226D" w:rsidRDefault="004B226D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="66AAD2E8" w14:textId="77777777" w:rsidR="00ED0334" w:rsidRDefault="00ED0334">
+    <w:p w14:paraId="4C09B09C" w14:textId="77777777" w:rsidR="004B226D" w:rsidRDefault="004B226D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="227101F6" w14:textId="5EF6644D" w:rsidR="004B5C86" w:rsidRDefault="004B5C86" w:rsidP="004B5C86">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:tabs>
-[...3 lines deleted...]
-      </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D72D6C2" wp14:editId="29A5A2D3">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3C8B2CDB" w14:textId="77777777" w:rsidR="004B5C86" w:rsidRDefault="004B5C86" w:rsidP="004B5C86">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2D72D6C2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="3C8B2CDB" w14:textId="77777777" w:rsidR="004B5C86" w:rsidRDefault="004B5C86" w:rsidP="004B5C86">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="52CA54A2" w:rsidR="008A4EB9" w:rsidRDefault="007B6AB7" w:rsidP="00413A60">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
-    <w:r w:rsidRPr="00762EE0">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:drawing>
-[...78 lines deleted...]
-      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DFFA9B8" wp14:editId="371DAE0F">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-1270</wp:posOffset>
+                <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-5080</wp:posOffset>
+                <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4669155" cy="270510"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4669155" cy="270510"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="18075F67" w14:textId="77777777" w:rsidR="00A5066F" w:rsidRDefault="00A5066F" w:rsidP="00A5066F">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="0DFFA9B8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-.1pt;margin-top:-.4pt;width:367.65pt;height:21.3pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnfMVBGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6911badZeR25iVxV&#10;ipJITpUzZsG7EjAUsHfdX9+B9ZfSnqpeYGCG+XjvMb/rtSJ74XwLpqLFKKdEGA51a7YV/fG6+vSF&#10;Eh+YqZkCIyp6EJ7eLT5+mHe2FGNoQNXCEUxifNnZijYh2DLLPG+EZn4EVhh0SnCaBTy6bVY71mF2&#10;rbJxns+yDlxtHXDhPd4+DE66SPmlFDw8S+lFIKqi2FtIq0vrJq7ZYs7KrWO2afmxDfYPXWjWGix6&#10;TvXAAiM71/6RSrfcgQcZRhx0BlK2XKQZcJoifzfNumFWpFkQHG/PMPn/l5Y/7df2xZHQf4UeCYyA&#10;dNaXHi/jPL10Ou7YKUE/Qng4wyb6QDheTmaz22I6pYSjb3yTT4uEa3Z5bZ0P3wRoEo2KOqQlocX2&#10;jz5gRQw9hcRiBlatUokaZUhX0dnnaZ4enD34Qhl8eOk1WqHf9KStr+bYQH3A8RwMzHvLVy328Mh8&#10;eGEOqcaJUL7hGRepAGvB0aKkAffrb/cxHhlALyUdSqei/ueOOUGJ+m6Qm9tiMolaS4fJ9GaMB3ft&#10;2Vx7zE7fA6qzwI9ieTJjfFAnUzrQb6jyZayKLmY41q5oOJn3YRA0/hIulssUhOqyLDyateUxdUQ1&#10;IvzavzFnjzQEJPAJTiJj5Ts2htiBj+UugGwTVRHnAdUj/KjMxODxF0XpX59T1OWvL34DAAD//wMA&#10;UEsDBBQABgAIAAAAIQCYyfFW3gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BS8NAFITvgv9h&#10;eYK3dpNoNaTZlBIoguihtZfeXrKvSTC7G7PbNvrrfZ7qaRhmmPny1WR6cabRd84qiOcRCLK1051t&#10;FOw/NrMUhA9oNfbOkoJv8rAqbm9yzLS72C2dd6ERPGJ9hgraEIZMSl+3ZNDP3UCWs6MbDQa2YyP1&#10;iBceN71MouhJGuwsP7Q4UNlS/bk7GQWv5eYdt1Vi0p++fHk7roev/WGh1P3dtF6CCDSFaxn+8Bkd&#10;Cmaq3MlqL3oFs4SLLMzP6fPDIgZRKXiMU5BFLv/jF78AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAp3zFQRoCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAmMnxVt4AAAAGAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="18075F67" w14:textId="77777777" w:rsidR="00A5066F" w:rsidRDefault="00A5066F" w:rsidP="00A5066F">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...159 lines deleted...]
-    <w:nsid w:val="05DF67F4"/>
+    <w:nsid w:val="118A21BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="75525A52"/>
-[...199 lines deleted...]
-    <w:tmpl w:val="1E54CEB4"/>
+    <w:tmpl w:val="3C62DBB6"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1077" w:hanging="360"/>
-[...111 lines deleted...]
-      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="2" w:tplc="7F3C8730">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2535" w:hanging="735"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4714,536 +1096,165 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D520AB4"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EF1408C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B9E412AC"/>
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:tmpl w:val="E3783598"/>
+    <w:lvl w:ilvl="0" w:tplc="F5C2D18A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="­"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
+        <w:ind w:left="1571" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
+        <w:ind w:left="2291" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="360"/>
+        <w:ind w:left="3011" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
+        <w:ind w:left="3731" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
+        <w:ind w:left="4451" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5312" w:hanging="360"/>
+        <w:ind w:left="5171" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
+        <w:ind w:left="5891" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6752" w:hanging="360"/>
+        <w:ind w:left="6611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="360"/>
+        <w:ind w:left="7331" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...371 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5313,418 +1324,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...366 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5794,1250 +1438,876 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...571 lines deleted...]
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="1" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="915092585">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="2" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1310554619">
+  <w:num w:numId="3" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="617034161">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1779762354">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="829096820">
+  <w:num w:numId="5" w16cid:durableId="1789273297">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1469662030">
-[...61 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
-    <w:rsid w:val="0001064B"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
+    <w:rsid w:val="0001743F"/>
+    <w:rsid w:val="0002171A"/>
+    <w:rsid w:val="00025E7E"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
-    <w:rsid w:val="000338C9"/>
+    <w:rsid w:val="00033220"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00035CB3"/>
+    <w:rsid w:val="00046F6C"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
+    <w:rsid w:val="00066576"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="00070644"/>
+    <w:rsid w:val="00072E29"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="000928A8"/>
+    <w:rsid w:val="00093CB0"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
+    <w:rsid w:val="000A6A8D"/>
+    <w:rsid w:val="000A71FB"/>
     <w:rsid w:val="000B12D9"/>
-    <w:rsid w:val="000B1584"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000C7C04"/>
+    <w:rsid w:val="000C0827"/>
+    <w:rsid w:val="000C315B"/>
+    <w:rsid w:val="000C40C2"/>
+    <w:rsid w:val="000D0CD8"/>
+    <w:rsid w:val="000D4D18"/>
+    <w:rsid w:val="000D4D23"/>
+    <w:rsid w:val="000E21CA"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
+    <w:rsid w:val="000E7D39"/>
+    <w:rsid w:val="000E7F4F"/>
+    <w:rsid w:val="000F2234"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="00106AE1"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
+    <w:rsid w:val="001202E1"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
-    <w:rsid w:val="00136D67"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
+    <w:rsid w:val="00145C98"/>
     <w:rsid w:val="001522AE"/>
+    <w:rsid w:val="00155D08"/>
     <w:rsid w:val="00157D5B"/>
+    <w:rsid w:val="001614B8"/>
     <w:rsid w:val="00161FE6"/>
+    <w:rsid w:val="0016413C"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="00171675"/>
     <w:rsid w:val="0017508E"/>
-    <w:rsid w:val="00180C72"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="00187B3B"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001A7328"/>
+    <w:rsid w:val="001B56A9"/>
     <w:rsid w:val="001B762C"/>
+    <w:rsid w:val="001C1D2F"/>
     <w:rsid w:val="001C4D0A"/>
+    <w:rsid w:val="001C5A1C"/>
     <w:rsid w:val="001C5FEF"/>
     <w:rsid w:val="001E3789"/>
-    <w:rsid w:val="001F3711"/>
+    <w:rsid w:val="001E4A95"/>
+    <w:rsid w:val="001E55F4"/>
+    <w:rsid w:val="002068DF"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
+    <w:rsid w:val="00213B3F"/>
+    <w:rsid w:val="002173F5"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="00226958"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
+    <w:rsid w:val="0024330F"/>
+    <w:rsid w:val="00245ED7"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
+    <w:rsid w:val="00253462"/>
     <w:rsid w:val="0025380B"/>
+    <w:rsid w:val="00254D73"/>
     <w:rsid w:val="0025703A"/>
+    <w:rsid w:val="002572FE"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
-    <w:rsid w:val="00273B72"/>
+    <w:rsid w:val="0027269E"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
+    <w:rsid w:val="00287158"/>
     <w:rsid w:val="00290B5C"/>
+    <w:rsid w:val="00290CE4"/>
     <w:rsid w:val="00294791"/>
+    <w:rsid w:val="00296270"/>
     <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A1FC4"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B3748"/>
+    <w:rsid w:val="002C0967"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
+    <w:rsid w:val="002D10A9"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E4508"/>
+    <w:rsid w:val="002E67F4"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
+    <w:rsid w:val="00300810"/>
     <w:rsid w:val="003066D0"/>
+    <w:rsid w:val="00307C4C"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
+    <w:rsid w:val="00321EBC"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
+    <w:rsid w:val="0033489A"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
+    <w:rsid w:val="00343AA0"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
+    <w:rsid w:val="00367CDB"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
+    <w:rsid w:val="00374601"/>
     <w:rsid w:val="00384019"/>
+    <w:rsid w:val="0038538F"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00385F72"/>
+    <w:rsid w:val="00390E4C"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="00396FF6"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A3639"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B57FD"/>
+    <w:rsid w:val="003C7B2A"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
+    <w:rsid w:val="003D2513"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
-    <w:rsid w:val="003F5210"/>
+    <w:rsid w:val="00403E79"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="00417938"/>
+    <w:rsid w:val="00420306"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
+    <w:rsid w:val="00431C6E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00443A8D"/>
+    <w:rsid w:val="00436B08"/>
+    <w:rsid w:val="004400EB"/>
+    <w:rsid w:val="00443AB3"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
+    <w:rsid w:val="00452BE1"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
+    <w:rsid w:val="00476488"/>
+    <w:rsid w:val="00476AFA"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="004826F5"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
+    <w:rsid w:val="004A13BF"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
+    <w:rsid w:val="004A537E"/>
     <w:rsid w:val="004B2183"/>
+    <w:rsid w:val="004B226D"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B5C86"/>
+    <w:rsid w:val="004B7DB7"/>
+    <w:rsid w:val="004C0343"/>
     <w:rsid w:val="004C3536"/>
     <w:rsid w:val="004D7BA3"/>
+    <w:rsid w:val="004E030C"/>
+    <w:rsid w:val="004E7B48"/>
+    <w:rsid w:val="004F2285"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
-    <w:rsid w:val="004F56BF"/>
+    <w:rsid w:val="004F76B9"/>
     <w:rsid w:val="00501433"/>
-    <w:rsid w:val="005113D5"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="00522707"/>
+    <w:rsid w:val="00523411"/>
+    <w:rsid w:val="00524300"/>
     <w:rsid w:val="00531E60"/>
+    <w:rsid w:val="0053255F"/>
     <w:rsid w:val="00541D07"/>
+    <w:rsid w:val="00542ABB"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00550232"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
-    <w:rsid w:val="00566751"/>
+    <w:rsid w:val="00566723"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="005703DC"/>
+    <w:rsid w:val="00571EC9"/>
+    <w:rsid w:val="0057277B"/>
+    <w:rsid w:val="005759ED"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
+    <w:rsid w:val="00582B58"/>
+    <w:rsid w:val="00582BBB"/>
+    <w:rsid w:val="00583C71"/>
+    <w:rsid w:val="00585F65"/>
+    <w:rsid w:val="0059081C"/>
+    <w:rsid w:val="00593D61"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B7FBB"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005E596E"/>
+    <w:rsid w:val="005F0639"/>
+    <w:rsid w:val="0060013B"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
-    <w:rsid w:val="00623CFA"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
+    <w:rsid w:val="00636BAA"/>
+    <w:rsid w:val="00641A3A"/>
+    <w:rsid w:val="0064604E"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="006679FB"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
     <w:rsid w:val="00685193"/>
-    <w:rsid w:val="00685332"/>
     <w:rsid w:val="006A2789"/>
+    <w:rsid w:val="006A36E8"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
+    <w:rsid w:val="006B0485"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006B3824"/>
+    <w:rsid w:val="006B76F9"/>
+    <w:rsid w:val="006C2CC9"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
+    <w:rsid w:val="006D7E4F"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E53DB"/>
     <w:rsid w:val="006F0D7E"/>
+    <w:rsid w:val="006F52E3"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="00714492"/>
     <w:rsid w:val="007155D5"/>
+    <w:rsid w:val="0071631C"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
+    <w:rsid w:val="0073278D"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
+    <w:rsid w:val="007500CC"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
+    <w:rsid w:val="007600F5"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="0077120F"/>
+    <w:rsid w:val="007725AC"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007B6AB7"/>
+    <w:rsid w:val="007A5E66"/>
+    <w:rsid w:val="007C08AB"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
+    <w:rsid w:val="007E4E5C"/>
+    <w:rsid w:val="007E5031"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="008178D5"/>
+    <w:rsid w:val="00820DDC"/>
     <w:rsid w:val="00821A1B"/>
-    <w:rsid w:val="008250CC"/>
+    <w:rsid w:val="00825496"/>
     <w:rsid w:val="008262E9"/>
+    <w:rsid w:val="00826EA1"/>
     <w:rsid w:val="00827E69"/>
-    <w:rsid w:val="0083062F"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="008442CE"/>
     <w:rsid w:val="00851423"/>
+    <w:rsid w:val="00856728"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
+    <w:rsid w:val="00870CD4"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00872F5D"/>
     <w:rsid w:val="00873419"/>
+    <w:rsid w:val="00880AFB"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
+    <w:rsid w:val="008B4822"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C6DB0"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
+    <w:rsid w:val="008E0F29"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
+    <w:rsid w:val="008E4F49"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
+    <w:rsid w:val="008F2196"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="009211C2"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
+    <w:rsid w:val="00923AB2"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
-    <w:rsid w:val="00932BA2"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
+    <w:rsid w:val="009465F9"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00953631"/>
+    <w:rsid w:val="009568F4"/>
     <w:rsid w:val="00957D35"/>
+    <w:rsid w:val="0096192A"/>
+    <w:rsid w:val="00962725"/>
+    <w:rsid w:val="00963B27"/>
+    <w:rsid w:val="00965A3B"/>
     <w:rsid w:val="00971D93"/>
+    <w:rsid w:val="00986168"/>
+    <w:rsid w:val="00987875"/>
     <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
+    <w:rsid w:val="009C04FF"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C691A"/>
     <w:rsid w:val="009C6C0C"/>
+    <w:rsid w:val="009C7578"/>
+    <w:rsid w:val="009D5BC8"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
+    <w:rsid w:val="009E2141"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
+    <w:rsid w:val="009F09B1"/>
+    <w:rsid w:val="009F2956"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
-    <w:rsid w:val="00A04E09"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
+    <w:rsid w:val="00A11351"/>
+    <w:rsid w:val="00A21C6B"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="00A3029C"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A5066F"/>
+    <w:rsid w:val="00A509FE"/>
     <w:rsid w:val="00A514B7"/>
-    <w:rsid w:val="00A546D2"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
+    <w:rsid w:val="00A567BD"/>
     <w:rsid w:val="00A65FD4"/>
+    <w:rsid w:val="00A6789E"/>
+    <w:rsid w:val="00A74DB4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A83231"/>
+    <w:rsid w:val="00A842FA"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
+    <w:rsid w:val="00A94FA1"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
+    <w:rsid w:val="00AB14D0"/>
+    <w:rsid w:val="00AC25E4"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AC66A6"/>
+    <w:rsid w:val="00AD140E"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
+    <w:rsid w:val="00AE045E"/>
     <w:rsid w:val="00AE5BC7"/>
+    <w:rsid w:val="00AF4DA6"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B36260"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
-    <w:rsid w:val="00B43242"/>
     <w:rsid w:val="00B46C03"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
+    <w:rsid w:val="00B70CB8"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
-    <w:rsid w:val="00B77F32"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
+    <w:rsid w:val="00B91BAE"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
+    <w:rsid w:val="00BA4243"/>
+    <w:rsid w:val="00BA69C2"/>
+    <w:rsid w:val="00BA6DD8"/>
     <w:rsid w:val="00BB69DB"/>
+    <w:rsid w:val="00BC0B7E"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BD403F"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF2D3D"/>
+    <w:rsid w:val="00BF37EF"/>
+    <w:rsid w:val="00BF3D4D"/>
     <w:rsid w:val="00C01F0D"/>
+    <w:rsid w:val="00C053A4"/>
     <w:rsid w:val="00C07DDB"/>
+    <w:rsid w:val="00C10968"/>
+    <w:rsid w:val="00C23B4A"/>
+    <w:rsid w:val="00C27C5F"/>
+    <w:rsid w:val="00C36EB3"/>
     <w:rsid w:val="00C4115D"/>
+    <w:rsid w:val="00C4329E"/>
     <w:rsid w:val="00C43BDD"/>
+    <w:rsid w:val="00C46827"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C64000"/>
+    <w:rsid w:val="00C65985"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
+    <w:rsid w:val="00C7731C"/>
+    <w:rsid w:val="00C82E57"/>
+    <w:rsid w:val="00C838C0"/>
+    <w:rsid w:val="00C83F82"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
+    <w:rsid w:val="00C93B72"/>
+    <w:rsid w:val="00C9721C"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
-    <w:rsid w:val="00CA5562"/>
-    <w:rsid w:val="00CB0193"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB4BC3"/>
+    <w:rsid w:val="00CC0586"/>
     <w:rsid w:val="00CC167C"/>
+    <w:rsid w:val="00CC3A9C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CF32C5"/>
+    <w:rsid w:val="00CF22FE"/>
+    <w:rsid w:val="00CF3570"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
-    <w:rsid w:val="00D35AAA"/>
+    <w:rsid w:val="00D23B14"/>
+    <w:rsid w:val="00D275F1"/>
+    <w:rsid w:val="00D32A6C"/>
+    <w:rsid w:val="00D335A5"/>
+    <w:rsid w:val="00D33AAD"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D41450"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D70522"/>
+    <w:rsid w:val="00D563D2"/>
+    <w:rsid w:val="00D62304"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D62960"/>
+    <w:rsid w:val="00D67C88"/>
+    <w:rsid w:val="00D71BD0"/>
+    <w:rsid w:val="00D746B0"/>
     <w:rsid w:val="00D85218"/>
+    <w:rsid w:val="00D913E0"/>
     <w:rsid w:val="00D915B1"/>
+    <w:rsid w:val="00D95575"/>
+    <w:rsid w:val="00D97D22"/>
+    <w:rsid w:val="00D988E8"/>
+    <w:rsid w:val="00DA18C5"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
+    <w:rsid w:val="00DA6C5B"/>
+    <w:rsid w:val="00DB0A8E"/>
+    <w:rsid w:val="00DB6B09"/>
+    <w:rsid w:val="00DC1EE7"/>
+    <w:rsid w:val="00DD2EFE"/>
+    <w:rsid w:val="00DD7610"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E148AA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E4428E"/>
+    <w:rsid w:val="00E17CBE"/>
+    <w:rsid w:val="00E31B9F"/>
+    <w:rsid w:val="00E32ED1"/>
+    <w:rsid w:val="00E33414"/>
+    <w:rsid w:val="00E35D84"/>
+    <w:rsid w:val="00E40689"/>
+    <w:rsid w:val="00E411B6"/>
+    <w:rsid w:val="00E5178E"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
-    <w:rsid w:val="00E573DA"/>
+    <w:rsid w:val="00E5725E"/>
     <w:rsid w:val="00E61294"/>
+    <w:rsid w:val="00E7033C"/>
+    <w:rsid w:val="00E71324"/>
     <w:rsid w:val="00E7237C"/>
+    <w:rsid w:val="00E73BCD"/>
+    <w:rsid w:val="00E76E52"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
+    <w:rsid w:val="00E90BEA"/>
     <w:rsid w:val="00E90E82"/>
+    <w:rsid w:val="00E97FE4"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EB0DF3"/>
+    <w:rsid w:val="00EB360A"/>
     <w:rsid w:val="00EB6714"/>
+    <w:rsid w:val="00EC0A60"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
-    <w:rsid w:val="00ED0334"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
+    <w:rsid w:val="00EE0C0D"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EF461D"/>
+    <w:rsid w:val="00EF16D7"/>
+    <w:rsid w:val="00EF17DC"/>
+    <w:rsid w:val="00EF48F0"/>
+    <w:rsid w:val="00EF611D"/>
+    <w:rsid w:val="00F05999"/>
+    <w:rsid w:val="00F15CFE"/>
+    <w:rsid w:val="00F17120"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
+    <w:rsid w:val="00F3369A"/>
     <w:rsid w:val="00F35B05"/>
+    <w:rsid w:val="00F36393"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
+    <w:rsid w:val="00F51A46"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F8277D"/>
+    <w:rsid w:val="00F53149"/>
+    <w:rsid w:val="00F77243"/>
+    <w:rsid w:val="00F77F57"/>
+    <w:rsid w:val="00F80EF1"/>
     <w:rsid w:val="00F86F47"/>
+    <w:rsid w:val="00F879B6"/>
+    <w:rsid w:val="00F90A11"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00F910B8"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FC09B3"/>
     <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FC6DB2"/>
+    <w:rsid w:val="00FD0985"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
+    <w:rsid w:val="00FD6CA5"/>
     <w:rsid w:val="00FE12D8"/>
+    <w:rsid w:val="00FE4CFD"/>
+    <w:rsid w:val="00FF050A"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="021D56A2"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="06B34A10"/>
-[...1 lines deleted...]
-    <w:rsid w:val="533C570C"/>
+    <w:rsid w:val="0E9DE0B9"/>
+    <w:rsid w:val="146F71D2"/>
+    <w:rsid w:val="1A03CA94"/>
+    <w:rsid w:val="215F77EC"/>
+    <w:rsid w:val="2170BA39"/>
+    <w:rsid w:val="2228B305"/>
+    <w:rsid w:val="28FF4750"/>
+    <w:rsid w:val="2FE113CD"/>
+    <w:rsid w:val="32CF8C05"/>
+    <w:rsid w:val="35BF90B8"/>
+    <w:rsid w:val="38F475F0"/>
+    <w:rsid w:val="51AA7DAB"/>
+    <w:rsid w:val="520FAEFA"/>
+    <w:rsid w:val="598DE6ED"/>
+    <w:rsid w:val="5CCCC667"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="66974FD5"/>
+    <w:rsid w:val="66D2D2F2"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="6C963D15"/>
-[...1 lines deleted...]
-    <w:rsid w:val="79C15731"/>
+    <w:rsid w:val="6B76071E"/>
+    <w:rsid w:val="7C7A959F"/>
+    <w:rsid w:val="7D4AE2B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{C1C2DE86-E7A1-4C17-8374-15BABECAF70B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7380,174 +2650,202 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AC66A6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00AC66A6"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1600" w:after="240"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AC66A6"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AC66A6"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
@@ -7710,70 +3008,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00AC66A6"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
@@ -7795,51 +3094,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -7885,233 +3184,228 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00AC66A6"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00AC66A6"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:rsid w:val="004B5C86"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C64000"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AC66A6"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="924"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AC66A6"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1349"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -8148,118 +3442,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004B5C86"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -9241,56 +4535,56 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004B5C86"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="3"/>
       </w:numPr>
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -9416,205 +4710,3200 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistanumrerad">
-[...2 lines deleted...]
-    <w:rsid w:val="00685332"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
-      <w:numPr>
-[...6 lines deleted...]
-      <w:ind w:left="1349" w:right="868" w:hanging="357"/>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaniv20">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaniv2">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
-      <w:color w:val="000000" w:themeColor="text1"/>
-[...14 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0083062F"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC6DB2"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Underrubrik1">
+    <w:name w:val="Underrubrik 1"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:link w:val="Underrubrik1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00923AB2"/>
+    <w:pPr>
+      <w:ind w:right="-143"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Underrubrik1Char">
+    <w:name w:val="Underrubrik 1 Char"/>
+    <w:basedOn w:val="Heading2Char"/>
+    <w:link w:val="Underrubrik1"/>
+    <w:rsid w:val="00923AB2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="449395817">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="627080411">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="193539048">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="912543213">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1045255866">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1052539330">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1232498531">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1255019156">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1326666587">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1367557073">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1372072914">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1640529587">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1737048621">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1913543748">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1670794176">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="356201624">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="544610318">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="562639486">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="569926775">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="688994127">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="850879248">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="997615499">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1155146462">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1204446273">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1285691482">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1404639049">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1869247481">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="496768980">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="219021902">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1113356340">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1697002330">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="550386364">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="746614552">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="26755461">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="848714316">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1571966166">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1578898485">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1680548268">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1743796531">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2050297092">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="810371507">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="597714665">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="783573375">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="87390149">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="391973221">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="451635239">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="944189761">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1320383624">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1352142814">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1634826003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1664354152">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1794978163">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1851868779">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2053769790">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2076774660">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1675184000">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="104085960">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="177626857">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="260797844">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="335035808">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="408423548">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="465900663">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="843980618">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="910963188">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1781685755">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1978871802">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2022009583">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2074354464">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="680006002">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="488058367">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="601450861">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="674381669">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1256397725">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1262644699">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1754089681">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1874920582">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1908682168">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="735856220">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="55668131">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="39399530">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="267549143">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="589974870">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="739257641">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="860047788">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1011955676">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1398674138">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1530726927">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1841310674">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1902132099">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1961254115">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2039041035">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="66417930">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="62024573">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="471138458">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="801846259">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="833371877">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="881938679">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="913319443">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="963121787">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1041635085">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1197932780">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1581136607">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1771269922">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1936283708">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="873275733">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="94401278">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="410155106">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="504709496">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="694768306">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="786241637">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="869337313">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="935332612">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1365711346">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1750540899">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1968273555">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2095782866">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="958997414">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="227613211">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2004435399">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="292948512">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1855800222">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="397830138">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1473908557">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="467674097">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1769815622">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="614561903">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="355809761">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="357632922">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="725878971">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="170491353">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="947547830">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="906040731">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1720979201">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1097022243">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="211042403">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1008364227">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1648969933">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1134636105">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1889029741">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1193425375">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1887638175">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1997562078">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1254631228">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="93938727">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="104155130">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1132215751">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1692803286">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1311133810">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="9139383">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1453672179">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1072116925">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1599020591">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1488742973">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1612740805">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1458991184">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1642152854">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1501653956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1813786592">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="976181714">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2078163762">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="88699712">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1192034551">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="16851857">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="116142148">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="648901719">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="797066010">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1266772606">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1975286419">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1199776712">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="818232846">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="212547651">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="420106018">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="506212608">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="602494515">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="874316230">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1094130140">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1159661480">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1234583716">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1784837002">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1883787936">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1971745207">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2125296789">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1835877356">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="233980306">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="485365780">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="721172147">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="784007280">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="822625921">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1045569873">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1213149735">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1275402219">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1389456192">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1700856188">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2011983734">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2066251343">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1236551312">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="119959634">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2064327681">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="401369902">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="821582533">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1413703445">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1559241503">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1735664812">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1763456737">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2049599103">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1614365387">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="152111543">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="373622521">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="402992559">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="708458315">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="994838071">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1126503768">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1656297571">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2071998157">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1795976295">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="107353592">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="158232175">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="521282587">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="614411153">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="667173081">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1153721599">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1165626768">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1453668032">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1806004394">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1825971213">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2131584582">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1964462960">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="103887468">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="137843769">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="343748508">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="489373802">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="999120776">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1513642584">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2101872044">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="611744125">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1269121273">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1792360966">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samarbete-skyddad.vgregion.se/sites/sy-sas-sas-smittsparning/_layouts/15/WopiFrame.aspx?sourcedoc=%7B3732A784-38F6-4BDF-A951-71ACA9F86731%7D&amp;file=MALL%20Smittsp%C3%A5rningshandling%20allm%C3%A4n.docx&amp;action=default&amp;IsList=1&amp;ListId=%7BCAF13E70-200B-4235-A6B4-949647201583%7D&amp;ListItemId=2008" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/sas198-1710599037-550/surrogate" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/sas198-1710599037-550/surrogate" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samarbete-skyddad.vgregion.se/sites/sy-sas-sas-smittsparning/_layouts/15/WopiFrame.aspx?sourcedoc=%7B3732A784-38F6-4BDF-A951-71ACA9F86731%7D&amp;file=MALL%20Smittsp%C3%A5rningshandling%20allm%C3%A4n.docx&amp;action=default&amp;IsList=1&amp;ListId=%7BCAF13E70-200B-4235-A6B4-949647201583%7D&amp;ListItemId=2008" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv.vgregion.se/share/page/dp/ws/archive/stream/auth/v1/source/available/sofia/sas198-1710599037-550/surrogate" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendation-om-vaccination-mot-kikhosta-for-gravida/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/kikhosta-/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medscinet.se/infpreg/healthcareinfoMore.aspx?topic=35" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://samarbete-skyddad.vgregion.se/sites/sy-sas-sas-smittsparning/_layouts/15/WopiFrame.aspx?sourcedoc=%7B3732A784-38F6-4BDF-A951-71ACA9F86731%7D&amp;file=MALL%20Smittsp%C3%A5rningshandling%20allm%C3%A4n.docx&amp;action=default&amp;IsList=1&amp;ListId=%7BCAF13E70-200B-4235-A6B4-949647201583%7D&amp;ListItemId=2008" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/r/rekommendation-om-vaccination-mot-kikhosta-for-gravida/" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/kikhosta/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId30" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vgregion.se/halsa-och-vard/vardgivarwebben/vardriktlinjer/smittskydd-vastra-gotaland/anmalningspliktiga-sjukdomar---information-och-handlaggning-av-sjukdomsfall/kikhosta/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9992-381335686-98/surrogate/V%c3%a5rdhygien%20-%20Kikhosta.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -9898,55 +8187,70 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2018</Words>
-  <Characters>11507</Characters>
+  <Words>168</Words>
+  <Characters>964</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>95</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Rubrik</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Vårdhygien - Kikhosta, SÄS</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13499</CharactersWithSpaces>
+  <CharactersWithSpaces>1130</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Vårdhygien - Kikhosta, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>5</revision>
+  <lastModifiedBy>Jon Edman Wallér</lastModifiedBy>
+  <revision>98</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>