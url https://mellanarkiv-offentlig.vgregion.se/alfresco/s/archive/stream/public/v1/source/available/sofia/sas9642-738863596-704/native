--- v0 (2025-11-26)
+++ v1 (2026-09-09)
@@ -1,9054 +1,3655 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00184167" w:rsidP="009A32ED" w:rsidRDefault="00C90D88" w14:paraId="061914D4" w14:textId="73F26DB2">
+    <w:p w14:paraId="124E9B8F" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc321146591" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Fast vårdkontakt och läkarkontakt, SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BC1DCA" w14:textId="7E5B5EBE" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc228866168"/>
       <w:r>
-        <w:t>Fast vårdkontakt</w:t>
-[...12 lines deleted...]
-      </w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00C90D88" w:rsidP="00982246" w:rsidRDefault="00C90D88" w14:paraId="3CAC95A1" w14:textId="77777777">
+    <w:p w14:paraId="1EA7BF7D" w14:textId="54782252" w:rsidR="00EC3CD1" w:rsidRPr="00EC3CD1" w:rsidRDefault="001C52D0" w:rsidP="00EC3CD1">
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Uppdaterad version och anpassad utifrån aktuellt journalsystem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="3F00A84B" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:before="160"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc228866169"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc72840807"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidR="009D4F47" w:rsidP="00C90D88" w:rsidRDefault="00B817DF" w14:paraId="3CC8B3F0" w14:textId="3BC69949">
-      <w:pPr>
+    <w:p w14:paraId="45799DFB" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Den SÄS-övergripande rutinen gäller alla verksamheter som tillhandahåller öppenvård i form av mottagningsarbete eller med ett specialiserat mobilt team. Den avser för de patienter som är inskrivna och följs eller planeras att följas varaktigt. Rutinen beskriver vad fast vårdkontakt innebär, när det bedöms vara aktuellt, vilket ansvar som ingår och hur det ska journalföras.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AE76F4" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Rutinen ska ses som ett stöd i bedömning om när fast vårdkontakt och eller läkarkontakt ska erbjudas eller uteslutande ska finnas.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2578819E" w14:textId="77777777" w:rsidR="00EC3CD1" w:rsidRDefault="00EC3CD1" w:rsidP="00EC3CD1"/>
+    <w:p w14:paraId="6660DA9D" w14:textId="313DA891" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00831C35">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc228866170"/>
+      <w:r>
+        <w:t>Innehållsförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="0F609CD3" w14:textId="77777777" w:rsidR="00FF582C" w:rsidRDefault="00FF582C" w:rsidP="008305F4">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237BD2FE" w14:textId="064E7EE1" w:rsidR="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TOC \o "2-2" \h \z \t "Rubrik 3;3" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc228866168" w:history="1">
+        <w:r w:rsidRPr="0043200A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förändringar sedan föregående version</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228866168 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="605A27D3" w14:textId="48F92B74" w:rsidR="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228866169" w:history="1">
+        <w:r w:rsidRPr="0043200A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Sammanfattning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228866169 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7DB6A36A" w14:textId="4599D4A4" w:rsidR="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228866170" w:history="1">
+        <w:r w:rsidRPr="0043200A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Innehållsförteckning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228866170 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="62A80A93" w14:textId="6B9EAB7A" w:rsidR="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228866171" w:history="1">
+        <w:r w:rsidRPr="0043200A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bakgrund och syfte</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228866171 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="63AA86FC" w14:textId="512706D7" w:rsidR="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228866172" w:history="1">
+        <w:r w:rsidRPr="0043200A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förutsättningar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228866172 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="20096CBB" w14:textId="2C98138B" w:rsidR="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228866173" w:history="1">
+        <w:r w:rsidRPr="0043200A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Avgränsningar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228866173 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="249D0D17" w14:textId="6B6FC33B" w:rsidR="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228866174" w:history="1">
+        <w:r w:rsidRPr="0043200A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Fast vårdkontakt och huvudansvarig fast vårdkontakt</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228866174 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="380BE5F3" w14:textId="0B03118C" w:rsidR="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228866175" w:history="1">
+        <w:r w:rsidRPr="0043200A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Ansvar</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228866175 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3B8176C4" w14:textId="10B7460B" w:rsidR="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228866176" w:history="1">
+        <w:r w:rsidRPr="0043200A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utförande</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228866176 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="70B60EB9" w14:textId="3A1F131F" w:rsidR="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228866177" w:history="1">
+        <w:r w:rsidRPr="0043200A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Fast vårdkontakt i mobilt team</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228866177 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="135FC107" w14:textId="46688B02" w:rsidR="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228866178" w:history="1">
+        <w:r w:rsidRPr="0043200A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Fast vårdkontakt för barn och ungdomar med behov av fortsatt uppföljning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228866178 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5B7CD9B8" w14:textId="10EABEB3" w:rsidR="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228866179" w:history="1">
+        <w:r w:rsidRPr="0043200A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Patientgrupper som särskilt ska beaktas för fast vårdkontakt</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228866179 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5FB9602D" w14:textId="31FFFF7D" w:rsidR="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc228866180" w:history="1">
+        <w:r w:rsidRPr="0043200A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Källförteckning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc228866180 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1FC6584C" w14:textId="65AB939C" w:rsidR="00B405A1" w:rsidRDefault="001C52D0" w:rsidP="008305F4">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00EB39AE" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc228866171"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00EB39AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D3DAFC7" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:bookmarkStart w:id="8" w:name="_Toc100327187"/>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Enligt hälso-och sjukvårdsförordningen [1] och </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>patientlagen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t> [2] ska en fast vårdkontakt tillgodose patientens behov av trygghet, kontinuitet, samordning och säkerhet. Syftet är att stärka patientens ställning och stödja patienten i kontakter med vården samt att samordna vårdens insatser och säkerhet under tiden utredning, vård- och behandling ges. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484C9009" w14:textId="0ADDBB87" w:rsidR="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>För en personcentrerad vård, delaktighet och kontinuitet ska de patienter som följs varaktigt och har behov av specialiserad hälso- och sjukvård erbjudas fast vård- eller läkarkontakt inom specialistsjukvården på SÄS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B2A54A" w14:textId="34374B32" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc228866172"/>
       <w:r>
-        <w:t>Den</w:t>
-[...120 lines deleted...]
-      </w:r>
+        <w:t>Förutsättningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidR="00C90D88" w:rsidP="00C90D88" w:rsidRDefault="000804D7" w14:paraId="2B5A4BE2" w14:textId="2526AC8E">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="2490DFDE" w14:textId="07AF3B68" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc228866173"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc100327192"/>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Avgränsningar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A32ED" w:rsidP="3EEF4711" w:rsidRDefault="009A32ED" w14:paraId="11BC1DCA" w14:textId="7AC9C80B">
+    <w:p w14:paraId="64E90730" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1037"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Rutinen gäller inte för sluten hälso- och sjukvård, akutmottagning eller mobila akutläkarteam (MALT/Psykiatriskt team). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC59779" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc228866174"/>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Fast vårdkontakt och huvudansvarig fast vårdkontakt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6950F165" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1037"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Fast vårdkontakt är en viktig funktion för den enskilde patienten som har behov av hälso- och sjukvård. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614993DE" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Patientlagen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t> föreskriver att en fast vårdkontakt ska utses för en patient som begär det, eller om det är nödvändigt för att tillgodose patientens behov [2].  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBAA63B" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1037"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Fast vårdkontakt är den person, oavsett profession som har mest kontakt och kännedom om patienten, vilket verksamheten tillsammans med patient gemensamt kan komma överens om. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39880591" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1037"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Om det finns fler än en fast vårdkontakt ska dessa samverka och samordna sina insatser samt bestämma vem som ska vara huvudansvarig fast vårdkontakt. Det ska tydligt framgå i patientens journal vem som är huvudansvarig fast vårdkontakt [3]. Detta ska framgå i patientbakgrunden i patientens journal samt om det finns en vård- och behandlingsplan upprättad. Om patient tar kontakt med en fast vårdkontakt inom en specialitet, bistår kontaktad person att förmedla information och samordna vidare handläggning med annan vårdkontakt.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324A673D" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1037"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Kontaktuppgifterna ska lämnas till patienten/närstående i samband med mottagningsbesök och/eller utskrivning från vårdavdelning alternativt så snart det går i samband med uppföljning.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6767A6" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Kontaktsjuksköterska  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790038FF" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1037"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Kontaktsjuksköterska, till exempel inom cancersjukvården, ersätter inte fast läkarkontakt när detta ska finnas, men har som uppgift att vara fast vårdkontakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18978BD8" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1037"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Kontaktsjuksköterska är den som samordnar och bevakar delar kring vården för patienten. Det är också den person som håller kontakten och svarar på frågor och gör patienten delaktig i sin vård samt hjälper till med kontakter till andra yrkesgrupper och professioner och är ett stöd till närstående. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08DCA507" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>läkarkontakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C52D0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B3C2EE" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1037"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>För patienter med </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C52D0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>livshotande tillstånd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t> eller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C52D0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>livsuppehållande behandling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t> ska en legitimerad läkare utses som fast vårdkontakt. Fast läkarkontakt ska dokumenteras i patientjournalen och vara en namngiven läkare som bär huvudansvaret kring patientens vård- och behandling enligt hälso- och sjukvårdslagen (1982:763) 3§. Detta ska göras så snart som möjligt efter att behandlande läkare konstaterat tillståndet.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7249DF94" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1037"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Definitioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C52D0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171316AC" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1037"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Livshotande tillstånd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>: som på grund av sjukdom eller skada medför fara för en människas liv.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52597928" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1037"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Livsuppehållande behandling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>: som ges vid livshotande tillstånd för att upprätthålla en patients liv. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D89E7F8" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1037"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>[4]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E94F946" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1037"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Det är läkaren inom specialistsjukvården på SÄS ansvar att, utifrån kompetens, ta ställning och göra bedömning av vad som bedöms vara akut livshotande tillstånd.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742BC6A5" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1037"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Det är också läkaren inom specialistsjukvården på SÄS som bedömer om livsuppehållande behandling bedöms vara förväntad, med en allvarlig försämring och livshotande tillstånd, som innebär livsuppehållande behandling och därmed behov av fast läkarkontakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E70AE70" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1037"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>4 § Den fasta vårdkontakten ska ansvara för planeringen av patientens vård.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E0DA53" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1037"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>1. fastställa målen för vården,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7424819C" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1037"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>2. fastställa delmålen för de olika behandlingar och åtgärder som ingår i vården, och </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378D273F" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1037"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>3. ta ställning till hur patientens behov av hälso- och sjukvård ska tillgodoses. [4]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D27732E" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc228866175"/>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Ansvar</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7A76A4" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Verksamhetschef</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C52D0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E263DA1" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1037"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Verksamhetschef ansvarar för att uppdraget som fast vård- och läkarkontakt uppfylls. Den enskilde patientens behov av vård styr när och hur länge det är lämpligt att ha en fast kontakt. Behovet kan omprövas efter tid. Fast vård- eller läkarkontakt ska vara en namngiven person.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C173157" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>vårdkontakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C52D0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CCA702" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1037"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Ansvaret innebär att: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162FA762" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>vara patientens kontaktperson. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D352229" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>ansvara för att kontaktuppgifter till fast vårdkontakt i patientens journal skapas, är uppdaterade och aktuella. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6C4447" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1712"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>vid behov sammankalla till SIP (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="001C52D0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Samordnad individuell plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>) [5]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66843946" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>informera patient och närstående om vård- och hälsosituation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79961854" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>förmedla kontakter med annan vårdgivare i de fall det är aktuellt för att främja en helhetssyn och samordna de insatser patientens sjukdom eller tillstånd kräver. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E304FEC" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>skapa en trygg övergång för barn och ungdomar med varaktigt uppföljningsbehov vid övergång till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>vuxenvården</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>, genom överrapportering till övertagande fast vårdkontakt och säkerställa så eventuellt glapp uteblir.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E76B885" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Samordna vårdens kontakter i komplexa fall där behov av multidisciplinär samordning kan finnas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B91B176" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>vid eventuell oenighet kontakta chefläkare för hjälp att lösa ut uppkomna frågor/konflikter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C7076C" w14:textId="4303B62B" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc182817180" w:id="4"/>
-      <w:r w:rsidRPr="3EEF4711" w:rsidR="009A32ED">
+      <w:bookmarkStart w:id="14" w:name="_Toc228866176"/>
+      <w:r w:rsidRPr="00065A6B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Förändringar sedan föregående version</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w:rsidRPr="00942D1B" w:rsidR="009A32ED" w:rsidP="3EEF4711" w:rsidRDefault="0011723A" w14:paraId="4EA6C4B6" w14:textId="2A83773D">
-[...22 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="51229E05" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1555"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Som fast vårdkontakt är det centralt att arbeta personcentrerat och att utgå från patientens behov.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C90D88" w:rsidR="00B405A1" w:rsidP="00982246" w:rsidRDefault="00B405A1" w14:paraId="6660DA9D" w14:textId="2A8EC736">
-[...15 lines deleted...]
-        <w:t>Innehållsförteckning</w:t>
+    <w:p w14:paraId="3815062D" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1555"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Den fasta vårdkontakten utses på den mottagning/enhet där patienten har sin huvudsakliga anknytning och följs, och ska grundas på vilken personal som har bäst förutsättningar att tillgodose patientens behov. Det innebär att det kan finnas flera fasta vårdkontakter om den enskilde följs inom fler mottagningar och har andra vårdkontakter. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74FB6" w:rsidRDefault="00C90D88" w14:paraId="701C5E0D" w14:textId="06CE4F84">
-[...77 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="199AB674" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1555"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Patienten ska vara delaktig i processen om vem som ska vara fast vårdkontakt, och hens önskemål ska tillgodoses så långt det är möjligt. Om den fasta vårdkontakten inte är medicinskt ansvarig ska patienten informeras om vem som har det medicinska ansvaret.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D74FB6" w:rsidRDefault="00D74FB6" w14:paraId="0B510466" w14:textId="1664B179">
-[...68 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="5F564C44" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc228866177"/>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Fast vårdkontakt i mobilt team</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D74FB6" w:rsidRDefault="00D74FB6" w14:paraId="3E227148" w14:textId="2B465F27">
-[...68 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="0CB8BB87" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1555"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Fast vårdkontakt ska utses för de patienter som följs och är inskrivna i något av SÄS mobila specialistteam, d.v.s. en vårdnivå för hälso- och sjukvård som kräver mer specialiserade åtgärder än vad som kan ges inom regional primärvård.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D74FB6" w:rsidRDefault="00D74FB6" w14:paraId="4A60A1C9" w14:textId="7FD02F4D">
-[...68 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="25FECFF5" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1555"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Regionen har alltid ett övergripande ansvar när kommunens personal medverkar i specialiserade vården, att hela vårdkedjan fungerar. Av särskild vikt är att det finns tydliga enkla kontaktvägar där kommunens personal kan nå ansvarig personal i regionen.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D74FB6" w:rsidRDefault="00D74FB6" w14:paraId="782B728F" w14:textId="5A636E14">
-[...68 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="3B7CC066" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1555"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Patienter med specialiserad hälso- och sjukvård i hemmet ska ha en fast vårdkontakt, en fast läkarkontakt och en skriftlig vård- och behandlingsplan, [6]. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D74FB6" w:rsidRDefault="00D74FB6" w14:paraId="35D6D049" w14:textId="35361DE0">
-[...68 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="3BEDCD17" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc228866178"/>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Fast vårdkontakt för barn och ungdomar med behov av fortsatt uppföljning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D74FB6" w:rsidRDefault="00D74FB6" w14:paraId="0D014F93" w14:textId="72DD1F22">
-[...68 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="2CE1C280" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1555"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Fast vårdkontakt inom barn- och ungdomsverksamheten vid SÄS ska övervägas och vid behov utses till alla barn och ungdomar med många vårdkontakter och/eller kronisk sjukdom. Om kontinuerlig uppföljning krävs är fast vårdkontakt den person familjen kan vända sig till.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D74FB6" w:rsidRDefault="00D74FB6" w14:paraId="06565FB8" w14:textId="21467F64">
-[...1259 lines deleted...]
-      <w:r w:rsidRPr="00BA79FC">
+    <w:p w14:paraId="6BEF657D" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1555"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>livshotande tillstånd</w:t>
-[...72 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>För barn tillhörande dagvården, och med fast vårdkontakt inom annan verksamhet, kvarstår tidigare princip enligt följande</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C412CF" w:rsidP="00472864" w:rsidRDefault="00C412CF" w14:paraId="3E222C30" w14:textId="058DF591">
-[...22 lines deleted...]
-        <w:t>tioner</w:t>
+    <w:p w14:paraId="5A156711" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Barn- och ungdomsmedicinsk mottagning, Regionhälsan: utses på respektive barnmottagning. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008262F7" w:rsidP="00117159" w:rsidRDefault="004B614B" w14:paraId="77AB2A42" w14:textId="477B8ADD">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="021FDE5B" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Primärvård: utses på respektive vårdcentral. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E522FA" w:rsidR="002350A8" w:rsidP="004A0733" w:rsidRDefault="00494A62" w14:paraId="794450E2" w14:textId="40E40B07">
-[...71 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="1BA2011C" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Barnhabilitering: ansvarar för fast vårdkontakt gällande det funktionshinder för vilket de har uppdrag för. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00685C6D" w:rsidP="00117159" w:rsidRDefault="00685C6D" w14:paraId="74639442" w14:textId="2D4922D2">
-[...13 lines deleted...]
-        <w:t>].</w:t>
+    <w:p w14:paraId="31113D8E" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Patienter som huvudsakligen följs inom barnpsykiatrin ska erbjudas fast vårdkontakt på barn- och ungdomspsykiatrin (BUP). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00195C69" w:rsidR="00084F34" w:rsidP="12C922BB" w:rsidRDefault="3269CDFC" w14:paraId="366C9DA0" w14:textId="64A4F996">
-[...46 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w14:paraId="7D734BC5" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc228866179"/>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Patientgrupper som särskilt ska beaktas för fast vårdkontakt</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00195C69" w:rsidR="3269CDFC" w:rsidP="12C922BB" w:rsidRDefault="00361FC6" w14:paraId="3B26310F" w14:textId="51A626CE">
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> och därmed behov av fast läkarkontakt.</w:t>
+    <w:p w14:paraId="4B2EC6F1" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Multisjuka.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00416B63" w:rsidP="00416B63" w:rsidRDefault="00416B63" w14:paraId="031826D4" w14:textId="1F7C6087">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">4 § Den fasta vårdkontakten ska ansvara för planeringen av patientens vård. </w:t>
+    <w:p w14:paraId="5C92E77D" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Sköra äldre. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00416B63" w:rsidP="00416B63" w:rsidRDefault="00416B63" w14:paraId="50964C09" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">1. fastställa målen för vården, </w:t>
+    <w:p w14:paraId="0AC77B62" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Personer med psykiska kroniska sjukdomar och sammansatta vårdbehov. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E522FA" w:rsidR="00416B63" w:rsidP="00416B63" w:rsidRDefault="00416B63" w14:paraId="30EFD7E1" w14:textId="77777777">
-[...4 lines deleted...]
-        <w:t>vården, och</w:t>
+    <w:p w14:paraId="21D51155" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Personer med depression, ångestsyndrom och stressrelaterad psykisk ohälsa. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DA7735" w:rsidR="00416B63" w:rsidP="00DA7735" w:rsidRDefault="00416B63" w14:paraId="54BD7401" w14:textId="7AAEBB2B">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> [4].</w:t>
+    <w:p w14:paraId="06069C3C" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Personer med fysisk eller psykisk ohälsa, sjukdom eller funktionsnedsättning som har nedsatt autonomi, intellektuell eller kognitiv funktionsnedsättning. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A41C2" w:rsidP="000A41C2" w:rsidRDefault="000A41C2" w14:paraId="4C4586A2" w14:textId="77777777">
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="46A45FAC" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Personer som har omfattande beroendeproblematik.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00695E36" w:rsidR="000A41C2" w:rsidP="000A41C2" w:rsidRDefault="000A41C2" w14:paraId="224AD343" w14:textId="07D81C1B">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+    <w:p w14:paraId="2AF713F7" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Personer som ofta är aktuella för akutsjukvård. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A41C2" w:rsidP="000A41C2" w:rsidRDefault="000A41C2" w14:paraId="2B978616" w14:textId="6386A6A3">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Verksamhetschef ansvarar för att uppdraget som fast vård- och läkarkontakt uppfylls. Den enskilde patientens behov av vård styr när och hur länge det är lämpligt att ha en fast kontakt. Behovet kan omprövas efter tid. Fast vård- eller läkarkontakt ska vara en namngiven person. </w:t>
+    <w:p w14:paraId="63C5B356" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1555"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Styrande dokument som regionala medicinska riktlinjer och tillämpningar ligger till grund för dessa patientkategorier [7]. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A41C2" w:rsidP="000A41C2" w:rsidRDefault="000A41C2" w14:paraId="6EFFBE2D" w14:textId="77777777">
-[...280 lines deleted...]
-    <w:p w:rsidRPr="00065A6B" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="0031242F" w14:paraId="165A0DBA" w14:textId="77777777">
+    <w:p w14:paraId="188AE2C8" w14:textId="50061DF7" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
-        <w:rPr>
-[...108 lines deleted...]
-        <w:t>obilt team</w:t>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc228866180"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Källförteckning</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
-    </w:p>
-[...84 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w:rsidRPr="00F81D0A" w:rsidR="00D04005" w:rsidP="00F81D0A" w:rsidRDefault="00D04005" w14:paraId="4296E2B1" w14:textId="2C1E0029">
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+    <w:p w14:paraId="2B5F30A6" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Hälso-och sjukvårdsförordningen (2017:80). Svensk författningssamling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C52D0">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="001C52D0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/halso-och-sjukvardsforordning-201780_sfs-2017-80</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00F81573" w:rsidP="00F81573" w:rsidRDefault="007F0C4E" w14:paraId="04B95D18" w14:textId="51888D65">
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="7DDA0D11" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Patientlag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t> (2014:821). Svensk författningssamling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C52D0">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="001C52D0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/patientlag-2014821_sfs-2014-821</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B75061" w:rsidR="00B75061" w:rsidP="00B75061" w:rsidRDefault="00B75061" w14:paraId="03D436A3" w14:textId="1DFEC0BC">
-[...43 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="3134514B" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Länsgemensam riktlinje för öppenvårdsprocessen i Västra Götaland. Vårdsamverkan Västra Götaland </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C52D0">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="001C52D0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.vardsamverkan.se/dokument/styrdokument</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B75061" w:rsidR="00E633DA" w:rsidP="00B75061" w:rsidRDefault="00E633DA" w14:paraId="6031FB16" w14:textId="5134C0E4">
-[...10 lines deleted...]
-        <w:t>mottagning, Regionhälsan: utses på respektive barnmottagning.</w:t>
+    <w:p w14:paraId="3F1F777F" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Socialstyrelsens föreskrifter och allmänna råd om livsuppehållande behandling (SOSFS 2011:7). Socialstyrelsens författningssamling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C52D0">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="001C52D0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/20117-om-livsuppehallande-behandling</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B75061" w:rsidR="00E633DA" w:rsidP="00B75061" w:rsidRDefault="00E633DA" w14:paraId="701A5541" w14:textId="0C0F5A6D">
-[...4 lines deleted...]
-        <w:t>Primärvård: utses på respektive vårdcentral.</w:t>
+    <w:p w14:paraId="35382764" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Samordnad Individuell Plan, SIP. Länsgemensam riktlinje för kommunerna i Västra Götaland och Västra Götalandsregionen.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C52D0">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="001C52D0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.vardsamverkan.se/omraden/samordnad-individuell-plan-sip</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B75061" w:rsidR="00E633DA" w:rsidP="00B75061" w:rsidRDefault="00E633DA" w14:paraId="3ACFF2C7" w14:textId="4922382C">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> för fast vårdkontakt gällande det funktionshinder för vilket de har uppdrag för.</w:t>
+    <w:p w14:paraId="464C0284" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Specialiserad vård i hemmet. Sveriges Kommuner och Regioner (SKR) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C52D0">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="001C52D0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://skr.se/download/18.2070d58a1817fca64d32a4f/1655736996658/Specialiserad-vard-i-hemmet.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B75061" w:rsidR="00153ED8" w:rsidP="00B75061" w:rsidRDefault="00153ED8" w14:paraId="16D98FCB" w14:textId="0C7CEDAB">
-[...28 lines deleted...]
-        <w:t>n (BUP).</w:t>
+    <w:p w14:paraId="6D095DF6" w14:textId="77777777" w:rsidR="001C52D0" w:rsidRPr="001C52D0" w:rsidRDefault="001C52D0" w:rsidP="001C52D0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t>Krav- och kvalitetsbok, Vårdval Vårdcentral. Västra Götalandsregionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C52D0">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="001C52D0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.vgregion.se/halsa-och-vard/vardgivarwebben/uppdrag-och-avtal/vardval-vardcentral/krav--och-kvalitetsbok-vg-primarvard</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001C52D0">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D6434E" w:rsidR="00E05884" w:rsidP="00D6434E" w:rsidRDefault="00313106" w14:paraId="2C51C848" w14:textId="0ED99BC5">
-[...628 lines deleted...]
-    <w:p w:rsidR="009C6C0C" w:rsidP="001D7379" w:rsidRDefault="009C6C0C" w14:paraId="6351CE73" w14:textId="77777777"/>
+    <w:p w14:paraId="40AA233F" w14:textId="17DD0B4B" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="00B03BB7"/>
     <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
-      <w:headerReference w:type="default" r:id="rId21"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A21B18" w:rsidRDefault="00A21B18" w14:paraId="01599D24" w14:textId="77777777">
+    <w:p w14:paraId="73803466" w14:textId="77777777" w:rsidR="00E61D9A" w:rsidRDefault="00E61D9A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A21B18" w:rsidRDefault="00A21B18" w14:paraId="7B05DC34" w14:textId="77777777">
+    <w:p w14:paraId="48DE531F" w14:textId="77777777" w:rsidR="00E61D9A" w:rsidRDefault="00E61D9A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00A21B18" w:rsidRDefault="00A21B18" w14:paraId="18163643" w14:textId="77777777">
+    <w:p w14:paraId="4F1670E3" w14:textId="77777777" w:rsidR="00E61D9A" w:rsidRDefault="00E61D9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-    <w:panose1 w:val="02070409020205020404"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00D74FB6" w14:paraId="47BD2091" w14:textId="66F4EBFA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00E61D9A" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...4 lines deleted...]
-      </w:sdtEndPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00A65FD4">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:noProof/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00111CB2">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="76DF6159">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A21B18" w:rsidRDefault="00A21B18" w14:paraId="293190BE" w14:textId="77777777"/>
+    <w:p w14:paraId="5E26B688" w14:textId="77777777" w:rsidR="00E61D9A" w:rsidRDefault="00E61D9A"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A21B18" w:rsidRDefault="00A21B18" w14:paraId="75416762" w14:textId="77777777">
+    <w:p w14:paraId="33FD65E6" w14:textId="77777777" w:rsidR="00E61D9A" w:rsidRDefault="00E61D9A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00A21B18" w:rsidRDefault="00A21B18" w14:paraId="42B0218C" w14:textId="77777777">
+    <w:p w14:paraId="40567FB1" w14:textId="77777777" w:rsidR="00E61D9A" w:rsidRDefault="00E61D9A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00982246" w14:paraId="058CDD4D" w14:textId="23BA5B78">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="67850B52">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-78740</wp:posOffset>
+                <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4669155" cy="266700"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4669155" cy="266700"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-6.2pt;width:367.65pt;height:21pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATN2G0GgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc61279qZZeR25iVxV&#10;ipJITpUzZsG7EjAUsHfdX9+B9ZfSnqpeYGCG+XjvMb/rtSJ74XwLpqLjUU6JMBzq1mwr+uN19ekL&#10;JT4wUzMFRlT0IDy9W3z8MO9sKSbQgKqFI5jE+LKzFW1CsGWWed4IzfwIrDDolOA0C3h026x2rMPs&#10;WmWTPC+yDlxtHXDhPd4+DE66SPmlFDw8S+lFIKqi2FtIq0vrJq7ZYs7KrWO2afmxDfYPXWjWGix6&#10;TvXAAiM71/6RSrfcgQcZRhx0BlK2XKQZcJpx/m6adcOsSLMgON6eYfL/Ly1/2q/tiyOh/wo9EhgB&#10;6awvPV7GeXrpdNyxU4J+hPBwhk30gXC8nBbF7Xg2o4Sjb1IUN3nCNbu8ts6HbwI0iUZFHdKS0GL7&#10;Rx+wIoaeQmIxA6tWqUSNMqSraPF5lqcHZw++UAYfXnqNVug3PWnrqzk2UB9wPAcD897yVYs9PDIf&#10;XphDqnEilG94xkUqwFpwtChpwP36232MRwbQS0mH0qmo/7ljTlCivhvk5nY8nUatpcN0djPBg7v2&#10;bK49ZqfvAdU5xo9ieTJjfFAnUzrQb6jyZayKLmY41q5oOJn3YRA0/hIulssUhOqyLDyateUxdUQ1&#10;IvzavzFnjzQEJPAJTiJj5Ts2htiBj+UugGwTVRHnAdUj/KjMxODxF0XpX59T1OWvL34DAAD//wMA&#10;UEsDBBQABgAIAAAAIQD+HeWZ4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9h&#10;GcFbu8mibZpmU0qgCKKH1l68TbLTJLgfMbtto7/e9aS3GebhnectNpPR7EKj752VkM4TYGQbp3rb&#10;Sji+7WYZMB/QKtTOkoQv8rApb28KzJW72j1dDqFlMcT6HCV0IQw5577pyKCfu4FsvJ3caDDEdWy5&#10;GvEaw43mIkkW3GBv44cOB6o6aj4OZyPhudq94r4WJvvW1dPLaTt8Ht8fpby/m7ZrYIGm8AfDr35U&#10;hzI61e5slWdawkwsRUTjkIoHYJFYJlkKrJYgVgvgZcH/Vyh/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhABM3YbQaAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAP4d5ZniAAAACgEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
+            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00762EE0" w:rsidR="008569C6">
-[...78 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="1D074A65"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E104E4E6"/>
+    <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...13 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...141 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07F0337A"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1E54CEB4"/>
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:tmpl w:val="DDF0BC38"/>
+    <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="135A157B"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="65667058"/>
-    <w:lvl w:ilvl="0" w:tplc="041D000F">
+    <w:tmpl w:val="1B6660C0"/>
+    <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier" w:hAnsi="Courier"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...2410 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="164058872">
+  <w:num w:numId="1" w16cid:durableId="861477783">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="861477783">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="444931515">
+  <w:num w:numId="2" w16cid:durableId="57095060">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="739910959">
-[...5 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1296368398">
+  <w:num w:numId="3" w16cid:durableId="36130748">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="689646344">
-[...52 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="000022BB"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000050FA"/>
     <w:rsid w:val="000051D5"/>
-    <w:rsid w:val="00005B82"/>
-    <w:rsid w:val="000069B7"/>
     <w:rsid w:val="00006D2A"/>
-    <w:rsid w:val="00010B7C"/>
     <w:rsid w:val="00010D47"/>
-    <w:rsid w:val="000114A0"/>
-    <w:rsid w:val="000131AD"/>
+    <w:rsid w:val="0001551E"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="00020C0B"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00025500"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
-    <w:rsid w:val="000334DD"/>
-    <w:rsid w:val="0003363B"/>
     <w:rsid w:val="00033ED5"/>
-    <w:rsid w:val="00035763"/>
-[...9 lines deleted...]
-    <w:rsid w:val="0004737E"/>
+    <w:rsid w:val="000374FB"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="000708EB"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0008110F"/>
     <w:rsid w:val="00084024"/>
-    <w:rsid w:val="00084F34"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00090036"/>
     <w:rsid w:val="0009062C"/>
-    <w:rsid w:val="00090C63"/>
-    <w:rsid w:val="000938D5"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A41C2"/>
+    <w:rsid w:val="0009600C"/>
     <w:rsid w:val="000A611A"/>
-    <w:rsid w:val="000A6838"/>
-    <w:rsid w:val="000A7BCC"/>
     <w:rsid w:val="000B12D9"/>
-    <w:rsid w:val="000B2BCC"/>
-    <w:rsid w:val="000B3ECA"/>
     <w:rsid w:val="000B4536"/>
-    <w:rsid w:val="000B4E43"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000B5435"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000C135B"/>
-[...6 lines deleted...]
-    <w:rsid w:val="000E332D"/>
     <w:rsid w:val="000E463B"/>
-    <w:rsid w:val="000E5231"/>
     <w:rsid w:val="000E5A7E"/>
-    <w:rsid w:val="000E7A38"/>
-    <w:rsid w:val="000F2C6B"/>
     <w:rsid w:val="000F43A3"/>
-    <w:rsid w:val="000F5684"/>
-    <w:rsid w:val="000F6946"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
-    <w:rsid w:val="001050A1"/>
-    <w:rsid w:val="0010796A"/>
+    <w:rsid w:val="001108C0"/>
     <w:rsid w:val="00111CB2"/>
-    <w:rsid w:val="0011213C"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="0011468F"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00130C4C"/>
+    <w:rsid w:val="001258CE"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
-    <w:rsid w:val="00133938"/>
     <w:rsid w:val="00133A0F"/>
-    <w:rsid w:val="0013578A"/>
     <w:rsid w:val="0013580F"/>
-    <w:rsid w:val="00135FD6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0013789F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
-    <w:rsid w:val="00140FC4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00141C70"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="00144231"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00145FC4"/>
     <w:rsid w:val="001522AE"/>
-    <w:rsid w:val="00153ED8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00156292"/>
+    <w:rsid w:val="00155EFF"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001634B9"/>
-    <w:rsid w:val="001636B0"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="001676E7"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00173CC2"/>
     <w:rsid w:val="0017508E"/>
-    <w:rsid w:val="0018010F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00180BC3"/>
+    <w:rsid w:val="001805B4"/>
     <w:rsid w:val="00181FDC"/>
-    <w:rsid w:val="00182574"/>
+    <w:rsid w:val="00183D9D"/>
     <w:rsid w:val="00184167"/>
+    <w:rsid w:val="001859AF"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
-    <w:rsid w:val="00187244"/>
     <w:rsid w:val="001874D6"/>
-    <w:rsid w:val="00187F45"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00195C69"/>
     <w:rsid w:val="0019632A"/>
-    <w:rsid w:val="0019768E"/>
-[...4 lines deleted...]
-    <w:rsid w:val="001A4C3B"/>
+    <w:rsid w:val="001A1B01"/>
     <w:rsid w:val="001A4E7C"/>
-    <w:rsid w:val="001A63B6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001B519D"/>
     <w:rsid w:val="001B762C"/>
-    <w:rsid w:val="001C22A8"/>
-    <w:rsid w:val="001C3762"/>
     <w:rsid w:val="001C4D0A"/>
+    <w:rsid w:val="001C52D0"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001C62AB"/>
-[...4 lines deleted...]
-    <w:rsid w:val="001E2AE0"/>
     <w:rsid w:val="001E3789"/>
-    <w:rsid w:val="001E5999"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00201DF0"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
-    <w:rsid w:val="0021440F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002175EF"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="00221881"/>
-[...4 lines deleted...]
-    <w:rsid w:val="002353D2"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="00237194"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00247C46"/>
+    <w:rsid w:val="002433A3"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
-    <w:rsid w:val="00256396"/>
     <w:rsid w:val="0025703A"/>
-    <w:rsid w:val="00262899"/>
-    <w:rsid w:val="00262BC1"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="00270D9C"/>
     <w:rsid w:val="00270FA8"/>
-    <w:rsid w:val="0027119F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00280924"/>
     <w:rsid w:val="00280A85"/>
-    <w:rsid w:val="002817D3"/>
     <w:rsid w:val="00284119"/>
-    <w:rsid w:val="002841D9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00286EA2"/>
     <w:rsid w:val="00290B5C"/>
-    <w:rsid w:val="00292FF2"/>
     <w:rsid w:val="00294791"/>
-    <w:rsid w:val="00294D25"/>
-[...3 lines deleted...]
-    <w:rsid w:val="002A0C72"/>
     <w:rsid w:val="002A1C4F"/>
-    <w:rsid w:val="002A4778"/>
+    <w:rsid w:val="002A2D7B"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
-    <w:rsid w:val="002B1539"/>
-[...6 lines deleted...]
-    <w:rsid w:val="002C0089"/>
     <w:rsid w:val="002C0C02"/>
-    <w:rsid w:val="002C0D9A"/>
     <w:rsid w:val="002C1277"/>
-    <w:rsid w:val="002C18CF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002C58F7"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
-    <w:rsid w:val="002D2EEA"/>
+    <w:rsid w:val="002D3C39"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
-    <w:rsid w:val="002E4FF1"/>
-    <w:rsid w:val="002E69C0"/>
     <w:rsid w:val="002E6F81"/>
-    <w:rsid w:val="002E7094"/>
     <w:rsid w:val="002F08BA"/>
-    <w:rsid w:val="002F0C62"/>
     <w:rsid w:val="002F2CFF"/>
-    <w:rsid w:val="002F4DAB"/>
     <w:rsid w:val="002F568B"/>
-    <w:rsid w:val="002F5E03"/>
     <w:rsid w:val="002F7818"/>
-    <w:rsid w:val="002F7892"/>
-[...4 lines deleted...]
-    <w:rsid w:val="003056D6"/>
     <w:rsid w:val="003066D0"/>
-    <w:rsid w:val="00307528"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00310F1E"/>
     <w:rsid w:val="00311401"/>
-    <w:rsid w:val="0031242F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00317E8B"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
-    <w:rsid w:val="0032100F"/>
     <w:rsid w:val="00324171"/>
+    <w:rsid w:val="00325C54"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="003300E3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00336016"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
-    <w:rsid w:val="0034401D"/>
     <w:rsid w:val="00345EB1"/>
-    <w:rsid w:val="00346B74"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00350193"/>
+    <w:rsid w:val="003475D7"/>
     <w:rsid w:val="00350CC4"/>
-    <w:rsid w:val="00350D66"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00357BA9"/>
     <w:rsid w:val="00360E0D"/>
-    <w:rsid w:val="0036141E"/>
-    <w:rsid w:val="00361FC6"/>
+    <w:rsid w:val="003620FB"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
-    <w:rsid w:val="00370ED4"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="00375641"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00383AAF"/>
+    <w:rsid w:val="003755F1"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
-    <w:rsid w:val="00385865"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00386A55"/>
     <w:rsid w:val="0039118E"/>
-    <w:rsid w:val="003913F3"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00397481"/>
     <w:rsid w:val="00397F54"/>
-    <w:rsid w:val="003A0ADF"/>
     <w:rsid w:val="003A0D43"/>
-    <w:rsid w:val="003A35E8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003B0FA5"/>
     <w:rsid w:val="003B2A4B"/>
-    <w:rsid w:val="003B3175"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003B7F3F"/>
+    <w:rsid w:val="003C7480"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003D3FD3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003D5A31"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
-    <w:rsid w:val="003E2DFE"/>
-    <w:rsid w:val="003E2F7D"/>
     <w:rsid w:val="003E2FF7"/>
-    <w:rsid w:val="003E4FDC"/>
-    <w:rsid w:val="003E734A"/>
+    <w:rsid w:val="003F03B7"/>
     <w:rsid w:val="003F1013"/>
-    <w:rsid w:val="003F11EE"/>
     <w:rsid w:val="003F1ACF"/>
-    <w:rsid w:val="003F2FBE"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00402E2F"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
-    <w:rsid w:val="00407DE8"/>
-    <w:rsid w:val="00412635"/>
     <w:rsid w:val="00413A60"/>
-    <w:rsid w:val="004162FE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00417792"/>
     <w:rsid w:val="004230F7"/>
-    <w:rsid w:val="00425507"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00427874"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00434659"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00446100"/>
     <w:rsid w:val="00446255"/>
-    <w:rsid w:val="00446D34"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="00453B73"/>
-    <w:rsid w:val="004572B6"/>
+    <w:rsid w:val="00454B55"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
-    <w:rsid w:val="0046580B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00470ACB"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
-    <w:rsid w:val="004715C1"/>
     <w:rsid w:val="00472482"/>
-    <w:rsid w:val="00472864"/>
-    <w:rsid w:val="00472F74"/>
     <w:rsid w:val="004735F1"/>
-    <w:rsid w:val="004807AD"/>
     <w:rsid w:val="00480DC7"/>
-    <w:rsid w:val="00483278"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="00494A62"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004A0733"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
-    <w:rsid w:val="004A5D83"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004A7C64"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B3A1C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004B614B"/>
     <w:rsid w:val="004C3536"/>
-    <w:rsid w:val="004C4CA0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004D0985"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004E28AE"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004F3844"/>
     <w:rsid w:val="004F4518"/>
-    <w:rsid w:val="004F4939"/>
     <w:rsid w:val="004F4C62"/>
-    <w:rsid w:val="004F5B5F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00501086"/>
     <w:rsid w:val="00501433"/>
-    <w:rsid w:val="00502C37"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00511160"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="00514C61"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0052577C"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00533790"/>
-    <w:rsid w:val="0054049A"/>
     <w:rsid w:val="00541D07"/>
-    <w:rsid w:val="00542D12"/>
     <w:rsid w:val="00544BAB"/>
-    <w:rsid w:val="00544D72"/>
-    <w:rsid w:val="005455B1"/>
     <w:rsid w:val="00545F31"/>
-    <w:rsid w:val="00553F79"/>
     <w:rsid w:val="005578FA"/>
-    <w:rsid w:val="00557C37"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00563388"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
-    <w:rsid w:val="00573845"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005763E1"/>
     <w:rsid w:val="005770AD"/>
-    <w:rsid w:val="00577372"/>
-    <w:rsid w:val="0058114C"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="00584133"/>
-[...5 lines deleted...]
-    <w:rsid w:val="005974FC"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A31C2"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B1D10"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005B590D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
-    <w:rsid w:val="005C0DBA"/>
-    <w:rsid w:val="005C31D0"/>
     <w:rsid w:val="005C4606"/>
-    <w:rsid w:val="005C4D71"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005D0625"/>
     <w:rsid w:val="005D0B0C"/>
-    <w:rsid w:val="005D38AD"/>
-    <w:rsid w:val="005D57D4"/>
     <w:rsid w:val="005E02B3"/>
-    <w:rsid w:val="005E071D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005E1485"/>
+    <w:rsid w:val="005E0718"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005E2432"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00604B2B"/>
     <w:rsid w:val="0060596B"/>
-    <w:rsid w:val="00606320"/>
     <w:rsid w:val="00606D97"/>
-    <w:rsid w:val="0060730F"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00613C49"/>
     <w:rsid w:val="00614E64"/>
-    <w:rsid w:val="00615057"/>
-[...4 lines deleted...]
-    <w:rsid w:val="006172C3"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
-    <w:rsid w:val="00624D03"/>
-    <w:rsid w:val="00627247"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="0063479D"/>
-[...5 lines deleted...]
-    <w:rsid w:val="0065568F"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
-    <w:rsid w:val="006611E9"/>
-    <w:rsid w:val="00664A4F"/>
     <w:rsid w:val="00665F89"/>
-    <w:rsid w:val="006713E6"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="006758D1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00681E25"/>
     <w:rsid w:val="00685193"/>
-    <w:rsid w:val="00685C6D"/>
-[...7 lines deleted...]
-    <w:rsid w:val="006A1E3A"/>
     <w:rsid w:val="006A2789"/>
-    <w:rsid w:val="006A38DB"/>
     <w:rsid w:val="006A4978"/>
-    <w:rsid w:val="006A51CD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006A5DF3"/>
     <w:rsid w:val="006A7261"/>
-    <w:rsid w:val="006A7E25"/>
     <w:rsid w:val="006B0D29"/>
-    <w:rsid w:val="006B17C6"/>
+    <w:rsid w:val="006B0D4C"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B315E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006B6A6D"/>
     <w:rsid w:val="006C5048"/>
-    <w:rsid w:val="006C610D"/>
     <w:rsid w:val="006C6A4B"/>
-    <w:rsid w:val="006C6E41"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
-    <w:rsid w:val="006D3034"/>
     <w:rsid w:val="006D30C0"/>
-    <w:rsid w:val="006D623F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006D6DA0"/>
     <w:rsid w:val="006D7535"/>
-    <w:rsid w:val="006E06B3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006E4035"/>
     <w:rsid w:val="006E450B"/>
-    <w:rsid w:val="006E78E6"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="006F3B47"/>
-[...5 lines deleted...]
-    <w:rsid w:val="007041D2"/>
     <w:rsid w:val="00710B77"/>
-    <w:rsid w:val="00711C36"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00713815"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
-    <w:rsid w:val="00720B2D"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00723906"/>
-    <w:rsid w:val="00725C45"/>
     <w:rsid w:val="007268AB"/>
-    <w:rsid w:val="007276FE"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
-    <w:rsid w:val="00734AF2"/>
-    <w:rsid w:val="00735539"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="007443CA"/>
-    <w:rsid w:val="00750073"/>
     <w:rsid w:val="00754905"/>
-    <w:rsid w:val="0075533A"/>
     <w:rsid w:val="00760038"/>
-    <w:rsid w:val="00760180"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00762CB2"/>
     <w:rsid w:val="00762EE0"/>
-    <w:rsid w:val="00764EFF"/>
+    <w:rsid w:val="007653B2"/>
     <w:rsid w:val="00765C41"/>
-    <w:rsid w:val="00766DF7"/>
-    <w:rsid w:val="00767E66"/>
     <w:rsid w:val="00771100"/>
-    <w:rsid w:val="007731B7"/>
-    <w:rsid w:val="0077379E"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
-    <w:rsid w:val="00780DB6"/>
     <w:rsid w:val="0078609F"/>
-    <w:rsid w:val="0078691A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007913A4"/>
     <w:rsid w:val="007917BA"/>
-    <w:rsid w:val="007A1200"/>
     <w:rsid w:val="007A334E"/>
-    <w:rsid w:val="007A4415"/>
-    <w:rsid w:val="007A58AB"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007B1579"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007C4EF2"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
-    <w:rsid w:val="007D4543"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007D51CE"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007F19D0"/>
+    <w:rsid w:val="007E1A4F"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
-    <w:rsid w:val="007F4691"/>
-    <w:rsid w:val="007F51E3"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="008015AF"/>
-[...4 lines deleted...]
-    <w:rsid w:val="008163C6"/>
+    <w:rsid w:val="00801E1D"/>
     <w:rsid w:val="00821A1B"/>
-    <w:rsid w:val="00822D7A"/>
-    <w:rsid w:val="00823451"/>
     <w:rsid w:val="008262E9"/>
-    <w:rsid w:val="008262F7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00827DA1"/>
     <w:rsid w:val="00827E69"/>
-    <w:rsid w:val="00831625"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00833402"/>
+    <w:rsid w:val="008305F4"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
-    <w:rsid w:val="00836D41"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00843248"/>
     <w:rsid w:val="00843F48"/>
-    <w:rsid w:val="0084573D"/>
-    <w:rsid w:val="008478B4"/>
     <w:rsid w:val="00851423"/>
-    <w:rsid w:val="0085266F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00854451"/>
+    <w:rsid w:val="00852483"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
     <w:rsid w:val="008654B6"/>
-    <w:rsid w:val="008655CB"/>
     <w:rsid w:val="0087139C"/>
-    <w:rsid w:val="00872AF7"/>
     <w:rsid w:val="00873419"/>
-    <w:rsid w:val="00874353"/>
-    <w:rsid w:val="00875C24"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="00880E85"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00891BEF"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
-    <w:rsid w:val="008A1701"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
-    <w:rsid w:val="008A4EC8"/>
-    <w:rsid w:val="008A6485"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008B3CEB"/>
+    <w:rsid w:val="008B2C5D"/>
     <w:rsid w:val="008C4B27"/>
-    <w:rsid w:val="008C5A1A"/>
-    <w:rsid w:val="008C6013"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
-    <w:rsid w:val="008D250E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008D3ED9"/>
+    <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
-    <w:rsid w:val="008D5E63"/>
-    <w:rsid w:val="008D79C9"/>
     <w:rsid w:val="008E36F8"/>
-    <w:rsid w:val="008E38A7"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
-    <w:rsid w:val="008F07D0"/>
-    <w:rsid w:val="008F226A"/>
     <w:rsid w:val="008F589F"/>
-    <w:rsid w:val="008F6157"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00903E3A"/>
     <w:rsid w:val="00906238"/>
-    <w:rsid w:val="00906CC9"/>
-    <w:rsid w:val="00906DF7"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
-    <w:rsid w:val="00911556"/>
     <w:rsid w:val="0091295C"/>
-    <w:rsid w:val="009129C7"/>
-    <w:rsid w:val="00914416"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
-    <w:rsid w:val="009227C3"/>
     <w:rsid w:val="009228AB"/>
-    <w:rsid w:val="0092401C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0092735D"/>
     <w:rsid w:val="0093085B"/>
-    <w:rsid w:val="009310F1"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
-    <w:rsid w:val="009374A8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0094131A"/>
     <w:rsid w:val="00942257"/>
-    <w:rsid w:val="00942D1B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00945F90"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="00953B78"/>
     <w:rsid w:val="00957D35"/>
-    <w:rsid w:val="009606D0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009671ED"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00972618"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00997703"/>
+    <w:rsid w:val="00977591"/>
+    <w:rsid w:val="00986980"/>
     <w:rsid w:val="009A07DC"/>
-    <w:rsid w:val="009A26A8"/>
     <w:rsid w:val="009A32ED"/>
-    <w:rsid w:val="009A7DB7"/>
     <w:rsid w:val="009B1F6B"/>
-    <w:rsid w:val="009B3155"/>
-    <w:rsid w:val="009B6C08"/>
+    <w:rsid w:val="009B64AF"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
-    <w:rsid w:val="009C253A"/>
-    <w:rsid w:val="009C256E"/>
     <w:rsid w:val="009C2E3E"/>
-    <w:rsid w:val="009C63DC"/>
     <w:rsid w:val="009C6C0C"/>
-    <w:rsid w:val="009D035C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009D4F47"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
-    <w:rsid w:val="009E1465"/>
     <w:rsid w:val="009E531B"/>
-    <w:rsid w:val="009E65F8"/>
-    <w:rsid w:val="009E6670"/>
     <w:rsid w:val="009E6C56"/>
-    <w:rsid w:val="009E73C8"/>
     <w:rsid w:val="009E7DCF"/>
-    <w:rsid w:val="009F1742"/>
-    <w:rsid w:val="009F20B6"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
-    <w:rsid w:val="009F5802"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A002FE"/>
     <w:rsid w:val="00A006A5"/>
-    <w:rsid w:val="00A0366C"/>
-    <w:rsid w:val="00A051F8"/>
     <w:rsid w:val="00A05942"/>
-    <w:rsid w:val="00A05DA0"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A10CC2"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00A2468B"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
-    <w:rsid w:val="00A317AE"/>
-    <w:rsid w:val="00A3238F"/>
     <w:rsid w:val="00A33051"/>
-    <w:rsid w:val="00A34510"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A406A8"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
-    <w:rsid w:val="00A4238D"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A46242"/>
-    <w:rsid w:val="00A47C7D"/>
     <w:rsid w:val="00A514B7"/>
-    <w:rsid w:val="00A530ED"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A5497D"/>
     <w:rsid w:val="00A54A0B"/>
-    <w:rsid w:val="00A57D4A"/>
-    <w:rsid w:val="00A641C4"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A700F9"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00A77D3F"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
-    <w:rsid w:val="00A87CF9"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
-    <w:rsid w:val="00A9571A"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AB1373"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00AC1EAA"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AC4B6F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AD6B4F"/>
     <w:rsid w:val="00AD73EC"/>
-    <w:rsid w:val="00AD744B"/>
     <w:rsid w:val="00AD7AD5"/>
-    <w:rsid w:val="00AE08CB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AE2E44"/>
     <w:rsid w:val="00AE5BC7"/>
-    <w:rsid w:val="00AE7579"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00AF53D9"/>
     <w:rsid w:val="00AF5AAF"/>
-    <w:rsid w:val="00B03620"/>
-    <w:rsid w:val="00B03F37"/>
+    <w:rsid w:val="00AF6CB6"/>
+    <w:rsid w:val="00AF7CA0"/>
+    <w:rsid w:val="00B03BB7"/>
     <w:rsid w:val="00B046D8"/>
-    <w:rsid w:val="00B04D07"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B1108B"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B25BE3"/>
-    <w:rsid w:val="00B333A2"/>
     <w:rsid w:val="00B33FDD"/>
-    <w:rsid w:val="00B34D84"/>
-    <w:rsid w:val="00B35224"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
-    <w:rsid w:val="00B451AA"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B50053"/>
-    <w:rsid w:val="00B60091"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
-    <w:rsid w:val="00B6233E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B640F2"/>
     <w:rsid w:val="00B65A9D"/>
-    <w:rsid w:val="00B65B78"/>
-    <w:rsid w:val="00B65F63"/>
     <w:rsid w:val="00B66D60"/>
-    <w:rsid w:val="00B670B8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B75061"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
-    <w:rsid w:val="00B817DF"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
-    <w:rsid w:val="00B84BC8"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
-    <w:rsid w:val="00B912A0"/>
-    <w:rsid w:val="00B92C13"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA05B4"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00BB59C1"/>
     <w:rsid w:val="00BB69DB"/>
-    <w:rsid w:val="00BC00CF"/>
     <w:rsid w:val="00BC322E"/>
-    <w:rsid w:val="00BC33E6"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BC5A2D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BE4AC9"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
-    <w:rsid w:val="00C03996"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00C06C7D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C1032F"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00C34CB1"/>
     <w:rsid w:val="00C4115D"/>
-    <w:rsid w:val="00C412CF"/>
-    <w:rsid w:val="00C41D7F"/>
     <w:rsid w:val="00C43BDD"/>
-    <w:rsid w:val="00C45F8E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C46C4B"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
-    <w:rsid w:val="00C50936"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C56982"/>
-    <w:rsid w:val="00C62EA1"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
-    <w:rsid w:val="00C73093"/>
     <w:rsid w:val="00C7430C"/>
-    <w:rsid w:val="00C81888"/>
     <w:rsid w:val="00C85DA1"/>
-    <w:rsid w:val="00C85FB5"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
-    <w:rsid w:val="00C90D88"/>
     <w:rsid w:val="00C97BD3"/>
-    <w:rsid w:val="00CA02F9"/>
-    <w:rsid w:val="00CA161D"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
-    <w:rsid w:val="00CB4FF7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CB7325"/>
     <w:rsid w:val="00CC167C"/>
-    <w:rsid w:val="00CC16D6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CC46BD"/>
     <w:rsid w:val="00CC52D9"/>
-    <w:rsid w:val="00CD0094"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00CD373E"/>
     <w:rsid w:val="00CD6647"/>
-    <w:rsid w:val="00CD6D66"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00CE1331"/>
     <w:rsid w:val="00CE4B73"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00D01378"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D056ED"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D0340B"/>
     <w:rsid w:val="00D074DB"/>
-    <w:rsid w:val="00D07D24"/>
-    <w:rsid w:val="00D10C2E"/>
     <w:rsid w:val="00D139CF"/>
-    <w:rsid w:val="00D15AD5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D1622B"/>
     <w:rsid w:val="00D20779"/>
-    <w:rsid w:val="00D242CA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D3782C"/>
     <w:rsid w:val="00D37E7F"/>
-    <w:rsid w:val="00D41C8C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D475EF"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D521A8"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00D66C8C"/>
+    <w:rsid w:val="00D62468"/>
     <w:rsid w:val="00D67C88"/>
-    <w:rsid w:val="00D70498"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00D84275"/>
     <w:rsid w:val="00D85218"/>
-    <w:rsid w:val="00D85B8E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D912A5"/>
     <w:rsid w:val="00D915B1"/>
-    <w:rsid w:val="00D93E5E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00DA237A"/>
     <w:rsid w:val="00DA299D"/>
-    <w:rsid w:val="00DA4A6B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DA63E9"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DA7735"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00DE3AEB"/>
+    <w:rsid w:val="00DC0D28"/>
     <w:rsid w:val="00DE4447"/>
-    <w:rsid w:val="00DE51DE"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
-    <w:rsid w:val="00DF05D6"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E00644"/>
     <w:rsid w:val="00E026BF"/>
-    <w:rsid w:val="00E05027"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E064A4"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E16A31"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00E522FA"/>
+    <w:rsid w:val="00E120F5"/>
+    <w:rsid w:val="00E25EAB"/>
+    <w:rsid w:val="00E33827"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
-    <w:rsid w:val="00E54606"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
-    <w:rsid w:val="00E55D06"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
-    <w:rsid w:val="00E62DB0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E647C7"/>
+    <w:rsid w:val="00E61D9A"/>
     <w:rsid w:val="00E7237C"/>
-    <w:rsid w:val="00E73097"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E752A1"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E802BC"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E83799"/>
     <w:rsid w:val="00E86CE8"/>
-    <w:rsid w:val="00E90714"/>
     <w:rsid w:val="00E90E82"/>
-    <w:rsid w:val="00E91D1F"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00E97461"/>
+    <w:rsid w:val="00E95FBC"/>
     <w:rsid w:val="00EA00CB"/>
-    <w:rsid w:val="00EA0FA0"/>
     <w:rsid w:val="00EA1BAA"/>
-    <w:rsid w:val="00EA3A9E"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
-    <w:rsid w:val="00EB0965"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00EB47E9"/>
+    <w:rsid w:val="00EB39AE"/>
     <w:rsid w:val="00EB6714"/>
-    <w:rsid w:val="00EC063C"/>
     <w:rsid w:val="00EC0A68"/>
-    <w:rsid w:val="00EC23C8"/>
     <w:rsid w:val="00EC3C32"/>
+    <w:rsid w:val="00EC3CD1"/>
     <w:rsid w:val="00EC5006"/>
-    <w:rsid w:val="00EC5727"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00ED1B24"/>
     <w:rsid w:val="00ED49C3"/>
-    <w:rsid w:val="00ED5A23"/>
-    <w:rsid w:val="00ED65A6"/>
     <w:rsid w:val="00ED6CE8"/>
-    <w:rsid w:val="00ED6E31"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EF277D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F1708C"/>
     <w:rsid w:val="00F22264"/>
-    <w:rsid w:val="00F22C07"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F24D21"/>
+    <w:rsid w:val="00F24994"/>
     <w:rsid w:val="00F2564D"/>
-    <w:rsid w:val="00F2623D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F35441"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
-    <w:rsid w:val="00F448B9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F50390"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F5333D"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00F83A98"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00F94C9D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FB1B07"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FC4DC4"/>
-    <w:rsid w:val="00FC4F2D"/>
     <w:rsid w:val="00FC4F36"/>
-    <w:rsid w:val="00FC5DD6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FD24E5"/>
+    <w:rsid w:val="00FC768A"/>
     <w:rsid w:val="00FD3C70"/>
-    <w:rsid w:val="00FD50A9"/>
-    <w:rsid w:val="00FD670A"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE40BA"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00FF6AD7"/>
+    <w:rsid w:val="00FF0750"/>
+    <w:rsid w:val="00FF582C"/>
     <w:rsid w:val="00FF7C02"/>
-    <w:rsid w:val="0153D02F"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="08C0393D"/>
-[...18 lines deleted...]
-    <w:rsid w:val="6449B2E0"/>
+    <w:rsid w:val="0FE132F0"/>
     <w:rsid w:val="647B2B65"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="6F587A75"/>
-[...3 lines deleted...]
-    <w:rsid w:val="7C00E88D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{4E631A71-EBD5-466F-A90C-2AE601F15C98}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9073,75 +3674,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -9176,57 +3777,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -9284,775 +3885,765 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00982246"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1300" w:after="120"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00982246"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:rsid w:val="00A641C4"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="924" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00353499"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00353499"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="924" w:right="0"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00353499"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1281"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -10083,609 +4674,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00887359"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -10694,94 +5285,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -10790,500 +5381,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A641C4"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="3"/>
       </w:numPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="924" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -11350,386 +5937,4789 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
     <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
     <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
-  </w:style>
-[...10 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00305623"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...112 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C04F0E"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF582C"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="12536494">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1857619415">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="404183676">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1493915207">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1985232673">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="10960725">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1067455790">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="521555315">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1240749401">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1372879127">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="425539416">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1875147244">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="857041705">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1012612327">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="201745427">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1067144919">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="331883292">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="103815517">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="484662751">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1672946736">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1590700476">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="383673504">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2037658380">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1915046357">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="340812774">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="385880556">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="422187398">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1429738448">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="532618620">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="606817126">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="282806497">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="722605484">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="270017945">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="103501369">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1509446595">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="317996520">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1517577003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1736007681">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="829828700">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="101807843">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1517505024">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="684015378">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="816071584">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="115829094">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1789856165">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1369990562">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="704645945">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1776167441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="908269268">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1854999069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="901211383">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="239606003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1965042325">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="176235371">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="393623559">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="699555047">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="465778314">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1908487936">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="106241328">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1519153033">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="749081197">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1765877949">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1401362343">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="874545005">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="718826069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1898664654">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1120419292">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="604390767">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1182161337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="393815724">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="173232128">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="543909208">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="66996129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2020231609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="267738448">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="385379700">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1910654273">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="114912359">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1795059869">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="615793544">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1702896080">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1198084282">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="314531839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="763653171">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="705064164">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="806704620">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1175344563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1673870044">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1557743289">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="977495954">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="802230386">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2107459406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="137576897">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="298533232">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="605768752">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="162595260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="545920646">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="875584759">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1502087083">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="878474690">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="794908659">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="531649742">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="141236573">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="598295497">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1786851491">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="931204784">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="130247768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2070303774">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="340276487">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1381201633">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1015494707">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1582063463">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2145198420">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="115027926">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="225072351">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2036614899">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="476918257">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="142432361">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1844319692">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="450125441">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="520322793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2077700116">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="68118216">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1750729319">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="395278625">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="201751777">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="308444783">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1062605048">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="234780467">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="512649258">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="415520887">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="633104242">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="106313015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1605844029">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1235316627">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1387026379">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2053574616">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="615478448">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="566914431">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1117262343">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="775641595">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1476605313">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="477383881">
+    <w:div w:id="450515482">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1795906638">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1318146501">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
-    <w:div w:id="673187331">
+    <w:div w:id="493185414">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="195386766">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="827790620">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="16659216">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2903605">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="978388542">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1638221389">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1867013557">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="582034710">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="788667634">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="176117637">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="711466445">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1095973859">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1702969613">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1605771110">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="621573126">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="876043956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="855273570">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="394401793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1919901039">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="626161218">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="425928004">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="689533173">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="337200065">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1851875377">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="779951950">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="557908043">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="47264843">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="606622056">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1162504361">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="894195643">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="666445948">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1282226074">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="817571232">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="957488491">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="318000754">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="456607386">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="567083201">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2006130346">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2061131970">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="622422249">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1700811223">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="953026185">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="755781397">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1911229893">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1855722339">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1116438444">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="664018668">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1602951110">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="228999057">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="976840029">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1248268641">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="939526388">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1896156897">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1704673166">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1474445316">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1964384761">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1806855439">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1960796621">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="136342521">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1690569550">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1232498307">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1253277018">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1773891162">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1430809484">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="596862401">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1191383881">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1007638548">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1159149635">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="972100617">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="916403765">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1699352745">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1071387400">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1331441834">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="304436657">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="331496667">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="797450627">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="814953186">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="389546782">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="786703688">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1027827300">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="700588517">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1898008926">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="644361891">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2045016035">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1909343982">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1475023865">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="157042488">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1168057188">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1223519547">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2134592714">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="920915783">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1443302497">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="567882666">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1361003997">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1986349334">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="61953322">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1550726822">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1076979568">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="513496450">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1982802305">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1648585447">
+    <w:div w:id="1650401702">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="363016443">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="857474414">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1679111415">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="645816834">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="173427036">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1716925187">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1354065257">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2028171520">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1147935158">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="128208768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1656104795">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="851803858">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1672636359">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1740901338">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="247544328">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="169878983">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="340007381">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1365056793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1608929903">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="341443884">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1693603545">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="755785953">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="848330446">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1627392839">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1976790260">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1416704609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="734014716">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1197278816">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="563181709">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1916621789">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1430154815">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="72434522">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1222643428">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1744837051">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="869877644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1215658860">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="278529504">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1204903129">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="452871217">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="709233807">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="371153259">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1072048206">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="373775416">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1795248820">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1552183307">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2096126656">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="426660349">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="68772860">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1835802529">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2076275228">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="958990635">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="501316653">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="781804266">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1768649282">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="868377245">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1166480749">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2112121884">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1970285600">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="633292574">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="453141698">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2120025492">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1867671333">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="128400526">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="558783648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="437600387">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2039230815">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="720402360">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2052797933">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1521048802">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1711495552">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="437481402">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1729376644">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="524247383">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2034763276">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="759181147">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="349987538">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="688675406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2091732625">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1937515883">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1763725400">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1124039308">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1794061153">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1855149137">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="458960169">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1012806055">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1771123956">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="536698717">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="494927982">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="819611103">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2059233560">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1869249176">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="678972003">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="423919551">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1448037297">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="434445112">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2135051833">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="871697758">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1998416222">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="648903032">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="652418071">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="574557139">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="844857069">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2069307004">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="285308203">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="233785977">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="539442601">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="304360737">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1431853541">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="983780592">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1585408349">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="578255135">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="369498308">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="847913022">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="658775071">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1623417926">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="654651142">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2075658328">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1845589218">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1796021589">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1805004005">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2142770128">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1794061118">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1498957443">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/halso-och-sjukvardsforordning-201780_sfs-2017-80" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/samordnad-individuell-plan-sip/sip-riktlinje-och-bilagor/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/20117-om-livsuppehallande-behandling" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/halsa-och-vard/vardgivarwebben/uppdrag-och-avtal/vardval-vardcentral/krav--och-kvalitetsbok-vg-primarvard" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-217/native/L%C3%A4nsgemensam%20riktlinje%20f%C3%B6r%20%C3%96ppenv%C3%A5rdsprocessen%20i%20V%C3%A4stra%20G%C3%B6taland.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://skr.se/download/18.2070d58a1817fca64d32a4f/1655736996658/Specialiserad-vard-i-hemmet.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/patientlag-2014821_sfs-2014-821" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardsamverkan.se/omraden/samordnad-individuell-plan-sip" TargetMode="External" Id="R2d50fc41168549a3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/halso-och-sjukvardsforordning-201780_sfs-2017-80" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://skr.se/download/18.2070d58a1817fca64d32a4f/1655736996658/Specialiserad-vard-i-hemmet.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vardsamverkan.se/omraden/samordnad-individuell-plan-sip/sip-riktlinje-och-bilagor/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vardsamverkan.se/omraden/samordnad-individuell-plan-sip" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/kunskapsstod-och-regler/regler-och-riktlinjer/foreskrifter-och-allmanna-rad/konsoliderade-foreskrifter/20117-om-livsuppehallande-behandling" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/rs6400-302917419-217/native/L%C3%A4nsgemensam%20riktlinje%20f%C3%B6r%20%C3%96ppenv%C3%A5rdsprocessen%20i%20V%C3%A4stra%20G%C3%B6taland.pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vgregion.se/halsa-och-vard/vardgivarwebben/uppdrag-och-avtal/vardval-vardcentral/krav--och-kvalitetsbok-vg-primarvard" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riksdagen.se/sv/dokument-och-lagar/dokument/svensk-forfattningssamling/patientlag-2014821_sfs-2014-821" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -12009,52 +10999,59 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>1963</Words>
+  <Characters>10406</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>86</Lines>
+  <Paragraphs>24</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>12345</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Fast vårdkontakt och läkarkontakt, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Karin Åhlin</lastModifiedBy>
-  <revision>6</revision>
+  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
+  <revision>3</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>