--- v0 (2025-11-26)
+++ v1 (2026-09-09)
@@ -1,6477 +1,5154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6CEFC8FB" w14:textId="7331CF6F" w:rsidR="0027695D" w:rsidRDefault="5E3DDC7F" w:rsidP="0027695D">
+    <w:p w14:paraId="03531B7C" w14:textId="77777777" w:rsidR="005270AB" w:rsidRDefault="516845C2" w:rsidP="4A63EB86">
       <w:pPr>
-        <w:pStyle w:val="Rubrik1"/>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc224891299"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc224891321"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc227161794"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc100327184"/>
+      <w:r w:rsidRPr="4A63EB86">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>Akutmottagning – handläggning av barn utifrån symtom, SÄS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="5395C70E" w14:textId="4431D017" w:rsidR="78B6EEB3" w:rsidRDefault="00702909" w:rsidP="4A63EB86">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t>Akutmottagning – handläggning av barn utifrån symtom, SÄS</w:t>
+        <w:t>Förändring sedan föregående version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FE49A8" w14:textId="42A9E326" w:rsidR="0027695D" w:rsidRDefault="7700C120" w:rsidP="00FF4694">
+    <w:p w14:paraId="62BA2998" w14:textId="662D0573" w:rsidR="3B201E83" w:rsidRDefault="00F13220" w:rsidP="3B201E83">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tillägg på handlingsplan (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Intoxi</w:t>
+      </w:r>
+      <w:r w:rsidR="009B015E">
+        <w:t>katin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B015E">
+        <w:t>, Kramer)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:before="160"/>
+        <w:ind w:right="-143"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc172550661"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc224891301"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc227161796"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc72840807"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="020AC129" w14:textId="19A857B2" w:rsidR="0027695D" w:rsidRDefault="59F49EC9" w:rsidP="0027695D">
-[...4 lines deleted...]
-        <w:t>ge barn vård på rätt vårdnivå.</w:t>
+    <w:p w14:paraId="13212015" w14:textId="77777777" w:rsidR="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Akutmottagning tar emot många barn av olika skäl, från svårt sjuka till relativt opåverkade barn. Denna rutin syftar till att ge barn vård på rätt vårdnivå.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB653CE" w14:textId="4670C0A9" w:rsidR="0027695D" w:rsidRDefault="007CF2DF" w:rsidP="0027695D">
+    <w:p w14:paraId="6660DA9D" w14:textId="66562D9F" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="00831C35">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc172550662"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc224891302"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc227161797"/>
       <w:r>
-        <w:t>Förändringar sedan föregående version</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+        <w:t>Innehållsförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="6E9BEDD5" w14:textId="0D8281B7" w:rsidR="0027695D" w:rsidRDefault="007CF2DF" w:rsidP="0027695D">
-[...4 lines deleted...]
-    <w:p w14:paraId="6E0C0020" w14:textId="77777777" w:rsidR="00C56D9F" w:rsidRPr="00C56D9F" w:rsidRDefault="007CF2DF" w:rsidP="007CF2DF">
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-667942179"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="6D02BF7C" w14:textId="6AF8BE7A" w:rsidR="00554B73" w:rsidRDefault="00554B73" w:rsidP="00554B73">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Rubrik 4;3;Faktaruta rubrik;3" </w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="1D78DD34" w14:textId="3E812A5A" w:rsidR="00554B73" w:rsidRDefault="00554B73" w:rsidP="00554B73">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227161795" w:history="1">
+            <w:r w:rsidRPr="00F460CB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Förändringar sedan föregående version</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227161795 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="40CACFC2" w14:textId="1F72CD82" w:rsidR="00554B73" w:rsidRDefault="00554B73" w:rsidP="00554B73">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227161796" w:history="1">
+            <w:r w:rsidRPr="00F460CB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Sammanfattning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227161796 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3F912456" w14:textId="23E32226" w:rsidR="00554B73" w:rsidRDefault="00554B73" w:rsidP="00554B73">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227161797" w:history="1">
+            <w:r w:rsidRPr="00F460CB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Innehållsförteckning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227161797 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3E2BCF6F" w14:textId="69C36157" w:rsidR="00554B73" w:rsidRDefault="00554B73" w:rsidP="00554B73">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227161798" w:history="1">
+            <w:r w:rsidRPr="00247349">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Bakgrund och syfte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00247349">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00247349">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00247349">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227161798 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00247349">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00247349">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00247349">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00247349">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="31C1A726" w14:textId="7615A63C" w:rsidR="00554B73" w:rsidRDefault="00554B73" w:rsidP="00554B73">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227161799" w:history="1">
+            <w:r w:rsidRPr="00F460CB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Förutsättningar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227161799 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6D361DC4" w14:textId="40968168" w:rsidR="00554B73" w:rsidRDefault="00554B73" w:rsidP="00554B73">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227161800" w:history="1">
+            <w:r w:rsidRPr="00F460CB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Dagtid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227161800 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5020D48C" w14:textId="3C7882AC" w:rsidR="00554B73" w:rsidRDefault="00554B73" w:rsidP="00554B73">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227161801" w:history="1">
+            <w:r w:rsidRPr="00F460CB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Under jourtid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227161801 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1686F1E1" w14:textId="22266E99" w:rsidR="00554B73" w:rsidRDefault="00554B73" w:rsidP="00554B73">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227161802" w:history="1">
+            <w:r w:rsidRPr="00F460CB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Utförande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227161802 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="51F9F13F" w14:textId="03965D20" w:rsidR="00554B73" w:rsidRDefault="00554B73" w:rsidP="00554B73">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227161803" w:history="1">
+            <w:r w:rsidRPr="00F460CB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Arbetsbeskrivning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227161803 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7CA8D3AD" w14:textId="3D463E6A" w:rsidR="00554B73" w:rsidRDefault="00554B73" w:rsidP="00554B73">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227161804" w:history="1">
+            <w:r w:rsidRPr="00F460CB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Kontaktorsak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227161804 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="73CD9339" w14:textId="72482309" w:rsidR="00554B73" w:rsidRDefault="00554B73" w:rsidP="00554B73">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227161805" w:history="1">
+            <w:r w:rsidRPr="00F460CB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Arbetsgrupp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227161805 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3095E9D1" w14:textId="29258DCB" w:rsidR="00554B73" w:rsidRDefault="00554B73" w:rsidP="00554B73">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc227161806" w:history="1">
+            <w:r w:rsidRPr="00F460CB">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlnk"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Källförteckning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc227161806 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6B1253D7" w14:textId="0237D75D" w:rsidR="00CE1BE7" w:rsidRDefault="00554B73" w:rsidP="00554B73">
+          <w:pPr>
+            <w:pStyle w:val="Innehll1"/>
+          </w:pPr>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="15E71619" w14:textId="2730AC94" w:rsidR="068F6881" w:rsidRDefault="5216E719" w:rsidP="6131F4A0">
       <w:pPr>
-        <w:spacing w:before="240" w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007CF2DF">
+      <w:bookmarkStart w:id="10" w:name="_Toc227161798"/>
+      <w:r w:rsidRPr="6131F4A0">
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>Innehållsförteckning</w:t>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="6131F4A0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1503A35B" w14:textId="31C53E44" w:rsidR="006B7795" w:rsidRDefault="00CD0561">
+    <w:p w14:paraId="2F64AEF3" w14:textId="1AD43C65" w:rsidR="068F6881" w:rsidRDefault="12F68505" w:rsidP="6131F4A0">
       <w:pPr>
-        <w:pStyle w:val="Innehll1"/>
+        <w:ind w:right="-143"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...65 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="1C3386FC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Hjälpverktyg till sjuksköterskan på akuten för hantering</w:t>
+      </w:r>
+      <w:r w:rsidR="765A8AE5" w:rsidRPr="1C3386FC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> av barn (provtagning, behandling) när läkaren inte är på plats. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="479EA4B0" w14:textId="5E301D96" w:rsidR="006B7795" w:rsidRDefault="006B7795">
-[...1703 lines deleted...]
-    <w:p w14:paraId="475C9144" w14:textId="76239E5F" w:rsidR="0027695D" w:rsidRDefault="00CD0561" w:rsidP="005903EE">
+    <w:p w14:paraId="70B2A54A" w14:textId="7F73DC38" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-        <w:spacing w:before="360"/>
+        <w:ind w:right="-143"/>
       </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc100327187"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc224891303"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc227161799"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
-        <w:fldChar w:fldCharType="end"/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00341635">
         <w:t>Förutsättningar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="33F797A4" w14:textId="6D1A30F8" w:rsidR="00341635" w:rsidRDefault="59F49EC9" w:rsidP="00122E6D">
-[...21 lines deleted...]
-    <w:p w14:paraId="25E4E50B" w14:textId="15B7BF92" w:rsidR="00341635" w:rsidRDefault="007CF2DF" w:rsidP="00341635">
+    <w:p w14:paraId="67BB4A07" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc172550665"/>
-      <w:r>
+      <w:bookmarkStart w:id="14" w:name="_Toc227161800"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc100327192"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Dagtid</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1713D4BF" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
+        <w:t>För att optimera patientflödet behöver vård ges på rätt vårdnivå (jourcentral eller vårdcentral) och bedömning av sjuksköterskor och/eller av läkare i rätt tid och prioriteringsordning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED573EF" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc227161801"/>
+      <w:r w:rsidRPr="005270AB">
         <w:t>Under jourtid</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="22829A83" w14:textId="77777777" w:rsidR="00A045A8" w:rsidRDefault="7700C120" w:rsidP="00A045A8">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> arbetsbeskrivning nedan.</w:t>
+    <w:p w14:paraId="47978876" w14:textId="4D2D1383" w:rsidR="005270AB" w:rsidRDefault="005270AB" w:rsidP="0048768F">
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Under jourtid finns endast en barnläkare tillgänglig. Vid larm kan denne behöva vara borta från akutmottagningen under en längre tid. För att förbättra patientflödet på akutmottagningen vid barnläkarens frånvaro, kan sjuksköterskor utföra vissa åtgärder enligt arbetsbeskrivning nedan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C3B39C" w14:textId="47765AB5" w:rsidR="00C56D9F" w:rsidRPr="00341635" w:rsidRDefault="007CF2DF" w:rsidP="00A045A8">
+    <w:p w14:paraId="37C7076C" w14:textId="58E440D1" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc172550666"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc224891304"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc227161802"/>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="019F205F" w14:textId="77777777" w:rsidR="00C56D9F" w:rsidRDefault="007CF2DF" w:rsidP="00BA6A13">
+    <w:p w14:paraId="0043A21D" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-        <w:spacing w:before="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Arbetsbeskrivning"/>
-[...2 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="19" w:name="_Toc227161803"/>
+      <w:r w:rsidRPr="005270AB">
         <w:t>Arbetsbeskrivning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50A995FB" w14:textId="1A7DC44C" w:rsidR="00C56D9F" w:rsidRDefault="5E3DDC7F" w:rsidP="00C56D9F">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Alla barn ska </w:t>
+    <w:p w14:paraId="3DAEE7BC" w14:textId="63872D95" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Alla barn ska </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="005270AB">
         <w:t>triageras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="5E3DDC7F">
+      <w:r w:rsidRPr="005270AB">
+        <w:t> enligt rutin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="00467FE0">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>WEST-A och WEST-P</w:t>
+          <w:t xml:space="preserve">Triagering på Akutmottagning barn med </w:t>
+        </w:r>
+        <w:r w:rsidRPr="005270AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>WEST-P</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:t xml:space="preserve"> Här finns olika kontaktorsaker man kan följa för att underlätta sjuksköterskebesök eller för att kunna hänvisa patienten till rätt vårdnivå - vårdcentral eller jourcentral; detta gäller framför allt barn som är grön- eller </w:t>
+      <w:r w:rsidRPr="005270AB">
+        <w:t> Här finns olika kontaktorsaker man kan följa för att underlätta sjuksköterskebesök eller för att kunna hänvisa patienten till rätt vårdnivå - vårdcentral eller jourcentral; detta gäller framför allt barn som är grön- eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="005270AB">
         <w:t>gultriagerade</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> men aldrig barn som är orange- eller </w:t>
+      <w:r w:rsidRPr="005270AB">
+        <w:t> men aldrig barn som är orange- eller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="005270AB">
         <w:t>rödtriagerade</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14EBA43D" w14:textId="0256CE2D" w:rsidR="00C56D9F" w:rsidRDefault="007CF2DF" w:rsidP="00C56D9F">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007CF2DF">
+    <w:p w14:paraId="79FCEFC9" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Om barnet inte skickas hem och läkaren inte är på plats, kan sjuksköterskan i väntan på läkare utföra kontroller och ta vissa blodprover enligt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005270AB">
         <w:rPr>
-          <w:rStyle w:val="Hyperlnk"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>arbetsbeskrivning</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007CF2DF">
+      <w:r w:rsidRPr="005270AB">
+        <w:t>. Genom detta kan patientflödet på akutmottagningen optimeras och underlätta fortsatt prioritering av barnet. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005270AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Barnets allmäntillstånd är alltid avgörande!</w:t>
       </w:r>
+      <w:r w:rsidRPr="005270AB">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="54AF7E31" w14:textId="77777777" w:rsidR="00AB73BD" w:rsidRDefault="59F49EC9" w:rsidP="007CF2DF">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="59F49EC9">
+    <w:p w14:paraId="7787EE19" w14:textId="7CBF2934" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
+        <w:lastRenderedPageBreak/>
+        <w:t>Blir patienten orange eller röd enligt </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="00E474E4">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>WEST-A och WEST-P</w:t>
+          <w:t xml:space="preserve">Triagering på Akutmottagning barn med </w:t>
+        </w:r>
+        <w:r w:rsidRPr="005270AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>WEST-P</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">väntetiderna blir oacceptabelt långa. </w:t>
+      <w:r w:rsidRPr="005270AB">
+        <w:t> i väntan på barnläkare, gäller inte denna rutin! Ring gärna barnläkaren för att stämma av om någon patient har försämrats eller om väntetiderna blir oacceptabelt långa.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F08863D" w14:textId="5897DABE" w:rsidR="00C56D9F" w:rsidRPr="00AB7390" w:rsidRDefault="007CF2DF" w:rsidP="007CF2DF">
+    <w:p w14:paraId="34C62D7E" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
       <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005270AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-      </w:pPr>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="007CF2DF">
+        <w:t>Vid osäkerhet ska barnläkare alltid kontaktas eller erfaren kollega rådfrågas om eventuella åtgärder, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005270AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>oavsett</w:t>
       </w:r>
-      <w:r w:rsidRPr="007CF2DF">
+      <w:r w:rsidRPr="005270AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vilken diagnos patienten söker för! Tveka inte att be om hjälp</w:t>
-[...7 lines deleted...]
-        <w:t>!</w:t>
+        <w:t> vilken diagnos patienten söker för! Tveka inte att be om hjälp!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26029D3A" w14:textId="42E6BA17" w:rsidR="00C56D9F" w:rsidRDefault="007CF2DF" w:rsidP="00C56D9F">
+    <w:p w14:paraId="21816D84" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc172550668"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="20" w:name="_Toc227161804"/>
+      <w:r w:rsidRPr="005270AB">
         <w:t>Kontaktorsak</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4D567650" w14:textId="52ACA3E1" w:rsidR="00C56D9F" w:rsidRDefault="007CF2DF" w:rsidP="001864E9">
+    <w:p w14:paraId="7D533518" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-        <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc172550669"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Allergi </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0905B667" w14:textId="7560BAA5" w:rsidR="00C56D9F" w:rsidRDefault="00DE1C17" w:rsidP="00733319">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2432F01C" w14:textId="2357D655" w:rsidR="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1AE549C0" wp14:editId="30C0A683">
-            <wp:extent cx="5666203" cy="2139351"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F97F14E" wp14:editId="77E4E5FB">
+            <wp:extent cx="5661025" cy="2131060"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="14" name="Bildobjekt 14" descr="En bild som visar text, skärmbild, Teckensnitt, diagram&#10;&#10;Automatiskt genererad beskrivning"/>
+            <wp:docPr id="1557989740" name="Bildobjekt 1" descr="En bild som visar text, skärmbild, Teckensnitt, diagram&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="14" name="Bildobjekt 14" descr="En bild som visar text, skärmbild, Teckensnitt, diagram&#10;&#10;Automatiskt genererad beskrivning"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 1" descr="En bild som visar text, skärmbild, Teckensnitt, diagram&#10;&#10;Automatiskt genererad beskrivning"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-[...2 lines deleted...]
-                    <a:stretch/>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5693585" cy="2149690"/>
+                      <a:ext cx="5661025" cy="2131060"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
-                    <a:extLst>
-[...3 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellrutnt"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="992" w:type="dxa"/>
+        <w:tblW w:w="7923" w:type="dxa"/>
+        <w:tblInd w:w="990" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Behandling vid allergi"/>
-        <w:tblDescription w:val="Tabellen ger doseringsförslag utifrån barnets ålder."/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1555"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3118"/>
+        <w:gridCol w:w="1150"/>
+        <w:gridCol w:w="4645"/>
+        <w:gridCol w:w="2128"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C56D9F" w14:paraId="13A015F0" w14:textId="77777777" w:rsidTr="5E3DDC7F">
+      <w:tr w:rsidR="005270AB" w:rsidRPr="005270AB" w14:paraId="195BB13F" w14:textId="77777777" w:rsidTr="005270AB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19EEFDFE" w14:textId="2E0E03A9" w:rsidR="00C56D9F" w:rsidRDefault="5E3DDC7F" w:rsidP="00C56D9F">
+          <w:p w14:paraId="076DB32F" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
             <w:pPr>
-              <w:pStyle w:val="Normalitabell"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Ålder</w:t>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ålder </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="4645" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0092C7F4" w14:textId="0D41549B" w:rsidR="00C56D9F" w:rsidRDefault="007CF2DF" w:rsidP="00C56D9F">
+          <w:p w14:paraId="167FD37D" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
             <w:pPr>
-              <w:pStyle w:val="Normalitabell"/>
-[...2 lines deleted...]
-              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Läkemedel</w:t>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Läkemedel </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5" w:themeFill="background2" w:themeFillTint="33"/>
+            <w:tcW w:w="2128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A0D847B" w14:textId="7F780B75" w:rsidR="00C56D9F" w:rsidRDefault="007CF2DF" w:rsidP="00C56D9F">
+          <w:p w14:paraId="40E12BD7" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
             <w:pPr>
-              <w:pStyle w:val="Normalitabell"/>
-[...2 lines deleted...]
-              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Dos</w:t>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Dos </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D9F" w14:paraId="66F1E632" w14:textId="77777777" w:rsidTr="5E3DDC7F">
+      <w:tr w:rsidR="005270AB" w:rsidRPr="005270AB" w14:paraId="1A275F9E" w14:textId="77777777" w:rsidTr="005270AB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F766074" w14:textId="40E119C9" w:rsidR="00C56D9F" w:rsidRDefault="007CF2DF" w:rsidP="00C56D9F">
+          <w:p w14:paraId="6DAB8511" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
             <w:pPr>
-              <w:pStyle w:val="Normalitabell"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>&lt;6 år</w:t>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>&lt;6 år </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4645" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B5F368A" w14:textId="1C7B859B" w:rsidR="00C56D9F" w:rsidRDefault="5E3DDC7F" w:rsidP="001864E9">
+          <w:p w14:paraId="681CCC71" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
             <w:pPr>
-              <w:pStyle w:val="Normalitabell"/>
-[...2 lines deleted...]
-              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>Desloratadin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="009B4E53">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>, t.ex. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="009B4E53">
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>Aerius</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="009B4E53" w:rsidRPr="00C60783">
-              <w:rPr>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidR="009B4E53" w:rsidRPr="00C87BAD">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> oral lösning 0,5 mg/ml</w:t>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>, oral lösning 0,5 mg/ml </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="2128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EBC400D" w14:textId="3F18F8C0" w:rsidR="00C56D9F" w:rsidRDefault="007CF2DF" w:rsidP="00C56D9F">
+          <w:p w14:paraId="33DC0137" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
             <w:pPr>
-              <w:pStyle w:val="Normalitabell"/>
-[...2 lines deleted...]
-              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> ml (1,25-2,5 mg)</w:t>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>dos 2,5-5 ml (1,25-2,5 mg) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D9F" w14:paraId="274FC356" w14:textId="77777777" w:rsidTr="5E3DDC7F">
+      <w:tr w:rsidR="005270AB" w:rsidRPr="005270AB" w14:paraId="3A02D676" w14:textId="77777777" w:rsidTr="005270AB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69190432" w14:textId="4B80437D" w:rsidR="00C56D9F" w:rsidRDefault="007CF2DF" w:rsidP="00C56D9F">
+          <w:p w14:paraId="738BF28F" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
             <w:pPr>
-              <w:pStyle w:val="Normalitabell"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> år</w:t>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>6-12 år </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4645" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FC2F1EA" w14:textId="3FCFA862" w:rsidR="00C56D9F" w:rsidRDefault="009B4E53" w:rsidP="00C56D9F">
+          <w:p w14:paraId="5AE540B3" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
             <w:pPr>
-              <w:pStyle w:val="Normalitabell"/>
-[...2 lines deleted...]
-              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>Desloratadin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>, t.ex. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>Caredin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00C60783">
-              <w:rPr>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C87BAD">
-[...3 lines deleted...]
-              <w:t>munsönderfallande tablett 5 mg</w:t>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>, munsönderfallande tablett 5 mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="2128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74C79298" w14:textId="38041885" w:rsidR="00C56D9F" w:rsidRDefault="007CF2DF" w:rsidP="00C56D9F">
+          <w:p w14:paraId="27EFEA78" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
             <w:pPr>
-              <w:pStyle w:val="Normalitabell"/>
-[...2 lines deleted...]
-              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> mg)</w:t>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>dos ½-1 tablett (2,5-5 mg) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C56D9F" w14:paraId="7E6EE2B3" w14:textId="77777777" w:rsidTr="5E3DDC7F">
+      <w:tr w:rsidR="005270AB" w:rsidRPr="005270AB" w14:paraId="5888E985" w14:textId="77777777" w:rsidTr="005270AB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:tcW w:w="1150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A05864C" w14:textId="6F9C5184" w:rsidR="00C56D9F" w:rsidRDefault="007CF2DF" w:rsidP="00C56D9F">
+          <w:p w14:paraId="19EA30AE" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
             <w:pPr>
-              <w:pStyle w:val="Normalitabell"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>&gt;12 år</w:t>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>&gt;12 år </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="4645" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00FDD31A" w14:textId="75F5B379" w:rsidR="00C56D9F" w:rsidRDefault="5E3DDC7F" w:rsidP="00C56D9F">
+          <w:p w14:paraId="485A4573" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
             <w:pPr>
-              <w:pStyle w:val="Normalitabell"/>
-[...2 lines deleted...]
-              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>Desloratadin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="009B4E53">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>, t.ex. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="009B4E53">
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
               <w:t>Caredin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="009B4E53" w:rsidRPr="00C60783">
-              <w:rPr>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidR="009B4E53" w:rsidRPr="00C87BAD">
-[...6 lines deleted...]
-              <w:t>munsönderfallande tablett 5 mg</w:t>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>, munsönderfallande tablett 5 mg </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcW w:w="2128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2498367B" w14:textId="6D586FA2" w:rsidR="00C56D9F" w:rsidRDefault="007CF2DF" w:rsidP="00C56D9F">
+          <w:p w14:paraId="4A271622" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
             <w:pPr>
-              <w:pStyle w:val="Normalitabell"/>
-[...2 lines deleted...]
-              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> tablett (5-10 mg)</w:t>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>dos 1-2 tablett (5-10 mg) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06EF50FB" w14:textId="065432DD" w:rsidR="00733319" w:rsidRDefault="007CF2DF" w:rsidP="009B4E53">
-[...4 lines deleted...]
-        <w:t>För mer information vid allergi mot insektsbett, se</w:t>
+    <w:p w14:paraId="053B9E21" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
+        <w:t>För mer information vid allergi mot insektsbett, se </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA7C8CE" w14:textId="0D194C8F" w:rsidR="00733319" w:rsidRDefault="006B7795" w:rsidP="00733319">
+    <w:p w14:paraId="5B2DFE5A" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00733319" w:rsidRPr="00F13555">
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="005270AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>https://giftinformation.se/lakare/substanser/getingstick/</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="005270AB">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="66149B23" w14:textId="1DFD801B" w:rsidR="00733319" w:rsidRDefault="007CF2DF" w:rsidP="00855E9A">
-[...7 lines deleted...]
-        <w:r w:rsidRPr="007CF2DF">
+    <w:p w14:paraId="0E839C8A" w14:textId="77777777" w:rsidR="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Se även barnläkarföreningens patientinformation </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="005270AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve">Akut allergisk reaktion – </w:t>
+          <w:t>Akut allergisk reaktion – </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="007CF2DF">
+        <w:r w:rsidRPr="005270AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>anafylaxi</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r>
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54FF03E3" w14:textId="77777777" w:rsidR="007B723B" w:rsidRDefault="007B723B">
-[...15 lines deleted...]
-    <w:p w14:paraId="462A992C" w14:textId="0AF786E7" w:rsidR="00CD0561" w:rsidRDefault="007CF2DF" w:rsidP="001864E9">
+    <w:p w14:paraId="171AB464" w14:textId="22BFE5E2" w:rsidR="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc172550670"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Andning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="20755D08" w14:textId="02FBEEC2" w:rsidR="00204890" w:rsidRDefault="00DE1C17" w:rsidP="00A26FFA">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5096E255" w14:textId="67A1222F" w:rsidR="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1603494B" wp14:editId="6ABA2559">
-[...2 lines deleted...]
-            <wp:docPr id="15" name="Bildobjekt 15"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3936B977" wp14:editId="2B320A93">
+            <wp:extent cx="5669915" cy="2350135"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+            <wp:docPr id="182703771" name="Bildobjekt 2" descr="En bild som visar text, skärmbild, Teckensnitt, visitkort&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="15" name="Bildobjekt 15"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="182703771" name="Bildobjekt 2" descr="En bild som visar text, skärmbild, Teckensnitt, visitkort&#10;&#10;AI-genererat innehåll kan vara felaktigt."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-[...2 lines deleted...]
-                    <a:stretch/>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5669915" cy="2355041"/>
+                      <a:ext cx="5669915" cy="2350135"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
-                    <a:extLst>
-[...3 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56179E93" w14:textId="2D5CC759" w:rsidR="00615ADE" w:rsidRPr="00556BB1" w:rsidRDefault="00615ADE" w:rsidP="00615ADE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00615ADE">
+    <w:p w14:paraId="391BB17C" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Skillnad mellan krupp och astma:</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00615ADE">
+      <w:r w:rsidRPr="005270AB">
+        <w:t> Vid krupp ligger problemet i övre luftväg varför barnet ofta får besvär vid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005270AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> inandning</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> med eventuellt </w:t>
+        <w:t> inandning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005270AB">
+        <w:t> med eventuellt </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="005270AB">
         <w:t>stridor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00615ADE">
+      <w:r w:rsidRPr="005270AB">
+        <w:t>. Vid astma ligger problemet i nedre luftväg, varför barnet får svårigheter vid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005270AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>utandning</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00231486" w:rsidRPr="00231486">
+      <w:r w:rsidRPr="005270AB">
+        <w:t> med eventuellt pipande andningsljud. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005270AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Om barnet är </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00615ADE">
+        <w:t>Om barnet är väldigt obstruktivt och har svårigheter vid både in- och utandning, måste barnläkare titta på barnet! Att skilja mellan astma och krupp i det fallet är svårt!  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005270AB">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>väldigt obstruktivt</w:t>
-[...127 lines deleted...]
-        <w:t xml:space="preserve">är svårt!  </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC54E55" w14:textId="38D0ECBD" w:rsidR="00615ADE" w:rsidRDefault="007CF2DF" w:rsidP="007B723B">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="00556BB1">
+    <w:p w14:paraId="7674AEEC" w14:textId="5FEC5A95" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
+        <w:t>För inhalation och doseringar, följ Barnläkarföreningens rutin </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="005270AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Akut astma</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00556BB1">
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6605DD97" w14:textId="77777777" w:rsidR="00615ADE" w:rsidRDefault="00615ADE">
-[...15 lines deleted...]
-    <w:p w14:paraId="5A4F8B57" w14:textId="68C6700B" w:rsidR="00CD0561" w:rsidRDefault="007CF2DF" w:rsidP="001864E9">
+    <w:p w14:paraId="752CFAB1" w14:textId="40097C31" w:rsidR="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-        <w:spacing w:before="200" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc172550671"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Buksmärta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="010EFB44" w14:textId="3D3464CC" w:rsidR="001C346F" w:rsidRDefault="007CF2DF" w:rsidP="002B3D42">
+    <w:p w14:paraId="24B661C9" w14:textId="7B470373" w:rsidR="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
       <w:r>
-        <w:t xml:space="preserve">Barn som har buksmärta </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007CF2DF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F375119" wp14:editId="5E8DBDB3">
+            <wp:extent cx="5669915" cy="3182620"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+            <wp:docPr id="680093203" name="Bildobjekt 3" descr="En bild som visar text, skärmbild, Teckensnitt, Rektangel&#10;&#10;Automatiskt genererad beskrivning"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 5" descr="En bild som visar text, skärmbild, Teckensnitt, Rektangel&#10;&#10;Automatiskt genererad beskrivning"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5669915" cy="3182620"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4179113E" w14:textId="3DD03BF8" w:rsidR="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>med</w:t>
+        <w:t>Förstoppningsbehandling</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> feber behöver alltid träffa en läkare, antingen barnläkare eller kirurg.</w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492BA8D7" w14:textId="69C0BE31" w:rsidR="00707C7F" w:rsidRPr="00495C32" w:rsidRDefault="00A26FFA" w:rsidP="00DE1C17">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="6930" w:type="dxa"/>
+        <w:tblInd w:w="990" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Buksmärta"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1830"/>
+        <w:gridCol w:w="5100"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005270AB" w:rsidRPr="005270AB" w14:paraId="4A62FE88" w14:textId="77777777" w:rsidTr="005270AB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="767196A3" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ålder </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EACE891" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Läkemedel </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005270AB" w:rsidRPr="005270AB" w14:paraId="3ECB5020" w14:textId="77777777" w:rsidTr="005270AB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52CB8AFC" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>&lt;6 månader </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="659FCEBF" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Resulax</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>®</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t> 10 ml alternativt vattenlavemang </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005270AB" w:rsidRPr="005270AB" w14:paraId="126CDA2B" w14:textId="77777777" w:rsidTr="005270AB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18CDB431" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>6-12 månader </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26868A1A" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Resulax</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>®</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t> 10 ml (eller </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Klyx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>®</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t> 60 ml) alternativt vattenlavemang </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005270AB" w:rsidRPr="005270AB" w14:paraId="2427E6EA" w14:textId="77777777" w:rsidTr="005270AB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74FA6B79" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>1-5 år </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45FA0894" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Klyx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>®</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t> 120 ml </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005270AB" w:rsidRPr="005270AB" w14:paraId="0052AA1C" w14:textId="77777777" w:rsidTr="005270AB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29D26DFC" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>&gt;5 år </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08D22143" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Klyx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>®</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t> 120-240 ml </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="66571431" w14:textId="77777777" w:rsidR="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB"/>
+    <w:p w14:paraId="1D4E70CC" w14:textId="5E1F0030" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Resulax</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>® </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>= </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Sorbitol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6549F68F" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Klyx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>® </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>= </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Sorbitol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t> med </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Dokusat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6184AB7B" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Baserad på Barnläkarföreningens rutin: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="005270AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Funktionell obstipation hos barn och ungdomar.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005270AB">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B37E3A" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Urinsticka:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005270AB">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FE4A2B" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>OBS! Om urinsticka tas och den visar Nitrit 1+, leukocyter 2+, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>erytrocyter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> 2+ eller/och protein 2+ eller mer är detta signifikant, varför läkarbedömning är indicerat för ytterligare bedömning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777017F4" w14:textId="77777777" w:rsidR="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Se även riktlinje </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="005270AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Buksmärtor hos barn och ungdomar (”ont i magen”-utredning), SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005270AB">
+        <w:t> respektive </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="005270AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Barnkirurgiska skador/sjukdomar, SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03340B9D" w14:textId="77777777" w:rsidR="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB"/>
+    <w:p w14:paraId="4155F93F" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005270AB">
+        <w:lastRenderedPageBreak/>
+        <w:t>Diarré och/eller kräkningar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A47CBDE" w14:textId="626A702C" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FE5E383" wp14:editId="115AC5FF">
+            <wp:extent cx="5667375" cy="3200400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1021367673" name="Bildobjekt 5" descr="En bild som visar text, skärmbild, Teckensnitt, svart och vit&#10;&#10;Automatiskt genererad beskrivning"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 12" descr="En bild som visar text, skärmbild, Teckensnitt, svart och vit&#10;&#10;Automatiskt genererad beskrivning"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId23">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5667375" cy="3200400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="005270AB">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F64BF4A" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Utvärderingen får ske med 1 timmas mellanrum. Ta om alla vitala parametrar vid kontroll.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005270AB">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670B6A33" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ondansetron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>: Engångsdos anses tillräckligt, men vid behov kan dosen upprepas 3 gånger/dygn. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Eped</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>) </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblInd w:w="990" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Buksmärta"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1830"/>
+        <w:gridCol w:w="5100"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005270AB" w:rsidRPr="005270AB" w14:paraId="498313F3" w14:textId="77777777" w:rsidTr="005270AB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73AA4D6C" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vikt </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5E5E5"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="676930D4" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ondansetron</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005270AB" w:rsidRPr="005270AB" w14:paraId="0C1DEBAB" w14:textId="77777777" w:rsidTr="005270AB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44A13070" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>8-15 kg </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76CC0663" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>2 mg (2,5ml) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005270AB" w:rsidRPr="005270AB" w14:paraId="42FB7649" w14:textId="77777777" w:rsidTr="005270AB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72E6C194" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>16-30 kg </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="199D4F64" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>4 mg (5 ml) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005270AB" w:rsidRPr="005270AB" w14:paraId="7B928E57" w14:textId="77777777" w:rsidTr="005270AB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1830" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43F5A8E2" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Över 30 kg </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="425CC230" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005270AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>6-8mg (7,5-10ml) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7C123192" w14:textId="77777777" w:rsidR="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB"/>
+    <w:p w14:paraId="73EBA9AD" w14:textId="77777777" w:rsidR="005270AB" w:rsidRDefault="005270AB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365864DA" w14:textId="05BB0CEE" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005270AB">
+        <w:lastRenderedPageBreak/>
+        <w:t>Elolycka </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7821CB05" w14:textId="1CB49D30" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="615CE877" wp14:editId="141F5020">
-[...2 lines deleted...]
-            <wp:docPr id="3" name="Bildobjekt 3" descr="En bild som visar text, skärmbild, Teckensnitt, Rektangel&#10;&#10;Automatiskt genererad beskrivning"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4629380F" wp14:editId="0554AE6F">
+            <wp:extent cx="4876800" cy="3657600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2025449535" name="Bildobjekt 7" descr="En bild som visar text, skärmbild, Teckensnitt, design&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="Bildobjekt 3" descr="En bild som visar text, skärmbild, Teckensnitt, Rektangel&#10;&#10;Automatiskt genererad beskrivning"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 19" descr="En bild som visar text, skärmbild, Teckensnitt, design&#10;&#10;Automatiskt genererad beskrivning"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                    <a:blip r:embed="rId24">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5931046" cy="3332518"/>
+                      <a:ext cx="4876800" cy="3657600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="007CF2DF" w:rsidRPr="007CF2DF">
-[...4 lines deleted...]
-        <w:t>Förstoppningsbehandling:</w:t>
+      <w:r w:rsidRPr="005270AB">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...348 lines deleted...]
-        <w:r w:rsidRPr="007CF2DF">
+    <w:p w14:paraId="43767820" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Baserad på Sahlgrenska Universitetssjukhusets rutin: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="005270AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Funktionell obstipation hos barn och ungdomar.</w:t>
+          <w:t>Elskada – Akutmottagning barn</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="005270AB">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4FE5315C" w14:textId="4694A400" w:rsidR="00495C32" w:rsidRDefault="007CF2DF" w:rsidP="007CF2DF">
-[...88 lines deleted...]
-    <w:p w14:paraId="3E095F4D" w14:textId="7FDBE0D5" w:rsidR="00211607" w:rsidRDefault="007CF2DF" w:rsidP="00C827AA">
+    <w:p w14:paraId="32EB4076" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc172550672"/>
-      <w:r>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Feberkramp </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0614CABC" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Barn med feberkramp behöver alltid träffa en läkare för bedömning. Blodprovstagning beror på patientens status. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B235EF" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
+        <w:t>I väntan på läkaren kan nedanstående blodprover tas:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCBEF09" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>CRP </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="739E049B" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Syra-Bas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1023B46F" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Blodstatus med differentiering </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CDBF32" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Kreatinin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>, Natrium, Kalium, Calcium, Albumin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242CB5D6" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>ALAT, ASAT </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62488FF5" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Glukos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09357427" w14:textId="77777777" w:rsidR="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB"/>
+    <w:p w14:paraId="3AA15A85" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB"/>
+    <w:p w14:paraId="541599A5" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005270AB">
         <w:lastRenderedPageBreak/>
-        <w:t>Diarré och/eller kräkningar</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+        <w:t>Feber med förkylningssymtom </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0B7F5BB8" w14:textId="0AB16047" w:rsidR="00F4137B" w:rsidRDefault="00A16ED5" w:rsidP="00F4137B">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="5BB42C4D" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Handläggningen nedan avser barn under respektive över 4 månaders ålder: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A146C40" w14:textId="4CDC08E9" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51C74B93" wp14:editId="12992E1B">
-[...2 lines deleted...]
-            <wp:docPr id="5" name="Bildobjekt 5" descr="En bild som visar text, skärmbild, Teckensnitt, svart och vit&#10;&#10;Automatiskt genererad beskrivning"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CFC3F4F" wp14:editId="1F59A357">
+            <wp:extent cx="5505450" cy="3486150"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1822762877" name="Bildobjekt 9" descr="En bild som visar text, skärmbild, Teckensnitt, design&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="5" name="Bildobjekt 5" descr="En bild som visar text, skärmbild, Teckensnitt, svart och vit&#10;&#10;Automatiskt genererad beskrivning"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 26" descr="En bild som visar text, skärmbild, Teckensnitt, design&#10;&#10;Automatiskt genererad beskrivning"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23"/>
+                    <a:blip r:embed="rId26">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5669915" cy="3195320"/>
+                      <a:ext cx="5505450" cy="3486150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:r w:rsidRPr="005270AB">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="314D42AA" w14:textId="06FB8FF2" w:rsidR="00C827AA" w:rsidRDefault="007CF2DF" w:rsidP="008D23FD">
-      <w:pPr>
+    <w:p w14:paraId="6C89AAC4" w14:textId="77777777" w:rsidR="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Ta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005270AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007CF2DF">
+        <w:t>inte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005270AB">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>Utvärderingen får ske med 1 timmas mellanrum. Ta om alla vitala parametrar vid kontroll.</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>strep</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>-A snabbtest vid ont i halsen utan läkarordination. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34BED457" w14:textId="42D64ADF" w:rsidR="00DE1C17" w:rsidRPr="00DE1C17" w:rsidRDefault="00DE1C17" w:rsidP="001A4A96">
-[...182 lines deleted...]
-    <w:p w14:paraId="1164DB26" w14:textId="222C1525" w:rsidR="00C827AA" w:rsidRDefault="007CF2DF" w:rsidP="00AA2ACA">
+    <w:p w14:paraId="60EE4A68" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc172550673"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Feber med urinvägssymtom </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="34D8F548" w14:textId="31BA5F6E" w:rsidR="00204890" w:rsidRDefault="00A16ED5" w:rsidP="313B0386">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="30A966D4" w14:textId="53F08EC7" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55EBD966" wp14:editId="0DDFAFE0">
-[...2 lines deleted...]
-            <wp:docPr id="7" name="Bildobjekt 7" descr="En bild som visar text, skärmbild, Teckensnitt, design&#10;&#10;Automatiskt genererad beskrivning"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4997D5B5" wp14:editId="6B0FB06F">
+            <wp:extent cx="5667375" cy="3143250"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="490275370" name="Bildobjekt 11" descr="En bild som visar text, skärmbild, Teckensnitt, design&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="7" name="Bildobjekt 7" descr="En bild som visar text, skärmbild, Teckensnitt, design&#10;&#10;Automatiskt genererad beskrivning"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 33" descr="En bild som visar text, skärmbild, Teckensnitt, design&#10;&#10;Automatiskt genererad beskrivning"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-[...2 lines deleted...]
-                    <a:stretch/>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId27">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4894389" cy="3661174"/>
+                      <a:ext cx="5667375" cy="3143250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
-                    <a:extLst>
-[...3 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:r w:rsidRPr="005270AB">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="14AA55F2" w14:textId="5FC04F5B" w:rsidR="00C827AA" w:rsidRDefault="007CF2DF" w:rsidP="313B0386">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="007CF2DF">
+    <w:p w14:paraId="637E63BC" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Om </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>erytrocyter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> eller/och protein är 2+ eller mer är detta signifikant, varför läkarbedömning är indicerat för ytterligare bedömning!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005270AB">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005270AB">
+        <w:br/>
+        <w:t>Baserad på Barnläkarföreningens rutin: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="005270AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Elskada – Akutmottagning barn</w:t>
+          <w:t>Urinvägsinfektion hos barn</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="005270AB">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="300294AB" w14:textId="77777777" w:rsidR="00EC349E" w:rsidRDefault="007CF2DF" w:rsidP="00EC349E">
+    <w:p w14:paraId="02C50515" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc172550674"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Feber utan fokus </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6E0E3258" w14:textId="08AA498E" w:rsidR="00EC349E" w:rsidRDefault="007CF2DF" w:rsidP="00EC349E">
-[...1 lines deleted...]
-        <w:t>Barn med feberkramp behöver alltid träffa en läkare för bedömning. Blodprovstagning beror på patientens status.</w:t>
+    <w:p w14:paraId="5B60ABAD" w14:textId="77777777" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
+        <w:t>Handläggningen nedan avser barn under respektive över 4 månaders ålder: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31AE4C16" w14:textId="5F8188EF" w:rsidR="00EC349E" w:rsidRDefault="007CF2DF" w:rsidP="00EC349E">
-[...79 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="26A6FCC5" w14:textId="488053E6" w:rsidR="005270AB" w:rsidRPr="005270AB" w:rsidRDefault="005270AB" w:rsidP="005270AB">
+      <w:r w:rsidRPr="005270AB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="422DA09B" wp14:editId="5A379DFD">
-            <wp:extent cx="5514440" cy="3493699"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="523201DD" wp14:editId="1A083906">
+            <wp:extent cx="4171950" cy="4019550"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="8" name="Bildobjekt 8" descr="En bild som visar text, skärmbild, Teckensnitt, design&#10;&#10;Automatiskt genererad beskrivning"/>
+            <wp:docPr id="271523483" name="Bildobjekt 13" descr="En bild som visar text, skärmbild, kvadrat, design&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="8" name="Bildobjekt 8" descr="En bild som visar text, skärmbild, Teckensnitt, design&#10;&#10;Automatiskt genererad beskrivning"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 40" descr="En bild som visar text, skärmbild, kvadrat, design&#10;&#10;Automatiskt genererad beskrivning"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-[...2 lines deleted...]
-                    <a:stretch/>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId29">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5522742" cy="3498959"/>
+                      <a:ext cx="4171950" cy="4019550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
-                    <a:extLst>
-[...3 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0252430F" w14:textId="20590674" w:rsidR="00FB4C19" w:rsidRDefault="5E3DDC7F" w:rsidP="00FB4C19">
+    <w:p w14:paraId="3F86CB98" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00002965">
+        <w:t>Hjärtklappningar och bröstsmärta </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313D671A" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
+        <w:t>I väntan på läkare, kontrollera </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA924F8" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:ind w:left="1349" w:hanging="357"/>
       </w:pPr>
+      <w:r w:rsidRPr="00002965">
+        <w:t>EKG </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FBED60" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00002965">
+        <w:t>Blodtryck. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CE46F4" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00002965">
+        <w:t>Huvudvärk </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6584D8A1" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
+        <w:t>I väntan på läkare, kontrollera </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34777819" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00002965">
+        <w:t>Blodtryck. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6647283A" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
+        <w:lastRenderedPageBreak/>
+        <w:t>Ge smärtlindring enligt rutinen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00002965">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Akut smärta och smärtrelaterad oro hos barn och ungdomar, SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00002965">
+        <w:t> respektive </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00002965">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Smärta hos barn och ungdomar - doseringsguide, SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00002965">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52DF2E68" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
+        <w:t>Se även riktlinje </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00002965">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Hjärnskakning (</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00002965">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Commotio</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00002965">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00002965">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>cerebri</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00002965">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>) hos barn – Handläggning vid SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00002965">
+        <w:t> respektive rutinen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00002965">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Meningit - Bakteriell meningit - handläggning</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00002965">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570436DA" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00002965">
+        <w:t>Intoxikation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B938B0" w14:textId="6449D1A3" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="7B4B4CAC" w:rsidP="69DA9203">
       <w:r>
-        <w:t xml:space="preserve">Ta </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="5E3DDC7F">
+        <w:t xml:space="preserve">I väntan på läkare, ge medicinskt kol om patienten inte redan har fått det </w:t>
+      </w:r>
+      <w:r w:rsidR="4C6D354A">
+        <w:t xml:space="preserve">inom 2 timmar från förtäring, vaken patient. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(stöd via Giftinformationscentralen om läkare är upptagen). </w:t>
+      </w:r>
+      <w:r w:rsidR="2E5989EE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C09C90" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
+        <w:t>Fånga urin för eventuell </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00002965">
+        <w:t>intox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00002965">
+        <w:t>-screening. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33433E58" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
+        <w:t>För övrigt beror åtgärder på anvisningar från Giftinfo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35BB7D87" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>inte</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="5E3DDC7F">
+        <w:t>Vid tveksamhet kan Giftinfo alltid kontaktas!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:br/>
+        <w:t>Telefonnummer: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>010</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>456</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>67</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CB696C" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
+        <w:t>För mer information, se </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A985C14" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00002965">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://giftinformation.se/Las-mer/forgiftningar-barn</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00002965">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0211513F" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00002965">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>www.giftinfo.se</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00002965">
+        <w:t> (lösenord ”</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>strep</w:t>
+      <w:r w:rsidRPr="00002965">
+        <w:t>intox</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t>-A snabbtest vid ont i halsen utan läkarordination.</w:t>
+      <w:r w:rsidRPr="00002965">
+        <w:t>”) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A78B3C" w14:textId="23B28FFA" w:rsidR="00994513" w:rsidRDefault="007CF2DF" w:rsidP="005903EE">
+    <w:p w14:paraId="6D669987" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc172550676"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00002965">
+        <w:t>Kramper </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="144A2B63" w14:textId="4F3EAE11" w:rsidR="00994513" w:rsidRDefault="00A16ED5" w:rsidP="005D1C23">
+    <w:p w14:paraId="141CC05E" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
+        <w:t>I väntan på läkare, kontrollera </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0C84FB" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
       <w:pPr>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00002965">
+        <w:t>P-glukos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315658D1" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00002965">
+        <w:t>EKG </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589A1647" w14:textId="374814C3" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
+        <w:t>Applicera </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lidokain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>prilokain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t> plåster (till exempel EMLA) på platsen som är lämplig för ålder inför eventuellt nålstick, blodprovstagning eller för att sätta perifer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>venkateter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9D852A" w14:textId="05CA32DE" w:rsidR="42F4E453" w:rsidRDefault="7D6163DE" w:rsidP="42F4E453">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vid återkommande kramper: LARMA, syrgas 10-15L(tratt eller traumamask), överväg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Buccolam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> i samråd med barnläkare (muntlig ordination). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A557F28" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00002965">
+        <w:t>Svimning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFBE172" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
+        <w:t>I väntan på läkare, kontrollera </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5604A9EE" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00002965">
+        <w:t>P-glukos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF7EF4C" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00002965">
+        <w:lastRenderedPageBreak/>
+        <w:t>blodtryck </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A3F64C" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00002965">
+        <w:t>EKG. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2CAA95" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
+        <w:t>Se även riktlinje </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00002965">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Hjärnskakning (</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00002965">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Commotio</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00002965">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00002965">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>cerebri</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00002965">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>) hos barn – Handläggning vid SÄS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00002965">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E990254" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00002965">
+        <w:t>Öronvärk </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EFB0F15" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
+        <w:t>Handläggningen nedan avser barn under respektive över 1 års ålder: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407E65CE" w14:textId="32D90F7A" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32A8A0F6" wp14:editId="6AB8D051">
-[...2 lines deleted...]
-            <wp:docPr id="9" name="Bildobjekt 9" descr="En bild som visar text, skärmbild, Teckensnitt, design&#10;&#10;Automatiskt genererad beskrivning"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E4B0836" wp14:editId="7D47496F">
+            <wp:extent cx="5495925" cy="3514725"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="538052545" name="Bildobjekt 15" descr="En bild som visar text, skärmbild, Teckensnitt, design&#10;&#10;Automatiskt genererad beskrivning"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="9" name="Bildobjekt 9" descr="En bild som visar text, skärmbild, Teckensnitt, design&#10;&#10;Automatiskt genererad beskrivning"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 47" descr="En bild som visar text, skärmbild, Teckensnitt, design&#10;&#10;Automatiskt genererad beskrivning"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27"/>
+                    <a:blip r:embed="rId37">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5669915" cy="3138805"/>
+                      <a:ext cx="5495925" cy="3514725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5B6F1A2B" w14:textId="09B13D5A" w:rsidR="286CB1A3" w:rsidRDefault="5E3DDC7F" w:rsidP="008855C1">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="5E3DDC7F">
+    <w:p w14:paraId="4C146D1F" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Om </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="5E3DDC7F">
+        <w:t>OBS!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:t> Även om det rinner från öronen kan behandling vänta 1 dygn för att få antibiotika på vårdcentral eller jourcentral! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AB1D92" w14:textId="77777777" w:rsidR="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>erytrocyter</w:t>
-[...168 lines deleted...]
-        <w:r w:rsidRPr="007CF2DF">
+        <w:t>Vid smärta: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:t>Se rutinen </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00002965">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Akut smärta och smärtrelaterad oro hos barn och ungdomar, SÄS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="007CF2DF">
+      <w:r w:rsidRPr="00002965">
+        <w:t> samt </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00002965">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Smärta hos barn och ungdomar - doseringsguide, SÄS</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00002965">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F80C1F" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc100327194"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc224891305"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc227161805"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Arbetsgrupp</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074C2485" w14:textId="25CC418D" w:rsidR="00F07D88" w:rsidRDefault="007CF2DF" w:rsidP="00F07D88">
-[...4 lines deleted...]
-        <w:r w:rsidRPr="007CF2DF">
+    <w:p w14:paraId="7127100B" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00002965">
+        <w:t xml:space="preserve">Annelie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00002965">
+        <w:t>Sonéus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00002965">
+        <w:t>, läkarchef, VO kvinna barn/läkarenheten barn och ungdom, SÄS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029F7C7F" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00002965">
+        <w:t>Thoai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00002965">
+        <w:t> Tran, ST-läkare, VO kvinna barn/läkarenheten barn och ungdom, SÄS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B77C969" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00002965">
+        <w:lastRenderedPageBreak/>
+        <w:t>Athanasios Sousoulas, specialistläkare, VO kvinna barn/läkarenheten barn och ungdom, SÄS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D76A09A" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00002965">
+        <w:t>Patrik Lundh läkarchef, VO Akutsjukvård, SÄS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A967172" w14:textId="742481D2" w:rsidR="009A32ED" w:rsidRPr="00487218" w:rsidRDefault="009A32ED" w:rsidP="00002965">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="188AE2C8" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc224891306"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc227161806"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="54DE3181" w14:textId="097034C4" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>WEST (West coast System for Triage). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:t>Akutmottagningen, SÄS (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidR="00D40319" w:rsidRPr="00D40319">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Hjärnskakning (</w:t>
+          <w:t>Triagering på Akutmottagning barn med WEST-P</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="007CF2DF">
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6B1E0212" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
+        <w:t>Giftinformationscentralen (insektsstick/-bett) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00002965">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Commotio</w:t>
+          <w:t>https://giftinformation.se/lakare/substanser/getingstick</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="007CF2DF">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00002965">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79424F11" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
+        <w:t>Akut allergisk reaktion – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00002965">
+        <w:t>anafylaxi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00002965">
+        <w:t>. Patientinformation upprättad av </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00002965">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>www.sffa.nu/wp-content/uploads/2021/01/Anafylaxi_jan_2021.pdf</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="007CF2DF">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00002965">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE039FB" w14:textId="506B227C" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
+        <w:t>Akut astma. Inhalation och doseringar. Rutin upprättad av Barnläkarföreningen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidR="00B11884" w:rsidRPr="00B11884">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>cerebri</w:t>
+          <w:t>Akut_astma_241206.pdf</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="007CF2DF">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00002965">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="581D474C" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
+        <w:t>Buksmärtor hos barn och ungdomar (”ont i magen”-utredning), SÄS Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00002965">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>) hos barn – Handläggning vid SÄS</w:t>
+          <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="007CF2DF">
+      <w:r w:rsidRPr="00002965">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764504D9" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
+        <w:t>Barnkirurgiska skador/sjukdomar, SÄS. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00002965">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Meningit - Bakteriell meningit - handläggning</w:t>
+          <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00002965">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC32685" w14:textId="7CFF5B43" w:rsidR="00787C03" w:rsidRPr="00787C03" w:rsidRDefault="007CF2DF" w:rsidP="00AA2ACA">
-[...60 lines deleted...]
-      <w:r w:rsidR="286CB1A3">
+    <w:p w14:paraId="50D7FBA8" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
+        <w:t>Akut smärta och smärtrelaterad oro hos barn och ungdomar, SÄS Sjukhusövergripande rutin, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
         <w:br/>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-        <w:r w:rsidR="00E84E15" w:rsidRPr="00665C00">
+      <w:hyperlink r:id="rId46" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00002965">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>https://giftinformation.se/Las-mer/forgiftningar-barn</w:t>
+          <w:t>https://hittadokument.vgregion.se/sas</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00002965">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4E98E305" w14:textId="02AECF76" w:rsidR="00E12561" w:rsidRPr="00787C03" w:rsidRDefault="006B7795" w:rsidP="00E84E15">
+    <w:p w14:paraId="08DE3B92" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
+        <w:t>Smärta hos barn och ungdomar - doseringsguide, SÄS. Sjukhusövergripande rutin, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00002965">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://hittadokument.vgregion.se/sas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00002965">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509FF3DB" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
       <w:pPr>
-        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId35">
-        <w:r w:rsidR="5E3DDC7F" w:rsidRPr="5E3DDC7F">
+      <w:r w:rsidRPr="00002965">
+        <w:t>Hjärnskakning (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00002965">
+        <w:t>Commotio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00002965">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00002965">
+        <w:t>cerebri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00002965">
+        <w:t>) hos barn – Handläggning vid SÄS. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>https://hittadokument.vgregion.se/sas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235AEBA8" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
+        <w:lastRenderedPageBreak/>
+        <w:t>Meningit - Bakteriell meningit - handläggning. Sjukhusövergripande rutin, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00002965">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://hittadokument.vgregion.se/sas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00002965">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720F505D" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00002965">
+        <w:t>Information om förgiftningar. Giftinformationscentralen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlnk"/>
+        </w:rPr>
+        <w:t>https://giftinformation.se/Las-mer/forgiftningar-barn </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508AF2CD" w14:textId="77777777" w:rsidR="00002965" w:rsidRPr="00002965" w:rsidRDefault="00002965" w:rsidP="00002965">
+      <w:r w:rsidRPr="00002965">
+        <w:t>Giftinfo. Giftinformationscentralen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00002965">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00002965">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>www.giftinfo.se</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="5E3DDC7F">
-        <w:t xml:space="preserve"> (lösenord ”</w:t>
+      <w:r w:rsidRPr="00002965">
+        <w:t> (lösenord ”</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="5E3DDC7F">
+      <w:r w:rsidRPr="00002965">
         <w:t>intox</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="5E3DDC7F">
-        <w:t>”)</w:t>
+      <w:r w:rsidRPr="00002965">
+        <w:t>”) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08FED2C0" w14:textId="77777777" w:rsidR="00787C03" w:rsidRPr="00787C03" w:rsidRDefault="007CF2DF" w:rsidP="00FF4694">
-[...823 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId51"/>
+    <w:p w14:paraId="40AA233F" w14:textId="5E393CCB" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="00002965"/>
+    <w:sectPr w:rsidR="009C6C0C" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="even" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:headerReference w:type="first" r:id="rId53"/>
+      <w:footerReference w:type="first" r:id="rId54"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="790885C5" w14:textId="77777777" w:rsidR="004075CC" w:rsidRDefault="004075CC">
+    <w:p w14:paraId="74E749C5" w14:textId="77777777" w:rsidR="00166792" w:rsidRDefault="00166792">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5336D82D" w14:textId="77777777" w:rsidR="004075CC" w:rsidRDefault="004075CC">
+    <w:p w14:paraId="4AA15BB2" w14:textId="77777777" w:rsidR="00166792" w:rsidRDefault="00166792">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="56B6E2AF" w14:textId="77777777" w:rsidR="004075CC" w:rsidRDefault="004075CC">
+    <w:p w14:paraId="746A6598" w14:textId="77777777" w:rsidR="00166792" w:rsidRDefault="00166792">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-    <w:panose1 w:val="02070409020205020404"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
-    <w:charset w:val="00"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3C02DAFA" w14:textId="7DE7A036" w:rsidR="007346F9" w:rsidRDefault="00C60783" w:rsidP="005F320B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:jc w:val="center"/>
-[...1 lines deleted...]
-    <w:r w:rsidRPr="00C60783">
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
-        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00C60783">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
-        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE  </w:instrText>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00C60783">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
-        <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00166792" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00C60783">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
-[...2 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="00C60783">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
-[...2 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="007CF2DF" w:rsidRPr="007CF2DF">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
-        <w:sz w:val="18"/>
-[...52 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="1FE2B822" w14:textId="086E2579" w:rsidR="00660269" w:rsidRDefault="00C60783" w:rsidP="005F320B">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:ind w:left="6237" w:hanging="1559"/>
+      <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
-    <w:r w:rsidRPr="00C60783">
-[...103 lines deleted...]
-    <w:r w:rsidR="005F320B">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="120954E2" wp14:editId="396407FA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4484700</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>0</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1897920" cy="384860"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62A0EB88" w14:textId="77777777" w:rsidR="004075CC" w:rsidRDefault="004075CC"/>
+    <w:p w14:paraId="209267F9" w14:textId="77777777" w:rsidR="00166792" w:rsidRDefault="00166792"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AD01161" w14:textId="77777777" w:rsidR="004075CC" w:rsidRDefault="004075CC">
+    <w:p w14:paraId="6DF63406" w14:textId="77777777" w:rsidR="00166792" w:rsidRDefault="00166792">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="420BAE0F" w14:textId="77777777" w:rsidR="004075CC" w:rsidRDefault="004075CC">
+    <w:p w14:paraId="643E7785" w14:textId="77777777" w:rsidR="00166792" w:rsidRDefault="00166792">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="2B5F6EE2" w:rsidR="008A4EB9" w:rsidRDefault="00A5066F" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-635</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="4667250" cy="323850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="10" name="Textruta 10"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="4667250" cy="323850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                          <w:pPr>
+                            <w:ind w:left="0"/>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00762EE0">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00367D19">
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>.</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
+                    <w:pPr>
+                      <w:ind w:left="0"/>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00762EE0">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00367D19">
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DFFA9B8" wp14:editId="4B2778DE">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-635</wp:posOffset>
+                <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-16881</wp:posOffset>
+                <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4669155" cy="267335"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4669155" cy="267335"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="18075F67" w14:textId="77777777" w:rsidR="00A5066F" w:rsidRDefault="00A5066F" w:rsidP="00A5066F">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="0DFFA9B8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-.05pt;margin-top:-1.35pt;width:367.65pt;height:21.05pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRQozfFwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC81/KeRLAcuAlcFAiS&#10;AE6RM02RlgCSw5K0JffrO6TkBWlPRS/UDGc0y3uPi/tWK3IQztdgCjoaDCkRhkNZm11Bf7ytv9xS&#10;4gMzJVNgREGPwtP75edPi8bmYgwVqFI4gkWMzxtb0CoEm2eZ55XQzA/ACoNBCU6zgK7bZaVjDVbX&#10;KhsPh/OsAVdaB1x4j7ePXZAuU30pBQ8vUnoRiCoozhbS6dK5jWe2XLB855itat6Pwf5hCs1qg03P&#10;pR5ZYGTv6j9K6Zo78CDDgIPOQMqai7QDbjMafthmUzEr0i4IjrdnmPz/K8ufDxv76khov0KLBEZA&#10;Gutzj5dxn1Y6Hb84KcE4Qng8wybaQDheTufzu9FsRgnH2Hh+M5nMYpns8rd1PnwToEk0CuqQloQW&#10;Ozz50KWeUmIzA+taqUSNMqQp6HwyG6YfzhEsrgz2uMwardBu236BLZRH3MtBR7m3fF1j8yfmwytz&#10;yDGugroNL3hIBdgEeouSCtyvv93HfIQeo5Q0qJmC+p975gQl6rtBUu5G02kUWXKms5sxOu46sr2O&#10;mL1+AJTlCF+I5cmM+UGdTOlAv6O8V7Erhpjh2Lug4WQ+hE7J+Dy4WK1SEsrKsvBkNpbH0hHOCO1b&#10;+86c7fEPyNwznNTF8g80dLkdEat9AFknjiLAHao97ijJxHL/fKLmr/2UdXnky98AAAD//wMAUEsD&#10;BBQABgAIAAAAIQB/MaG03wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5PS8NAFMTvgt9heYK3&#10;dtPU2hqzKSVQBNFDay/eXrKvSXD/xOy2jX56nyc9DcMMM798PVojzjSEzjsFs2kCglztdecaBYe3&#10;7WQFIkR0Go13pOCLAqyL66scM+0vbkfnfWwEj7iQoYI2xj6TMtQtWQxT35Pj7OgHi5Ht0Eg94IXH&#10;rZFpktxLi53jhxZ7KluqP/Ynq+C53L7irkrt6tuUTy/HTf95eF8odXszbh5BRBrjXxl+8RkdCmaq&#10;/MnpIIyCyYyLLOkSBMfL+SIFUSmYP9yBLHL5n7/4AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhANFCjN8XAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAH8xobTfAAAABwEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="18075F67" w14:textId="77777777" w:rsidR="00A5066F" w:rsidRDefault="00A5066F" w:rsidP="00A5066F">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00762EE0">
-[...78 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...610 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6541,304 +5218,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...252 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6908,418 +5332,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...366 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7389,1337 +5446,697 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...457 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1310554619">
+  <w:num w:numId="1" w16cid:durableId="861477783">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1779762354">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="829096820">
+  <w:num w:numId="2" w16cid:durableId="57095060">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1469662030">
-[...5 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="2087990656">
+  <w:num w:numId="3" w16cid:durableId="36130748">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="542602259">
-[...28 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
+    <w:rsid w:val="00002965"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="00026F03"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
-    <w:rsid w:val="000448CC"/>
     <w:rsid w:val="00050500"/>
-    <w:rsid w:val="00053D98"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
-    <w:rsid w:val="0005C041"/>
     <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="00082BC6"/>
+    <w:rsid w:val="0008043F"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
+    <w:rsid w:val="000928A8"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
-    <w:rsid w:val="000A7E64"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
+    <w:rsid w:val="000C0BBD"/>
+    <w:rsid w:val="000C40C2"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
-    <w:rsid w:val="000E7DBB"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
-    <w:rsid w:val="00107E1A"/>
-    <w:rsid w:val="00112250"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="0011704D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00122E6D"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
-    <w:rsid w:val="00136D67"/>
     <w:rsid w:val="00137B6D"/>
+    <w:rsid w:val="0014029A"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
-    <w:rsid w:val="001525DA"/>
-    <w:rsid w:val="0015344E"/>
     <w:rsid w:val="00157D5B"/>
-    <w:rsid w:val="0016100C"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="00163CF7"/>
     <w:rsid w:val="00164C3D"/>
+    <w:rsid w:val="00166792"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="00170E6A"/>
+    <w:rsid w:val="001734E5"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
-    <w:rsid w:val="001864E9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
+    <w:rsid w:val="001877B7"/>
     <w:rsid w:val="0019632A"/>
-    <w:rsid w:val="001A2969"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001A4A96"/>
     <w:rsid w:val="001A4E7C"/>
+    <w:rsid w:val="001B1C87"/>
     <w:rsid w:val="001B762C"/>
-    <w:rsid w:val="001C346F"/>
+    <w:rsid w:val="001C1D2F"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001C792C"/>
-    <w:rsid w:val="001E07EA"/>
+    <w:rsid w:val="001D5100"/>
+    <w:rsid w:val="001E02B8"/>
     <w:rsid w:val="001E3789"/>
-    <w:rsid w:val="002010E6"/>
-    <w:rsid w:val="00204890"/>
     <w:rsid w:val="00211487"/>
-    <w:rsid w:val="00211607"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="00231486"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="00237074"/>
-    <w:rsid w:val="0024684D"/>
+    <w:rsid w:val="00247349"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
     <w:rsid w:val="00270FA8"/>
-    <w:rsid w:val="0027695D"/>
     <w:rsid w:val="00280A85"/>
-    <w:rsid w:val="00281C0F"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
-    <w:rsid w:val="002B3D42"/>
+    <w:rsid w:val="002B3748"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
+    <w:rsid w:val="002C3643"/>
     <w:rsid w:val="002C60AD"/>
     <w:rsid w:val="002D0E0E"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
-    <w:rsid w:val="002F2E03"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
-    <w:rsid w:val="002F7902"/>
-    <w:rsid w:val="003010E9"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
-    <w:rsid w:val="00323252"/>
     <w:rsid w:val="00324171"/>
-    <w:rsid w:val="0032460D"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
-    <w:rsid w:val="00341635"/>
-    <w:rsid w:val="003421AF"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
+    <w:rsid w:val="00346343"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
+    <w:rsid w:val="00367CDB"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="00374F76"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00390E4C"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
+    <w:rsid w:val="003A3639"/>
     <w:rsid w:val="003B2A4B"/>
-    <w:rsid w:val="003C5EE9"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
+    <w:rsid w:val="003D7ADA"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
+    <w:rsid w:val="0040024A"/>
+    <w:rsid w:val="00403E79"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
-    <w:rsid w:val="004075CC"/>
     <w:rsid w:val="00413A60"/>
-    <w:rsid w:val="00417BA9"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="004436AC"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="00454366"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
+    <w:rsid w:val="00467FE0"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
+    <w:rsid w:val="0048768F"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="00495C32"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
+    <w:rsid w:val="004B54E0"/>
     <w:rsid w:val="004C3536"/>
-    <w:rsid w:val="004C3B8E"/>
-    <w:rsid w:val="004D1281"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
     <w:rsid w:val="00501433"/>
-    <w:rsid w:val="005113D5"/>
+    <w:rsid w:val="00511364"/>
     <w:rsid w:val="00511CC4"/>
+    <w:rsid w:val="005270AB"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00534041"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
-    <w:rsid w:val="00556BB1"/>
+    <w:rsid w:val="00550232"/>
+    <w:rsid w:val="00554B73"/>
     <w:rsid w:val="005578FA"/>
-    <w:rsid w:val="00562C3C"/>
+    <w:rsid w:val="00560BF9"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
-    <w:rsid w:val="005731C5"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
-    <w:rsid w:val="00580F1F"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005903EE"/>
-    <w:rsid w:val="0059053D"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A4586"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B428B"/>
+    <w:rsid w:val="005B590D"/>
     <w:rsid w:val="005C0045"/>
-    <w:rsid w:val="005C01ED"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
-    <w:rsid w:val="005C713D"/>
     <w:rsid w:val="005D0B0C"/>
-    <w:rsid w:val="005D1C23"/>
+    <w:rsid w:val="005D2A1C"/>
+    <w:rsid w:val="005D6DB1"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005E5915"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00604F6F"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
-    <w:rsid w:val="00615ADE"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
-    <w:rsid w:val="00623CFA"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="006402DE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00652586"/>
+    <w:rsid w:val="0064604E"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
-    <w:rsid w:val="006700AA"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
+    <w:rsid w:val="00683ED0"/>
     <w:rsid w:val="00685193"/>
-    <w:rsid w:val="006A1A60"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
-    <w:rsid w:val="006A6F6F"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B7795"/>
+    <w:rsid w:val="006B76F9"/>
+    <w:rsid w:val="006C26A4"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
-    <w:rsid w:val="006C7A85"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
-    <w:rsid w:val="006E6569"/>
+    <w:rsid w:val="006E53DB"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="00704243"/>
-    <w:rsid w:val="00707C7F"/>
+    <w:rsid w:val="006F52E3"/>
+    <w:rsid w:val="006F58BA"/>
+    <w:rsid w:val="00702909"/>
     <w:rsid w:val="00710B77"/>
-    <w:rsid w:val="00715529"/>
     <w:rsid w:val="007155D5"/>
+    <w:rsid w:val="00716844"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00722314"/>
-    <w:rsid w:val="00725B0C"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
-    <w:rsid w:val="00733319"/>
     <w:rsid w:val="00733A9C"/>
-    <w:rsid w:val="00734104"/>
-    <w:rsid w:val="007346F9"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="00744916"/>
+    <w:rsid w:val="00747E23"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
+    <w:rsid w:val="00767084"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
-    <w:rsid w:val="00787C03"/>
     <w:rsid w:val="007917BA"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007B723B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007D34B1"/>
+    <w:rsid w:val="007A61CD"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007D77B8"/>
+    <w:rsid w:val="007E2608"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
-    <w:rsid w:val="007F4E92"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
-    <w:rsid w:val="00855E9A"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
-    <w:rsid w:val="00863C04"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
-    <w:rsid w:val="00871DC4"/>
     <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="008855C1"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
-    <w:rsid w:val="008B1083"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008B35E6"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008C4A13"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C5767"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
-    <w:rsid w:val="008D23FD"/>
+    <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
-    <w:rsid w:val="008E4D58"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
-    <w:rsid w:val="008F4A5C"/>
     <w:rsid w:val="008F589F"/>
-    <w:rsid w:val="008F7399"/>
     <w:rsid w:val="00906238"/>
-    <w:rsid w:val="00907E9F"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="009211C2"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
-    <w:rsid w:val="00935363"/>
-    <w:rsid w:val="00940AE5"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="00956994"/>
     <w:rsid w:val="00957D35"/>
-    <w:rsid w:val="00964B1F"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00993EC1"/>
-    <w:rsid w:val="00994513"/>
     <w:rsid w:val="009A07DC"/>
-    <w:rsid w:val="009A5DA2"/>
-    <w:rsid w:val="009B0F59"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="009B015E"/>
+    <w:rsid w:val="009B0CFA"/>
     <w:rsid w:val="009B1F6B"/>
-    <w:rsid w:val="009B4E53"/>
-    <w:rsid w:val="009B6507"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
-    <w:rsid w:val="009D56ED"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
-    <w:rsid w:val="009E7FA6"/>
     <w:rsid w:val="009F4A56"/>
+    <w:rsid w:val="009F4E37"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
-    <w:rsid w:val="00A045A8"/>
-    <w:rsid w:val="00A04D0D"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A13725"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A24488"/>
     <w:rsid w:val="00A264BE"/>
-    <w:rsid w:val="00A26FFA"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A5066F"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A83231"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
-    <w:rsid w:val="00AA2ACA"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AB2D21"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AB73BD"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
-    <w:rsid w:val="00AE3FA3"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF612D"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
-    <w:rsid w:val="00B04755"/>
-    <w:rsid w:val="00B069B5"/>
+    <w:rsid w:val="00B11884"/>
     <w:rsid w:val="00B13F4C"/>
-    <w:rsid w:val="00B145D4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B3246E"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
-    <w:rsid w:val="00B46449"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B55453"/>
+    <w:rsid w:val="00B524A1"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
+    <w:rsid w:val="00B66BC7"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
-    <w:rsid w:val="00B818B4"/>
-    <w:rsid w:val="00B81BAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA6A13"/>
+    <w:rsid w:val="00BB2504"/>
     <w:rsid w:val="00BB69DB"/>
-    <w:rsid w:val="00BB7632"/>
+    <w:rsid w:val="00BC0B7E"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BD37C9"/>
+    <w:rsid w:val="00BC6590"/>
+    <w:rsid w:val="00BD3CC3"/>
+    <w:rsid w:val="00BE7306"/>
     <w:rsid w:val="00BE7978"/>
     <w:rsid w:val="00C01F0D"/>
+    <w:rsid w:val="00C05E4F"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C40022"/>
+    <w:rsid w:val="00C23B4A"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C56D9F"/>
-    <w:rsid w:val="00C60783"/>
+    <w:rsid w:val="00C65772"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
-    <w:rsid w:val="00C827AA"/>
     <w:rsid w:val="00C85DA1"/>
-    <w:rsid w:val="00C87BAD"/>
+    <w:rsid w:val="00C85EBD"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB4BC3"/>
     <w:rsid w:val="00CC167C"/>
-    <w:rsid w:val="00CC203E"/>
+    <w:rsid w:val="00CC2330"/>
+    <w:rsid w:val="00CC3A9C"/>
     <w:rsid w:val="00CC52D9"/>
-    <w:rsid w:val="00CD0561"/>
     <w:rsid w:val="00CD6647"/>
-    <w:rsid w:val="00CE3BAA"/>
+    <w:rsid w:val="00CE1BE7"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CF34A9"/>
-    <w:rsid w:val="00CF652B"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
-    <w:rsid w:val="00D37310"/>
     <w:rsid w:val="00D37E7F"/>
+    <w:rsid w:val="00D40319"/>
     <w:rsid w:val="00D47AD7"/>
-    <w:rsid w:val="00D47F2D"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D826ED"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DC06E0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DE1C17"/>
+    <w:rsid w:val="00DD15B1"/>
+    <w:rsid w:val="00DE39FA"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
-    <w:rsid w:val="00E07431"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E12561"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E46674"/>
+    <w:rsid w:val="00E411B6"/>
+    <w:rsid w:val="00E474E4"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E84E15"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
-    <w:rsid w:val="00E9358C"/>
-    <w:rsid w:val="00E97FCC"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
+    <w:rsid w:val="00EA4C80"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
-    <w:rsid w:val="00EC349E"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EF2AF7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F12DDB"/>
+    <w:rsid w:val="00F13220"/>
+    <w:rsid w:val="00F1732D"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
-    <w:rsid w:val="00F31D17"/>
     <w:rsid w:val="00F35B05"/>
-    <w:rsid w:val="00F4137B"/>
+    <w:rsid w:val="00F36393"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F54B5D"/>
-    <w:rsid w:val="00F61325"/>
+    <w:rsid w:val="00F53341"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00FA7C18"/>
-    <w:rsid w:val="00FA7E00"/>
     <w:rsid w:val="00FB2F0F"/>
-    <w:rsid w:val="00FB4C19"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FC3CC2"/>
     <w:rsid w:val="00FC4F36"/>
-    <w:rsid w:val="00FC6125"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FD0015"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE328C"/>
-    <w:rsid w:val="00FF4694"/>
     <w:rsid w:val="00FF7C02"/>
-    <w:rsid w:val="010F947B"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="034F13C3"/>
-[...67 lines deleted...]
-    <w:rsid w:val="64459341"/>
+    <w:rsid w:val="068F6881"/>
+    <w:rsid w:val="0B4A361E"/>
+    <w:rsid w:val="12F68505"/>
+    <w:rsid w:val="1C3386FC"/>
+    <w:rsid w:val="1E4B019A"/>
+    <w:rsid w:val="2DD93DFC"/>
+    <w:rsid w:val="2E5989EE"/>
+    <w:rsid w:val="30FDE5B5"/>
+    <w:rsid w:val="3B201E83"/>
+    <w:rsid w:val="3CC16EFF"/>
+    <w:rsid w:val="42F4E453"/>
+    <w:rsid w:val="49C812E4"/>
+    <w:rsid w:val="49E05465"/>
+    <w:rsid w:val="4A63EB86"/>
+    <w:rsid w:val="4C6D354A"/>
+    <w:rsid w:val="516845C2"/>
+    <w:rsid w:val="5216E719"/>
+    <w:rsid w:val="59C77B48"/>
+    <w:rsid w:val="5A7D0866"/>
+    <w:rsid w:val="5E0C071C"/>
+    <w:rsid w:val="5E439292"/>
+    <w:rsid w:val="6131F4A0"/>
     <w:rsid w:val="647B2B65"/>
-    <w:rsid w:val="657E6F65"/>
-[...2 lines deleted...]
-    <w:rsid w:val="6908468A"/>
+    <w:rsid w:val="69DA9203"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="6EF7EF43"/>
-[...14 lines deleted...]
-    <w:rsid w:val="7FDE5169"/>
+    <w:rsid w:val="6C196611"/>
+    <w:rsid w:val="75BEEB91"/>
+    <w:rsid w:val="765A8AE5"/>
+    <w:rsid w:val="78B6EEB3"/>
+    <w:rsid w:val="79E0C3B9"/>
+    <w:rsid w:val="7B4B4CAC"/>
+    <w:rsid w:val="7D6163DE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+      <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9057,180 +6474,207 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A13725"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="001A4A96"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1500" w:after="120"/>
-      <w:ind w:left="992"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
@@ -9380,76 +6824,78 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="001A4A96"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -9471,51 +6917,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -9561,233 +7007,228 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001227F0"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001227F0"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
-      <w:ind w:left="1349"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001227F0"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1707"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -9824,118 +7265,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4694"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:before="320" w:after="0"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="32"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -10917,56 +8358,56 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EC349E"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="3"/>
       </w:numPr>
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -11092,261 +8533,5528 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DC06E0"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...64 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD0561"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AnvndHyperlnk">
-[...3 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E12561"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE1BE7"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
-[...11 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="28918335">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="131675743">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1752432810">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="40248957">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="48967902">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="717169953">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1749644917">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1969505250">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="886188131">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2085839497">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="43992684">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1421557491">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1438908665">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1615747938">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2025354644">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2079015193">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="126626143">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1298074384">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1689597999">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="145753869">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="39979250">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="203712153">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="456071130">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="964889828">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1108699011">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1237400748">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1300115326">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1465150541">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1510177281">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1620914643">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1683584273">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2144888210">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="203521504">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="21825705">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="833766214">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="848909750">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="959805300">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="992835322">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1042905581">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1170292473">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1500073581">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1630476521">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1694454413">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1738867910">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1762144411">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="256133271">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="480732277">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="817069351">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1847938294">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2129086312">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="263271011">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="663631966">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="820197462">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1198544047">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1365592500">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1843617138">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2107842777">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="302926949">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="410203182">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1033388987">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1428577824">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2052993577">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="80377029">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="594440443">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="832798080">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1719089604">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1000237094">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1215266152">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1088501328">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="616257557">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1215846470">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="646862305">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1892106817">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="602495158">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1928730166">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1329939761">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1981762736">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="561984392">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1845315236">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2029015523">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="335881565">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="73746180">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1385376354">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="422459758">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="392703731">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1517423707">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1884559883">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="341713019">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="137963359">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="180169779">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="245039904">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="488063537">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="589697851">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="636764915">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="840122978">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="917326303">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1187674396">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1583566691">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1805349120">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1867786216">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="360978440">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="74790183">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="314601654">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="725297618">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="852454430">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="887841206">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="956840474">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="963576729">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1031684945">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1194003657">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1569072081">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1650548944">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1989086040">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="428086831">
+    <w:div w:id="384523952">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="318652274">
-          <w:marLeft w:val="547"/>
+        <w:div w:id="510681812">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="170067391">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="275916625">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="335957212">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="434717543">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="665789427">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="809978777">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1050349275">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1356730403">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1461340882">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1578632914">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1646155674">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1714964439">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1884246381">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1913466103">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1915241496">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1678926634">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="59136104">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="406457562">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="413556702">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="570845787">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="638345039">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="794449074">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="973095794">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1089473316">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1186361769">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1200512831">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1557549229">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1656108110">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1667708674">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1738044609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2012371911">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2093426782">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2126458595">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2145655465">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="447241343">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="53359881">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="822695995">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1141272139">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1386953946">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="458652183">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1077744540">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1436708898">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1506433647">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1823426671">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2029596854">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2078354299">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="548886188">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="690029349">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="934747876">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1742606051">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1754231508">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="610094938">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="825437645">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1064330512">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1371302182">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1474716414">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1829789414">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="868641812">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1609502152">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="114451495">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="445852903">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="475488597">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="557860513">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="569273432">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="601766768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="682821490">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="799803986">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="836650840">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1033114393">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1161658043">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1351026369">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1374232428">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1400051618">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2146389769">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2012944187">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="48187420">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="170264266">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="213394743">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="379742176">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="389809820">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="534125459">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="601255738">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="631521444">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="674190134">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="819543822">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1165710781">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1418284619">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1510875013">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1870990281">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1907063695">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1950241338">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2130738632">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2135521556">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="871769140">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="223563348">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="279386615">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="796029832">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1206525268">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1798834061">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="100758531">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="773326899">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="482358488">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="500390836">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="539629277">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1883053356">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="842432355">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1940093378">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1045914137">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="897084365">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1424452367">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1289823687">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1506673784">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2017997296">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1522164259">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="506603889">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1649819069">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="909467086">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="42027895">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="185413086">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="560217148">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="611130914">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1723401890">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="967513333">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="458453479">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="782115089">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1382095648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1553496245">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="982655054">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="72774735">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="406268174">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="140661111">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="365450620">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="220795334">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="330983905">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="233052616">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1913856496">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="354698292">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1270429206">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="388918705">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="332419478">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="587806393">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="600531919">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="637145683">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1770156785">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="712071589">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1993753299">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1177887697">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="438989730">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1309939016">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="327832627">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1507019515">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1961297005">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1103187062">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1146822947">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1284847665">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1472794453">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="419914442">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="895093416">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1163854712">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1174615835">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="825247797">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1945844918">
+          <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1254048607">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="349792941">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="535390704">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1268853917">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="201211647">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="614946201">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="754520109">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="894973753">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1989430606">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="538781528">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1388915322">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="76369908">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="795369409">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="183786363">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1380472992">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="317613126">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="933631889">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="349452686">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="489029706">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="879705274">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1595430386">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="946813474">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="581372179">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1224833936">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1400589916">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1233275091">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1551840795">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1753164404">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1946111191">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2122532793">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="790634181">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1483278904">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="83305664">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="298848227">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="94639367">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="819272419">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="111366808">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="627704365">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="424424960">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="769275381">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="536044395">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1170213206">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="943804813">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1611356645">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1253978700">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1198928905">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1256481646">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="990862978">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1401364053">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="419327673">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1521314999">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1822691915">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1917855645">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1899851890">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1929995187">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="929385787">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1540051595">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1572156362">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1988242240">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1585412422">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="40984702">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="493645500">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1193416254">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1421215347">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1723210051">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1626737472">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="714281894">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="859588174">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1667704236">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="134950200">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1123616174">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1164475237">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1486241992">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1915696529">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1807627006">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="227112708">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1385788955">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="499470666">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="630789893">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="899362093">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="494610760">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="954100251">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="748310462">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1061949083">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="955020224">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1211649445">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="256525248">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1567451491">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="594945826">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1591966139">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="594945379">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1828470706">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="328560365">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1027022259">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2125613416">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1858426976">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="299767279">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1151873161">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1196427687">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1918662209">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="19012969">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="742027465">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="34475716">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1846895062">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="55011745">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1132214913">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="240414563">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1764642134">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="584994312">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1274167725">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="668942255">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1612978606">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="938485010">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="264927886">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="945885791">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1496988647">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1123579669">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="857088301">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1393456199">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1222786271">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1858228889">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2121216713">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1867207508">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1180464623">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1948732267">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="216599180">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="222521001">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="908809508">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="981930823">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2027126562">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="199589236">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1486505485">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2057896903">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="470830691">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1218783738">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1860198029">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2075740463">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2095127491">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="368646009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1827285833">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas549-910707568-623/surrogate/WEST%20-%20A%20P%20SA%cc%88S%201.1.4_.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aol.barnlakarforeningen.se/wp-content/uploads/sites/24/2020/07/d9_Akut_astma.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-337/surrogate/Sm%c3%a4rta%20hos%20barn%20och%20ungdomar%20-%20doseringsguide%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-68/surrogate" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://giftinformation.se/Las-mer/forgiftningar-barn" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sffa.nu/wp-content/uploads/2021/01/Anafylaxi_jan_2021.pdf" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://giftinformation.se/Las-mer/forgiftningar-barn" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas549-910707568-623/surrogate/WEST%20-%20A%20P%20SA%cc%88S%201.1.4_.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9774-1570060579-493/surrogate/Elskada%20-%20Akutmottagning%20barn.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SU9774-1570060579-540/SURROGATE/Meningit%20-%20Bakteriell%20meningit%20-%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-29/surrogate/Akut%20sm%c3%a4rta%20och%20sm%c3%a4rtrelaterad%20oro%20hos%20barn%20och%20ungdomar%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-89/surrogate/Hj%c3%a4rnskakning%20(Commotio%20cerebri)%20hos%20barn%20%e2%80%93%20Handl%c3%a4ggning%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9003-1367181295-612/surrogate/Akut%20allergisk%20reaktion%20-%20anafylaxi%20(BLF).pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gastro.barnlakarforeningen.se/wp-content/uploads/sites/10/2021/09/Obstipation_regionalt_vp_210912.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://giftinformation.se/lakare/substanser/getingstick/" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-89/surrogate/Hj%c3%a4rnskakning%20(Commotio%20cerebri)%20hos%20barn%20%e2%80%93%20Handl%c3%a4ggning%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas549-910707568-623/surrogate/WEST%20-%20A%20P%20SA%cc%88S%201.1.4_.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-29/surrogate/Akut%20sm%c3%a4rta%20och%20sm%c3%a4rtrelaterad%20oro%20hos%20barn%20och%20ungdomar%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://giftinformation.se/lakare/substanser/getingstick/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nefro.barnlakarforeningen.se/wp-content/uploads/sites/8/2015/09/UVI-riktlinjer.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-89/surrogate/Hj%c3%a4rnskakning%20(Commotio%20cerebri)%20hos%20barn%20%e2%80%93%20Handl%c3%a4ggning%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-337/surrogate" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-55/surrogate/Barnkirurgiska%20skador%20-%20sjukdomar%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-55/surrogate/Barnkirurgiska%20skador%20-%20sjukdomar%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-29/surrogate/Akut%20sm%c3%a4rta%20och%20sm%c3%a4rtrelaterad%20oro%20hos%20barn%20och%20ungdomar%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.giftinfo.se/" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aol.barnlakarforeningen.se/wp-content/uploads/sites/24/2020/07/d9_Akut_astma.pdf" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.giftinfo.se" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId51" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9774-1570060579-650/surrogate/Triagering%20p%c3%a5%20Akutmottagning%20barn%20med%20WEST-P.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aol.barnlakarforeningen.se/wp-content/uploads/sites/24/2024/12/Akut_astma_241206.pdf" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-337/surrogate/Sm%c3%a4rta%20hos%20barn%20och%20ungdomar%20-%20doseringsguide%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-68/surrogate" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://giftinformation.se/Las-mer/forgiftningar-barn" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sffa.nu/wp-content/uploads/2021/01/Anafylaxi_jan_2021.pdf" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-337/surrogate/Sm%c3%a4rta%20hos%20barn%20och%20ungdomar%20-%20doseringsguide%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9003-1367181295-612/surrogate/Akut%20allergisk%20reaktion%20-%20anafylaxi%20(BLF).pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-89/surrogate/Hj%c3%a4rnskakning%20(Commotio%20cerebri)%20hos%20barn%20%e2%80%93%20Handl%c3%a4ggning%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9774-1570060579-650/surrogate/Triagering%20p%c3%a5%20Akutmottagning%20barn%20med%20WEST-P.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-55/surrogate/Barnkirurgiska%20skador%20-%20sjukdomar%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-337/surrogate" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-68/surrogate/Buksm%c3%a4rtor%20hos%20barn%20och%20ungdomar%20(%e2%80%9dont%20i%20magen%e2%80%9d-utredning)%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-55/surrogate/Barnkirurgiska%20skador%20-%20sjukdomar%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-29/surrogate/Akut%20sm%c3%a4rta%20och%20sm%c3%a4rtrelaterad%20oro%20hos%20barn%20och%20ungdomar%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.giftinfo.se/" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aol.barnlakarforeningen.se/wp-content/uploads/sites/24/2024/12/Akut_astma_241206.pdf" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SU9774-1570060579-540/SURROGATE/Meningit%20-%20Bakteriell%20meningit%20-%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9774-1570060579-650/surrogate/Triagering%20p%c3%a5%20Akutmottagning%20barn%20med%20WEST-P.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9774-1570060579-493/surrogate/Elskada%20-%20Akutmottagning%20barn.pdf" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SU9774-1570060579-540/SURROGATE/Meningit%20-%20Bakteriell%20meningit%20-%20handl%c3%a4ggning.pdf" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-29/surrogate/Akut%20sm%c3%a4rta%20och%20sm%c3%a4rtrelaterad%20oro%20hos%20barn%20och%20ungdomar%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-29/surrogate/Akut%20sm%c3%a4rta%20och%20sm%c3%a4rtrelaterad%20oro%20hos%20barn%20och%20ungdomar%2c%20S%c3%84S.pdf" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gastro.barnlakarforeningen.se/wp-content/uploads/sites/10/2021/09/Obstipation_regionalt_vp_210912.pdf" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://giftinformation.se/lakare/substanser/getingstick/" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://giftinformation.se/lakare/substanser/getingstick/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nefro.barnlakarforeningen.se/wp-content/uploads/sites/8/2015/09/UVI-riktlinjer.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-89/surrogate/Hj%c3%a4rnskakning%20(Commotio%20cerebri)%20hos%20barn%20%e2%80%93%20Handl%c3%a4ggning%20vid%20S%c3%84S.pdf" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.giftinfo.se/" TargetMode="External" Id="rId49" /></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -11630,70 +14338,797 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>1157</Words>
-  <Characters>15236</Characters>
+  <Words>1846</Words>
+  <Characters>13133</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>126</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>469</Lines>
+  <Paragraphs>282</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16361</CharactersWithSpaces>
+  <CharactersWithSpaces>14697</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="246" baseType="variant">
+      <vt:variant>
+        <vt:i4>7209023</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>159</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.giftinfo.se/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7078000</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>156</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SU9774-1570060579-540/SURROGATE/Meningit - Bakteriell meningit - handl%c3%a4ggning.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014776</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>153</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-337/surrogate/Sm%c3%a4rta hos barn och ungdomar - doseringsguide%2c S%c3%84S.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553663</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>150</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-29/surrogate/Akut sm%c3%a4rta och sm%c3%a4rtrelaterad oro hos barn och ungdomar%2c S%c3%84S.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5963787</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>147</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-55/surrogate/Barnkirurgiska skador - sjukdomar%2c S%c3%84S.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126516</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>144</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-68/surrogate/Buksm%c3%a4rtor hos barn och ungdomar (%e2%80%9dont i magen%e2%80%9d-utredning)%2c S%c3%84S.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864361</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>141</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://aol.barnlakarforeningen.se/wp-content/uploads/sites/24/2020/07/d9_Akut_astma.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4522064</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>138</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.sffa.nu/wp-content/uploads/2021/01/Anafylaxi_jan_2021.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>94</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>135</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://giftinformation.se/lakare/substanser/getingstick/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>132</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas549-910707568-623/surrogate/WEST - A P SA%cc%88S 1.1.4_.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014776</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>129</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-337/surrogate/Sm%c3%a4rta hos barn och ungdomar - doseringsguide%2c S%c3%84S.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553663</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>126</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-29/surrogate/Akut sm%c3%a4rta och sm%c3%a4rtrelaterad oro hos barn och ungdomar%2c S%c3%84S.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143539</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>123</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-89/surrogate/Hj%c3%a4rnskakning (Commotio cerebri) hos barn %e2%80%93 Handl%c3%a4ggning vid S%c3%84S.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7209023</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.giftinfo.se/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5570627</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>117</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://giftinformation.se/Las-mer/forgiftningar-barn</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7078000</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>114</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/SOFIA/SU9774-1570060579-540/SURROGATE/Meningit - Bakteriell meningit - handl%c3%a4ggning.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143539</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>111</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-89/surrogate/Hj%c3%a4rnskakning (Commotio cerebri) hos barn %e2%80%93 Handl%c3%a4ggning vid S%c3%84S.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>851991</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>108</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-337/surrogate</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553663</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>105</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-29/surrogate/Akut sm%c3%a4rta och sm%c3%a4rtrelaterad oro hos barn och ungdomar%2c S%c3%84S.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8257634</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://nefro.barnlakarforeningen.se/wp-content/uploads/sites/8/2015/09/UVI-riktlinjer.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211361</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>99</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/su9774-1570060579-493/surrogate/Elskada - Akutmottagning barn.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5963787</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-55/surrogate/Barnkirurgiska skador - sjukdomar%2c S%c3%84S.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7209000</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-68/surrogate</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5308531</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>90</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://gastro.barnlakarforeningen.se/wp-content/uploads/sites/10/2021/09/Obstipation_regionalt_vp_210912.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7864361</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>87</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://aol.barnlakarforeningen.se/wp-content/uploads/sites/24/2020/07/d9_Akut_astma.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7340067</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>84</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9003-1367181295-612/surrogate/Akut allergisk reaktion - anafylaxi (BLF).pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>94</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>81</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://giftinformation.se/lakare/substanser/getingstick/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>78</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas549-910707568-623/surrogate/WEST - A P SA%cc%88S 1.1.4_.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619216</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>75</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas549-910707568-623/surrogate/WEST - A P SA%cc%88S 1.1.4_.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376315</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227161806</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376315</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227161805</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376315</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227161804</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376315</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227161803</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376315</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227161802</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376315</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227161801</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376315</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227161800</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835060</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227161799</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835060</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227161798</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835060</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227161797</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835060</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227161796</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835060</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc227161795</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Akutmottagning – handläggning av barn utifrån symtom, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
-  <revision>1</revision>
+  <revision>18</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>