--- v0 (2025-11-26)
+++ v1 (2026-04-21)
@@ -1,7988 +1,6334 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="383BBE8E" w14:textId="6FCA2D6D" w:rsidR="00E74A37" w:rsidRPr="00E74A37" w:rsidRDefault="15A3F6B4" w:rsidP="00474D72">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Toc321146591"/>
+    <w:p w14:paraId="79C7F0D2" w14:textId="77777777" w:rsidR="009D25FC" w:rsidRDefault="009D25FC" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc181866756"/>
+    </w:p>
+    <w:p w14:paraId="5BF29629" w14:textId="77777777" w:rsidR="009D25FC" w:rsidRDefault="009D25FC" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B56E66" w14:textId="77777777" w:rsidR="00C40F06" w:rsidRDefault="00C40F06" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21422B07" w14:textId="04D7CBE3" w:rsidR="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00374D7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>Sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00374D7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00374D7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>urakut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00374D7E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="32"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - arbetsfördelning, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670A0D93" w14:textId="4C48B153" w:rsidR="00E74A37" w:rsidRPr="00E74A37" w:rsidRDefault="1F993D90" w:rsidP="1F993D90">
+    <w:p w14:paraId="11BC1DCA" w14:textId="0D842312" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="7A209FB4" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
         <w:rPr>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc419895113"/>
-[...5 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc181866757"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc72840807"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Nytt sjukhusövergripande dokument som hanterar processen kring </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>urakut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>. Tidigare version tillhörande kvinnokliniken utgår och innehåll därifrån inkluderas i denna rutin med tillägg från </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>AnOpIva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="36A52F9E" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="5BE43DED" w14:textId="1A56578D" w:rsidR="00170D7E" w:rsidRPr="00C31543" w:rsidRDefault="15A3F6B4" w:rsidP="15A3F6B4">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="32448E62" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00374D7E">
         <w:t>Urakut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00374D7E">
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> efter högst 15 minuter från larmtidpunkten [1], varför det är viktigt att alla involverade vet sina roller och att inga onödiga moment genomförs. Hänsyn ska tas till det ännu ofödda barnet och de graviditetsbetingade, fysiologiska förändringarna hos den gravida kvinnan [2].</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> utförs alltid i narkos utan dröjsmål enligt Socialstyrelsens rekommendationer som innebär att barnet ska vara förlöst efter högst 15 minuter från larmtidpunkten [1], varför det är viktigt att alla involverade vet sina roller och att inga onödiga moment genomförs. Hänsyn ska tas till det ännu ofödda barnet och de graviditetsbetingade, fysiologiska förändringarna hos den gravida kvinnan [2]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74893C57" w14:textId="4378E77A" w:rsidR="00E74A37" w:rsidRDefault="15A3F6B4" w:rsidP="003464AD">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Denna rutin är en komplettering till flödesschemat för </w:t>
+    <w:p w14:paraId="0B1717BA" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Denna rutin är en komplettering till flödesschemat för </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00374D7E">
         <w:t>urakut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00374D7E">
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> som finns uppsatt på snittsalen samt ingår som bilaga i denna rutin.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> som finns uppsatt på snittsalen samt ingår som bilaga i denna rutin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48370714" w14:textId="1CEDFD97" w:rsidR="0085506E" w:rsidRDefault="1F993D90" w:rsidP="0085506E">
+    <w:p w14:paraId="70B2A54A" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-[...3 lines deleted...]
-      </w:r>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc100327187"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc181866760"/>
       <w:bookmarkEnd w:id="4"/>
-    </w:p>
-[...1610 lines deleted...]
-      <w:bookmarkStart w:id="5" w:name="_Toc169698676"/>
       <w:r>
         <w:t>Förutsättningar</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-    </w:p>
-[...8 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="074F0E03" w14:textId="11D9B68C" w:rsidR="0085506E" w:rsidRDefault="15A3F6B4" w:rsidP="0085506E">
+    <w:p w14:paraId="27159793" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Larmrutiner </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0264B461" w14:textId="691310BB" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Vid ett </w:t>
+        <w:t>Vid ett urakut sectio-larm får primärjouren anestesi, anestesisköterska och operationssköterska larmet</w:t>
+      </w:r>
+      <w:r w:rsidR="6A80A494">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och möter upp på snittsalen snarast möjligt. Står primärjouren upptagen kontaktar hen bakjouren anestesi som får ta snittet. Primärjour som är ST-läkare, ska alltid kontakta bakjour, då det ska vara en specialistkompetent narkosläkare på plats vid urakut sectio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6895C6" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Situationer där </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00374D7E">
         <w:t>urakut</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00374D7E">
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve">-larm får primärjouren anestesi, anestesisköterska och operationssköterska larmet, och möter upp på snittsalen snarast möjligt. Står primärjouren upptagen kontaktar hen bakjouren anestesi som får ta snittet. Primärjour som är ST-läkare, ska alltid kontakta bakjour, då det ska vara en specialistkompetent narkosläkare på plats vid </w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> kan bli aktuellt </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0346B10A" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Placenta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>urakut</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>praevia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> med stor vaginal blödning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A028A99" w14:textId="0C8050D1" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="611473C2" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00374D7E">
+        <w:t>blatio placentae. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8BF1BD" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Navelsträngsprolaps. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C5CE8E" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Uterusruptur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7084F565" w14:textId="38B736C0" w:rsidR="009A32ED" w:rsidRPr="005218AA" w:rsidRDefault="00374D7E" w:rsidP="00C40F06">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Säkra </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>asfyxitecken</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> hos fostret, utan möjlighet att snabbt förlösa vaginalt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C7076C" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc181866761"/>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="16FAF4D4" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>I en arbetssituation där tidsåtgången ska minimeras, är det viktigt att onödiga arbetsmoment och dubbelarbete elimineras. En klar och tydlig ordination ska ges av den beslutande läkaren (gynekolog). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348F25DC" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Arbetsfördelning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AC2F47" w14:textId="7E2F7E27" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
       <w:r>
+        <w:t>Ansvarig läkare</w:t>
+      </w:r>
+      <w:r w:rsidR="15C6ECDD">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>gynekolog</w:t>
+      </w:r>
+      <w:r w:rsidR="15B9C08A">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529EA623" w14:textId="62DCC360" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:r>
+        <w:t xml:space="preserve">Meddelar ansvarig barnmorska om beslutet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0FE8B2C9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>urakut sectio </w:t>
+      </w:r>
+      <w:r>
+        <w:t>och ordinerar eventuell terbutalin-injektion (Bricanyl). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B58638F" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Ger kort information till patienten och anhörig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F02C6D" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>LARMAR (eller delegerar detta till annan personal) genom att trycka på rosa larm, ”AKUT SECTIO”; knappen hålls intryckt några sekunder tills det börjar lysa [3]. På displayen på telefonerna som larmas står det </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374D7E">
         <w:t>sectio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FDCD5A8" w14:textId="131071E6" w:rsidR="00E74A37" w:rsidRPr="00E74A37" w:rsidRDefault="15A3F6B4" w:rsidP="003464AD">
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> med stor vaginal blödning.</w:t>
+    <w:p w14:paraId="30E55CBE" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Larmet går till: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F94B7E" w14:textId="5C0A30B8" w:rsidR="00E74A37" w:rsidRPr="00E74A37" w:rsidRDefault="15A3F6B4" w:rsidP="00170D7E">
+    <w:p w14:paraId="6A23A456" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Anestesiolog. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D1EA21" w14:textId="2973D6F5" w:rsidR="00E74A37" w:rsidRPr="00E74A37" w:rsidRDefault="1F993D90" w:rsidP="00170D7E">
+    <w:p w14:paraId="746463BC" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t>Navelsträngsprolaps.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Anestesisjuksköterska. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D0FC729" w14:textId="23706232" w:rsidR="00E74A37" w:rsidRPr="00E74A37" w:rsidRDefault="1F993D90" w:rsidP="00170D7E">
+    <w:p w14:paraId="4A532419" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t>Uterusruptur.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Operationssköterska och operationsundersköterska. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4791547B" w14:textId="2FA9E2D9" w:rsidR="003464AD" w:rsidRPr="003464AD" w:rsidRDefault="15A3F6B4" w:rsidP="003464AD">
+    <w:p w14:paraId="729CB636" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-        <w:t>I en arbetssituation där tidsåtgången ska minimeras, är det viktigt att onödiga arbetsmoment och dubbelarbete elimineras. En klar och tydlig ordination ska ges av den beslutande läkaren (gynekolog).</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Neonataljour. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F8174D1" w14:textId="2BB70A5E" w:rsidR="3B4D0361" w:rsidRDefault="1F993D90" w:rsidP="0085506E">
-[...74 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="01071B60" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Neonatalsjuksköterska. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340AE999" w14:textId="1CFB8890" w:rsidR="00E74A37" w:rsidRPr="00E74A37" w:rsidRDefault="1F993D90" w:rsidP="00474D72">
-[...1 lines deleted...]
-        <w:t>Ger kort information till patienten och anhörig.</w:t>
+    <w:p w14:paraId="08B1D8C4" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Barnläkare primärjour, jourtid – Neonatalläkare, dagtid. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D6903F" w14:textId="5C68ADD5" w:rsidR="00DA5EAA" w:rsidRDefault="15A3F6B4" w:rsidP="00FB571F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">LARMAR (eller delegerar detta till annan personal) genom att trycka på rosa larm, ”AKUT SECTIO”; knappen hålls intryckt några sekunder tills det börjar lysa [3]. På displayen på telefonerna som larmas står det </w:t>
+    <w:p w14:paraId="29D59519" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Förlossning/primärjour. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...104 lines deleted...]
-      <w:r w:rsidRPr="1F993D90">
+      <w:r w:rsidRPr="00374D7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>OBS!</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Larmet går inte till bakjouren; denne får ringas upp separat av primärjouren.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> Larmet går inte till bakjouren; denne får ringas upp separat av primärjouren. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1520F92D" w14:textId="77777777" w:rsidR="00E74A37" w:rsidRPr="00E74A37" w:rsidRDefault="1F993D90" w:rsidP="00FB571F">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="01C5A069" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:r w:rsidRPr="00374D7E">
         <w:t>Ger anestesiologen en</w:t>
       </w:r>
-      <w:r w:rsidRPr="1F993D90">
+      <w:r w:rsidRPr="00374D7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> kort rapport</w:t>
+        <w:t> kort rapport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> om patienten; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A7A072" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Eventuella sjukdomar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC2EB67" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Eventuella allergier. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CDA72D" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Operationsindikation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26930F90" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ansvarig barnmorska </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C8D337" w14:textId="0B8F45C1" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Larmar på </w:t>
+      </w:r>
+      <w:r w:rsidR="72DC4167">
+        <w:t>förlossningsrummet</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> om patienten;</w:t>
+        <w:t xml:space="preserve"> och noterar tiden för beslutet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D03E0C1" w14:textId="1EB538AB" w:rsidR="00E74A37" w:rsidRPr="00E74A37" w:rsidRDefault="1F993D90" w:rsidP="003464AD">
+    <w:p w14:paraId="1D5BD5E6" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t>Eventuella sjukdomar.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Gör patienten transportabel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D228CE" w14:textId="294BB351" w:rsidR="00E74A37" w:rsidRPr="00E74A37" w:rsidRDefault="1F993D90" w:rsidP="003464AD">
+    <w:p w14:paraId="6729A834" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t>Eventuella allergier.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Kör patienten till operationssalen för överflyttning till operationsbord tillsammans med undersköterska från förlossningen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01740E67" w14:textId="582AF0EF" w:rsidR="00E74A37" w:rsidRPr="00E74A37" w:rsidRDefault="1F993D90" w:rsidP="003464AD">
+    <w:p w14:paraId="4426AFF4" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t>Operationsindikation.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Ansvarar för sin egen sterila klädsel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C59354C" w14:textId="420E865E" w:rsidR="00E74A37" w:rsidRPr="00E74A37" w:rsidRDefault="1F993D90" w:rsidP="0067392C">
-[...9 lines deleted...]
-    <w:p w14:paraId="655E8112" w14:textId="0B471AD8" w:rsidR="00E74A37" w:rsidRPr="003464AD" w:rsidRDefault="1F993D90" w:rsidP="003464AD">
+    <w:p w14:paraId="1B38EE0C" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Ger barnläkare information om patientens tillstånd. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E303B4" w14:textId="2A094E53" w:rsidR="004C2B99" w:rsidRPr="003464AD" w:rsidRDefault="1F993D90" w:rsidP="003464AD">
-[...4 lines deleted...]
-        <w:t>Gör patienten transportabel.</w:t>
+    <w:p w14:paraId="721103FE" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Assisterande barnmorska </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D61065" w14:textId="6BECDDDC" w:rsidR="00E74A37" w:rsidRPr="003464AD" w:rsidRDefault="1F993D90" w:rsidP="003464AD">
+    <w:p w14:paraId="11D32BF9" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t>Kör patienten till operationssalen för överflyttning till operationsbord tillsammans med undersköterska från förlossningen.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Kontrollerar att patienten har id-band. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3FC08C" w14:textId="01DF3AB3" w:rsidR="00E74A37" w:rsidRPr="003464AD" w:rsidRDefault="1F993D90" w:rsidP="003464AD">
+    <w:p w14:paraId="6D4ABD4E" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t>Ansvarar för sin egen sterila klädsel.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Hämtar journal och nummerband för barnet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ACA63C5" w14:textId="6BDBA636" w:rsidR="00E74A37" w:rsidRPr="003464AD" w:rsidRDefault="1F993D90" w:rsidP="003464AD">
+    <w:p w14:paraId="674D4EF9" w14:textId="7FDC2DEA" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t>Ger barnläkare information om patientens tillstånd.</w:t>
+        <w:t>Ansvarar för anhörig och ser till att denne får sterila kläder (ibland hjälper narkospersonal till med kläder). Partnern bör vara med inne på operationsavdelningen och erbjuds där en stol i barn</w:t>
+      </w:r>
+      <w:r w:rsidR="3A43CE7D">
+        <w:t>akut</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rummet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51625D26" w14:textId="77777777" w:rsidR="00E74A37" w:rsidRPr="00E74A37" w:rsidRDefault="1F993D90" w:rsidP="0067392C">
-[...14 lines deleted...]
-        <w:t>Kontrollerar att patienten har id-band.</w:t>
+    <w:p w14:paraId="1BDB8731" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Undersköterska från förlossning </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2E66B1" w14:textId="466B5027" w:rsidR="00E74A37" w:rsidRPr="00E74A37" w:rsidRDefault="1F993D90" w:rsidP="00170D7E">
+    <w:p w14:paraId="4FDE2962" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t>Hämtar journal och nummerband för barnet.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Förbereder för transport och fri transportväg. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01265DE2" w14:textId="3871ED06" w:rsidR="00E74A37" w:rsidRPr="00E74A37" w:rsidRDefault="15A3F6B4" w:rsidP="00170D7E">
+    <w:p w14:paraId="18E6727D" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Ansvarar för anhörig och ser till att denne får sterila kläder (ibland hjälper narkospersonal till med kläder). Partnern bör vara med inne på operationsavdelningen och erbjuds där en stol i </w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Hämtar ”snitt-lådan”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC2EFBD" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Kör patienten till operationssalen för överflyttning till operationsbord tillsammans med ansvarig barnmorska. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="607406B1" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Är behjälplig i operationssalen, noterar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...52 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00374D7E">
         <w:t>partustiden</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> och startar </w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> och startar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00374D7E">
         <w:t>Apgar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t>-klockan.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>-klockan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79EB7580" w14:textId="0533F9C7" w:rsidR="00E74A37" w:rsidRPr="00E74A37" w:rsidRDefault="1F993D90" w:rsidP="00170D7E">
+    <w:p w14:paraId="5E3196C1" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t>Tar navelsträngs-pH (om inte operatören gjort det), analyserar proverna och meddelar svaren till barnläkaren.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Tar navelsträngs-pH (om inte operatören gjort det), analyserar proverna och meddelar svaren till barnläkaren. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5362A6" w14:textId="5220CF88" w:rsidR="00170D7E" w:rsidRDefault="1F993D90" w:rsidP="00DA5EAA">
-[...17 lines deleted...]
-        <w:t>Ber patienten ange sitt personnummer och jämför mot ID-band.</w:t>
+    <w:p w14:paraId="2F715DE1" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Narkosläkare </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752BEA7A" w14:textId="45FD6D7D" w:rsidR="00170D7E" w:rsidRDefault="15A3F6B4" w:rsidP="00DA5EAA">
+    <w:p w14:paraId="2B2B4C91" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-[...3 lines deleted...]
-        <w:t>Gör en snabb luftvägsbedöm</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Ber patienten ange sitt personnummer och jämför mot ID-band. </w:t>
       </w:r>
-      <w:r w:rsidR="00AE23B1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">ing - gapförmåga och </w:t>
+    </w:p>
+    <w:p w14:paraId="3725299F" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Gör en snabb luftvägsbedömning - gapförmåga och </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00374D7E">
         <w:t>mallampati</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CF51CB" w14:textId="49B0C160" w:rsidR="00170D7E" w:rsidRDefault="1F993D90" w:rsidP="00DA5EAA">
+    <w:p w14:paraId="27BA9586" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">APL 0,3 </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Ber patienten dricka Natriumcitrat APL 0,3 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00AE23B1">
+      <w:r w:rsidRPr="00374D7E">
         <w:t>mmol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00AE23B1">
-        <w:t xml:space="preserve">/ml, 30 ml oral lösning, </w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>/ml, 30 ml oral lösning, för att neutralisera magsaften. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C070A93" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Börjar preoxygenera patienten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752D7B85" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Narkossköterska </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE8A083" w14:textId="0C06D794" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Hämtar snittlåda läkemedel </w:t>
+      </w:r>
+      <w:r w:rsidR="7EC0D004">
+        <w:t xml:space="preserve">samt </w:t>
       </w:r>
       <w:r>
-        <w:t>för att neutralisera magsaften.</w:t>
+        <w:t>förbereder och drar upp anestesiläkemedel. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C819BCF" w14:textId="54D750D7" w:rsidR="00170D7E" w:rsidRDefault="1F993D90" w:rsidP="00DA5EAA">
+    <w:p w14:paraId="3362C3E4" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:keepNext/>
-[...3 lines deleted...]
-        <w:t>Börjar preoxygenera patienten.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Ser till att patienten har EN fungerande PVK. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33431D7B" w14:textId="0D51B81A" w:rsidR="00170D7E" w:rsidRDefault="1F993D90" w:rsidP="00C442F6">
-[...9 lines deleted...]
-    <w:p w14:paraId="75ED2A99" w14:textId="5B91A2D2" w:rsidR="00CF03FC" w:rsidRPr="00CF03FC" w:rsidRDefault="1F993D90" w:rsidP="00CF03FC">
+    <w:p w14:paraId="6F01D6DF" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t>Hämtar snittlåda läkemedel och förbereder och drar upp anestesiläkemedel.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Kopplar upp patienten med POX (övrig övervakning kopplas efter att patienten sövts). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073DAAE5" w14:textId="73A34824" w:rsidR="00170D7E" w:rsidRDefault="1F993D90" w:rsidP="00170D7E">
-[...4 lines deleted...]
-        <w:t>Ser till att patienten har EN fungerande PVK.</w:t>
+    <w:p w14:paraId="349D0912" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Operationssjuksköterska </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8A075B" w14:textId="7379EA3C" w:rsidR="00170D7E" w:rsidRDefault="1F993D90" w:rsidP="00170D7E">
+    <w:p w14:paraId="0771CC49" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t>Kopplar upp patienten med POX (övrig övervakning kopplas efter att patienten sövts).</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Dukar upp sterilt material tillsammans med undersköterska operation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF8EC9F" w14:textId="16E51427" w:rsidR="00E4445F" w:rsidRDefault="1F993D90" w:rsidP="00BC344B">
-[...10 lines deleted...]
-    <w:p w14:paraId="4CBF6B34" w14:textId="6A93E484" w:rsidR="00E4445F" w:rsidRDefault="1F993D90" w:rsidP="00170D7E">
+    <w:p w14:paraId="33B6D0B5" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00374D7E">
         <w:t>Sterilklär</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t xml:space="preserve"> patienten före sövning, UTAN någon steriltvättning före.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> patienten före sövning, UTAN någon steriltvättning före. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D479609" w14:textId="6D42CBAC" w:rsidR="00E4445F" w:rsidRDefault="1F993D90" w:rsidP="00BC344B">
-[...14 lines deleted...]
-        <w:t>Förbereder uppdukning av sterilt material tillsammans med operationssjuksköterska.</w:t>
+    <w:p w14:paraId="07716E79" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Undersköterska operation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FDA732" w14:textId="152583DA" w:rsidR="00E4445F" w:rsidRDefault="1F993D90" w:rsidP="00170D7E">
+    <w:p w14:paraId="25A7CCB5" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t>Vara behjälplig med sterilklädsel av operationsteamet.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Förbereder uppdukning av sterilt material tillsammans med operationssjuksköterska. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B61D301" w14:textId="5B400B79" w:rsidR="00E4445F" w:rsidRDefault="1F993D90" w:rsidP="00170D7E">
+    <w:p w14:paraId="316510CC" w14:textId="4444FBE1" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="2BF6A262" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
       <w:r>
-        <w:t>Hjälper till med uppläggning av patienten.</w:t>
+        <w:t>Är</w:t>
+      </w:r>
+      <w:r w:rsidR="00374D7E">
+        <w:t xml:space="preserve"> behjälplig med sterilklädsel av operationsteamet. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575D7372" w14:textId="43051386" w:rsidR="00E4445F" w:rsidRPr="00170D7E" w:rsidRDefault="15A3F6B4" w:rsidP="00170D7E">
+    <w:p w14:paraId="0D42422C" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Tidsregistrerar på tavla eller på löst blad tills anmälan finns i </w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Hjälper till med uppläggning av patienten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F14037" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Tidsregistrerar på tavla eller på löst blad tills anmälan finns i </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00374D7E">
         <w:t>Orbit</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13833FBC" w14:textId="7A8B9198" w:rsidR="00E74A37" w:rsidRPr="00E74A37" w:rsidRDefault="1F993D90" w:rsidP="00BC344B">
-[...14 lines deleted...]
-        <w:t>Informerar sig om patienten, larmar eventuellt bakjour.</w:t>
+    <w:p w14:paraId="5F395A97" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Barnläkare </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458CD67E" w14:textId="6144ECD8" w:rsidR="00E74A37" w:rsidRPr="00E74A37" w:rsidRDefault="1F993D90" w:rsidP="00170D7E">
+    <w:p w14:paraId="3655402D" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t>Kontrollerar barnupplivningsbord, stetoskop, Rubens blåsa, sug och syrgas.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Informerar sig om patienten, larmar eventuellt bakjour. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F72FC5" w14:textId="63E8425F" w:rsidR="00C31543" w:rsidRDefault="1F993D90" w:rsidP="00176644">
+    <w:p w14:paraId="7F8BD8B5" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-        <w:t>Ger kort information till anhörig angående omhändertagande av barnet.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Kontrollerar barnupplivningsbord, stetoskop, Rubens blåsa, sug och syrgas. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="661E2C2A" w14:textId="62448A28" w:rsidR="00176644" w:rsidRDefault="15A3F6B4" w:rsidP="00176644">
+    <w:p w14:paraId="33059A35" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Ger kort information till anhörig angående omhändertagande av barnet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F99FDE" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc169698690"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Förberedelse inför </w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Förberedelse inför </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00374D7E">
         <w:t>sectio</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...2 lines deleted...]
-        <w:t>Timeout hålls av narkosläkare när obstetriker/gynekolog är på salen och patienten är sterilklädd.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67AC9A73" w14:textId="77777777" w:rsidR="00BC344B" w:rsidRDefault="15A3F6B4" w:rsidP="00BC344B">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Efter timeout sövs patienten om inte någon gör en </w:t>
+    <w:p w14:paraId="1B7705D5" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Timeout hålls av narkosläkare när obstetriker/gynekolog är på salen och patienten är sterilklädd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40276B5C" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Efter timeout sövs patienten om inte någon gör en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00374D7E">
         <w:t>speakup</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AE2CDB" w14:textId="77777777" w:rsidR="00BC344B" w:rsidRDefault="15A3F6B4" w:rsidP="00176644">
+    <w:p w14:paraId="434E7DFD" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="MellanrubrikVGR"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc169698691"/>
-[...1 lines deleted...]
-        <w:t>Narkosläkemedel</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Narkosläkemedel </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="2BFBA9CC" w14:textId="1CF767CE" w:rsidR="00BC344B" w:rsidRDefault="15A3F6B4" w:rsidP="00BC344B">
+    <w:p w14:paraId="35443D62" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:spacing w:after="0"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00374D7E">
         <w:t>Thiopental</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> 4-5 mg/kg kroppsvikt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>i.v</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F3B6B7" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Förenklat ges 500 mg till normalviktig gravid kvinna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374D7E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B5435A" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Suxametonium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> (t.ex. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Celocurin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> 50 mg/ml) 100 mg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>i.v</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318467FC" w14:textId="37698DB9" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Alfentanil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> (t.ex. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Alfentanil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> Hameln eller </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Rapifen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>) 10 mikrogram/kg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>i.v</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00374D7E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ges vid preeklampsi innan övriga induktionsläkemedel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374D7E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00374D7E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Förenklat ges 1 mg till normalviktig gravid kvinna</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374D7E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F960949" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Sectio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79EF0E15" w14:textId="3CCAACB1" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:r>
+        <w:t>Efter att patienten har intuberats och tubläge är verifierat med end-tidalt CO2, ges besked till operatör att sectio</w:t>
+      </w:r>
+      <w:r w:rsidR="6F7A2591">
+        <w:t xml:space="preserve"> kan påbörjas</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FC304A" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Starta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>sevofluran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> MAC 1,2. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD5800A" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Patienten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>sondas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9DF4D2" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Fentanyl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> 200-500 mikrogram efter avnavling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C5F96E" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Om slapp uterus – ta bort </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>sevofluran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> och lägg till </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>propofol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFE9BF8" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Oxytocin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> enligt ordination efter avnavling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B25CF8" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Operatören tar navelsträngsprover när barnet är förlöst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F80C1F" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc100327194"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc181866763"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Arbetsgrupp</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...1 lines deleted...]
-        <w:t>4</w:t>
+    </w:p>
+    <w:p w14:paraId="47B9F84D" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Stina Berver, specialistläkare, VO Kvinna barn/KK, SÄS </w:t>
       </w:r>
-      <w:r w:rsidR="00A13A36">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> mg/kg kroppsvikt </w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:br/>
+        <w:t>Micaela Andersson, specialistläkare, VO </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>i.v</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>AnOpIVA</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374D7E">
+        <w:br/>
+        <w:t>Fabian Camling, specialistläkare, VO </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>AnOpIVA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>, SÄS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70ADC196" w14:textId="5A55FAD6" w:rsidR="00BC344B" w:rsidRPr="007D5636" w:rsidRDefault="1F993D90" w:rsidP="00BC344B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Normalmedindrag"/>
+    <w:p w14:paraId="14343B59" w14:textId="6359F3E0" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t>Förenklat ges 500 mg till normalviktig gravid kvinna</w:t>
-[...326 lines deleted...]
-        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="1F993D90">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374D7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>För innehållet svarar</w:t>
+        <w:t>emissinstanser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE9A7E3" w14:textId="29F5950C" w:rsidR="00940C66" w:rsidRPr="00F17EBE" w:rsidRDefault="15A3F6B4" w:rsidP="15A3F6B4">
-[...11 lines deleted...]
-        <w:t>Stina Berver, specialistläkare, VO Kvinna barn/KK, SÄS</w:t>
+    <w:p w14:paraId="32D5707E" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Håkan Joelsson, verksamhetschef, VO </w:t>
       </w:r>
-      <w:r w:rsidR="004F739F">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>AnOpIVA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374D7E">
         <w:br/>
-      </w:r>
-[...59 lines deleted...]
-        </w:rPr>
         <w:t>Karolina Andersson, verksamhetschef, VO Kvinna barn, SÄS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D42495" w14:textId="20DC2BDC" w:rsidR="00C76954" w:rsidRPr="00F17EBE" w:rsidRDefault="1F993D90" w:rsidP="1F993D90">
-[...16 lines deleted...]
-        <w:t>Fastställt av</w:t>
+    <w:p w14:paraId="6DB35846" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A967172" w14:textId="4E10832A" w:rsidR="009A32ED" w:rsidRPr="00487218" w:rsidRDefault="009A32ED" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="188AE2C8" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc181866764"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Källförteckning</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="32A5FAB7" w14:textId="07FF77E3" w:rsidR="00C76954" w:rsidRPr="00F17EBE" w:rsidRDefault="1F993D90" w:rsidP="1F993D90">
-[...11 lines deleted...]
-        <w:t>Jerker Nilson, chefläkare, SÄS</w:t>
+    <w:p w14:paraId="1FA5225D" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="72"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Kejsarsnitt i Sverige 2008 – 2017. Kriterier som styr beslut om förlossningssätt, samt kartläggning av komplikationer. Socialstyrelsen </w:t>
       </w:r>
-    </w:p>
-[...110 lines deleted...]
-      <w:r w:rsidR="00C47CF5">
+      <w:r w:rsidRPr="00374D7E">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId12">
-        <w:r w:rsidRPr="1F993D90">
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00374D7E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/ovrigt/2019-12-6529.pdf</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="60F713B7" w14:textId="0A68747E" w:rsidR="00F17EBE" w:rsidRPr="00F17EBE" w:rsidRDefault="1F993D90" w:rsidP="1F993D90">
-[...12 lines deleted...]
-        <w:t>Rekommendationer från LÖF avseende akut kejsarsnitt.</w:t>
+    <w:p w14:paraId="1D240BF3" w14:textId="77777777" w:rsidR="00374D7E" w:rsidRPr="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00374D7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="73"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Rekommendationer från LÖF avseende akut kejsarsnitt. </w:t>
       </w:r>
-      <w:r w:rsidR="00F17EBE">
+      <w:r w:rsidRPr="00374D7E">
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="1F993D90">
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00374D7E">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://lof.se/patientsakerhet/vara-projekt/saker-forlossningsvard/rekommendationer-och-rad</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3122A359" w14:textId="57332AA0" w:rsidR="00D8089D" w:rsidRPr="00F17EBE" w:rsidRDefault="1F993D90" w:rsidP="1F993D90">
-[...39 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w14:paraId="0D23A278" w14:textId="007016F5" w:rsidR="00374D7E" w:rsidRDefault="00374D7E" w:rsidP="00E53A97">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="74"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+        <w:sectPr w:rsidR="00374D7E" w:rsidSect="00B96AFF">
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="even" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
-          <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="283" w:footer="743" w:gutter="0"/>
+          <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:noEndnote/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t>Akuta medicinska larm vid SÄS Borås. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374D7E">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00E53A97" w:rsidRPr="00374D7E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://hittadokument.vgregion.se/sas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00374D7E">
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6CBA4CAA" w14:textId="11FB1AFC" w:rsidR="00C31543" w:rsidRPr="00C31543" w:rsidRDefault="00C31543" w:rsidP="00C31543">
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="5F9FB65B" w14:textId="12C66544" w:rsidR="00374D7E" w:rsidRDefault="005743FE" w:rsidP="00E53A97">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7428"/>
+        </w:tabs>
+        <w:ind w:left="0" w:right="-143"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C31543">
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D30B005" wp14:editId="3F19689B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>7721600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>263525</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1997710" cy="5657850"/>
+                <wp:effectExtent l="57150" t="19050" r="78740" b="95250"/>
+                <wp:wrapTight wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="-618" y="-73"/>
+                    <wp:lineTo x="-618" y="18618"/>
+                    <wp:lineTo x="4120" y="18618"/>
+                    <wp:lineTo x="4120" y="19709"/>
+                    <wp:lineTo x="4943" y="19782"/>
+                    <wp:lineTo x="4943" y="20436"/>
+                    <wp:lineTo x="8033" y="20945"/>
+                    <wp:lineTo x="8033" y="21455"/>
+                    <wp:lineTo x="10093" y="21891"/>
+                    <wp:lineTo x="11535" y="21891"/>
+                    <wp:lineTo x="16684" y="19782"/>
+                    <wp:lineTo x="17508" y="19636"/>
+                    <wp:lineTo x="16478" y="19200"/>
+                    <wp:lineTo x="14212" y="18618"/>
+                    <wp:lineTo x="19568" y="18618"/>
+                    <wp:lineTo x="22245" y="18255"/>
+                    <wp:lineTo x="22245" y="-73"/>
+                    <wp:lineTo x="-618" y="-73"/>
+                  </wp:wrapPolygon>
+                </wp:wrapTight>
+                <wp:docPr id="1943581701" name="Pratbubbla: nedåtpil 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1997710" cy="5657850"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="downArrowCallout">
+                          <a:avLst>
+                            <a:gd name="adj1" fmla="val 24869"/>
+                            <a:gd name="adj2" fmla="val 27839"/>
+                            <a:gd name="adj3" fmla="val 29965"/>
+                            <a:gd name="adj4" fmla="val 84286"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1">
+                            <a:lumMod val="65000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="3">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2B9ADE22" w14:textId="4D631556" w:rsidR="00F2102B" w:rsidRPr="003B4C9B" w:rsidRDefault="00F2102B" w:rsidP="003C1815">
+                            <w:pPr>
+                              <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="0"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Barnläkare</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F2102B">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>/</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003B4C9B">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Neonatolog</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6F487F76" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="006A6385" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="86"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006A6385">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>Informeras om patienten, larmar eventuellt bakjour.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4B4ECC26" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="006A6385" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="86"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006A6385">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>Kontrollerar barnupplivningsbordet, stetoskop, Rubens blåsa, sug och syrgas.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="28FAB86E" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="006A6385" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="86"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006A6385">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>Ger kort information till anhörig angående omhändertagandet av barnet.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="358219A5" w14:textId="6816275B" w:rsidR="00F2102B" w:rsidRPr="00F2102B" w:rsidRDefault="00F2102B" w:rsidP="003B4C9B">
+                            <w:pPr>
+                              <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="0" w:right="143"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Neonatalsköterska</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5B1EA5EF" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="006A6385" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="85"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006A6385">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>Hjälper barnläkare med omhändertagande av barnet.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="07B55388" w14:textId="77777777" w:rsidR="005E701F" w:rsidRDefault="005E701F" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:ind w:left="0"/>
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="20FD47BE" w14:textId="77777777" w:rsidR="00857B60" w:rsidRDefault="00857B60" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:ind w:left="0"/>
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="4C912249" w14:textId="77777777" w:rsidR="00857B60" w:rsidRDefault="00857B60" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:ind w:left="0"/>
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1AB4E706" w14:textId="77777777" w:rsidR="00857B60" w:rsidRDefault="00857B60" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:ind w:left="0"/>
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5297BBC1" w14:textId="77777777" w:rsidR="00857B60" w:rsidRDefault="00857B60" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:ind w:left="0"/>
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="12B824B1" w14:textId="77777777" w:rsidR="00857B60" w:rsidRDefault="00857B60" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:ind w:left="0"/>
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="4C5ED916" w14:textId="77777777" w:rsidR="00857B60" w:rsidRPr="00F2102B" w:rsidRDefault="00857B60" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:ind w:left="0"/>
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="1D30B005" id="_x0000_t80" coordsize="21600,21600" o:spt="80" adj="14400,5400,18000,8100" path="m,l21600,,21600@0@5@0@5@2@4@2,10800,21600@1@2@3@2@3@0,0@0xe">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="val #0"/>
+                  <v:f eqn="val #1"/>
+                  <v:f eqn="val #2"/>
+                  <v:f eqn="val #3"/>
+                  <v:f eqn="sum 21600 0 #1"/>
+                  <v:f eqn="sum 21600 0 #3"/>
+                  <v:f eqn="prod #0 1 2"/>
+                </v:formulas>
+                <v:path o:connecttype="custom" o:connectlocs="10800,0;0,@6;10800,21600;21600,@6" o:connectangles="270,180,90,0" textboxrect="0,0,21600,@0"/>
+                <v:handles>
+                  <v:h position="topLeft,#0" yrange="0,@2"/>
+                  <v:h position="#1,bottomRight" xrange="0,@3"/>
+                  <v:h position="#3,#2" xrange="@1,10800" yrange="@0,21600"/>
+                </v:handles>
+              </v:shapetype>
+              <v:shape id="Pratbubbla: nedåtpil 1" o:spid="_x0000_s1026" type="#_x0000_t80" style="position:absolute;margin-left:608pt;margin-top:20.75pt;width:157.3pt;height:445.5pt;z-index:-251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVSv8BsgIAAPgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2n+UadIkjRYUC3&#10;FmuHnhVZSjxIoiYpcbJfP0p2nHQtUGDYRSbFR4p8Jnl1vdeK7ITzFZiC5hc9SoThUFZmXdAfT7ef&#10;JpT4wEzJFBhR0IPw9Hr+8cNVbWeiDxtQpXAEgxg/q21BNyHYWZZ5vhGa+QuwwqBRgtMsoOrWWelY&#10;jdG1yvq93iirwZXWARfe4+1NY6TzFF9KwcO9lF4EogqKuYV0unSu4pnNr9hs7ZjdVLxNg/1DFppV&#10;Bh/tQt2wwMjWVa9C6Yo78CDDBQedgZQVF6kGrCbv/VXN44ZZkWpBcrztaPL/Lyz/tnu0Dw5pqK2f&#10;eRRjFXvpdPxifmSfyDp0ZIl9IBwv8+l0PM6RU4624Wg4ngwTndnJ3TofPgvQJAoFLaE2C+egXjKl&#10;YBsSYWx350NiriSGaWwRVv7MKZFa4Y/YMUX6g8lo2v6oM0z/BWY8uXwDc/kCM52Ohq/jDM4xk0F/&#10;MooYrKLNDKVjHTFND6oqbyulkhLbVCyVI5hoQVfrPNWktvorlM3daNjrHXlJXR3hKf5ZpOxEfpLC&#10;QYkYX5nvQpKqjHSnyF2EJjjjXJiQtwkndHSTmF7nePm+Y4uPriLNTOfcf9+580gvgwmds64MuLcC&#10;qC5l2eCRj7O6oxj2q33blCsoDw+OOGiG11t+W2E/3TEfHpjDJsEexA0U7vGQCuqCQitRsgH3+637&#10;iMchQislNU5/Qf2vLXOCEvXF4HhN88EgroukDIbjPiru3LI6t5itXgL+f2xbzC6JER/UUZQO9DMu&#10;qkV8FU3McHy7oDy4o7IMzVbCVcfFYpFguCIsC3fm0fJjA8RWfNo/M2fboQo4j9/guCnarm0a+ISN&#10;v8bAYhtAViEaI8UNr62C6yU1ZbsK4/461xPqtLDnfwAAAP//AwBQSwMEFAAGAAgAAAAhAB0Er3fh&#10;AAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyo8yARDXGqgigCJBakiLUb&#10;T5OIeBzFbhv+nukKlldzdebccjXbQRxx8r0jBfEiAoHUONNTq+Bzu7m5A+GDJqMHR6jgBz2sqsuL&#10;UhfGnegDj3VoBUPIF1pBF8JYSOmbDq32Czci8W3vJqsDx6mVZtInhttBJlGUS6t74g+dHvGxw+a7&#10;PlimtGPy9r5Ps7Fffz01Dy9x/fy6Uer6al7fgwg4h78ynPVZHSp22rkDGS8Gzkmc85ig4DbOQJwb&#10;WRrlIHYKlmmSgaxK+X9E9QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBVSv8BsgIAAPgF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAdBK934QAA&#10;AAwBAAAPAAAAAAAAAAAAAAAAAAwFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGgYA&#10;AAAA&#10;" adj="18206,4787,19315,8114" fillcolor="#a5a5a5 [2092]" strokecolor="#005c90 [3044]">
+                <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2B9ADE22" w14:textId="4D631556" w:rsidR="00F2102B" w:rsidRPr="003B4C9B" w:rsidRDefault="00F2102B" w:rsidP="003C1815">
+                      <w:pPr>
+                        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="0"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>Barnläkare</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F2102B">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>/</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003B4C9B">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>Neonatolog</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6F487F76" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="006A6385" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="86"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006A6385">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>Informeras om patienten, larmar eventuellt bakjour.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4B4ECC26" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="006A6385" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="86"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006A6385">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>Kontrollerar barnupplivningsbordet, stetoskop, Rubens blåsa, sug och syrgas.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="28FAB86E" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="006A6385" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="86"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006A6385">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>Ger kort information till anhörig angående omhändertagandet av barnet.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="358219A5" w14:textId="6816275B" w:rsidR="00F2102B" w:rsidRPr="00F2102B" w:rsidRDefault="00F2102B" w:rsidP="003B4C9B">
+                      <w:pPr>
+                        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="0" w:right="143"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>Neonatalsköterska</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5B1EA5EF" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="006A6385" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="85"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006A6385">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>Hjälper barnläkare med omhändertagande av barnet.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="07B55388" w14:textId="77777777" w:rsidR="005E701F" w:rsidRDefault="005E701F" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:ind w:left="0"/>
+                        <w:rPr>
+                          <w:sz w:val="10"/>
+                          <w:szCs w:val="10"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="20FD47BE" w14:textId="77777777" w:rsidR="00857B60" w:rsidRDefault="00857B60" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:ind w:left="0"/>
+                        <w:rPr>
+                          <w:sz w:val="10"/>
+                          <w:szCs w:val="10"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="4C912249" w14:textId="77777777" w:rsidR="00857B60" w:rsidRDefault="00857B60" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:ind w:left="0"/>
+                        <w:rPr>
+                          <w:sz w:val="10"/>
+                          <w:szCs w:val="10"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1AB4E706" w14:textId="77777777" w:rsidR="00857B60" w:rsidRDefault="00857B60" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:ind w:left="0"/>
+                        <w:rPr>
+                          <w:sz w:val="10"/>
+                          <w:szCs w:val="10"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="5297BBC1" w14:textId="77777777" w:rsidR="00857B60" w:rsidRDefault="00857B60" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:ind w:left="0"/>
+                        <w:rPr>
+                          <w:sz w:val="10"/>
+                          <w:szCs w:val="10"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="12B824B1" w14:textId="77777777" w:rsidR="00857B60" w:rsidRDefault="00857B60" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:ind w:left="0"/>
+                        <w:rPr>
+                          <w:sz w:val="10"/>
+                          <w:szCs w:val="10"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="4C5ED916" w14:textId="77777777" w:rsidR="00857B60" w:rsidRPr="00F2102B" w:rsidRDefault="00857B60" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:ind w:left="0"/>
+                        <w:rPr>
+                          <w:sz w:val="10"/>
+                          <w:szCs w:val="10"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="tight"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A1D2591" wp14:editId="70C6258A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3518639</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>277789</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1948815" cy="4061460"/>
+                <wp:effectExtent l="57150" t="19050" r="70485" b="91440"/>
+                <wp:wrapNone/>
+                <wp:docPr id="329928108" name="Pratbubbla: nedåtpil 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1948815" cy="4061460"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="downArrowCallout">
+                          <a:avLst>
+                            <a:gd name="adj1" fmla="val 24869"/>
+                            <a:gd name="adj2" fmla="val 27839"/>
+                            <a:gd name="adj3" fmla="val 31331"/>
+                            <a:gd name="adj4" fmla="val 79459"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent3"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="3">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1D332DE7" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="00F2102B" w:rsidRDefault="00F2102B" w:rsidP="003C1815">
+                            <w:pPr>
+                              <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="0" w:right="78"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Anestesiläkare</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4F74C105" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="80"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>Kontrollerar patient-ID.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4D1DCF4E" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="80"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>Snabb luftvägsbedömning (</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>mallampati).</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0BA6D229" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="80"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>Dricka citrat.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="19D914D0" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="80"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Allergier? Frisk? </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="38001F98" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="80"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>Preeklampsi? Glöm inte Alfentanil!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="77C8CE40" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="00F2102B" w:rsidRDefault="00F2102B" w:rsidP="003C1815">
+                            <w:pPr>
+                              <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="0" w:right="78"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Anestesisköterska</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6D9D6AC1" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="79"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>Hämtar och förbereder anestesiläkemedel.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4B15518B" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="79"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>Kontrollerar att det finns en fungerande PVK.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0BE61CD6" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="79"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>Kopplar upp pox (övrig övervakning efter sövning).</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7E4DE969" w14:textId="77777777" w:rsidR="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F">
+                            <w:pPr>
+                              <w:ind w:left="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7594B929" w14:textId="77777777" w:rsidR="00857B60" w:rsidRDefault="00857B60" w:rsidP="005E701F">
+                            <w:pPr>
+                              <w:ind w:left="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="6EE896B9" w14:textId="77777777" w:rsidR="00857B60" w:rsidRPr="003C1815" w:rsidRDefault="00857B60" w:rsidP="005E701F">
+                            <w:pPr>
+                              <w:ind w:left="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0A1D2591" id="_x0000_s1027" type="#_x0000_t80" style="position:absolute;margin-left:277.05pt;margin-top:21.85pt;width:153.45pt;height:319.8pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCaKLZRpgIAAN8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r45jN02COkWQosOA&#10;oi3WDj0rstR4kEVNUmJnXz9KcRyvLVBg2EUmzUeKfCJ5edXWiuyEdRXogqZnI0qE5lBW+qWgP55u&#10;vkwpcZ7pkinQoqB74ejV4vOny8bMxRg2oEphCQbRbt6Ygm68N/MkcXwjaubOwAiNRgm2Zh5V+5KU&#10;ljUYvVbJeDSaJA3Y0ljgwjn8e30w0kWML6Xg/l5KJzxRBcXcfDxtPNfhTBaXbP5imdlUvEuD/UMW&#10;Nas0XtqHumaeka2t3oSqK27BgfRnHOoEpKy4iDVgNenoVTWPG2ZErAXJcaanyf2/sPxu92geLNLQ&#10;GDd3KIYqWmnr8MX8SBvJ2vdkidYTjj/TWT6dpueUcLTlo0maTyKdycndWOe/CqhJEApaQqOX1kKz&#10;YkrB1kfC2O7W+chcSTSrsUVY+TOlRNYKH2LHFBnn08mse6gBZvwX5mKavYPJhpgszbL0bZx8iLmY&#10;5ecxDlbRZYbSsY6QpgNVlTeVUlEJbSpWyhJMFDPnXGifhTvQa4BMTuRGye+VCP5KfxeSVGWgM7IR&#10;+/51wJg0Bozo4Cbx+t4x+9ixwwdXEWeidx5/7Nx7xJtB+965rjTY9wIof0xZHvDIx6DuIPp23WLh&#10;oe6u99ZQ7h8ssXCYUWf4TYVtc8ucf2AWewHHFxeNv8dDKmgKCp1EyQbs7/f+BzzOClopaXDIC+p+&#10;bZkVlKhvGqdoluZ52ApRyc8vxqjYoWU9tOhtvQJ8ZuxOzC6KAe/VUZQW6mfcR8twK5qY5nh3Qbm3&#10;R2XlD8sHNxoXy2WE4SYwzN/qR8OPfRA67ql9ZtZ0s+Nx7O7guBC65jz02QkbXkjDcutBVj4YA9MH&#10;XjsFt0jszW7jhTU11CPqtJcXfwAAAP//AwBQSwMEFAAGAAgAAAAhAHzdIMbiAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyo46YNIWRSAQI2PKoGNuzc2E2ixuModprw95gV&#10;LEdzdO+5+WY2HTvpwbWWEMQiAqapsqqlGuHz4+kqBea8JCU7SxrhWzvYFOdnucyUnWinT6WvWQgh&#10;l0mExvs+49xVjTbSLWyvKfwOdjDSh3OouRrkFMJNx5dRlHAjWwoNjez1Q6OrYzkahOn1LT3eJKJ8&#10;3grHHw/3718vyxHx8mK+uwXm9ez/YPjVD+pQBKe9HUk51iGs1ysRUIRVfA0sAGkiwrg9QpLGMfAi&#10;5/8nFD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmii2UaYCAADfBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfN0gxuIAAAAKAQAADwAAAAAA&#10;AAAAAAAAAAAABQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAA8GAAAAAA==&#10;" adj="17163,4787,18353,8114" fillcolor="#f2a900 [3206]" strokecolor="#005c90 [3044]">
+                <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1D332DE7" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="00F2102B" w:rsidRDefault="00F2102B" w:rsidP="003C1815">
+                      <w:pPr>
+                        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="0" w:right="78"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>Anestesiläkare</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4F74C105" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="80"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>Kontrollerar patient-ID.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4D1DCF4E" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="80"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>Snabb luftvägsbedömning (</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>mallampati).</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0BA6D229" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="80"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>Dricka citrat.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="19D914D0" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="80"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Allergier? Frisk? </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="38001F98" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="80"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>Preeklampsi? Glöm inte Alfentanil!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="77C8CE40" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="00F2102B" w:rsidRDefault="00F2102B" w:rsidP="003C1815">
+                      <w:pPr>
+                        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="0" w:right="78"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>Anestesisköterska</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6D9D6AC1" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="79"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>Hämtar och förbereder anestesiläkemedel.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4B15518B" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="79"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>Kontrollerar att det finns en fungerande PVK.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0BE61CD6" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="79"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>Kopplar upp pox (övrig övervakning efter sövning).</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7E4DE969" w14:textId="77777777" w:rsidR="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F">
+                      <w:pPr>
+                        <w:ind w:left="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:sz w:val="10"/>
+                          <w:szCs w:val="10"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="7594B929" w14:textId="77777777" w:rsidR="00857B60" w:rsidRDefault="00857B60" w:rsidP="005E701F">
+                      <w:pPr>
+                        <w:ind w:left="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:sz w:val="10"/>
+                          <w:szCs w:val="10"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="6EE896B9" w14:textId="77777777" w:rsidR="00857B60" w:rsidRPr="003C1815" w:rsidRDefault="00857B60" w:rsidP="005E701F">
+                      <w:pPr>
+                        <w:ind w:left="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:sz w:val="10"/>
+                          <w:szCs w:val="10"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CD4DBC5" wp14:editId="6027A117">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5497195</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>277495</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2186940" cy="4047490"/>
+                <wp:effectExtent l="57150" t="19050" r="80010" b="86360"/>
+                <wp:wrapNone/>
+                <wp:docPr id="839447574" name="Pratbubbla: nedåtpil 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2186940" cy="4047490"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="downArrowCallout">
+                          <a:avLst>
+                            <a:gd name="adj1" fmla="val 24869"/>
+                            <a:gd name="adj2" fmla="val 27839"/>
+                            <a:gd name="adj3" fmla="val 31331"/>
+                            <a:gd name="adj4" fmla="val 79446"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="92D050"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="3">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3F9CB335" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="00F2102B" w:rsidRDefault="00F2102B" w:rsidP="003C1815">
+                            <w:pPr>
+                              <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="0" w:right="161"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Operationssköterska</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F2102B">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7993BC49" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="81"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>Dukar upp sterilt material.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="33AB3A07" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="00F2102B" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="81"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Sterilklär patienten före sövning </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>UTAN</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> steriltvätt</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F2102B">
+                              <w:rPr>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4ADDDB9C" w14:textId="63F273A8" w:rsidR="00F2102B" w:rsidRPr="00F2102B" w:rsidRDefault="00F2102B" w:rsidP="003C1815">
+                            <w:pPr>
+                              <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="0"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Operations</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>-</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>undersköterska</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3C3ECAEF" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="81"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Förbereder uppdukning av sterilt material. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4FFC15CE" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="81"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>Är behjälplig med sterilklädsel av operationsteamet.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="14DD57A8" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="81"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>Hjälper till med uppläggning av patienten.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0A787704" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="81"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C1815">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>Tidsregistrerar på tavla eller löst blad tills anmälan finns i Orbit.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="39B6A919" w14:textId="77777777" w:rsidR="00857B60" w:rsidRPr="003C1815" w:rsidRDefault="00857B60" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="81"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="2B8D329F" w14:textId="77777777" w:rsidR="005E701F" w:rsidRPr="00F2102B" w:rsidRDefault="005E701F" w:rsidP="005E701F">
+                            <w:pPr>
+                              <w:ind w:left="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="10"/>
+                                <w:szCs w:val="10"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1CD4DBC5" id="_x0000_s1028" type="#_x0000_t80" style="position:absolute;margin-left:432.85pt;margin-top:21.85pt;width:172.2pt;height:318.7pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2iRqbpwIAANwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r44dt2mCOkWQosOA&#10;oi3aDj0rspR4kEVNUmJnXz9KcRxvLVBg2EUmxUeKfCZ5dd3WiuyEdRXogqZnI0qE5lBWel3Q7y+3&#10;Xy4pcZ7pkinQoqB74ej1/POnq8bMRAYbUKWwBINoN2tMQTfem1mSOL4RNXNnYIRGowRbM4+qXSel&#10;ZQ1Gr1WSjUYXSQO2NBa4cA5vbw5GOo/xpRTcP0jphCeqoJibj6eN5yqcyfyKzdaWmU3FuzTYP2RR&#10;s0rjo32oG+YZ2drqTai64hYcSH/GoU5AyoqLWANWk47+quZ5w4yItSA5zvQ0uf8Xlt/vns2jRRoa&#10;42YOxVBFK20dvpgfaSNZ+54s0XrC8TJLLy+mOXLK0ZaP8kk+jXQmJ3djnf8qoCZBKGgJjV5YC82S&#10;KQVbHwljuzvnI3Ml0azGFmHlj5QSWSv8ETumSJbjQ92PGmCyPzCTy/E7mPEQM07H4/RtnHyImUzz&#10;/CJgsIouM5SOdYQ0HaiqvK2Uiopdr5bKEkyzoNPsZnR+pGAAS07MRsnvlQjOSj8JSaoSuUwjFbHp&#10;RR+PcS60jxljDhEd3CS+3TuOP3bs8MFVxIHonbOPnXuP+DJo3zvXlQb7XgDVpywPeCRzUHcQfbtq&#10;sXDsoUB1uFlBuX+0xMJhQJ3htxX2zB1z/pFZbATsM9wy/gEPqaApKHQSJRuwv967D3gcFLRS0uCE&#10;F9T93DIrKFHfNI7QNM1D+/qo5OeTDBU7tKyGFr2tl4B/GVsTs4tiwHt1FKWF+hWX0SK8iiamOb5d&#10;UO7tUVn6w+bBdcbFYhFhuAYM83f62fBjH4R2e2lfmTXd4HicuXs4boOuMw9NesKGP6RhsfUgKx+M&#10;J147BVdIbOxu3YUdNdQj6rSU578BAAD//wMAUEsDBBQABgAIAAAAIQAxu0Zf4QAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BasMwDIbvg72D0WCXscrutiykcUopjMEuI1kPPbqxm4TGcoidNnv7&#10;uaf1JIQ+/v9Tvp5tz85m9J0jCWLBgRmqne6okbD7+XhOgfmgSKvekZHwazysi/u7XGXaXag05yo0&#10;LIaQz5SENoQhQ/R1a6zyCzcYirejG60KcR0b1KO6xHDb45LzBK3qKDa0ajDb1tSnarKxd09f5XH7&#10;hN9qP32WiHxTiZ2Ujw/zZgUsmDn8w3DVj+pQRKeDm0h71ktIk7f3iEp4fYnzCiwFF8AOEpJUCMAi&#10;x9sfij8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9okam6cCAADcBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMbtGX+EAAAALAQAADwAAAAAA&#10;AAAAAAAAAAABBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAA8GAAAAAA==&#10;" adj="17160,4787,17943,8114" fillcolor="#92d050" strokecolor="#005c90 [3044]">
+                <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3F9CB335" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="00F2102B" w:rsidRDefault="00F2102B" w:rsidP="003C1815">
+                      <w:pPr>
+                        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="0" w:right="161"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>Operationssköterska</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F2102B">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7993BC49" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="81"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>Dukar upp sterilt material.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="33AB3A07" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="00F2102B" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="81"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Sterilklär patienten före sövning </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>UTAN</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> steriltvätt</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F2102B">
+                        <w:rPr>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4ADDDB9C" w14:textId="63F273A8" w:rsidR="00F2102B" w:rsidRPr="00F2102B" w:rsidRDefault="00F2102B" w:rsidP="003C1815">
+                      <w:pPr>
+                        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="0"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>Operations</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>-</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>undersköterska</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3C3ECAEF" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="81"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Förbereder uppdukning av sterilt material. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4FFC15CE" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="81"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>Är behjälplig med sterilklädsel av operationsteamet.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="14DD57A8" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="003C1815" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="81"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>Hjälper till med uppläggning av patienten.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0A787704" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="81"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C1815">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>Tidsregistrerar på tavla eller löst blad tills anmälan finns i Orbit.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="39B6A919" w14:textId="77777777" w:rsidR="00857B60" w:rsidRPr="003C1815" w:rsidRDefault="00857B60" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="81"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="2B8D329F" w14:textId="77777777" w:rsidR="005E701F" w:rsidRPr="00F2102B" w:rsidRDefault="005E701F" w:rsidP="005E701F">
+                      <w:pPr>
+                        <w:ind w:left="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="10"/>
+                          <w:szCs w:val="10"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="003C1815">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66F0AC11" wp14:editId="1B26AB0C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1539714</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>277789</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1894205" cy="4116070"/>
+                <wp:effectExtent l="57150" t="19050" r="67945" b="93980"/>
+                <wp:wrapNone/>
+                <wp:docPr id="629819520" name="Pratbubbla: nedåtpil 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1894205" cy="4116070"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="downArrowCallout">
+                          <a:avLst>
+                            <a:gd name="adj1" fmla="val 20546"/>
+                            <a:gd name="adj2" fmla="val 21355"/>
+                            <a:gd name="adj3" fmla="val 18362"/>
+                            <a:gd name="adj4" fmla="val 86728"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1">
+                            <a:lumMod val="40000"/>
+                            <a:lumOff val="60000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent2"/>
+                        </a:lnRef>
+                        <a:fillRef idx="3">
+                          <a:schemeClr val="accent2"/>
+                        </a:fillRef>
+                        <a:effectRef idx="2">
+                          <a:schemeClr val="accent2"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1C6CF5AF" w14:textId="294EE2BF" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="00B572CD">
+                            <w:pPr>
+                              <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="0" w:right="78"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E701F">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Obstetriker/</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003C1815" w:rsidRPr="00B572CD">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidRPr="005E701F">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Gynekolog</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1B19EEA7" w14:textId="77777777" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="75"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E701F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Larmar.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4CE5395C" w14:textId="77777777" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="75"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E701F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Ger kort anamnes till anestesiläkare</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E701F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E701F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="10D65D36" w14:textId="77777777" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="75"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E701F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Klär sig sterilt.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0AC28B7B" w14:textId="77777777" w:rsidR="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="75"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E701F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Hjälper operationssköterska klä patienten.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7364914D" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="0"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="2DD6E17D" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="0"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="37DC9E92" w14:textId="77777777" w:rsidR="00857B60" w:rsidRDefault="00857B60" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="0"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="3C99B12C" w14:textId="77777777" w:rsidR="00857B60" w:rsidRDefault="00857B60" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="0"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="6C19DBD4" w14:textId="77777777" w:rsidR="00857B60" w:rsidRDefault="00857B60" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="0"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="2339D8B0" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="0"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="4C0E5BA4" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="005E701F" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="0"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="486A672D" w14:textId="77777777" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F">
+                            <w:pPr>
+                              <w:ind w:left="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="66F0AC11" id="_x0000_s1029" type="#_x0000_t80" style="position:absolute;margin-left:121.25pt;margin-top:21.85pt;width:149.15pt;height:324.1pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlx2EMvwIAABoGAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1v2jAQf5+0/8Hy+xoSAqWooUJUnSZ1&#10;bbV26rNx7JLJ8Xm2IbC/fmcnhGytVGkaD+E+fvfpu7u82teK7IR1FeiCpmcjSoTmUFb6paDfn24+&#10;zShxnumSKdCioAfh6NXi44fLxsxFBhtQpbAEnWg3b0xBN96beZI4vhE1c2dghEalBFszj6x9SUrL&#10;GvReqyQbjaZJA7Y0FrhwDqXXrZIuon8pBff3UjrhiSoo5ubj18bvOnyTxSWbv1hmNhXv0mD/kEXN&#10;Ko1Be1fXzDOytdUrV3XFLTiQ/oxDnYCUFRexBqwmHf1VzeOGGRFrweY407fJ/T+3/G73aB4stqEx&#10;bu6QDFXspa3DP+ZH9rFZh75ZYu8JR2E6u8iz0YQSjro8Taej89jO5GRurPOfBdQkEAUtodFLa6FZ&#10;MaVg62PD2O7W+di5kmhW44iw8kdKiawVPsSOKYJB8mn3UANM9gcmHU8mrzHjISadjafZa0w+xMym&#10;59ksYLCKLjOkjnWENB2oqryplIpMGFOxUpZgopg550L7NNaltvVXKFt5PsJfGxnFOJCteHoUY4g4&#10;8MFTDD0IkpzeJVL+oEQIrfQ3IUlVhpeIAXsPw1xiveg+ooOZxMx7w/H7hh0+mIq4Tr1x9r5xbxEj&#10;g/a9cV1psG85UNi+tv2yxWM/BnUH0u/Xeyy8oOOADJI1lIcHSyy06+0Mv6lw4m6Z8w/M4hjh5uON&#10;8vf4kQqagkJHUbIB++stecDjmqGWkgbvQ0Hdzy2zghL1ReMCXqR5Hg5KZPLJeYaMHWrWQ43e1ivA&#10;CcHBxuwiGfBeHUlpoX7GU7YMUVHFNMfYBeXeHpmVb+8WHkMulssIwyNimL/Vj4Yf5yAM69P+mVnT&#10;rZ3Hjb2D4y3p5rrt8QkbXkjDcutBVj4oT33tGDxAcTa7Yxku3JCPqNNJX/wGAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAjwwW94QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ2Q&#10;lDbEqSoQKlJPlEoVt228xBGxHcVuEv4ec4Ljap9m3pSb2XRspMG3zkpIFgIY2dqp1jYSju8vdytg&#10;PqBV2DlLEr7Jw6a6viqxUG6ybzQeQsNiiPUFStAh9AXnvtZk0C9cTzb+Pt1gMMRzaLgacIrhpuOp&#10;EEtusLWxQWNPT5rqr8PFSAjP825qdT5+JBhetztxGvbmJOXtzbx9BBZoDn8w/OpHdaii09ldrPKs&#10;k5BmaR5RCdn9A7AI5JmIW84SlutkDbwq+f8J1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAJcdhDL8CAAAaBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAI8MFveEAAAAKAQAADwAAAAAAAAAAAAAAAAAZBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAACcGAAAAAA==&#10;" adj="18733,6187,19775,8581" fillcolor="#6fcbff [1300]" strokecolor="#32741c [3045]">
+                <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1C6CF5AF" w14:textId="294EE2BF" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="00B572CD">
+                      <w:pPr>
+                        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="0" w:right="78"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005E701F">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>Obstetriker/</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003C1815" w:rsidRPr="00B572CD">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidRPr="005E701F">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>Gynekolog</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1B19EEA7" w14:textId="77777777" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="75"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005E701F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Larmar.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4CE5395C" w14:textId="77777777" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="75"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005E701F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Ger kort anamnes till anestesiläkare</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E701F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E701F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="10D65D36" w14:textId="77777777" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="75"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005E701F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Klär sig sterilt.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0AC28B7B" w14:textId="77777777" w:rsidR="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="75"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005E701F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Hjälper operationssköterska klä patienten.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7364914D" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="0"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="2DD6E17D" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="0"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="37DC9E92" w14:textId="77777777" w:rsidR="00857B60" w:rsidRDefault="00857B60" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="0"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="3C99B12C" w14:textId="77777777" w:rsidR="00857B60" w:rsidRDefault="00857B60" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="0"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="6C19DBD4" w14:textId="77777777" w:rsidR="00857B60" w:rsidRDefault="00857B60" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="0"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="2339D8B0" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="0"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="4C0E5BA4" w14:textId="77777777" w:rsidR="00F2102B" w:rsidRPr="005E701F" w:rsidRDefault="00F2102B" w:rsidP="00F2102B">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="0"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="486A672D" w14:textId="77777777" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F">
+                      <w:pPr>
+                        <w:ind w:left="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00EE30FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="524D6514" wp14:editId="70A50BC2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-725814</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>291437</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2186940" cy="4839553"/>
+                <wp:effectExtent l="57150" t="19050" r="80010" b="94615"/>
+                <wp:wrapNone/>
+                <wp:docPr id="996431436" name="Pratbubbla: nedåtpil 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2186940" cy="4839553"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="downArrowCallout">
+                          <a:avLst>
+                            <a:gd name="adj1" fmla="val 24869"/>
+                            <a:gd name="adj2" fmla="val 27839"/>
+                            <a:gd name="adj3" fmla="val 31331"/>
+                            <a:gd name="adj4" fmla="val 83155"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="3">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4B83C312" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00606B96" w:rsidRDefault="00606B96" w:rsidP="00606B96">
+                            <w:pPr>
+                              <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="0"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E701F">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Barnmorska</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00606B96">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="18DF61BB" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00857B60" w:rsidRDefault="00606B96" w:rsidP="00606B96">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="78"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00857B60">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Larmar på förlossningsrum.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4CB514C1" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00857B60" w:rsidRDefault="00606B96" w:rsidP="00606B96">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="78"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00857B60">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Gör patient transportabel.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="59EA1770" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00857B60" w:rsidRDefault="00606B96" w:rsidP="00606B96">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="78"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00857B60">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Kör patient till </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00857B60">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>op-salen och hjälper till att flytta över patienten.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0492100A" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00857B60" w:rsidRDefault="00606B96" w:rsidP="00606B96">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="78"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00857B60">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Sterilklär sig själv. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="727DF5C5" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00857B60" w:rsidRDefault="00606B96" w:rsidP="00606B96">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="78"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00857B60">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Ger barnläkare rapport. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="654A71DD" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="005E701F" w:rsidRDefault="00606B96" w:rsidP="005E701F">
+                            <w:pPr>
+                              <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="0"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E701F">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Assisterande personal </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="73FF0951" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00857B60" w:rsidRDefault="00606B96" w:rsidP="005E701F">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="78"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00857B60">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Kontrollerar patient-ID.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1A15670F" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00857B60" w:rsidRDefault="00606B96" w:rsidP="005E701F">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="78"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00857B60">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Hämtar journal och ID-band för barn.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="421F5D07" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00857B60" w:rsidRDefault="00606B96" w:rsidP="005E701F">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="78"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00857B60">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Ansvarar för anhörig.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4840A052" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00857B60" w:rsidRDefault="00606B96" w:rsidP="005E701F">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="78"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00857B60">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Partner erbjuds stol i barnrummet.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="72534E44" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00606B96" w:rsidRDefault="00606B96" w:rsidP="005E701F">
+                            <w:pPr>
+                              <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="0"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E701F">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Undersköterska</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="00EE76CD" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00857B60" w:rsidRDefault="00606B96" w:rsidP="005E701F">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="78"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00857B60">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Förbereder transport och fri väg.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="57503FC2" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00857B60" w:rsidRDefault="00606B96" w:rsidP="005E701F">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="78"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00857B60">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Hämtar snitt-lådan.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3CAAD28A" w14:textId="77777777" w:rsidR="00606B96" w:rsidRDefault="00606B96" w:rsidP="005E701F">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="78"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00857B60">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Kör patienten till op-sal och är behjälplig på op-salen.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3EAACB97" w14:textId="77777777" w:rsidR="003B4C9B" w:rsidRPr="003B4C9B" w:rsidRDefault="003B4C9B" w:rsidP="003B4C9B">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:right="0"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="182FA69A" w14:textId="77777777" w:rsidR="00606B96" w:rsidRDefault="00606B96" w:rsidP="00606B96">
+                            <w:pPr>
+                              <w:ind w:left="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="76A1F2FE" w14:textId="77777777" w:rsidR="00857B60" w:rsidRDefault="00857B60" w:rsidP="00606B96">
+                            <w:pPr>
+                              <w:ind w:left="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="509E3184" w14:textId="77777777" w:rsidR="00857B60" w:rsidRPr="00606B96" w:rsidRDefault="00857B60" w:rsidP="00606B96">
+                            <w:pPr>
+                              <w:ind w:left="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="524D6514" id="_x0000_s1030" type="#_x0000_t80" style="position:absolute;margin-left:-57.15pt;margin-top:22.95pt;width:172.2pt;height:381.05pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXljk1oQIAAN8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0iTtFAqUlQVMU1C&#10;UA0mnl3Hppkcn2e7Tbq/fmc3TbPBhDTtxfH5vvv15e6urttakZ2wrgJd0PRsRInQHMpKvxT029Pt&#10;pyklzjNdMgVaFHQvHL2ef/xw1ZiZyGADqhSWoBPtZo0p6MZ7M0sSxzeiZu4MjNColGBr5lG0L0lp&#10;WYPea5Vko9F50oAtjQUunMPXm4OSzqN/KQX3D1I64YkqKObm42njuQ5nMr9isxfLzKbiXRrsH7Ko&#10;WaUxaO/qhnlGtrZ65aquuAUH0p9xqBOQsuIi1oDVpKM/qnncMCNiLUiOMz1N7v+55fe7R7OySENj&#10;3MzhNVTRSluHL+ZH2kjWvidLtJ5wfMzS6fnlGDnlqBtP88vJJA90JidzY53/LKAm4VLQEhq9sBaa&#10;JVMKtj4SxnZ3zkfmSqJZjS3Cyu8pJbJW+CN2TJFsjIG6HzXAZL9hLjCB15h8iMnTPE9fY8ZDzDRP&#10;J5Ouii4zrOdYR0jTgarK20qpKIQ2FUtlCSaKmXMutI8x0GqATE7kxpvfKxHslf4qJKlKpDONbMS+&#10;/5vDiA5mEsP3hvn7hh0+mIo4E71x9r5xbxEjg/a9cV1psG85UD0H8oDHrhjUHa6+XbdYOHZOYDu8&#10;rKHcryyxcJhRZ/hthW1zx5xfMYu9gK2Gi8Y/4CEVNAWF7kbJBuzPt94DHmcFtZQ0OOQFdT+2zApK&#10;1BeNU3SZjkMH+yiMJxcZCnaoWQ81elsvAX8zdidmF68B79XxKi3Uz7iPFiEqqpjmGLug3NujsPSH&#10;5YMbjYvFIsJwExjm7/Sj4cc+CB331D4za7rZ8Th293BcCGwWm/MwbSds+EMaFlsPsvJBeeK1E3CL&#10;xAntNl5YU0M5ok57ef4LAAD//wMAUEsDBBQABgAIAAAAIQCq713P4wAAAAsBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWjttg9KQSYUQoK4qGh5i6SbTJBCPo9hpw99jVrAc3aN7&#10;z2SbyXTiRINrLSNEcwWCuLRVyzXC68vjLAHhvOZKd5YJ4ZscbPLLi0ynlT3znk6Fr0UoYZdqhMb7&#10;PpXSlQ0Z7ea2Jw7Z0Q5G+3AOtawGfQ7lppMLpW6k0S2HhUb3dN9Q+VWMBuFhGydv78WuPe6f6/Hp&#10;M96a3foD8fpqursF4WnyfzD86gd1yIPTwY5cOdEhzKJotQwswipegwjEYqkiEAeERCUKZJ7J/z/k&#10;PwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBXljk1oQIAAN8FAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCq713P4wAAAAsBAAAPAAAAAAAAAAAA&#10;AAAAAPsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAACwYAAAAA&#10;" adj="17961,4787,18542,8114" fillcolor="#006298 [3204]" strokecolor="#005c90 [3044]">
+                <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4B83C312" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00606B96" w:rsidRDefault="00606B96" w:rsidP="00606B96">
+                      <w:pPr>
+                        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="0"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005E701F">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>Barnmorska</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00606B96">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="18DF61BB" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00857B60" w:rsidRDefault="00606B96" w:rsidP="00606B96">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="78"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00857B60">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Larmar på förlossningsrum.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4CB514C1" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00857B60" w:rsidRDefault="00606B96" w:rsidP="00606B96">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="78"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00857B60">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Gör patient transportabel.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="59EA1770" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00857B60" w:rsidRDefault="00606B96" w:rsidP="00606B96">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="78"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00857B60">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Kör patient till </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00857B60">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>op-salen och hjälper till att flytta över patienten.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0492100A" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00857B60" w:rsidRDefault="00606B96" w:rsidP="00606B96">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="78"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00857B60">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Sterilklär sig själv. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="727DF5C5" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00857B60" w:rsidRDefault="00606B96" w:rsidP="00606B96">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="78"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00857B60">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Ger barnläkare rapport. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="654A71DD" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="005E701F" w:rsidRDefault="00606B96" w:rsidP="005E701F">
+                      <w:pPr>
+                        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="0"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005E701F">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Assisterande personal </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="73FF0951" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00857B60" w:rsidRDefault="00606B96" w:rsidP="005E701F">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="78"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00857B60">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Kontrollerar patient-ID.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1A15670F" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00857B60" w:rsidRDefault="00606B96" w:rsidP="005E701F">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="78"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00857B60">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Hämtar journal och ID-band för barn.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="421F5D07" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00857B60" w:rsidRDefault="00606B96" w:rsidP="005E701F">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="78"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00857B60">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Ansvarar för anhörig.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4840A052" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00857B60" w:rsidRDefault="00606B96" w:rsidP="005E701F">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="78"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00857B60">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Partner erbjuds stol i barnrummet.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="72534E44" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00606B96" w:rsidRDefault="00606B96" w:rsidP="005E701F">
+                      <w:pPr>
+                        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="0"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005E701F">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>Undersköterska</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="00EE76CD" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00857B60" w:rsidRDefault="00606B96" w:rsidP="005E701F">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="78"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00857B60">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Förbereder transport och fri väg.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="57503FC2" w14:textId="77777777" w:rsidR="00606B96" w:rsidRPr="00857B60" w:rsidRDefault="00606B96" w:rsidP="005E701F">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="78"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00857B60">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Hämtar snitt-lådan.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3CAAD28A" w14:textId="77777777" w:rsidR="00606B96" w:rsidRDefault="00606B96" w:rsidP="005E701F">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="78"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00857B60">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Kör patienten till op-sal och är behjälplig på op-salen.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3EAACB97" w14:textId="77777777" w:rsidR="003B4C9B" w:rsidRPr="003B4C9B" w:rsidRDefault="003B4C9B" w:rsidP="003B4C9B">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:right="0"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="182FA69A" w14:textId="77777777" w:rsidR="00606B96" w:rsidRDefault="00606B96" w:rsidP="00606B96">
+                      <w:pPr>
+                        <w:ind w:left="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="76A1F2FE" w14:textId="77777777" w:rsidR="00857B60" w:rsidRDefault="00857B60" w:rsidP="00606B96">
+                      <w:pPr>
+                        <w:ind w:left="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="509E3184" w14:textId="77777777" w:rsidR="00857B60" w:rsidRPr="00606B96" w:rsidRDefault="00857B60" w:rsidP="00606B96">
+                      <w:pPr>
+                        <w:ind w:left="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00606B96" w:rsidRPr="00C31543">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6956B7F4" wp14:editId="611E5493">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="363FB43D" wp14:editId="19BF2DA9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>1965822</wp:posOffset>
+                  <wp:posOffset>332509</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-181030</wp:posOffset>
+                  <wp:posOffset>-515339</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="10976400" cy="734400"/>
-                <wp:effectExtent l="19050" t="19050" r="15875" b="27940"/>
+                <wp:extent cx="8748394" cy="734304"/>
+                <wp:effectExtent l="19050" t="19050" r="15240" b="27940"/>
                 <wp:wrapNone/>
                 <wp:docPr id="23" name="Textruta 23"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="10976400" cy="734400"/>
+                          <a:ext cx="8748394" cy="734304"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FF0000"/>
                         </a:solidFill>
                         <a:ln w="28575" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="47CCB7E1" w14:textId="6E14EF1F" w:rsidR="00C31543" w:rsidRPr="00FB6B22" w:rsidRDefault="00C31543" w:rsidP="00EA0354">
+                          <w:p w14:paraId="74942403" w14:textId="24FE90F2" w:rsidR="00606B96" w:rsidRPr="00FB6B22" w:rsidRDefault="00606B96" w:rsidP="00606B96">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="96"/>
                                 <w:szCs w:val="96"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:bookmarkStart w:id="27" w:name="UrakutSectio"/>
-                            <w:bookmarkEnd w:id="27"/>
+                            <w:bookmarkStart w:id="13" w:name="UrakutSectio"/>
+                            <w:bookmarkEnd w:id="13"/>
                             <w:r w:rsidRPr="008D1A19">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="96"/>
                                 <w:szCs w:val="96"/>
                               </w:rPr>
                               <w:t>URAKUT</w:t>
                             </w:r>
-                            <w:r w:rsidR="00EA0354">
+                            <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="96"/>
                                 <w:szCs w:val="96"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> SECTIO</w:t>
-                            </w:r>
-[...7 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="36000" rIns="91440" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="6956B7F4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="363FB43D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textruta 23" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:154.8pt;margin-top:-14.25pt;width:864.3pt;height:57.85pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAU1qOcQIAAPMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N5KzR7AcuAlcFAiS&#10;AEmQM01RlgBuJWlL7tf3kZIdJ82pqA7UkDOc5c0bTq97JclGON8aXdLJUU6J0NxUrV6V9OV58e2S&#10;Eh+Yrpg0WpR0Kzy9nn39Mu1sIY5NY2QlHIET7YvOlrQJwRZZ5nkjFPNHxgoNZW2cYgFbt8oqxzp4&#10;VzI7zvPzrDOuss5w4T1ObwclnSX/dS14eKhrLwKRJUVuIa0urcu4ZrMpK1aO2ablYxrsH7JQrNUI&#10;und1ywIja9f+5Uq13Blv6nDEjcpMXbdcpBpQzST/UM1Tw6xItQAcb/cw+f/nlt9vnuyjI6H/bno0&#10;MALSWV94HMZ6+tqp+EemBHpAuN3DJvpAeLyUX12cn+bQcSgvTk6jDD/Z23XrfPghjCJRKKlDXxJc&#10;bHPnw2C6M4nRvJFttWilTBu3Wt5IRzYMPVwscnyj93dmUpOupMeXZxdnSISBS7VkAaKyVUm9XlHC&#10;5Aok5cGl2O9u+63fxwC9KtM9ozxKJPMBCtScvs8Cx8RvmW+GBJPXaMYK1QZwW7aqpJeHt6WOWpHY&#10;OZb/BnmUQr/sxz4sTbVFe5wZmOstX7SId4e0HpkDVYE6xi88YKmlAQJmlChpjPv92Xm0B4OgpaQD&#10;9YHOrzVzAtX+1ODW1QQdxKykzcl5xJu4Q83yUKPX6sagMxMMuuVJjPZB7sTaGfWKKZ3HqFAxzRG7&#10;pEB3EG/CMJCYci7m82SE6bAs3Okny6PrCFjE+bl/Zc6OLAro0L3ZDQkrPpBpsI03tZmvg6nbxLQI&#10;8IAqGBo3mKzE1fEViKN7uE9Wb2/V7A8AAAD//wMAUEsDBBQABgAIAAAAIQA2BZk+4QAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWhtXlBDiVFCp4gJCFDj05sbbOCJeR7bT&#10;Br4ec4Ljap5m3laryfXsiCF2nhRczQUwpMabjloF72+bWQEsJk1G955QwRdGWNXnZ5UujT/RKx63&#10;qWW5hGKpFdiUhpLz2Fh0Os79gJSzgw9Op3yGlpugT7nc9VwKseROd5QXrB5wbbH53I5OwY5vojng&#10;uFt/2OeX7ydpw+PwoNTlxXR/ByzhlP5g+NXP6lBnp70fyUTWK1iI22VGFcxkcQ0sE1IsCglsr6C4&#10;kcDriv//of4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAFNajnECAADzBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANgWZPuEAAAALAQAADwAA&#10;AAAAAAAAAAAAAADLBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;" fillcolor="red" strokecolor="windowText" strokeweight="2.25pt">
+              <v:shape id="Textruta 23" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:26.2pt;margin-top:-40.6pt;width:688.85pt;height:57.8pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwr1cidwIAAPkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5uQAGHFBqWgVJUQ&#10;IAHi7Hi9WUv+qu1kN/31fXZCEiinqnvwjj3j+XjzxlfXvVZkLXyQ1lR0eDKgRBhua2mWFX15nn+b&#10;UBIiMzVT1oiKbkSg19OvX646V4pT21pVC0/gxISycxVtY3RlUQTeCs3CiXXCQNlYr1nE1i+L2rMO&#10;3rUqTgeD86KzvnbechECTm+3SjrN/ptG8PjQNEFEoiqK3GJefV4XaS2mV6xceuZayXdpsH/IQjNp&#10;EHTv6pZFRlZe/uVKS+5tsE084VYXtmkkF7kGVDMcfKjmqWVO5FoATnB7mML/c8vv10/u0ZPYf7c9&#10;GpgA6VwoAw5TPX3jdfojUwI9INzsYRN9JByHk4vxZHQ5poRDdzEajwbj5KY43HY+xB/CapKEinq0&#10;JaPF1nchbk3fTFKwYJWs51KpvPHLxY3yZM3Qwvl8gG/n/Z2ZMqSr6Onk7OIMiTBQqVEsQtSurmgw&#10;S0qYWoKjPPoc+93tsAn7GGBXbbtnVEeJYiFCgZLz91nglPgtC+02wew1mbFSywhqK6mB0PFtZZJW&#10;ZHLuyj8gnqTYL3oikfVZcpROFrbeoEnebvkbHJ9LhL1Ddo/Mg7DoC4YwPmBplAUQdidR0lr/+7Pz&#10;ZA8eQUtJhwEASL9WzAsU/dOAYZfD8ThNTN6MzhPsxB9rFscas9I3Fg0aYtwdz2Kyj+pNbLzVr5jV&#10;WYoKFTMcsSsKkLfiTdyOJWadi9ksG2FGHIt35snx5DrhluB+7l+ZdzsyRTTq3r6NCis/cGprm24a&#10;O1tF28hMuAOqIGraYL4yZXdvQRrg4322OrxY0z8AAAD//wMAUEsDBBQABgAIAAAAIQBFhmMg4QAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWidpQFXIpoJKFRcQaoFDb268&#10;jSPidRQ7beDrcU9wXM3TzNtyNdlOnGjwrWOEdJ6AIK6dbrlB+HjfzJYgfFCsVeeYEL7Jw6q6vipV&#10;od2Zt3TahUbEEvaFQjAh9IWUvjZklZ+7njhmRzdYFeI5NFIP6hzLbSezJLmXVrUcF4zqaW2o/tqN&#10;FmEvN14fadyvP83r289LZobn/gnx9mZ6fAARaAp/MFz0ozpU0engRtZedAh3WR5JhNkyzUBcgHyR&#10;pCAOCIs8B1mV8v8L1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMK9XIncCAAD5BAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARYZjIOEAAAAK&#10;AQAADwAAAAAAAAAAAAAAAADRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="red" strokecolor="windowText" strokeweight="2.25pt">
                 <v:textbox inset=",1mm,,1mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="47CCB7E1" w14:textId="6E14EF1F" w:rsidR="00C31543" w:rsidRPr="00FB6B22" w:rsidRDefault="00C31543" w:rsidP="00EA0354">
+                    <w:p w14:paraId="74942403" w14:textId="24FE90F2" w:rsidR="00606B96" w:rsidRPr="00FB6B22" w:rsidRDefault="00606B96" w:rsidP="00606B96">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:bookmarkStart w:id="28" w:name="UrakutSectio"/>
-                      <w:bookmarkEnd w:id="28"/>
+                      <w:bookmarkStart w:id="14" w:name="UrakutSectio"/>
+                      <w:bookmarkEnd w:id="14"/>
                       <w:r w:rsidRPr="008D1A19">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                         <w:t>URAKUT</w:t>
                       </w:r>
-                      <w:r w:rsidR="00EA0354">
+                      <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> SECTIO</w:t>
-                      </w:r>
-[...7 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="421C11B0" w14:textId="6946EDD1" w:rsidR="00C31543" w:rsidRPr="00C31543" w:rsidRDefault="009A3375" w:rsidP="00C31543">
-[...12 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="60E6F37C" w14:textId="665A80E6" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F"/>
+    <w:p w14:paraId="04A3ABE4" w14:textId="547243CB" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F"/>
+    <w:p w14:paraId="7CC562AC" w14:textId="0CB36F87" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F"/>
+    <w:p w14:paraId="05ECC92C" w14:textId="59B1804A" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F"/>
+    <w:p w14:paraId="3B63BE1E" w14:textId="77777777" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F"/>
+    <w:p w14:paraId="0BA6189E" w14:textId="681B8343" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F"/>
+    <w:p w14:paraId="0C5888F2" w14:textId="77777777" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F"/>
+    <w:p w14:paraId="4635541B" w14:textId="09B8114D" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F"/>
+    <w:p w14:paraId="1AABB3B1" w14:textId="1588DDDE" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F"/>
+    <w:p w14:paraId="0AE56ED5" w14:textId="2D4E083B" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F"/>
+    <w:p w14:paraId="1C41A675" w14:textId="28A3DAA5" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F"/>
+    <w:p w14:paraId="75031D17" w14:textId="07F0371E" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F"/>
+    <w:p w14:paraId="305B2944" w14:textId="47FAB0BA" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="003C1815" w:rsidP="005E701F">
       <w:r w:rsidRPr="00C31543">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15920AC3" wp14:editId="54360C8C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08FE1911" wp14:editId="18359B0A">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-714326</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>1484924</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>360680</wp:posOffset>
+                  <wp:posOffset>31883</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3356610" cy="6579870"/>
-                <wp:effectExtent l="0" t="0" r="34290" b="30480"/>
+                <wp:extent cx="6166200" cy="627380"/>
+                <wp:effectExtent l="19050" t="19050" r="25400" b="20320"/>
                 <wp:wrapNone/>
-                <wp:docPr id="24" name="Pratbubbla: nedåtpil 24"/>
+                <wp:docPr id="1107018830" name="Textruta 1107018830"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr/>
+                      <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3356610" cy="6579870"/>
+                          <a:ext cx="6166200" cy="627380"/>
                         </a:xfrm>
-                        <a:prstGeom prst="downArrowCallout">
-[...5 lines deleted...]
-                          </a:avLst>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="4472C4">
-[...2 lines deleted...]
-                          </a:srgbClr>
+                          <a:srgbClr val="FF0000"/>
                         </a:solidFill>
-                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+                        <a:ln w="28575" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
-                            <a:srgbClr val="4472C4">
-[...1 lines deleted...]
-                            </a:srgbClr>
+                            <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6F33E967" w14:textId="6C402FFB" w:rsidR="00C31543" w:rsidRPr="00D9397D" w:rsidRDefault="00C31543" w:rsidP="007B07BF">
+                          <w:p w14:paraId="57A3325D" w14:textId="01654AEC" w:rsidR="003C1815" w:rsidRPr="003C1815" w:rsidRDefault="003C1815" w:rsidP="003C1815">
                             <w:pPr>
-                              <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
-                              <w:ind w:left="0"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="0" w:right="7"/>
+                              <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="FFFFFF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="72"/>
+                                <w:szCs w:val="72"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D9397D">
+                            <w:r w:rsidRPr="003C1815">
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="FFFFFF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="32"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="72"/>
+                                <w:szCs w:val="72"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Barnmorska </w:t>
+                              <w:t xml:space="preserve">TIME OUT – </w:t>
                             </w:r>
-                          </w:p>
-[...8 lines deleted...]
-                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                            <w:r w:rsidRPr="003C1815">
                               <w:rPr>
-                                <w:color w:val="FFFFFF"/>
-[...206 lines deleted...]
-                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="FFFFFF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="32"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="72"/>
+                                <w:szCs w:val="72"/>
                               </w:rPr>
-                            </w:pPr>
-[...320 lines deleted...]
-                              <w:t>.</w:t>
+                              <w:t>urakut sectio</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="36000" rIns="91440" bIns="36000" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="15920AC3" id="_x0000_t80" coordsize="21600,21600" o:spt="80" adj="14400,5400,18000,8100" path="m,l21600,,21600@0@5@0@5@2@4@2,10800,21600@1@2@3@2@3@0,0@0xe">
-[...18 lines deleted...]
-                <v:textbox>
+              <v:shape w14:anchorId="08FE1911" id="Textruta 1107018830" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:116.9pt;margin-top:2.5pt;width:485.55pt;height:49.4pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGb9PreAIAAPkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5sECGnEBqWgVJUQ&#10;IIWKs+P1Zi35q7aT3fTX99mbhEA5Vd2Dd+wZz8ebN76+6bQiW+GDtKakw7MBJcJwW0mzLunP58WX&#10;CSUhMlMxZY0o6U4EejP7/Om6dVMxso1VlfAETkyYtq6kTYxuWhSBN0KzcGadMFDW1msWsfXrovKs&#10;hXetitFgMC5a6yvnLRch4PSuV9JZ9l/XgsfHug4iElVS5Bbz6vO6Smsxu2bTtWeukXyfBvuHLDST&#10;BkGPru5YZGTj5V+utOTeBlvHM251YetacpFrQDXDwbtqlg1zItcCcII7whT+n1v+sF26J09i9812&#10;aGACpHVhGnCY6ulqr9MfmRLoAeHuCJvoIuE4HA/HY/SCEg7deHR1Psm4Fq+3nQ/xu7CaJKGkHm3J&#10;aLHtfYiICNODSQoWrJLVQiqVN369ulWebBlauFgM8KUkceWNmTKkLelocnl1iUQYqFQrFiFqV5U0&#10;mDUlTK3BUR59jv3mdtiFYwywq7LtM6qjRLEQoUDJ+fsocEr8joWmTzB77VmlZQS1ldQlnZzeViaV&#10;JTI59+W/Ip6k2K06IpH1+NCNla12aJK3PX+D4wuJsPfI7ol5EBbgYwjjI5ZaWQBh9xIljfW/PzpP&#10;9uARtJS0GACA9GvDvEDRPwwY9nV4cZEmJm/Oxwl24k81q1ON2ehbiwYNMe6OZzHZR3UQa2/1C2Z1&#10;nqJCxQxH7JIC5F68jf1YYta5mM+zEWbEsXhvlo4n1wm3BPdz98K825MpolEP9jAqbPqOU71tumns&#10;fBNtLTPhEs49qqBS2mC+Mqn2b0Ea4NN9tnp9sWZ/AAAA//8DAFBLAwQUAAYACAAAACEAy/XKJt4A&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiyhAwSl6QSTJi4gxIDDblnj&#10;NRWNUyXpVnh6vBPcbH3W7++vFpPvxR5j6gJpuJwpEEhNsB21Gj7eVxe3IFI2ZE0fCDV8Y4JFfXpS&#10;mdKGA73hfp1bwSGUSqPB5TyUUqbGoTdpFgYkZrsQvcm8xlbaaA4c7ntZKHUjvemIPzgz4NJh87Ue&#10;vYaNXCW7w3Gz/HQvrz/PhYtPw6PW52fTwz2IjFP+O4ajPqtDzU7bMJJNotdQzOesnjVcc6UjL9TV&#10;HYgtT4qJrCv5v0L9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEZv0+t4AgAA+QQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMv1yibeAAAACgEA&#10;AA8AAAAAAAAAAAAAAAAA0gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" fillcolor="red" strokecolor="windowText" strokeweight="2.25pt">
+                <v:textbox inset=",1mm,,1mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="6F33E967" w14:textId="6C402FFB" w:rsidR="00C31543" w:rsidRPr="00D9397D" w:rsidRDefault="00C31543" w:rsidP="007B07BF">
+                    <w:p w14:paraId="57A3325D" w14:textId="01654AEC" w:rsidR="003C1815" w:rsidRPr="003C1815" w:rsidRDefault="003C1815" w:rsidP="003C1815">
                       <w:pPr>
-                        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
-                        <w:ind w:left="0"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="0" w:right="7"/>
+                        <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="FFFFFF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="32"/>
+                          <w:sz w:val="72"/>
+                          <w:szCs w:val="72"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D9397D">
+                      <w:r w:rsidRPr="003C1815">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="FFFFFF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="32"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="72"/>
+                          <w:szCs w:val="72"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Barnmorska </w:t>
+                        <w:t xml:space="preserve">TIME OUT – </w:t>
                       </w:r>
-                    </w:p>
-[...8 lines deleted...]
-                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                      <w:r w:rsidRPr="003C1815">
                         <w:rPr>
-                          <w:color w:val="FFFFFF"/>
-[...206 lines deleted...]
-                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="FFFFFF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="32"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="72"/>
+                          <w:szCs w:val="72"/>
                         </w:rPr>
-                      </w:pPr>
-[...320 lines deleted...]
-                        <w:t>.</w:t>
+                        <w:t>urakut sectio</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49DF778F" w14:textId="4FECEF1B" w:rsidR="00C31543" w:rsidRPr="00C31543" w:rsidRDefault="00EA0354" w:rsidP="00C31543">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C31543">
+    <w:p w14:paraId="37DD6FCD" w14:textId="44D1B288" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F"/>
+    <w:p w14:paraId="192EADD5" w14:textId="3BBAF73B" w:rsidR="005E701F" w:rsidRDefault="006A6385" w:rsidP="005E701F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EF73C5C" wp14:editId="33BBFF88">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26230EEA" wp14:editId="0AF9E33E">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>12348210</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>3586878</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>92661</wp:posOffset>
+                  <wp:posOffset>23391</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2543175" cy="7933690"/>
-                <wp:effectExtent l="0" t="0" r="28575" b="29210"/>
+                <wp:extent cx="2357755" cy="1651331"/>
+                <wp:effectExtent l="57150" t="19050" r="80645" b="101600"/>
                 <wp:wrapNone/>
-                <wp:docPr id="27" name="Pratbubbla: nedåtpil 27"/>
+                <wp:docPr id="1214944683" name="Rektangel 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2543175" cy="7933690"/>
+                          <a:ext cx="2357755" cy="1651331"/>
                         </a:xfrm>
-                        <a:prstGeom prst="downArrowCallout">
-[...5 lines deleted...]
-                          </a:avLst>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="A5A5A5"/>
+                          <a:schemeClr val="accent3"/>
                         </a:solidFill>
-                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-                        <a:effectLst/>
                       </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="3">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="45D1C987" w14:textId="77777777" w:rsidR="00C31543" w:rsidRPr="00D9397D" w:rsidRDefault="00C31543" w:rsidP="007B07BF">
+                          <w:p w14:paraId="63037A02" w14:textId="2AD662A3" w:rsidR="003C1815" w:rsidRPr="006A6385" w:rsidRDefault="003C1815" w:rsidP="006A6385">
                             <w:pPr>
                               <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
-                              <w:ind w:left="0" w:right="-17"/>
+                              <w:ind w:left="0" w:right="298"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003C1815">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                            </w:pPr>
-                            <w:r w:rsidRPr="00D9397D">
+                              <w:t>Anestesiläkare</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006A6385">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t>Barnläkare/</w:t>
+                              <w:br/>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-                            <w:r w:rsidRPr="00D9397D">
+                            <w:r w:rsidRPr="006A6385">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>Intuberar patienten och ger klartecken till operatör.</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006A6385">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidRPr="006A6385">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t>Neonatolog</w:t>
+                              <w:t>Anestesisköterska</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
-                          <w:p w14:paraId="1C2D25B9" w14:textId="638D5C14" w:rsidR="00C31543" w:rsidRPr="00842659" w:rsidRDefault="00C31543" w:rsidP="00D74811">
+                          <w:p w14:paraId="176C9724" w14:textId="77777777" w:rsidR="003C1815" w:rsidRPr="006A6385" w:rsidRDefault="003C1815" w:rsidP="006A6385">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="7"/>
+                                <w:numId w:val="88"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:ind w:left="227" w:right="298" w:hanging="170"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:color w:val="FFFFFF"/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00842659">
+                            <w:r w:rsidRPr="006A6385">
                               <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:color w:val="FFFFFF"/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t>Informeras om patienten, larmar eventuellt bakjour</w:t>
-[...7 lines deleted...]
-                              <w:t>.</w:t>
+                              <w:t>Administrerar narkosmedel.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0B0CF058" w14:textId="4112530B" w:rsidR="00C31543" w:rsidRPr="00842659" w:rsidRDefault="00C31543" w:rsidP="00D74811">
+                          <w:p w14:paraId="3BEF0696" w14:textId="77777777" w:rsidR="003C1815" w:rsidRPr="006A6385" w:rsidRDefault="003C1815" w:rsidP="006A6385">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="7"/>
+                                <w:numId w:val="88"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:ind w:left="227" w:right="298" w:hanging="170"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:color w:val="FFFFFF"/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00842659">
+                            <w:r w:rsidRPr="006A6385">
                               <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:color w:val="FFFFFF"/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t>Kontrollerar barnupplivningsbordet, stetoskop, Rubens blåsa, sug och syrgas</w:t>
-[...7 lines deleted...]
-                              <w:t>.</w:t>
+                              <w:t>Assisterar anestesiläkare vid intubation.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="0A6D140C" w14:textId="7708966C" w:rsidR="00C31543" w:rsidRPr="00842659" w:rsidRDefault="00C31543" w:rsidP="00D74811">
+                          <w:p w14:paraId="0DB94888" w14:textId="77777777" w:rsidR="003C1815" w:rsidRPr="003C1815" w:rsidRDefault="003C1815" w:rsidP="006A6385">
                             <w:pPr>
-                              <w:pStyle w:val="Liststycke"/>
-[...5 lines deleted...]
-                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:ind w:left="0" w:right="298"/>
+                              <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:color w:val="FFFFFF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00842659">
-[...71 lines deleted...]
-                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1EF73C5C" id="Pratbubbla: nedåtpil 27" o:spid="_x0000_s1028" type="#_x0000_t80" style="position:absolute;left:0;text-align:left;margin-left:972.3pt;margin-top:7.3pt;width:200.25pt;height:624.7pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJVrhIpgIAAKIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtr2zAUfh/sPwi9r06cpGlCnRJSOgal&#10;DbSjzyeyHGvoNkmJ3f36HcnOpVsfyhgG+Ujn/p3L9U2rJNlz54XRBR1eDCjhmplS6G1Bvz/ffbmi&#10;xAfQJUijeUFfuac3i8+frhs757mpjSy5I2hE+3ljC1qHYOdZ5lnNFfgLY7lGZmWcgoBXt81KBw1a&#10;VzLLB4PLrDGutM4w7j2+3nZMukj2q4qz8FhVngciC4qxhXS6dG7imS2uYb51YGvB+jDgH6JQIDQ6&#10;PZq6hQBk58RfppRgznhThQtmVGaqSjCecsBshoM/snmqwfKUC4Lj7REm///Msof9k107hKGxfu6R&#10;jFm0lVPxj/GRNoH1egSLt4EwfMwn49FwOqGEIW86G40uZwnO7KRunQ9fuVEkEgUtTaOXzplmBVKa&#10;XUiAwf7eh4RcSTQobBEofwwpqZTEQuxBknwyGBwKdSaTf0Bm9AGZ8bnM1XA2G8emwCz6yJA65BHD&#10;9EaK8k5ImS5uu1lJRzDMgi4n8euV34hJTRocjnyKeRAG2OaVhICksmVBvd5SAnKL88OCS6C80fbv&#10;OEnOayh55zoidAC/F08pvLETs7gFX3cqidW1vxIBZ1AKVdCraOhgSerohqcpwiJFVE5NEqnQbloi&#10;MIU8GoovG1O+rh1xphs0b9mdQLf34MMaHBYUAcBtER7xqKRBVExPUVIb9+u99yiPDY9cShqcVETs&#10;5w4cp0R+0zgKs+F4HEc7XcaTaY4Xd87ZnHP0Tq0MVgtbDKNLZJQP8kBWzqgXXCrL6BVZoBn6LijW&#10;qyNXodsfuJQYXy6TEA6zhXCvnyyLpiNuEe7n9gWc7ds/4OQ8mMNM9/3VtdpJNmpqs9wFU4kj4h2q&#10;Pfy4CFJt+6UVN835PUmdVuviNwAAAP//AwBQSwMEFAAGAAgAAAAhAFww1MLiAAAADQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj09PwzAMxe9IfIfISNxYslIqWppOiH8XNIl1u+yWNaEpa5zSZFv59ngn&#10;ONnPfnr+uVxMrmdHM4bOo4T5TAAz2HjdYSths369uQcWokKteo9Gwo8JsKguL0pVaH/ClTnWsWUU&#10;gqFQEmyMQ8F5aKxxKsz8YJB2n350KpIcW65HdaJw1/NEiIw71SFdsGowT9Y0+/rgJHxvP/L8fb1a&#10;vnmbfO3ds6i77EXK66vp8QFYNFP8M8MZn9ChIqadP6AOrCedp2lGXurOlRzJbXo3B7ajSZKlAnhV&#10;8v9fVL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyVa4SKYCAACiBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXDDUwuIAAAANAQAADwAAAAAA&#10;AAAAAAAAAAAABQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAA8GAAAAAA==&#10;" adj="17711,,19869" fillcolor="#a5a5a5" strokecolor="#787878" strokeweight="1pt">
+              <v:rect w14:anchorId="26230EEA" id="Rektangel 2" o:spid="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:282.45pt;margin-top:1.85pt;width:185.65pt;height:130.05pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD71aLRYgIAADoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9r2zAQfx/sOwi9r46TptlCnRJaOgal&#10;DW1HnxVZagyyTjspsbNPv5NiO6ErFMZepDvd/7vf6fKqrQ3bKfQV2ILnZyPOlJVQVva14D+fb798&#10;5cwHYUthwKqC75XnV4vPny4bN1dj2IApFTJyYv28cQXfhODmWeblRtXCn4FTloQasBaBWHzNShQN&#10;ea9NNh6NLrIGsHQIUnlPrzcHIV8k/1orGR609iowU3DKLaQT07mOZ7a4FPNXFG5TyS4N8Q9Z1KKy&#10;FHRwdSOCYFus/nJVVxLBgw5nEuoMtK6kSjVQNfnoTTVPG+FUqoWa493QJv//3Mr73ZNbIbWhcX7u&#10;iYxVtBrreFN+rE3N2g/NUm1gkh7Hk+lsNp1yJkmWX0zzySSP7cyO5g59+K6gZpEoONI0UpPE7s6H&#10;g2qvEqN5MFV5WxmTmIgAdW2Q7QTNTkipbJh0AU40s2PeiQp7o6K9sY9Ks6qkTPMUNEHqrcM+46Qd&#10;zTSFHwwnHxt2+tFUJbgNxuOPjQeLFBlsGIzrygK+58CEPmV90KeGn9QdydCuWyq84LPYrfiyhnK/&#10;QoZwgL938raiidwJH1YCCe+0GbTD4YEObaApOHQUZxvA3++9R32CIUk5a2h/Cu5/bQUqzswPSwD9&#10;lp+fx4VLzPl0NiYGTyXrU4nd1tdAY87pt3AykVE/mJ7UCPULrfoyRiWRsJJiF1wG7JnrcNhr+iyk&#10;Wi6TGi2ZE+HOPjnZ4yAi7rl9Eeg6WAZC9D30uybmb9B50I0TsrDcBtBVgu6xr90EaEET+LvPJP4A&#10;p3zSOn55iz8AAAD//wMAUEsDBBQABgAIAAAAIQCUSKP53wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtZW4UacJNWmIUyGgR1S14QPceJtEjdchdtLA12NOcBzNaOZNvp1NxyYc&#10;XGtJwmoZAUOqrG6plvBR7u5TYM4r0qqzhBK+0MG2uL3JVabtlQ44HX3NQgm5TElovO8zzl3VoFFu&#10;aXuk4J3tYJQPcqi5HtQ1lJuOx1EkuFEthYVG9fjSYHU5jkbCzk3f7+UrP5zH8tOLdfq2F8lFyrvF&#10;/PwEzOPs/8Lwix/QoQhMJzuSdqyTsBYPmxCVkDwCC/4mETGwk4RYJCnwIuf/HxQ/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAPvVotFiAgAAOgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJRIo/nfAAAACQEAAA8AAAAAAAAAAAAAAAAAvAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" fillcolor="#f2a900 [3206]" strokecolor="#005c90 [3044]">
+                <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="45D1C987" w14:textId="77777777" w:rsidR="00C31543" w:rsidRPr="00D9397D" w:rsidRDefault="00C31543" w:rsidP="007B07BF">
+                    <w:p w14:paraId="63037A02" w14:textId="2AD662A3" w:rsidR="003C1815" w:rsidRPr="006A6385" w:rsidRDefault="003C1815" w:rsidP="006A6385">
                       <w:pPr>
                         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
-                        <w:ind w:left="0" w:right="-17"/>
+                        <w:ind w:left="0" w:right="298"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003C1815">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                      </w:pPr>
-                      <w:r w:rsidRPr="00D9397D">
+                        <w:t>Anestesiläkare</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006A6385">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t>Barnläkare/</w:t>
+                        <w:br/>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
-                      <w:r w:rsidRPr="00D9397D">
+                      <w:r w:rsidRPr="006A6385">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>Intuberar patienten och ger klartecken till operatör.</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006A6385">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidRPr="006A6385">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t>Neonatolog</w:t>
+                        <w:t>Anestesisköterska</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
                     </w:p>
-                    <w:p w14:paraId="1C2D25B9" w14:textId="638D5C14" w:rsidR="00C31543" w:rsidRPr="00842659" w:rsidRDefault="00C31543" w:rsidP="00D74811">
+                    <w:p w14:paraId="176C9724" w14:textId="77777777" w:rsidR="003C1815" w:rsidRPr="006A6385" w:rsidRDefault="003C1815" w:rsidP="006A6385">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="7"/>
+                          <w:numId w:val="88"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:ind w:left="227" w:right="298" w:hanging="170"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:color w:val="FFFFFF"/>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00842659">
+                      <w:r w:rsidRPr="006A6385">
                         <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:color w:val="FFFFFF"/>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t>Informeras om patienten, larmar eventuellt bakjour</w:t>
-[...7 lines deleted...]
-                        <w:t>.</w:t>
+                        <w:t>Administrerar narkosmedel.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0B0CF058" w14:textId="4112530B" w:rsidR="00C31543" w:rsidRPr="00842659" w:rsidRDefault="00C31543" w:rsidP="00D74811">
+                    <w:p w14:paraId="3BEF0696" w14:textId="77777777" w:rsidR="003C1815" w:rsidRPr="006A6385" w:rsidRDefault="003C1815" w:rsidP="006A6385">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="7"/>
+                          <w:numId w:val="88"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:ind w:left="227" w:right="298" w:hanging="170"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:color w:val="FFFFFF"/>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00842659">
+                      <w:r w:rsidRPr="006A6385">
                         <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:color w:val="FFFFFF"/>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t>Kontrollerar barnupplivningsbordet, stetoskop, Rubens blåsa, sug och syrgas</w:t>
-[...7 lines deleted...]
-                        <w:t>.</w:t>
+                        <w:t>Assisterar anestesiläkare vid intubation.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="0A6D140C" w14:textId="7708966C" w:rsidR="00C31543" w:rsidRPr="00842659" w:rsidRDefault="00C31543" w:rsidP="00D74811">
+                    <w:p w14:paraId="0DB94888" w14:textId="77777777" w:rsidR="003C1815" w:rsidRPr="003C1815" w:rsidRDefault="003C1815" w:rsidP="006A6385">
                       <w:pPr>
-                        <w:pStyle w:val="Liststycke"/>
-[...5 lines deleted...]
-                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:ind w:left="0" w:right="298"/>
+                        <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:color w:val="FFFFFF"/>
-[...1 lines deleted...]
-                          <w:szCs w:val="32"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00842659">
-[...71 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap anchorx="page"/>
-              </v:shape>
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00C31543">
+      <w:r w:rsidR="003C1815">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D52D4B7" wp14:editId="6431F3D8">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A64CB67" wp14:editId="5DDD8F46">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>2702146</wp:posOffset>
+                  <wp:posOffset>1566810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>92544</wp:posOffset>
+                  <wp:posOffset>40261</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2729230" cy="5095130"/>
-                <wp:effectExtent l="0" t="0" r="13970" b="29845"/>
+                <wp:extent cx="1951355" cy="1651635"/>
+                <wp:effectExtent l="57150" t="19050" r="67945" b="100965"/>
                 <wp:wrapNone/>
-                <wp:docPr id="28" name="Pratbubbla: nedåtpil 28"/>
+                <wp:docPr id="1337725183" name="Rektangel 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2729230" cy="5095130"/>
+                          <a:ext cx="1951355" cy="1651635"/>
                         </a:xfrm>
-                        <a:prstGeom prst="downArrowCallout">
-[...5 lines deleted...]
-                          </a:avLst>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="5B9BD5"/>
+                          <a:schemeClr val="accent1">
+                            <a:lumMod val="40000"/>
+                            <a:lumOff val="60000"/>
+                          </a:schemeClr>
                         </a:solidFill>
-                        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-                        <a:effectLst/>
                       </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="3">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1B268F9E" w14:textId="4002DF26" w:rsidR="00C31543" w:rsidRPr="00D9397D" w:rsidRDefault="00C31543" w:rsidP="007B07BF">
+                          <w:p w14:paraId="7B57C35B" w14:textId="25B46D63" w:rsidR="00A86CE5" w:rsidRPr="00A86CE5" w:rsidRDefault="00A86CE5" w:rsidP="00EE30FF">
                             <w:pPr>
                               <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF"/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D9397D">
+                            <w:r w:rsidRPr="00EE30FF">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t>Obstetriker/</w:t>
+                              <w:t>Obstetriker</w:t>
                             </w:r>
-                            <w:r w:rsidR="006561B6">
+                            <w:r w:rsidRPr="00A86CE5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>/</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EE30FF">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidRPr="00EE30FF">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t>G</w:t>
-[...10 lines deleted...]
-                              <w:t>ynekolog</w:t>
+                              <w:t>Gynekolog</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="31605B25" w14:textId="3BF34D4C" w:rsidR="00C31543" w:rsidRPr="00842659" w:rsidRDefault="00C31543" w:rsidP="00D74811">
+                          <w:p w14:paraId="70EE7D2E" w14:textId="77777777" w:rsidR="00A86CE5" w:rsidRPr="006A6385" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="10"/>
+                                <w:numId w:val="87"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="227" w:right="0" w:hanging="170"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:color w:val="FFFFFF"/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00842659">
+                            <w:r w:rsidRPr="006A6385">
                               <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:color w:val="FFFFFF"/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t>Larmar</w:t>
+                              <w:t xml:space="preserve">Påbörjar </w:t>
                             </w:r>
-                            <w:r w:rsidR="009E1041">
+                            <w:r w:rsidRPr="006A6385">
                               <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:color w:val="FFFFFF"/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t>.</w:t>
+                              <w:t>sectio efter klartecken från anestesiläkare.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="58955D80" w14:textId="7FE92E81" w:rsidR="00C31543" w:rsidRPr="00842659" w:rsidRDefault="00C31543" w:rsidP="00D74811">
+                          <w:p w14:paraId="0845491F" w14:textId="46AC63D5" w:rsidR="00A86CE5" w:rsidRPr="006A6385" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="10"/>
+                                <w:numId w:val="87"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="227" w:right="0" w:hanging="170"/>
                               <w:rPr>
-                                <w:b/>
-                                <w:bCs/>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:color w:val="FFFFFF"/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00842659">
+                            <w:r w:rsidRPr="006A6385">
                               <w:rPr>
-                                <w:b/>
-                                <w:bCs/>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                                 <w:color w:val="FFFFFF"/>
-                                <w:sz w:val="32"/>
-                                <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t>Ger kort anamnes till anestesiläkare</w:t>
-[...17 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t>Tar navel-strängsprover.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="7530E724" w14:textId="2FA9F929" w:rsidR="00C31543" w:rsidRPr="00842659" w:rsidRDefault="00C31543" w:rsidP="00D74811">
+                          <w:p w14:paraId="720D5472" w14:textId="77777777" w:rsidR="00A86CE5" w:rsidRPr="00A86CE5" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
                             <w:pPr>
-                              <w:pStyle w:val="Liststycke"/>
-[...5 lines deleted...]
-                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:ind w:left="0"/>
+                              <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:color w:val="FFFFFF"/>
-[...1 lines deleted...]
-                                <w:szCs w:val="32"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00842659">
-[...46 lines deleted...]
-                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="7D52D4B7" id="Pratbubbla: nedåtpil 28" o:spid="_x0000_s1029" type="#_x0000_t80" style="position:absolute;left:0;text-align:left;margin-left:212.75pt;margin-top:7.3pt;width:214.9pt;height:401.2pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgwSznsgIAAKIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1v2jAQf5+0/8Hy+5oQoBTUUFFQp0lV&#10;i9ROfT4ch2Ty12xD6P76nZ0AYevTtJfk7Dvfx+/ud7d3BynInltXa5XTwVVKCVdMF7Xa5vT768OX&#10;G0qcB1WA0Irn9J07ejf//Om2MTOe6UqLgluCTpSbNSanlfdmliSOVVyCu9KGK1SW2krweLTbpLDQ&#10;oHcpkixNr5NG28JYzbhzeLtqlXQe/ZclZ/65LB33ROQUc/Pxa+N3E77J/BZmWwumqlmXBvxDFhJq&#10;hUFPrlbggexs/ZcrWTOrnS79FdMy0WVZMx5rwGoG6R/VvFRgeKwFwXHmBJP7f27Z0/7FrC3C0Bg3&#10;cyiGKg6lleGP+ZFDBOv9BBY/eMLwMptk02yImDLUjdPpeIAH9JOcnxvr/FeuJQlCTgvdqIW1ulmC&#10;EHrnI2Cwf3Q+IlcQBRJHBIofA0pKKbARexAku0nTY6N6NtmFzfRDm2HfZnSdplnX8J6fUd/mejIc&#10;jLoqusywnmMdIU2nRV081ELEg91ulsISTBMxuJ/er8bd4wszoUiD5MgmWAdhgGNeCvAoSlPk1Kkt&#10;JSC2yB/mbQTl4rX7IEgMXkHBu9BY/RH8zjw24sJPqGIFrmqfRFWLhqw9clDUMqcB6pMnoUIYHlmE&#10;TQq9PQ9JkPxhcyA1ljAMjsLNRhfva0usbonmDHuoMewjOL8Giw1FAHBb+Gf8lEIjKrqTKKm0/fXR&#10;fbDHgUctJQ0yFRH7uQPLKRHfFFJhOhiNArXjYTSeZHiwfc2mr1E7udTYLRwxzC6Kwd6Lo1haLd9w&#10;qSxCVFSBYhg7p9ivVlz6dn/gUmJ8sYhGSGYD/lG9GBZcB9wC3K+HN7CmG3+PzHnSR07DLM5XS5iz&#10;bXip9GLndVmfEG9R7eDHRRB72y2tsGn652h1Xq3z3wAAAP//AwBQSwMEFAAGAAgAAAAhAMpMGijg&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9Ie4fIk7gglm6so+qaTmgS4lIQbHBP&#10;G6+t1jhVk3Xl7TEnuNn6P/3+nO0m24kRB986UrBcRCCQKmdaqhV8Hp/vExA+aDK6c4QKvtHDLp/d&#10;ZDo17kofOB5CLbiEfKoVNCH0qZS+atBqv3A9EmcnN1gdeB1qaQZ95XLbyVUUbaTVLfGFRve4b7A6&#10;Hy5WweveTsnJl+3X+7EoXorkrRjlnVK38+lpCyLgFP5g+NVndcjZqXQXMl50CtarOGaUg/UGBANJ&#10;HD+AKHlYPkYg80z+fyH/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKDBLOeyAgAAogUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMpMGijgAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAADAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAZBgAA&#10;AAA=&#10;" adj="14540,4536,16278,7776" fillcolor="#5b9bd5" strokecolor="#41719c" strokeweight="1pt">
+              <v:rect w14:anchorId="1A64CB67" id="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:123.35pt;margin-top:3.15pt;width:153.65pt;height:130.05pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7OcMiewIAAHUFAAAOAAAAZHJzL2Uyb0RvYy54bWysFNtq2zD0fbB/EHpfHee2NtQpIaVj0LVl&#10;7eizIkuNQNLRJCV29vU7khMn6wqFMT/I534/5/KqNZpshQ8KbEXLswElwnKolX2p6I+nm0/nlITI&#10;bM00WFHRnQj0av7xw2XjZmIIa9C18ASN2DBrXEXXMbpZUQS+FoaFM3DCIlOCNywi6l+K2rMGrRtd&#10;DAeDadGAr50HLkJA6nXHpPNsX0rB472UQUSiK4qxxfz6/K7SW8wv2ezFM7dWfB8G+4coDFMWnfam&#10;rllkZOPVX6aM4h4CyHjGwRQgpeIi54DZlINX2TyumRM5FyxOcH2Zwv8zy++2j+7BYxkaF2YBwZRF&#10;K71Jf4yPtLlYu75Yoo2EI7G8mJSjyYQSjrxyOimno0kqZ3FUdz7ELwIMSUBFPXYjF4ltb0PsRA8i&#10;yVsAreobpXVG0gSIpfZky7B3jHNhY5nV9cZ8g7qjjwf4dV1EMva6I08PZIwmz1KylGM7cVIcU85Q&#10;3GmRXGv7XUii6pRkdthb+DOWLoMsndQkRt4rjt5X3MsnVZEntVcevq/ca2TPYGOvbJQF/5YBjeXr&#10;QpadPNbjJO8ExnbVYuIVPU+SibKCevfgiYduc4LjNwqbectCfGAeVwWXCtc/3uMjNTQVhT1EyRr8&#10;r7foSR4nGLmUNLh6FQ0/N8wLSvRXi7N9UY7HaVczMp58HiLiTzmrU47dmCXghJR4aBzPYJKP+gBK&#10;D+YZr8QieUUWsxx9V5RHf0CWsTsJeGe4WCyyGO6nY/HWPjp+mIM0rE/tM/NuP9ERl+EODmvKZq8G&#10;u5NNHbKw2ESQKk/9sa77DuBu59nc36F0PE7xLHW8lvPfAAAA//8DAFBLAwQUAAYACAAAACEAVL1r&#10;0uAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE75X4B2uRuFTUaUkMCnGqikKvqKFI&#10;cHNjN44ar6PYbdO/ZznBcfVGs2+K5eg6djZDaD1KmM8SYAZrr1tsJOw+3u6fgIWoUKvOo5FwNQGW&#10;5c2kULn2F9yacxUbRiUYciXBxtjnnIfaGqfCzPcGiR384FSkc2i4HtSFyl3HF0kiuFMt0gerevNi&#10;TX2sTk7C5zoc1vPd8bp5na6+cPNts+p9K+Xd7bh6BhbNGP/C8KtP6lCS096fUAfWSVik4pGiEsQD&#10;MOJZltK2PQEhUuBlwf8vKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOznDInsCAAB1&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVL1r0uAA&#10;AAAJAQAADwAAAAAAAAAAAAAAAADVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#6fcbff [1300]" strokecolor="#005c90 [3044]">
+                <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1B268F9E" w14:textId="4002DF26" w:rsidR="00C31543" w:rsidRPr="00D9397D" w:rsidRDefault="00C31543" w:rsidP="007B07BF">
+                    <w:p w14:paraId="7B57C35B" w14:textId="25B46D63" w:rsidR="00A86CE5" w:rsidRPr="00A86CE5" w:rsidRDefault="00A86CE5" w:rsidP="00EE30FF">
                       <w:pPr>
                         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="0"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF"/>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D9397D">
+                      <w:r w:rsidRPr="00EE30FF">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t>Obstetriker/</w:t>
+                        <w:t>Obstetriker</w:t>
                       </w:r>
-                      <w:r w:rsidR="006561B6">
+                      <w:r w:rsidRPr="00A86CE5">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>/</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EE30FF">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidRPr="00EE30FF">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t>G</w:t>
+                        <w:t>Gynekolog</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00D9397D">
+                    </w:p>
+                    <w:p w14:paraId="70EE7D2E" w14:textId="77777777" w:rsidR="00A86CE5" w:rsidRPr="006A6385" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="87"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006A6385">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Påbörjar </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="006A6385">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>sectio efter klartecken från anestesiläkare.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0845491F" w14:textId="46AC63D5" w:rsidR="00A86CE5" w:rsidRPr="006A6385" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
+                      <w:pPr>
+                        <w:pStyle w:val="Liststycke"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="87"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006A6385">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>Tar navel-strängsprover.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="720D5472" w14:textId="77777777" w:rsidR="00A86CE5" w:rsidRPr="00A86CE5" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
+                      <w:pPr>
+                        <w:ind w:left="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00A86CE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="229CAD03" wp14:editId="297F5069">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-687383</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>187059</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2169994" cy="1487606"/>
+                <wp:effectExtent l="57150" t="19050" r="78105" b="93980"/>
+                <wp:wrapNone/>
+                <wp:docPr id="823177822" name="Rektangel 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2169994" cy="1487606"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="3">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="72E1A20B" w14:textId="77777777" w:rsidR="00A86CE5" w:rsidRPr="00606B96" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
+                            <w:pPr>
+                              <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="0"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00A86CE5">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>Undersköterska</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="551287B1" w14:textId="77777777" w:rsidR="00A86CE5" w:rsidRPr="006A6385" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="82"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006A6385">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Dokumenterar </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="006A6385">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>partustid och APGAR.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="45098BFC" w14:textId="2ABF161F" w:rsidR="00A86CE5" w:rsidRPr="006A6385" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
+                            <w:pPr>
+                              <w:pStyle w:val="Liststycke"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="82"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="227" w:right="0" w:hanging="170"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006A6385">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Tar och analyserar navelsträngs-pH, ger svar till barnläkare. </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="229CAD03" id="Rektangel 3" o:spid="_x0000_s1035" style="position:absolute;left:0;text-align:left;margin-left:-54.1pt;margin-top:14.75pt;width:170.85pt;height:117.15pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbp+/jYAIAADoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9v2jAQf5+072D5fQ1hjBbUUCGqTpOq&#10;Fq2d+mwcGyI5Pu9sSNin39mEgLpOlaa92He+/3e/8/VNWxu2U+grsAXPLwacKSuhrOy64D+e7z5d&#10;ceaDsKUwYFXB98rzm9nHD9eNm6ohbMCUChk5sX7auIJvQnDTLPNyo2rhL8ApS0INWItALK6zEkVD&#10;3muTDQeDcdYAlg5BKu/p9fYg5LPkX2slw6PWXgVmCk65hXRiOlfxzGbXYrpG4TaV7NIQ/5BFLSpL&#10;QXtXtyIItsXqD1d1JRE86HAhoc5A60qqVANVkw9eVfO0EU6lWqg53vVt8v/PrXzYPbklUhsa56ee&#10;yFhFq7GON+XH2tSsfd8s1QYm6XGYjyeTyYgzSbJ8dHU5HoxjO7OTuUMfviqoWSQKjjSN1CSxu/fh&#10;oHpUidE8mKq8q4xJTESAWhhkO0GzE1IqG/IuwJlmdso7UWFvVLQ39rvSrCop0zwFTZD6m8OkHc00&#10;he8NP79v2OlHU5Xg1hsP3zfuLVJksKE3risL+JYD0/dAH/Sp4Wd1RzK0q5YKL/gkdiu+rKDcL5Eh&#10;HODvnbyraCL3woelQMI7bQbtcHikQxtoCg4dxdkG8Ndb71GfYEhSzhran4L7n1uBijPzzRJAJ/lo&#10;FBcuMaMvl0Ni8FyyOpfYbb0AGnNOv4WTiYz6wRxJjVC/0KrPY1QSCSspdsFlwCOzCIe9ps9Cqvk8&#10;qdGSORHu7ZOTRxxExD23LwJdB8tAiH6A466J6St0HnTjhCzMtwF0laB76ms3AVrQBP7uM4k/wDmf&#10;tE5f3uw3AAAA//8DAFBLAwQUAAYACAAAACEA/ol+l98AAAALAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU6DQBCG7ya+w2ZMvLVLIRJElsaY1MTai5UHWNgRqOwsYbcF397xZG//ZL78802xXewgLjj5&#10;3pGCzToCgdQ401OroPrcrTIQPmgyenCECn7Qw7a8vSl0btxMH3g5hlZwCflcK+hCGHMpfdOh1X7t&#10;RiTefbnJ6sDj1Eoz6ZnL7SDjKEql1T3xhU6P+NJh8308WwX7Uzrt3SF5f9tlNB+ork6vrlLq/m55&#10;fgIRcAn/MPzpszqU7FS7MxkvBgWrTZTFzCqIHx9AMBEnCYeaQ5pkIMtCXv9Q/gIAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCbp+/jYAIAADoFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQD+iX6X3wAAAAsBAAAPAAAAAAAAAAAAAAAAALoEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="#006298 [3204]" strokecolor="#005c90 [3044]">
+                <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="72E1A20B" w14:textId="77777777" w:rsidR="00A86CE5" w:rsidRPr="00606B96" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
+                      <w:pPr>
+                        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="0"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00A86CE5">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t>ynekolog</w:t>
+                        <w:t>Undersköterska</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="31605B25" w14:textId="3BF34D4C" w:rsidR="00C31543" w:rsidRPr="00842659" w:rsidRDefault="00C31543" w:rsidP="00D74811">
+                    <w:p w14:paraId="551287B1" w14:textId="77777777" w:rsidR="00A86CE5" w:rsidRPr="006A6385" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="10"/>
+                          <w:numId w:val="82"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="227" w:right="0" w:hanging="170"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:color w:val="FFFFFF"/>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00842659">
+                      <w:r w:rsidRPr="006A6385">
                         <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:color w:val="FFFFFF"/>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t>Larmar</w:t>
+                        <w:t xml:space="preserve">Dokumenterar </w:t>
                       </w:r>
-                      <w:r w:rsidR="009E1041">
+                      <w:r w:rsidRPr="006A6385">
                         <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:color w:val="FFFFFF"/>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t>.</w:t>
+                        <w:t>partustid och APGAR.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="58955D80" w14:textId="7FE92E81" w:rsidR="00C31543" w:rsidRPr="00842659" w:rsidRDefault="00C31543" w:rsidP="00D74811">
+                    <w:p w14:paraId="45098BFC" w14:textId="2ABF161F" w:rsidR="00A86CE5" w:rsidRPr="006A6385" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="10"/>
+                          <w:numId w:val="82"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="227" w:right="0" w:hanging="170"/>
                         <w:rPr>
-                          <w:b/>
-                          <w:bCs/>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:color w:val="FFFFFF"/>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00842659">
+                      <w:r w:rsidRPr="006A6385">
                         <w:rPr>
-                          <w:b/>
-                          <w:bCs/>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                           <w:color w:val="FFFFFF"/>
-                          <w:sz w:val="32"/>
-                          <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t>Ger kort anamnes till anestesiläkare</w:t>
-[...81 lines deleted...]
-                        <w:t>.</w:t>
+                        <w:t xml:space="preserve">Tar och analyserar navelsträngs-pH, ger svar till barnläkare. </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-              </v:shape>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="007B07BF" w:rsidRPr="00C31543">
+      <w:r w:rsidR="00A86CE5" w:rsidRPr="00C31543">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C6F1041" wp14:editId="092F3439">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="717E95CC" wp14:editId="4899D8B5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>8586111</wp:posOffset>
+                  <wp:posOffset>2889250</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>91876</wp:posOffset>
-[...2064 lines deleted...]
-                  <wp:posOffset>2515383</wp:posOffset>
+                  <wp:posOffset>2395855</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2824480" cy="1321874"/>
                 <wp:effectExtent l="0" t="0" r="13970" b="12065"/>
                 <wp:wrapNone/>
                 <wp:docPr id="30" name="Rektangel 30"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2824480" cy="1321874"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="5B9BD5"/>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="5B9BD5">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="068FFB87" w14:textId="2B831646" w:rsidR="00C31543" w:rsidRPr="00093DEF" w:rsidRDefault="00C31543" w:rsidP="007B07BF">
+                          <w:p w14:paraId="0DEF1AC5" w14:textId="77777777" w:rsidR="00A86CE5" w:rsidRPr="00093DEF" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
                             <w:pPr>
                               <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00093DEF">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>Obstetriker/</w:t>
                             </w:r>
-                            <w:r w:rsidR="006561B6">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>G</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00093DEF">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>ynekolog</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1178AC7C" w14:textId="0F70AFC5" w:rsidR="00C31543" w:rsidRDefault="00C31543" w:rsidP="00D74811">
+                          <w:p w14:paraId="28E2BAEE" w14:textId="77777777" w:rsidR="00A86CE5" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="15"/>
+                                <w:numId w:val="87"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="227" w:right="0" w:hanging="170"/>
                               <w:rPr>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="003464AD">
                               <w:rPr>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Påbörjar </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="003464AD">
                               <w:rPr>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t>sectio</w:t>
+                              <w:t>sectio efter klartecken från anestesiläkare</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
-[...8 lines deleted...]
-                            <w:r w:rsidR="007B07BF">
+                            <w:r>
                               <w:rPr>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="65E5B5EF" w14:textId="139176B7" w:rsidR="009A3375" w:rsidRPr="003464AD" w:rsidRDefault="009A3375" w:rsidP="00D74811">
+                          <w:p w14:paraId="1D29FB41" w14:textId="77777777" w:rsidR="00A86CE5" w:rsidRPr="003464AD" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="15"/>
+                                <w:numId w:val="87"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="227" w:right="0" w:hanging="170"/>
                               <w:rPr>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>T</w:t>
                             </w:r>
                             <w:r w:rsidRPr="009A3375">
                               <w:rPr>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>ar navelsträngsprover</w:t>
                             </w:r>
@@ -7995,1560 +6341,3276 @@
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7F99FF1C" id="Rektangel 30" o:spid="_x0000_s1033" style="position:absolute;margin-left:220.45pt;margin-top:198.05pt;width:222.4pt;height:104.1pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQOsymcgIAAP0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5tsQxNWbFAgoqqE&#10;AAkqzhOvnbXkr9pOdumv79i7IUA5Vc3BmfGM33ie3+z5Ra8V2XMfpDU1nZ5MKOGG2UaabU1/Pl5/&#10;WVASIpgGlDW8ps880Ivl50/nnat4aVurGu4JgphQda6mbYyuKorAWq4hnFjHDQaF9Roiun5bNB46&#10;RNeqKCeTb0VnfeO8ZTwE3F0PQbrM+EJwFu+ECDwSVVO8W8yrz+smrcXyHKqtB9dKNl4D/uEWGqTB&#10;oi9Qa4hAdl7+BaUl8zZYEU+Y1YUVQjKee8BuppN33Ty04HjuBckJ7oWm8P9g2e3+wd17pKFzoQpo&#10;pi564XX6x/uRPpP1/EIW7yNhuFkuytlsgZwyjE2/ltPFfJboLI7HnQ/xO7eaJKOmHl8jkwT7mxCH&#10;1ENKqhasks21VCo7fru5Up7sAV/u9PLscn06or9JU4Z0WL6cT9JNABUkFEQ0tWtqGsyWElBblCaL&#10;Ptd+czp8UCQXb6HhY+kJ/g6Vh/Tc4xuc1MUaQjscyaF0BCotI8pbSV3TRQI6ICmTojwLdOTiyH+y&#10;Yr/picQW5gko7Wxs83zvibeDhoNj1xLL3kCI9+BRtEgADmK8w0Uoi6zY0aKktf73R/spH7WEUUo6&#10;HAJk7NcOPKdE/TCosrPpbJamJjuz03mJjn8d2byOmJ2+svhaUxx5x7KZ8qM6mMJb/YTzukpVMQSG&#10;Ye2a4nsN5lUcRhPnnfHVKifhnDiIN+bBsQSdeEt0P/ZP4N2orIiivLWHcYHqncCG3HTS2NUuWiGz&#10;+o6s4osmB2csv+34PUhD/NrPWcev1vIPAAAA//8DAFBLAwQUAAYACAAAACEAevbnBuEAAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhdapI0jVNRUC/hRKkQRzd246jxOord&#10;JPw95gTH1TzNvC22s+3IqAffOhSwXDAgGmunWmwEHD/2DxkQHyQq2TnUAr61h215e1PIXLkJ3/V4&#10;CA2JJehzKcCE0OeU+tpoK/3C9RpjdnaDlSGeQ0PVIKdYbjv6yFhCrWwxLhjZ6xej68vhagV8mWzc&#10;8+Pr9Hb5TKuUV7tKJjsh7u/m5w2QoOfwB8OvflSHMjqd3BWVJ50Aztk6ogJW62QJJBJZ9pQCOQlI&#10;GF8BLQv6/4fyBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJA6zKZyAgAA/QQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHr25wbhAAAACwEAAA8A&#10;AAAAAAAAAAAAAAAAzAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" fillcolor="#5b9bd5" strokecolor="#41719c" strokeweight="1pt">
+              <v:rect w14:anchorId="717E95CC" id="Rektangel 30" o:spid="_x0000_s1036" style="position:absolute;left:0;text-align:left;margin-left:227.5pt;margin-top:188.65pt;width:222.4pt;height:104.1pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6vgPgcQIAAP4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx176ZoadYq0QYcB&#10;RRugHXpmZDkWoNckJXb360fJTtJ0PQ3LQSHFl/jxo6+ueyXJjjsvjK5ofjahhGtmaqE3Ff35fPdl&#10;RokPoGuQRvOKvnJPr+efP111tuSFaY2suSOYRPuysxVtQ7BllnnWcgX+zFiu0dgYpyCg6jZZ7aDD&#10;7EpmxWTyLeuMq60zjHuPt8vBSOcpf9NwFh6bxvNAZEXxbSGdLp3reGbzKyg3Dmwr2PgM+IdXKBAa&#10;ix5SLSEA2TrxVyolmDPeNOGMGZWZphGMpx6wm3zyrpunFixPvSA43h5g8v8vLXvYPdmVQxg660uP&#10;Yuyib5yK//g+0iewXg9g8T4QhpfFrJhOZ4gpQ1v+tchnF9MIZ3YMt86H79woEoWKOpxGAgl29z4M&#10;rnuXWM0bKeo7IWVS3GZ9Kx3ZAU7u/ObyZnk+Zj9xk5p0WL64mMSXADKokRBQVLauqNcbSkBukJos&#10;uFT7JNp/UCQVb6HmY+kJ/vaVB/fU40me2MUSfDuEJFMMgVKJgPSWQlV0FhPtM0kdrTwRdMTiiH+U&#10;Qr/uicAW8hQSr9amfl054sxAYm/ZncC69+DDChyyFhHATQyPeDTSICxmlChpjfv90X30RzKhlZIO&#10;twAh+7UFxymRPzTS7DKfTuPaJGV6flGg4t5a1m8teqtuDY4rx523LInRP8i92DijXnBhF7EqmkAz&#10;rF1RHNgg3oZhN3HhGV8skhMuioVwr58si6kjcBHv5/4FnB2pFZCVD2a/L1C+Y9jgGyO1WWyDaUSi&#10;3xFVHGlUcMnScMcPQtzit3ryOn625n8AAAD//wMAUEsDBBQABgAIAAAAIQCdBx0B4gAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqANNmjSNU1FQL+FEqRBHN3bjqPE6it0k&#10;/D3LCY6rHc28V2xn27FRD751KOBxEQHTWDvVYiPg+LF/yID5IFHJzqEW8K09bMvbm0Lmyk34rsdD&#10;aBiVoM+lABNCn3Pua6Ot9AvXa6Tf2Q1WBjqHhqtBTlRuO/4URStuZYu0YGSvX4yuL4erFfBlsnEf&#10;H1+nt8tnWqVxtavkaifE/d38vAEW9Bz+wvCLT+hQEtPJXVF51gmIk4RcgoBlmi6BUSJbr0nmJCDJ&#10;kgR4WfD/DuUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPq+A+BxAgAA/gQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJ0HHQHiAAAACwEAAA8A&#10;AAAAAAAAAAAAAAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" fillcolor="#5b9bd5" strokecolor="#41719c" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="068FFB87" w14:textId="2B831646" w:rsidR="00C31543" w:rsidRPr="00093DEF" w:rsidRDefault="00C31543" w:rsidP="007B07BF">
+                    <w:p w14:paraId="0DEF1AC5" w14:textId="77777777" w:rsidR="00A86CE5" w:rsidRPr="00093DEF" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
                       <w:pPr>
                         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="0"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00093DEF">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>Obstetriker/</w:t>
                       </w:r>
-                      <w:r w:rsidR="006561B6">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>G</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00093DEF">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>ynekolog</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1178AC7C" w14:textId="0F70AFC5" w:rsidR="00C31543" w:rsidRDefault="00C31543" w:rsidP="00D74811">
+                    <w:p w14:paraId="28E2BAEE" w14:textId="77777777" w:rsidR="00A86CE5" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="15"/>
+                          <w:numId w:val="87"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="227" w:right="0" w:hanging="170"/>
                         <w:rPr>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="003464AD">
                         <w:rPr>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Påbörjar </w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="003464AD">
                         <w:rPr>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t>sectio</w:t>
+                        <w:t>sectio efter klartecken från anestesiläkare</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
-[...8 lines deleted...]
-                      <w:r w:rsidR="007B07BF">
+                      <w:r>
                         <w:rPr>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="65E5B5EF" w14:textId="139176B7" w:rsidR="009A3375" w:rsidRPr="003464AD" w:rsidRDefault="009A3375" w:rsidP="00D74811">
+                    <w:p w14:paraId="1D29FB41" w14:textId="77777777" w:rsidR="00A86CE5" w:rsidRPr="003464AD" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="15"/>
+                          <w:numId w:val="87"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="227" w:right="0" w:hanging="170"/>
                         <w:rPr>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>T</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009A3375">
                         <w:rPr>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>ar navelsträngsprover</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="6C38100F" w14:textId="6827F885" w:rsidR="005E701F" w:rsidRDefault="00A86CE5" w:rsidP="005E701F">
       <w:r w:rsidRPr="00C31543">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EAAE45E" wp14:editId="39ECFFFF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63837408" wp14:editId="450730E5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-555137</wp:posOffset>
+                  <wp:posOffset>3041650</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>2508348</wp:posOffset>
+                  <wp:posOffset>2212340</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3288665" cy="1360215"/>
-                <wp:effectExtent l="0" t="0" r="26035" b="11430"/>
+                <wp:extent cx="2824480" cy="1321874"/>
+                <wp:effectExtent l="0" t="0" r="13970" b="12065"/>
                 <wp:wrapNone/>
-                <wp:docPr id="31" name="Rektangel 31"/>
+                <wp:docPr id="588257928" name="Rektangel 588257928"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3288665" cy="1360215"/>
+                          <a:ext cx="2824480" cy="1321874"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="4472C4">
-[...2 lines deleted...]
-                          </a:srgbClr>
+                          <a:srgbClr val="5B9BD5"/>
                         </a:solidFill>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
-                            <a:srgbClr val="4472C4">
+                            <a:srgbClr val="5B9BD5">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3C4541B9" w14:textId="77777777" w:rsidR="00C31543" w:rsidRPr="00093DEF" w:rsidRDefault="00C31543" w:rsidP="007B07BF">
+                          <w:p w14:paraId="4DB3C06C" w14:textId="77777777" w:rsidR="00A86CE5" w:rsidRPr="00093DEF" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
                             <w:pPr>
                               <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="0"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00093DEF">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t>Undersköterska</w:t>
+                              <w:t>Obstetriker/</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>G</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00093DEF">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>ynekolog</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="47F73451" w14:textId="7113D242" w:rsidR="00C31543" w:rsidRPr="00842659" w:rsidRDefault="00C31543" w:rsidP="00D74811">
+                          <w:p w14:paraId="03E9D01F" w14:textId="77777777" w:rsidR="00A86CE5" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="14"/>
+                                <w:numId w:val="87"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="227" w:right="0" w:hanging="170"/>
                               <w:rPr>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00842659">
+                            <w:r w:rsidRPr="003464AD">
                               <w:rPr>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Dokumenterar </w:t>
+                              <w:t xml:space="preserve">Påbörjar </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-                            <w:r w:rsidRPr="00842659">
+                            <w:r w:rsidRPr="003464AD">
                               <w:rPr>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t>partustid</w:t>
+                              <w:t>sectio efter klartecken från anestesiläkare</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
-[...8 lines deleted...]
-                            <w:r w:rsidR="007B07BF">
+                            <w:r>
                               <w:rPr>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="719EE6A8" w14:textId="207628F0" w:rsidR="00C31543" w:rsidRPr="00842659" w:rsidRDefault="00C31543" w:rsidP="00D74811">
+                          <w:p w14:paraId="3BE1E36B" w14:textId="77777777" w:rsidR="00A86CE5" w:rsidRPr="003464AD" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
                             <w:pPr>
                               <w:pStyle w:val="Liststycke"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
-                                <w:numId w:val="14"/>
+                                <w:numId w:val="87"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="227" w:right="0" w:hanging="170"/>
                               <w:rPr>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00842659">
+                            <w:r>
                               <w:rPr>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
-                              <w:t>Tar och analyserar navelsträngs-pH, ger svar till barnläkare</w:t>
+                              <w:t>T</w:t>
                             </w:r>
-                            <w:r w:rsidR="007B07BF">
+                            <w:r w:rsidRPr="009A3375">
+                              <w:rPr>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>ar navelsträngsprover</w:t>
+                            </w:r>
+                            <w:r>
                               <w:rPr>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="32"/>
                                 <w:szCs w:val="32"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00842659">
-[...6 lines deleted...]
-                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="36000" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="1EAAE45E" id="Rektangel 31" o:spid="_x0000_s1034" style="position:absolute;margin-left:-43.7pt;margin-top:197.5pt;width:258.95pt;height:107.1pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBItiU/igIAADYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X524SZoGdYogRYcB&#10;XVugHXpmZCkWoNckJXb360fJTtPHDsOwHByKpPj4+FEXl51WZM99kNZUdHwyooQbZmtpthX98Xj9&#10;ZU5JiGBqUNbwij7zQC+Xnz9dtG7BS9tYVXNPMIgJi9ZVtInRLYoisIZrCCfWcYNGYb2GiEe/LWoP&#10;LUbXqihHo1nRWl87bxkPAbVXvZEuc3whOIt3QgQeiaoo1hbz1+fvJn2L5QUsth5cI9lQBvxDFRqk&#10;waQvoa4gAtl5+SGUlszbYEU8YVYXVgjJeO4BuxmP3nXz0IDjuRcEJ7gXmML/C8tu9w/u3iMMrQuL&#10;gGLqohNep3+sj3QZrOcXsHgXCUPlaTmfz2ZTShjaxqezUTmeJjiL43XnQ/zKrSZJqKjHaWSQYH8T&#10;Yu96cEnZglWyvpZK5YPfbtbKkz3g5CaTs3I9yXfVTn+3da+ejfDXjxDVOOjB+6DGUkIfJpf1Jr4y&#10;pMW6yzOMQBgg9YSCiKJ2dUWD2VICaoucZtHnxG9uD2E/VBcaqHmvnf5NFan9KwhNfyWn6PvRMuJe&#10;KKkrOk+BcpvYjzIJHJ6ZPYB4HFySYrfpiMQW5ilQ0mxs/Xzvibc9+YNj1xLT3kCI9+CR7QgAbnC8&#10;w49QFlGxg0RJY/2vP+mTP5IQrZS0uD2I2M8deE6J+maQnufjySStWz4gNxLI/rVlkw+T6VmJFrPT&#10;a4tjHuNb4VgWk39UB1F4q59w0VcpK5rAMMxdUZxXL65jv9P4UDC+WmUnXDAH8cY8OJZCJ9wS3I/d&#10;E3g3UDIim2/tYc9g8Y6ZvW+6aexqF62QmbZHVJFX6YDLmRk2PCRp+1+fs9fxuVv+BgAA//8DAFBL&#10;AwQUAAYACAAAACEADGClqeAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI&#10;7Fq7j5Q0jVMBEhuUTQLdO/E0sRrbke2m6d9jVrAczdG95+bHWQ9kQueVNRxWSwYETWulMh2H76+P&#10;RQrEB2GkGKxBDnf0cCweH3KRSXszFU516EgMMT4THPoQxoxS3/aohV/aEU38na3TIsTTdVQ6cYvh&#10;eqBrxnZUC2ViQy9GfO+xvdRXzeGTlambzm9lecdVVZ8S1VQnxfnz0/x6ABJwDn8w/OpHdSiiU2Ov&#10;RnoycFikL9uIctjskzgqEtsNS4A0HHZsvwZa5PT/huIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEASLYlP4oCAAA2BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEADGClqeAAAAALAQAADwAAAAAAAAAAAAAAAADkBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAPEFAAAAAA==&#10;" fillcolor="#8faadc" strokecolor="#2f528f" strokeweight="1pt">
-                <v:textbox inset=",1mm">
+              <v:rect w14:anchorId="63837408" id="Rektangel 588257928" o:spid="_x0000_s1037" style="position:absolute;left:0;text-align:left;margin-left:239.5pt;margin-top:174.2pt;width:222.4pt;height:104.1pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFDEw1cgIAAP4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx176ZoadYq0QYcB&#10;RRugHXpmZDkWoK9JSuzu14+SnaTpehqWg0KK1KP49Oir615JsuPOC6Mrmp9NKOGamVroTUV/Pt99&#10;mVHiA+gapNG8oq/c0+v5509XnS15YVoja+4IgmhfdraibQi2zDLPWq7AnxnLNQYb4xQEdN0mqx10&#10;iK5kVkwm37LOuNo6w7j3uLscgnSe8JuGs/DYNJ4HIiuKdwtpdWldxzWbX0G5cWBbwcZrwD/cQoHQ&#10;WPQAtYQAZOvEX1BKMGe8acIZMyozTSMYTz1gN/nkXTdPLVieekFyvD3Q5P8fLHvYPdmVQxo660uP&#10;Zuyib5yK/3g/0ieyXg9k8T4QhpvFrJhOZ8gpw1j+tchnF9NIZ3Y8bp0P37lRJBoVdfgaiSTY3fsw&#10;pO5TYjVvpKjvhJTJcZv1rXRkB/hy5zeXN8vzEf0kTWrSYfniYhJvAqigRkJAU9m6ol5vKAG5QWmy&#10;4FLtk9P+gyKpeAs1H0tP8LevPKSnHk9wYhdL8O1wJIXiESiVCChvKVRFZxFojyR1jPIk0JGLI//R&#10;Cv26JwJbyPOIFLfWpn5dOeLMIGJv2Z3AuvfgwwocqhYZwEkMj7g00iAtZrQoaY37/dF+zEcxYZSS&#10;DqcAKfu1BccpkT80yuwyn07j2CRnen5RoOPeRtZvI3qrbg0+V44zb1kyY36Qe7NxRr3gwC5iVQyB&#10;Zli7ovhgg3kbhtnEgWd8sUhJOCgWwr1+sixCR+Ii38/9Czg7SiugKh/Mfl6gfKewITee1GaxDaYR&#10;SX5HVvFJo4NDlh53/CDEKX7rp6zjZ2v+BwAA//8DAFBLAwQUAAYACAAAACEA1jGcAeIAAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhD6yZpiFNRUC/piVIhjm5skqjxOord&#10;JPw9ywmOqx3NvJdvZ9ux0Qy+dSjhcREBM1g53WIt4fS+f0iB+aBQq86hkfBtPGyL25tcZdpN+GbG&#10;Y6gZlaDPlIQmhD7j3FeNscovXG+Qfl9usCrQOdRcD2qictvxZRTF3KoWaaFRvXlpTHU5Xq2EzyYd&#10;9+L0Oh0uH0mZiHJXqngn5f3d/PwELJg5/IXhF5/QoSCms7ui9qyTIJINuQQJK5EKYJTYLFckc5aw&#10;Xscx8CLn/x2KHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCFDEw1cgIAAP4EAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDWMZwB4gAAAAsBAAAP&#10;AAAAAAAAAAAAAAAAAMwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" fillcolor="#5b9bd5" strokecolor="#41719c" strokeweight="1pt">
+                <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3C4541B9" w14:textId="77777777" w:rsidR="00C31543" w:rsidRPr="00093DEF" w:rsidRDefault="00C31543" w:rsidP="007B07BF">
+                    <w:p w14:paraId="4DB3C06C" w14:textId="77777777" w:rsidR="00A86CE5" w:rsidRPr="00093DEF" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
                       <w:pPr>
                         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="0"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00093DEF">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t>Undersköterska</w:t>
+                        <w:t>Obstetriker/</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>G</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00093DEF">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>ynekolog</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="47F73451" w14:textId="7113D242" w:rsidR="00C31543" w:rsidRPr="00842659" w:rsidRDefault="00C31543" w:rsidP="00D74811">
+                    <w:p w14:paraId="03E9D01F" w14:textId="77777777" w:rsidR="00A86CE5" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="14"/>
+                          <w:numId w:val="87"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="227" w:right="0" w:hanging="170"/>
                         <w:rPr>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00842659">
+                      <w:r w:rsidRPr="003464AD">
                         <w:rPr>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Dokumenterar </w:t>
+                        <w:t xml:space="preserve">Påbörjar </w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
-                      <w:r w:rsidRPr="00842659">
+                      <w:r w:rsidRPr="003464AD">
                         <w:rPr>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t>partustid</w:t>
+                        <w:t>sectio efter klartecken från anestesiläkare</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
-[...8 lines deleted...]
-                      <w:r w:rsidR="007B07BF">
+                      <w:r>
                         <w:rPr>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="719EE6A8" w14:textId="207628F0" w:rsidR="00C31543" w:rsidRPr="00842659" w:rsidRDefault="00C31543" w:rsidP="00D74811">
+                    <w:p w14:paraId="3BE1E36B" w14:textId="77777777" w:rsidR="00A86CE5" w:rsidRPr="003464AD" w:rsidRDefault="00A86CE5" w:rsidP="00A86CE5">
                       <w:pPr>
                         <w:pStyle w:val="Liststycke"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
-                          <w:numId w:val="14"/>
+                          <w:numId w:val="87"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="227" w:right="0" w:hanging="170"/>
                         <w:rPr>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00842659">
+                      <w:r>
                         <w:rPr>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
-                        <w:t>Tar och analyserar navelsträngs-pH, ger svar till barnläkare</w:t>
+                        <w:t>T</w:t>
                       </w:r>
-                      <w:r w:rsidR="007B07BF">
+                      <w:r w:rsidRPr="009A3375">
+                        <w:rPr>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>ar navelsträngsprover</w:t>
+                      </w:r>
+                      <w:r>
                         <w:rPr>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="32"/>
                           <w:szCs w:val="32"/>
                         </w:rPr>
                         <w:t>.</w:t>
-                      </w:r>
-[...6 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="003464AD" w:rsidRPr="00C31543">
-[...233 lines deleted...]
-        </mc:AlternateContent>
+    </w:p>
+    <w:p w14:paraId="7CCA8369" w14:textId="00205BF8" w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidRDefault="005E701F" w:rsidP="005E701F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4002"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C31543" w:rsidSect="00842659">
-[...2 lines deleted...]
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:sectPr w:rsidR="005E701F" w:rsidRPr="005E701F" w:rsidSect="00606B96">
+      <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
+      <w:pgMar w:top="-1140" w:right="1418" w:bottom="284" w:left="1276" w:header="1029" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:noEndnote/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30E052D6" w14:textId="77777777" w:rsidR="009C7AD6" w:rsidRDefault="009C7AD6">
+    <w:p w14:paraId="3E551080" w14:textId="77777777" w:rsidR="00D55905" w:rsidRDefault="00D55905">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DED1EBA" w14:textId="77777777" w:rsidR="009C7AD6" w:rsidRDefault="009C7AD6">
+    <w:p w14:paraId="65E223A0" w14:textId="77777777" w:rsidR="00D55905" w:rsidRDefault="00D55905">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="23E43A00" w14:textId="77777777" w:rsidR="009C7AD6" w:rsidRDefault="009C7AD6">
+    <w:p w14:paraId="03FA55D7" w14:textId="77777777" w:rsidR="00D55905" w:rsidRDefault="00D55905">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B820" w14:textId="007DB4F8" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
-    </w:r>
-[...11 lines deleted...]
-      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...17 lines deleted...]
-          <w:pStyle w:val="Sidfot"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-[...6 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC0A68" w:rsidRPr="00EC0A68">
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
           <w:rPr>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-      </w:p>
-[...1 lines deleted...]
-  </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1FE2B822" w14:textId="063AE373" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="1C346EBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="13" name="Bildobjekt 13">
+          <wp:docPr id="1992005565" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E98B379" w14:textId="77777777" w:rsidR="009C7AD6" w:rsidRDefault="009C7AD6"/>
+    <w:p w14:paraId="63A45133" w14:textId="77777777" w:rsidR="00D55905" w:rsidRDefault="00D55905"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C38EF1C" w14:textId="77777777" w:rsidR="009C7AD6" w:rsidRDefault="009C7AD6">
+    <w:p w14:paraId="79250EE4" w14:textId="77777777" w:rsidR="00D55905" w:rsidRDefault="00D55905">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5C60C56A" w14:textId="77777777" w:rsidR="009C7AD6" w:rsidRDefault="009C7AD6">
+    <w:p w14:paraId="67AA3A18" w14:textId="77777777" w:rsidR="00D55905" w:rsidRDefault="00D55905">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="4120F9D8" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
-      <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670529" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="73171272">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672577" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-172720</wp:posOffset>
+                <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-65405</wp:posOffset>
+                <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="6" name="Textruta 6"/>
+              <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.5pt;height:25.5pt;z-index:251670529;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/kQENFwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5w4adoZcYqsRYYB&#10;QVsgHXpWZCkWIIuapMTOfv0oOV/rdhp2kUmRfiTfo2b3XaPJXjivwJR0NBhSIgyHSpltSb+/Lj/d&#10;UeIDMxXTYERJD8LT+/nHD7PWFiKHGnQlHEEQ44vWlrQOwRZZ5nktGuYHYIXBoATXsICu22aVYy2i&#10;NzrLh8Np1oKrrAMuvMfbxz5I5wlfSsHDs5ReBKJLir2FdLp0buKZzWes2Dpma8WPbbB/6KJhymDR&#10;M9QjC4zsnPoDqlHcgQcZBhyaDKRUXKQZcJrR8N0065pZkWZBcrw90+T/Hyx/2q/tiyOh+wIdChgJ&#10;aa0vPF7GeTrpmvjFTgnGkcLDmTbRBcLxcjKd3uY3GOIYG+fjO7QRJrv8bZ0PXwU0JBoldShLYovt&#10;Vz70qaeUWMzAUmmdpNGGtCWdjhHytwiCa4M1Lr1GK3Sbjqjqao4NVAccz0GvvLd8qbCHFfPhhTmU&#10;GtvG9Q3PeEgNWAuOFiU1uJ9/u4/5qABGKWlxdUrqf+yYE5Tobwa1+TyaTOKuJWdyc5uj464jm+uI&#10;2TUPgNs5wodieTJjftAnUzpo3nDLF7EqhpjhWLuk4WQ+hH6h8ZVwsVikJNwuy8LKrC2P0JG7yPBr&#10;98acPcoQUMAnOC0ZK96p0ef2rC92AaRKUkWee1aP9ONmJrGPryiu/rWfsi5vff4LAAD//wMAUEsD&#10;BBQABgAIAAAAIQDyqA9j4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjc&#10;tmTlo1NpOk2VJiQEh41duLlN1lY0TmmyrfDrMadxs+VHr583X02uFyc7hs6ThsVcgbBUe9NRo2H/&#10;vpktQYSIZLD3ZDV82wCr4voqx8z4M23taRcbwSEUMtTQxjhkUoa6tQ7D3A+W+Hbwo8PI69hIM+KZ&#10;w10vE6UepcOO+EOLgy1bW3/ujk7DS7l5w22VuOVPXz6/HtbD1/7jQevbm2n9BCLaKV5g+NNndSjY&#10;qfJHMkH0GmZJmjDKw0LdgWAiVSmXqTTcqxRkkcv/FYpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAL+RAQ0XAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAPKoD2PiAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251672577;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00CA39EF" w:rsidRPr="00762EE0">
-[...85 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="572CF40D" w:rsidR="008A4EB9" w:rsidRPr="00606B96" w:rsidRDefault="008A4EB9" w:rsidP="00606B96">
+    <w:pPr>
+      <w:pStyle w:val="Sidhuvud"/>
+      <w:ind w:left="0"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF83"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0678773A"/>
+    <w:nsid w:val="FFFFFF1D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FBCC56FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Punktlista2"/>
-[...9 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07835014"/>
-[...107 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3C063CDC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C513A35"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="00584F3F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CE10C114"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="02C02FEC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3E1E512C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03230067"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1DE896B2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04711110"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="72246ED6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04974AB6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C0C286AC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05DF67F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="75525A52"/>
+    <w:lvl w:ilvl="0" w:tplc="A0D81926">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07F0337A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E54CEB4"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="080979F7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B3F2E102"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08154222"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="944EF5E8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="098D26E1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="95961034"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0ACB3FE5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EA880072"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CE264A6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="05225BB4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EE7544F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6164BE12"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="102D372F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A9DCDF52"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10ED0A88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F09E75EE"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9617,164 +9679,1284 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="151F736A"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="135A157B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D8D05BD8"/>
+    <w:tmpl w:val="65667058"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1434332B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8E3AC01A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1480309A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B82C9A8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="152F6E55"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0904552C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="153A797E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5E16E21C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="168B05BE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E288FE2A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19812375"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CB9EDFCC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19C66C93"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="39E8D77C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AA3035D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="87FC766A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9844,164 +11026,611 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F2F75D5"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D402CAB4"/>
+    <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EA14CEB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4650E910"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FB06CD2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F9B662EC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23BA3EB9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DD3289FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="241B5F16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F236835E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10070,164 +11699,349 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2535111C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="21C265F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26873ED5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4F8039CC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26CB61A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="502ADAD6"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="663" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1383" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10296,51 +12110,945 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5703" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6423" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27157763"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D198293E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28AF6FCC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="834808EE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C8A7507"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DB7C9E20"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3081147A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7C8800B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30CE0350"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="89A05F52"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34502AB7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D3EC89D2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36AA4F1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F750535C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10409,80 +13117,518 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38A42FB9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="09EA9066"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="392C1034"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="980217AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B166D03"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CE341AB6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7578D9E4"/>
-    <w:lvl w:ilvl="0" w:tplc="FD80BE02">
+    <w:tmpl w:val="DDF0BC38"/>
+    <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="041D0003">
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="AB9067D8">
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
@@ -10523,164 +13669,752 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46062620"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40C928FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A380EEE6"/>
+    <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42196C05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="741857FC"/>
+    <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
-[...4 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
-[...4 lines deleted...]
-      <w:pPr>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="472E66E7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F904CB7A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49BD2A5B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4554211E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B8C7504"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C3BC9C14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="502D16B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B02CFE4C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="663" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1383" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10749,51 +14483,313 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5703" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6423" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51AB58F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97200AA0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52100583"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="699AD916"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52D32FC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE187AF0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="606" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1326" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10862,51 +14858,51 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5646" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6366" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10976,164 +14972,873 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="577D0BF0"/>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="547E2212"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C08F312"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55432E6B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="06146C1A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="571B7377"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FEEC5C50"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="162E4FEE"/>
+    <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58D5364F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="43D83316"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C306FCA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D6FABB7C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D3F0602"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2828109A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="663" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1383" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11202,277 +15907,349 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5703" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6423" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...108 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E314F20"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="91CE2C1E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60E6160F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BE487400"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61344386"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD460C4E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="663" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1383" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11541,164 +16318,200 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5703" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6423" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...8 lines deleted...]
-      <w:pPr>
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65774DB6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2A36E548"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66824EA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D0EF4BC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11767,51 +16580,349 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66C56B1F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B85AEF24"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68FE2F10"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="691AA01E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A6574F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C22CDB2"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="663" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1383" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11880,51 +16991,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5703" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6423" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AC31B94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44B2B498"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="663" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1383" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11993,51 +17104,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5703" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6423" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C6E0690"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14D0AF0E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12106,164 +17217,611 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CFD7711"/>
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F21025B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2A928D6E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F2937CD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F41C806C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="706B1852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="99666296"/>
+    <w:tmpl w:val="4FB2CAB0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71005D8D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="627ED0C8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71291192"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DC09AE8"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12332,901 +17890,1984 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="725D1F0C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7AB4E100"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72895306"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AB4C040A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="790D3B60"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="043CF3A6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AE5653C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E1900BD6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B931060"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CC22B2E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Punktlistanumrerad"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C077AA9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DDC0C0DE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6032" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6752" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="629483606">
+  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CB74658"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B5E215A2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EA41BCB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CAEC6EFE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="85"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="83"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2095929059">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1456172701">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="989870962">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="650331087">
+    <w:abstractNumId w:val="84"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="872228259">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1293251820">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="452552416">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2043824591">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="532117953">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="590356282">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1090665869">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="899945778">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1550874860">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1750931030">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="95640913">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1280264645">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="903759342">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="848258493">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1053189179">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="425152940">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="2055733567">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="698548581">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="524297278">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="533005238">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1771004819">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1745182887">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1310595903">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1457137929">
+  <w:num w:numId="47" w16cid:durableId="1596474227">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1166095379">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="77597810">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1288389324">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="24404123">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="23141641">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="1996060904">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="292564211">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="1937053825">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="1646811547">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="1225797411">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="530070364">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="948007071">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="1288048205">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="63840930">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="1819760318">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1070157418">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="63" w16cid:durableId="2090229599">
+    <w:abstractNumId w:val="63"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2134473282">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="64" w16cid:durableId="378282578">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="833567125">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="65" w16cid:durableId="395863586">
+    <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1347949431">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="66" w16cid:durableId="1905144370">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1766921501">
+  <w:num w:numId="67" w16cid:durableId="1528912667">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="68" w16cid:durableId="1846480873">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="69" w16cid:durableId="321586450">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="70" w16cid:durableId="794713085">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="71" w16cid:durableId="1523202020">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="72" w16cid:durableId="2050255779">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="73" w16cid:durableId="446395510">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="801774433">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="74" w16cid:durableId="1753357254">
+    <w:abstractNumId w:val="82"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="420178342">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="75" w16cid:durableId="1660109737">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1660109737">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="76" w16cid:durableId="1622029766">
+    <w:abstractNumId w:val="62"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1622029766">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="77" w16cid:durableId="420831297">
+    <w:abstractNumId w:val="71"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="420831297">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="78" w16cid:durableId="2063668774">
+    <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="2063668774">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="79" w16cid:durableId="801774433">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1955163416">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="80" w16cid:durableId="420178342">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1944846343">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="81" w16cid:durableId="833567125">
+    <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="710426047">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="82" w16cid:durableId="1955163416">
+    <w:abstractNumId w:val="65"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="370156344">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="83" w16cid:durableId="1930611">
+    <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="270669679">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="84" w16cid:durableId="176775101">
+    <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="621613689">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="85" w16cid:durableId="1347949431">
+    <w:abstractNumId w:val="72"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1430540121">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="86" w16cid:durableId="1766921501">
+    <w:abstractNumId w:val="67"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1998803482">
+  <w:num w:numId="87" w16cid:durableId="1944846343">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="88" w16cid:durableId="710426047">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="89" w16cid:durableId="370156344">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1862552385">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="90" w16cid:durableId="1575510628">
+    <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="869683914">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="91" w16cid:durableId="894271046">
+    <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1574271906">
-[...17 lines deleted...]
-  <w:numIdMacAtCleanup w:val="28"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="0002435C"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
     <w:rsid w:val="00050500"/>
-    <w:rsid w:val="00054BBD"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
+    <w:rsid w:val="00061969"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
     <w:rsid w:val="00084024"/>
-    <w:rsid w:val="00084592"/>
     <w:rsid w:val="0009062C"/>
-    <w:rsid w:val="00093DEF"/>
-    <w:rsid w:val="00094B59"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="00095710"/>
-    <w:rsid w:val="000A4C35"/>
     <w:rsid w:val="000A611A"/>
-    <w:rsid w:val="000B0554"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000C545F"/>
+    <w:rsid w:val="000C40C2"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
-    <w:rsid w:val="00101CD3"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="0012046A"/>
-    <w:rsid w:val="001301CB"/>
+    <w:rsid w:val="0013169F"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
     <w:rsid w:val="00137B6D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="00163DCC"/>
-    <w:rsid w:val="001647EA"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="00170D7E"/>
-    <w:rsid w:val="00176644"/>
+    <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
-    <w:rsid w:val="001A06D1"/>
-    <w:rsid w:val="001A2F5A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001E6207"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001F71B8"/>
+    <w:rsid w:val="001E3789"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
-    <w:rsid w:val="00211E92"/>
+    <w:rsid w:val="00215AF0"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="00222369"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="002728D7"/>
+    <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
-    <w:rsid w:val="0029497A"/>
-    <w:rsid w:val="002A3A63"/>
+    <w:rsid w:val="002A1C4F"/>
+    <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B3748"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C60AD"/>
-    <w:rsid w:val="002C7AA3"/>
     <w:rsid w:val="002D0E0E"/>
+    <w:rsid w:val="002D3DFE"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E3F48"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
     <w:rsid w:val="00337F99"/>
+    <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
-    <w:rsid w:val="00344923"/>
     <w:rsid w:val="00345EB1"/>
-    <w:rsid w:val="003464AD"/>
     <w:rsid w:val="00350CC4"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00363B23"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="00376E0A"/>
+    <w:rsid w:val="00374D7E"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00390E4C"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B4C9B"/>
+    <w:rsid w:val="003C1815"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
-    <w:rsid w:val="003D6FA3"/>
+    <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
     <w:rsid w:val="003F1013"/>
-    <w:rsid w:val="003F15C8"/>
     <w:rsid w:val="003F1ACF"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00443C1E"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
-    <w:rsid w:val="00474D72"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
-    <w:rsid w:val="00481C3C"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
-    <w:rsid w:val="004B053C"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004C1BA3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004C2B99"/>
+    <w:rsid w:val="004C3536"/>
+    <w:rsid w:val="004D40B5"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
-    <w:rsid w:val="004F739F"/>
     <w:rsid w:val="00501433"/>
-    <w:rsid w:val="00506AE9"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="00512E77"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00527346"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00536A5A"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00550232"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
-    <w:rsid w:val="00566E72"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
+    <w:rsid w:val="005743FE"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="005826FA"/>
-    <w:rsid w:val="00595662"/>
+    <w:rsid w:val="00596D76"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A2E3B"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
+    <w:rsid w:val="005E701F"/>
     <w:rsid w:val="0060596B"/>
+    <w:rsid w:val="00606B96"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
     <w:rsid w:val="0065595B"/>
-    <w:rsid w:val="006561B6"/>
+    <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
-    <w:rsid w:val="0067392C"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="00697902"/>
+    <w:rsid w:val="00685193"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
+    <w:rsid w:val="006A6385"/>
     <w:rsid w:val="006A7261"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
-    <w:rsid w:val="006B5DE7"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
-    <w:rsid w:val="006D3ABB"/>
     <w:rsid w:val="006D7535"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="00702A0C"/>
     <w:rsid w:val="00710B77"/>
+    <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
-    <w:rsid w:val="00720C96"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00725816"/>
-    <w:rsid w:val="00726E3E"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="00744FCE"/>
+    <w:rsid w:val="00753BB4"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
-    <w:rsid w:val="00787936"/>
     <w:rsid w:val="007917BA"/>
-    <w:rsid w:val="007A14C0"/>
+    <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007B07BF"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007D5636"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
-    <w:rsid w:val="007F40C6"/>
     <w:rsid w:val="007F5DD5"/>
     <w:rsid w:val="00821A1B"/>
-    <w:rsid w:val="00823CFA"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
-    <w:rsid w:val="00842659"/>
     <w:rsid w:val="00843F48"/>
     <w:rsid w:val="00851423"/>
-    <w:rsid w:val="0085506E"/>
+    <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="00857B60"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
+    <w:rsid w:val="00873419"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="0089204F"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008C222F"/>
     <w:rsid w:val="008C4B27"/>
+    <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
-    <w:rsid w:val="008D1A19"/>
+    <w:rsid w:val="008D124E"/>
+    <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
-    <w:rsid w:val="00912CD6"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="009211C2"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
-    <w:rsid w:val="009346A8"/>
     <w:rsid w:val="009347A5"/>
-    <w:rsid w:val="009348BA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00940C86"/>
     <w:rsid w:val="00942257"/>
-    <w:rsid w:val="00943E23"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="009A3375"/>
+    <w:rsid w:val="009A07DC"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
-    <w:rsid w:val="009C7AD6"/>
-    <w:rsid w:val="009D0B75"/>
+    <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6C0C"/>
+    <w:rsid w:val="009D25FC"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
-    <w:rsid w:val="009E1041"/>
-    <w:rsid w:val="009E3341"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A13A36"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A42BEB"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
+    <w:rsid w:val="00A65A8B"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
+    <w:rsid w:val="00A86CE5"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
-    <w:rsid w:val="00AA0A66"/>
     <w:rsid w:val="00AA0B3A"/>
-    <w:rsid w:val="00AA0D8C"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AC50B5"/>
     <w:rsid w:val="00AD73EC"/>
-    <w:rsid w:val="00AE23B1"/>
+    <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
     <w:rsid w:val="00AF5AAF"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
-    <w:rsid w:val="00B13C3A"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
-    <w:rsid w:val="00B37F0D"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
-    <w:rsid w:val="00B4541F"/>
     <w:rsid w:val="00B46C03"/>
+    <w:rsid w:val="00B572CD"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
-    <w:rsid w:val="00B636F7"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
-    <w:rsid w:val="00B870A3"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
+    <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA2A31"/>
+    <w:rsid w:val="00BA4387"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
-    <w:rsid w:val="00BC344B"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
+    <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C14B4D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C35281"/>
+    <w:rsid w:val="00C23B4A"/>
+    <w:rsid w:val="00C40F06"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
-    <w:rsid w:val="00C442F6"/>
     <w:rsid w:val="00C47778"/>
-    <w:rsid w:val="00C47CF5"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
-    <w:rsid w:val="00C523A6"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
     <w:rsid w:val="00C70E19"/>
-    <w:rsid w:val="00C715C0"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
-    <w:rsid w:val="00C76954"/>
-    <w:rsid w:val="00C816E3"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
-    <w:rsid w:val="00C90877"/>
     <w:rsid w:val="00C908FF"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB4BC3"/>
     <w:rsid w:val="00CC167C"/>
-    <w:rsid w:val="00CC2998"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CF03FC"/>
     <w:rsid w:val="00CF70BB"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
-    <w:rsid w:val="00D12F91"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D20779"/>
     <w:rsid w:val="00D37E7F"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D74811"/>
-    <w:rsid w:val="00D8089D"/>
+    <w:rsid w:val="00D55905"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
     <w:rsid w:val="00D915B1"/>
-    <w:rsid w:val="00D9397D"/>
     <w:rsid w:val="00DA299D"/>
-    <w:rsid w:val="00DA5EAA"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DB7B7F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DD3A28"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
+    <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E4445F"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
+    <w:rsid w:val="00E53A97"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
-    <w:rsid w:val="00E60884"/>
     <w:rsid w:val="00E61294"/>
-    <w:rsid w:val="00E721DB"/>
+    <w:rsid w:val="00E64BD8"/>
     <w:rsid w:val="00E7237C"/>
-    <w:rsid w:val="00E74A37"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E841FD"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
-    <w:rsid w:val="00EA0354"/>
     <w:rsid w:val="00EA1BAA"/>
-    <w:rsid w:val="00EA35DD"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
+    <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
-    <w:rsid w:val="00EE13A3"/>
     <w:rsid w:val="00EE2A56"/>
+    <w:rsid w:val="00EE30FF"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00F17EBE"/>
+    <w:rsid w:val="00F2102B"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
-    <w:rsid w:val="00F3759B"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F64851"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
-    <w:rsid w:val="00FB571F"/>
     <w:rsid w:val="00FB6392"/>
+    <w:rsid w:val="00FC4F36"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE4B7D"/>
     <w:rsid w:val="00FF7C02"/>
-    <w:rsid w:val="0207228F"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="0A0BD7C2"/>
-[...53 lines deleted...]
-    <w:rsid w:val="61CCB0D8"/>
+    <w:rsid w:val="0AAB67CA"/>
+    <w:rsid w:val="0E0E715B"/>
+    <w:rsid w:val="0FE8B2C9"/>
+    <w:rsid w:val="15B9C08A"/>
+    <w:rsid w:val="15C6ECDD"/>
+    <w:rsid w:val="2BF6A262"/>
+    <w:rsid w:val="35636EDF"/>
+    <w:rsid w:val="3A43CE7D"/>
+    <w:rsid w:val="55A001BF"/>
+    <w:rsid w:val="611473C2"/>
     <w:rsid w:val="647B2B65"/>
-    <w:rsid w:val="648E3DD0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="6AA0C5F8"/>
+    <w:rsid w:val="6A80A494"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="6E032672"/>
-[...10 lines deleted...]
-    <w:rsid w:val="7FE89826"/>
+    <w:rsid w:val="6F7A2591"/>
+    <w:rsid w:val="72DC4167"/>
+    <w:rsid w:val="77372D6E"/>
+    <w:rsid w:val="7A49FBAB"/>
+    <w:rsid w:val="7EC0D004"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{BD9EEFC7-5797-4914-8BFE-37153C33DB13}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13564,211 +20205,193 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008A0C5F"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00222369"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1500" w:after="240"/>
-      <w:ind w:left="992"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rubrik6">
-[...19 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E74A37"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -13940,70 +20563,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00222369"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -14025,51 +20649,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -14115,234 +20739,228 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="13"/>
       </w:numPr>
-      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0085506E"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0085506E"/>
+    <w:rsid w:val="00BC6590"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8919"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="1349"/>
+      <w:ind w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0085506E"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1707"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -14379,118 +20997,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="0085506E"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -15472,56 +22090,56 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0085506E"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="14"/>
       </w:numPr>
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -15647,294 +22265,3584 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik6Char">
-[...12 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E74A37"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Punktlista2">
-[...5 lines deleted...]
-    <w:rsid w:val="00E74A37"/>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
-      <w:numPr>
-[...12 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
-    <w:name w:val="Kommentarer Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Kommentarer"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00831C35"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:right="-142"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...60 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D8089D"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="121657028">
+    <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="343479045">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1807627407">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1880049409">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="489099542">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2022974023">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="24792128">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1302274557">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="105928238">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1040201582">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="267003875">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="896286113">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1588615799">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="860163673">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="78216531">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="315181653">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="739862517">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1143547604">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="845635269">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1171797119">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="351995388">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1914729720">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="107238906">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="167912539">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="957219768">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="963314522">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="255404009">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="793400541">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1192766570">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="579485139">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="287007606">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1187254364">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="365565147">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="344554036">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="433289354">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1682123577">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1084378639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1713767110">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1520772026">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1184981312">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="207257">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1152718489">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1009677625">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1362167076">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1122184885">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1046562048">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="638847932">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="689336491">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2036075927">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1740444478">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="412750853">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="239411593">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="786432587">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1417283290">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1900362743">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1073889660">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1962346713">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2080399213">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="899483167">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2023193722">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1638336005">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1312561848">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="624582020">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1028918407">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="645009270">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1689869996">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1359627373">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="872352251">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="907306496">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="115023255">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="681397908">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1015034924">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1699701123">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="183371182">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="605384211">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1840004521">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="957494900">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1807501596">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="526337626">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="139082289">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="25765351">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="314526545">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="128481546">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="735081962">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="447745436">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="338585932">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="470024280">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2052029590">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1101413451">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="313485351">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1200779637">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1126390828">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="798649111">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1075127843">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="499661893">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1523781426">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="210312192">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1281297913">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="378239019">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1067074159">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="969748210">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="389235719">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="956448532">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="456919479">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="730422620">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1072584973">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1963531903">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="62261054">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1586260297">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1162232375">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1627079275">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1734621235">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1592199346">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="552038236">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="596443816">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="147865057">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1463422681">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="651914278">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1361972054">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="229122800">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="943996945">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1431007030">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1272009068">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1576890994">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2110814170">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1637174299">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1888569272">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2076051337">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="343359775">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2144736639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="924076894">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="571351090">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="918639382">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="334655387">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1042755661">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="741096909">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2049790650">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1226800675">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1113331740">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2120367282">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="736591840">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1510026206">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2000187814">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="69885457">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="491600129">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="500659528">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="614484406">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="638806797">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1954164838">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1235435674">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1630470685">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="764419378">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="182403247">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1771077414">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1142774499">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1299650827">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1067193233">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1749619610">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="157233638">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2057583056">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1859273132">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1938245992">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="886379607">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1486891559">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1420250718">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="808059554">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1946301682">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1747220332">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1668484664">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="392705450">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1338726766">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1794396464">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1132137880">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1571575238">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="102963232">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="594900187">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="973019272">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1657495505">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1837570531">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="414975683">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="197744316">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="574315646">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="519929265">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="576212711">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="381487678">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="47998887">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="786235647">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1376278094">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="199589619">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1512917911">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1879783137">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1949507744">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="456070120">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1180436461">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="627319434">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="717818782">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="797456832">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="352463911">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1961373243">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="765226185">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1996563777">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1244074256">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="718629384">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1324352986">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="399866863">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="990718261">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="457377343">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="860902474">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1304851724">
+    <w:div w:id="1244220798">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1118720814">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="765467392">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1471895900">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1259754619">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="237327107">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="968828369">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1395012333">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="895353792">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1535926974">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1226720505">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="745155621">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="513306507">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1366908946">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="702218695">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="843319024">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="755902092">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1568490247">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="168832455">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1259826727">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2068994135">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="638802517">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="257494257">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2017145705">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1525317057">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1274248921">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="658464185">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="273513986">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1321232015">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1565409096">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1464343482">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1339039558">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="814759405">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1322389430">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1455564343">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="566763763">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="640041393">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="825054663">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1845440942">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="434831632">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1759670422">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2020278932">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2030792350">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1580871441">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="350500221">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="365760115">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1950895706">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1063868395">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2065256955">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="786046109">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1314020505">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="153181228">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="912930450">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="319044130">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1333147312">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="146284168">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1487551709">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="103114737">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1052146633">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1941520359">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="421144063">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="797726888">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1295021987">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1702708636">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="452869961">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2050839232">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="997801707">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1887989329">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="122697845">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lof.se/patientsakerhet/vara-projekt/saker-forlossningsvard/rekommendationer-och-rad" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/ovrigt/2019-12-6529.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-30/surrogate/Akuta%20medicinska%20larm%20vid%20S%c3%84S%20Bor%c3%a5s.pdf" TargetMode="External" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hittadokument.vgregion.se/sas" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lof.se/patientsakerhet/vara-projekt/saker-forlossningsvard/rekommendationer-och-rad" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.socialstyrelsen.se/globalassets/sharepoint-dokument/artikelkatalog/ovrigt/2019-12-6529.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -16217,71 +26125,56 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>8224</Characters>
+  <Pages>7</Pages>
+  <Words>833</Words>
+  <Characters>5985</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>68</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>187</Lines>
+  <Paragraphs>113</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9091</CharactersWithSpaces>
+  <CharactersWithSpaces>6705</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Sectio, urakut - arbetsfördelning, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
+  <revision>27</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>