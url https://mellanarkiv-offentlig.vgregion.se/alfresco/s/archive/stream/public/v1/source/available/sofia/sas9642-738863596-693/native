--- v0 (2025-11-26)
+++ v1 (2026-05-11)
@@ -1,6163 +1,3664 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6E8C0B77" w14:textId="77777777" w:rsidR="00BF6917" w:rsidRDefault="00BF6917" w:rsidP="00BF6917">
+    <w:p w14:paraId="723C580B" w14:textId="15933D5B" w:rsidR="00FD1A05" w:rsidRPr="00DF5EAA" w:rsidRDefault="00FD1A05" w:rsidP="00DF5EAA">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc147837365"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc224130778"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc224130798"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc224130959"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc226961355"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc100327184"/>
+      <w:r w:rsidRPr="00DF5EAA">
+        <w:t>Fixeringsvätskor för provtagning, skyddsinstruktioner för hantering, SÄS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="61B2249C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BC1DCA" w14:textId="1024E39B" w:rsidR="009A32ED" w:rsidRPr="00CF1247" w:rsidRDefault="009A32ED" w:rsidP="29DBC355">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc224130779"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc224130799"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc226961356"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc226962838"/>
+      <w:r w:rsidRPr="00CF1247">
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="4EA6C4B6" w14:textId="4D043452" w:rsidR="009A32ED" w:rsidRPr="007A334E" w:rsidRDefault="00FD1A05" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
       <w:r>
-        <w:t>Fixeringsvätskor för provtagning, skyddsinstruktioner för hantering, SÄS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0DA0B4E4" w14:textId="77777777" w:rsidR="00BF6917" w:rsidRDefault="00BF6917" w:rsidP="00BF6917">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF1247">
+        <w:t>AFS 2011:9 har ersatts av AFS 2023:10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BCFD87" w14:textId="2FD507DE" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc169789976"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc224130780"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc224130800"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc226961357"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc226962839"/>
       <w:r>
         <w:t>Sammanfattning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="69484E97" w14:textId="77777777" w:rsidR="00BF6917" w:rsidRPr="00213A49" w:rsidRDefault="00BF6917" w:rsidP="00BF6917">
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="305361E2" w14:textId="3A23B789" w:rsidR="009A32ED" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Rutinen syftar till att säkra hanteringen av kemiska produkter utifrån hälsa och miljö. Rutinen utgår från Arbetsmiljöverkets författning AFS 2011:9, Kemiska arbetsmiljörisker [1]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5357EF" w14:textId="443F6D43" w:rsidR="00A33B82" w:rsidRDefault="00A33B82" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="UnderrubrikVGR"/>
+      </w:pPr>
       <w:r>
-        <w:t>Rutinen syftar till att säkra hanteringen av kemiska produkter utifrån hälsa och miljö. Rutinen utgår från Arbetsmiljöverkets författning AFS 2011:9, Kemiska arbetsmiljörisker [1].</w:t>
-[...31 lines deleted...]
-        </w:rPr>
         <w:t>Innehållsförteckning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E563DB" w14:textId="279A96E7" w:rsidR="00741DE7" w:rsidRDefault="00BF6917">
+    <w:p w14:paraId="27181475" w14:textId="78F326F6" w:rsidR="00DF5EAA" w:rsidRDefault="00DF5EAA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
+        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc169789976" w:history="1">
-[...70 lines deleted...]
-        <w:r w:rsidRPr="00373D98">
+      <w:hyperlink w:anchor="_Toc226962838" w:history="1">
+        <w:r w:rsidRPr="00AE79F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förändringar sedan föregående version</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc169789977 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226962838 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="466C530C" w14:textId="5746A411" w:rsidR="00741DE7" w:rsidRDefault="00741DE7">
+    <w:p w14:paraId="61D5A405" w14:textId="348C6E3D" w:rsidR="00DF5EAA" w:rsidRDefault="00DF5EAA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169789978" w:history="1">
-        <w:r w:rsidRPr="00373D98">
+      <w:hyperlink w:anchor="_Toc226962839" w:history="1">
+        <w:r w:rsidRPr="00AE79F7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Sammanfattning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226962839 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5C0233A6" w14:textId="361422BC" w:rsidR="00DF5EAA" w:rsidRDefault="00DF5EAA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226962840" w:history="1">
+        <w:r w:rsidRPr="00AE79F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Förutsättningar</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc169789978 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226962840 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44BABD8A" w14:textId="73C65BFB" w:rsidR="00741DE7" w:rsidRDefault="00741DE7">
+    <w:p w14:paraId="5B844D5B" w14:textId="3FD75B1F" w:rsidR="00DF5EAA" w:rsidRDefault="00DF5EAA">
       <w:pPr>
         <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169789979" w:history="1">
-        <w:r w:rsidRPr="00373D98">
+      <w:hyperlink w:anchor="_Toc226962841" w:history="1">
+        <w:r w:rsidRPr="00AE79F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Genomförande</w:t>
+          <w:t>Utförande</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc169789979 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226962841 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B062A3A" w14:textId="1C3B6623" w:rsidR="00741DE7" w:rsidRDefault="00741DE7">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="7D988508" w14:textId="0BFE7375" w:rsidR="00DF5EAA" w:rsidRDefault="00DF5EAA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169789980" w:history="1">
-        <w:r w:rsidRPr="00373D98">
+      <w:hyperlink w:anchor="_Toc226962842" w:history="1">
+        <w:r w:rsidRPr="00AE79F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Dokumentinformation</w:t>
+          <w:t>Formalin (Formaldehyd) 4 % i förifylld burk</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc169789980 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226962842 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="468EDDC5" w14:textId="55C8E751" w:rsidR="00741DE7" w:rsidRDefault="00741DE7">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll1"/>
+    <w:p w14:paraId="5F34701A" w14:textId="0611F82D" w:rsidR="00DF5EAA" w:rsidRDefault="00DF5EAA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169789981" w:history="1">
-        <w:r w:rsidRPr="00373D98">
+      <w:hyperlink w:anchor="_Toc226962843" w:history="1">
+        <w:r w:rsidRPr="00AE79F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Referensförteckning</w:t>
+          <w:t>Thinprep preservcyt solution</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc169789981 \h </w:instrText>
-[...629 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc169789990 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226962843 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="264F2CE9" w14:textId="66B1DCB7" w:rsidR="00741DE7" w:rsidRDefault="00741DE7">
+    <w:p w14:paraId="79BD7A5F" w14:textId="64F6CCA8" w:rsidR="00DF5EAA" w:rsidRDefault="00DF5EAA">
       <w:pPr>
         <w:pStyle w:val="Innehll2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169789991" w:history="1">
-[...420 lines deleted...]
-        <w:r w:rsidRPr="00373D98">
+      <w:hyperlink w:anchor="_Toc226962844" w:history="1">
+        <w:r w:rsidRPr="00AE79F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Metanol- och ättiksyrablandning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc169789997 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226962844 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44DB06BD" w14:textId="45CECF2F" w:rsidR="00741DE7" w:rsidRDefault="00741DE7">
-[...1 lines deleted...]
-        <w:pStyle w:val="Innehll2"/>
+    <w:p w14:paraId="750C820C" w14:textId="4FD3A22D" w:rsidR="00DF5EAA" w:rsidRDefault="00DF5EAA">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc169789998" w:history="1">
-        <w:r w:rsidRPr="00373D98">
+      <w:hyperlink w:anchor="_Toc226962845" w:history="1">
+        <w:r w:rsidRPr="00AE79F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Användningsområde</w:t>
+          <w:t>Källförteckning</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc169789998 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226962845 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="219E5721" w14:textId="1B63D479" w:rsidR="00741DE7" w:rsidRDefault="00741DE7">
-[...349 lines deleted...]
-    <w:p w14:paraId="0FEDF970" w14:textId="1071FAB8" w:rsidR="00BF6917" w:rsidRDefault="00BF6917" w:rsidP="00BF6917">
+    <w:p w14:paraId="1DF5ED63" w14:textId="7BE60A28" w:rsidR="00DF5EAA" w:rsidRDefault="00DF5EAA" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="UnderrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B2A54A" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
-      </w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc100327187"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc224130782"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc224130802"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc226961358"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc226962840"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:fldChar w:fldCharType="end"/>
-[...2 lines deleted...]
-      <w:r>
         <w:t>Förutsättningar</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...36 lines deleted...]
-        <w:r w:rsidRPr="00195A6F">
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="7427C2F5" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>För de särskilt hälso- och miljöfarliga kemiska produkter som hanteras på SÄS har ett antal skyddsinstruktioner tagits fram som beskriver, dels hur kemikalien ska förvaras, dels skyddsåtgärder vid hantering, vid olycka och spill. Formalin är ett CMR-klassat (cancerogent, mutagent, reproduktionsstörande) ämne och det finns en sjukhusövergripande </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD1A05">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>utredning</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...12 lines deleted...]
-        <w:r w:rsidRPr="00B67211">
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> för hanteringen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346F2332" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>I SÄS riktlinje </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD1A05">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>8 Kemikaliehantering</w:t>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FD1A05">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:t> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FD1A05">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Kemikaliehantering</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> finns övergripande information om hur kemiska produkter ska hanteras säkert utifrån hälsa och miljö. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C7076C" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc224130783"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc224130803"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc226961359"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc226962841"/>
+      <w:r w:rsidRPr="00065A6B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="29B02237" w14:textId="31AFDFFE" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> finns övergripande information om hur kemiska produkter ska hanteras säkert utifrån hälsa och miljö.</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="115DB705" w14:textId="77777777" w:rsidR="00BF6917" w:rsidRDefault="00BF6917" w:rsidP="00BF6917">
+        <w:t>Se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skyddsinstruktion för respektive kemisk produkt: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651D50C6" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="000E36FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD1A05">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Formalin (Formaldehyd) 4 % i förifylld burk</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="5342EAB2" w14:textId="77777777" w:rsidR="00BF6917" w:rsidRDefault="00BF6917" w:rsidP="00BF6917">
+      <w:r w:rsidRPr="00FD1A05">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B0AFFF" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="000E36FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD1A05">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Thinprep</w:t>
-[...20 lines deleted...]
-          <w:t xml:space="preserve"> solution</w:t>
+          <w:t>Thinprep preservcyt solution</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="49328B20" w14:textId="77777777" w:rsidR="00BF6917" w:rsidRDefault="00BF6917" w:rsidP="00BF6917">
+      <w:r w:rsidRPr="00FD1A05">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A967172" w14:textId="3975B6E6" w:rsidR="009A32ED" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="000E36FF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD1A05">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Metanol- och ättiksyrablandning</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...14 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidRPr="00FD1A05">
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B4050E">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AA233F" w14:textId="423A9D9C" w:rsidR="009C6C0C" w:rsidRDefault="009C6C0C" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B549B11" w14:textId="5C1C6312" w:rsidR="00FD1A05" w:rsidRPr="00A33B82" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
         <w:rPr>
-          <w:b/>
-[...432 lines deleted...]
-          <w:sz w:val="26"/>
+          <w:sz w:val="36"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="24" w:name="_Toc224130785"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc224130805"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc226961360"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc226962842"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Formalin (Formaldehyd) 4 % i förifylld burk</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CDD2FD" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc224130806"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Användningsområde</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E23F879" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Fixeringsvätska som används vid vävnadsprovtagning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FFF526" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc224130807"/>
+      <w:r w:rsidRPr="00FD1A05">
         <w:t>Klassning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00A60BCD">
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A6C9FAD" w14:textId="3BD0DB2A" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F64E2BB" wp14:editId="2C5AD0CA">
-[...6 lines deleted...]
-            </wp:positionV>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E69907F" wp14:editId="5930AFB0">
             <wp:extent cx="704850" cy="704850"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapNone/>
-            <wp:docPr id="5" name="Bildobjekt 5" descr="Klassningssymboler för Formalin (Formaldehyd)."/>
+            <wp:docPr id="1193700845" name="Bildobjekt 4" descr="Klassningssymboler för Formalin (Formaldehyd)."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="5" name="Bildobjekt 5" descr="Klassningssymboler för Formalin (Formaldehyd)."/>
+                    <pic:cNvPr id="0" name="Picture 11" descr="Klassningssymboler för Formalin (Formaldehyd)."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20" cstate="print">
+                    <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="704850" cy="704850"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00A60BCD">
+      <w:r w:rsidRPr="00FD1A05">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33089958" wp14:editId="6BEF9524">
-[...18 lines deleted...]
-            <wp:docPr id="1" name="Bildobjekt 1" descr="Klassningssymboler för Formalin (Formaldehyd)."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52D909AA" wp14:editId="7E329AD0">
+            <wp:extent cx="723900" cy="723900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="572380039" name="Bildobjekt 3" descr="Klassningssymboler för Formalin (Formaldehyd)."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Bildobjekt 1" descr="Klassningssymboler för Formalin (Formaldehyd)."/>
+                    <pic:cNvPr id="0" name="Picture 12" descr="Klassningssymboler för Formalin (Formaldehyd)."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21" cstate="print">
+                    <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="714375" cy="714375"/>
+                      <a:ext cx="723900" cy="723900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00A60BCD">
-[...54 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>H302 Skadligt vid förtäring </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443686C4" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>H317 Kan orsaka allergisk hudreaktion </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADCDBA6" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>H341 Misstänks kunna orsak genetiska defekter </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E37654" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>H350 Kan orsaka cancer </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023F3449" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc224130808"/>
+      <w:r w:rsidRPr="00FD1A05">
         <w:t>Förvaring</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-[...17 lines deleted...]
-      <w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC577BC" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Formalin är inte brandfarligt i sig men kan vid uppvärmning bilda en explosiv blandning med luft. Vid brand släck med vatten, pulver eller koldioxid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B8F4F60" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc224130809"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:lastRenderedPageBreak/>
         <w:t>Skyddsåtgärder vid hantering</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-[...49 lines deleted...]
-    <w:p w14:paraId="434B1B49" w14:textId="77777777" w:rsidR="00BF6917" w:rsidRPr="00DB43BD" w:rsidRDefault="00BF6917" w:rsidP="00BF6917">
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E4EBD2" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Gravida och ammande arbetstagare får ej hantera ämnet då det finns risk att exponeras för cancerogena ämnen. Öppna inte burken i förväg, då det finns risk för avdunstning och exponering vid inandning. Vid stängning av burk, säkerställ att locket är ordentligt stängt för att minska risken för exponering och spill.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="703797E0" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Följande skyddsutrustning vid hantering rekommenderas: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCA5C3F" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="3362AABE" w14:textId="77777777" w:rsidR="00BF6917" w:rsidRDefault="00BF6917" w:rsidP="00BF6917">
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Skyddshandskar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314197B5" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="6B3D1216" w14:textId="77777777" w:rsidR="00BF6917" w:rsidRDefault="00BF6917" w:rsidP="00BF6917">
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Använd gärna skyddsförkläde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C65C4C9" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="20EBD8BF" w14:textId="5520AC19" w:rsidR="00BF6917" w:rsidRDefault="00BF6917" w:rsidP="00BF6917">
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Om 500 ml används, som har större öppning, använd munskydd IIR. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273B182E" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Vid risk för stänk, använd skyddsglasögon och skyddsförkläde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211B694A" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc224130810"/>
+      <w:r w:rsidRPr="00FD1A05">
         <w:t>Skyddsåtgärder vid olycka</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3ACD9449" w14:textId="77777777" w:rsidR="00BF6917" w:rsidRDefault="00BF6917" w:rsidP="00BF6917">
+      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A307C9" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
-        <w:ind w:right="849"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7C955728">
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Vid inandning</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00A1192F">
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>: Kontakta Giftinformationscentralen/läkare. Ta ut den drabbade personen till frisk luft och håll honom/henne varm och lugn. Vid andningssvårigheter eller andningsstillestånd ska HLR inledas, se riktlinje </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD1A05">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Akuta medicinska larm vid SÄS Borås</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00A1192F">
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> alternativt </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD1A05">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Akuta medicinska larm vid SÄS Skene</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="7BBE8B5C" w14:textId="77777777" w:rsidR="00BF6917" w:rsidRDefault="00BF6917" w:rsidP="00BF6917">
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106E83F0" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="7C955728">
+      <w:r w:rsidRPr="00FD1A05">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Vid hudkontakt</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="57F53644" w14:textId="77777777" w:rsidR="00BF6917" w:rsidRDefault="00BF6917" w:rsidP="00BF6917">
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>: Tvätta genast med mycket vatten och tvål. Ta av nedstänkta, genomdränkta kläder omedelbart. Vid hudirritation uppsök läkare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC84076" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r w:rsidRPr="7C955728">
+      <w:r w:rsidRPr="00FD1A05">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Vid ögonkontakt:</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-    <w:p w14:paraId="752FB3A1" w14:textId="77777777" w:rsidR="00BF6917" w:rsidRPr="008F31D3" w:rsidRDefault="00BF6917" w:rsidP="00BF6917">
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> Om ämnet kommer i kontakt med ögonen, ta ur eventuella kontaktlinser om möjligt och spola genast rikligt med vatten i minst 10-15 minuter med öppna ögon och kontakta ögonläkare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F5DEA7F" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
       <w:pPr>
         <w:pStyle w:val="Punktlista"/>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Registrera eventuell arbetsskada i MedControl Pro. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F9FF41" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc224130811"/>
+      <w:r w:rsidRPr="00FD1A05">
         <w:t>Hantering vid spill</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-[...3 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C2107F" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="40" w:line="24" w:lineRule="atLeast"/>
-[...7 lines deleted...]
-        <w:r w:rsidRPr="0090779A">
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Undvik inandning av ångor. Undvik kontakt med ämnet. Säkerställ personlig skyddsutrustning för sanering (se rubrik </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD1A05">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Skyddsåtgärder vid hantering</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...5 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFF8E3C" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="40" w:line="24" w:lineRule="atLeast"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Förhindra utsläpp i avlopp. Torka upp spillet direkt med cellstoff i blöja. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53007EAE" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="40" w:line="24" w:lineRule="atLeast"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:lastRenderedPageBreak/>
+        <w:t>Avfallet läggs direkt i kraftig plastpåse och hanteras enligt rutin för kemikalieavfall, d.v.s. placeras väl förpackat i kärl för farligt avfall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5508CA80" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="40" w:line="24" w:lineRule="atLeast"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Våttorka området med såpa och vatten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4D82EA" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="40" w:line="24" w:lineRule="atLeast"/>
-[...50 lines deleted...]
-    <w:p w14:paraId="1CE0B8C2" w14:textId="77777777" w:rsidR="00BF6917" w:rsidRPr="00AB327E" w:rsidRDefault="00BF6917" w:rsidP="00BF6917">
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Registrera miljöavvikelse i MedControl Pro. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5160CF14" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc169789991"/>
-      <w:r w:rsidRPr="00AB327E">
+      <w:bookmarkStart w:id="34" w:name="_Toc224130786"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc224130812"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc226961361"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc226962843"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Thinprep preservcyt solution</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F5030B" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc224130813"/>
+      <w:r w:rsidRPr="00FD1A05">
         <w:t>Användningsområde</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-[...18 lines deleted...]
-      <w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17826922" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Metanolbaserad fixeringsvätska för att fixera celler. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0107F04F" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc224130814"/>
+      <w:r w:rsidRPr="00FD1A05">
         <w:t>Klassning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-[...3 lines deleted...]
-        <w:pStyle w:val="Liststycke"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289AA798" w14:textId="47752D22" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="1418"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A60BCD">
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61396D8D" wp14:editId="732CB494">
-[...18 lines deleted...]
-            <wp:docPr id="2" name="Bildobjekt 2" descr="Klassningssymboler för Thinprep preservcyt solution."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C588CD4" wp14:editId="2ECB4725">
+            <wp:extent cx="723900" cy="723900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1804083836" name="Bildobjekt 12" descr="Klassningssymboler för Thinprep preservcyt solution."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="Bildobjekt 2" descr="Klassningssymboler för Thinprep preservcyt solution."/>
+                    <pic:cNvPr id="0" name="Picture 35" descr="Klassningssymboler för Thinprep preservcyt solution."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21" cstate="print">
+                    <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="714375" cy="714375"/>
+                      <a:ext cx="723900" cy="723900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FD1A05">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1518835C" wp14:editId="687421FB">
-[...10 lines deleted...]
-            <wp:docPr id="3" name="Bildobjekt 3" descr="Klassningssymboler för Thinprep preservcyt solution."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C1F8E7C" wp14:editId="6521E5F6">
+            <wp:extent cx="704850" cy="704850"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="620556486" name="Bildobjekt 11" descr="Klassningssymboler för Thinprep preservcyt solution."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="Bildobjekt 3" descr="Klassningssymboler för Thinprep preservcyt solution."/>
+                    <pic:cNvPr id="0" name="Picture 36" descr="Klassningssymboler för Thinprep preservcyt solution."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="704850" cy="704850"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71AA1358" wp14:editId="27AD745B">
+            <wp:extent cx="742950" cy="800100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1250180923" name="Bildobjekt 10" descr="Klassningssymboler för Thinprep preservcyt solution."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 37" descr="Klassningssymboler för Thinprep preservcyt solution."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="742950" cy="800100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>H301 Giftigt vid förtäring. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501C4218" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>H311 Giftigt vid hudkontakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672069D2" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>H331 Giftigt vid inandning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61889061" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>H370 Orsakar organskador. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F17B314" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>H226 Brandfarlig vätska och ånga. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3DD7F0" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc224130815"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Förvaring</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E91EB93" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Får inte utsättas för antändningskällor. Brandskyddsutrustning ska finnas att tillgå. Behållare ska vara väl tillsluten.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F075AFD" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc224130816"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Skyddsåtgärder vid hantering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083A8E08" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Gravida och ammande arbetstagare får ej hantera ämnet då det finns risk att exponeras för organtoxiska ämnen och ämnen som är skadliga när de tas upp genom huden. Säkerställ tillräcklig ventilation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49676E98" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc224130817"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Följande skyddsutrustning vid hantering rekommenderas:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200AA512" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Munskydd IIR. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536B73F0" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Skyddshandskar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4B9434" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Vid risk för stänk, använd skyddsglasögon och skyddsförkläde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A817CCF" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:lastRenderedPageBreak/>
+        <w:t>Skyddsåtgärder vid olycka </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349DFCF2" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Vid hudkontakt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>: Skölj omedelbart med mycket vatten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFDB166" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Vid inandning:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> Uppsök läkare omedelbart. Flytta till frisk luft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8B5598" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Vid kontakt med ögonen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>: Ta ur eventuella kontaktlinser om möjligt och spola genast rikligt med vatten i minst 10-15 minuter med öppna ögon och kontakta ögonläkare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025F8343" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Vid förtäring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>: Framkalla inte kräkning. Kontakta läkare eller giftinformationscentral omedelbart. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253B490E" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Registrera eventuell arbetsskada i MedControl Pro. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6E5BE7" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc224130818"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Hantering vid spill</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC89825" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Undvik inandning av ångor. Undvik kontakt med ämnet. Säkerställ personlig skyddsutrustning för sanering (se rubrik </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD1A05">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Skyddsåtgärder vid hantering</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C817439" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Förhindra utsläpp i avlopp. Torka upp spillet direkt med cellstoff i blöja. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D546BB3" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Avfallet läggs direkt i kraftig plastpåse och hanteras enligt rutin för kemikalieavfall, d.v.s. placeras väl förpackat i kärl för farligt avfall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB48653" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Våttorka området med såpa och vatten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6920A844" w14:textId="5AB87C07" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00DF5EAA">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Registrera miljöavvikelse i MedControl Pro. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E437EF" w14:textId="3278F14A" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc224130787"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc224130819"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc226961362"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc226962844"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Metanol- och ättiksyrablandning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62428FA2" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Toc224130820"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Användningsområde</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8D2274" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Används som fixeringsvätska för att fixera celler från urin inom främst operationsverksamheter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776F857E" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc224130821"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Klassning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C612C50" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>H225+H226 Mycket brandfarlig vätska och ånga/Brandfarlig vätska och ånga </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06ED9E28" w14:textId="6827E958" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24B5112E" wp14:editId="75DE31C2">
+            <wp:extent cx="2838450" cy="742950"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="79692336" name="Bildobjekt 9" descr="Klassningssymboler för Metanol- och ättiksyrablandning."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 38" descr="Klassningssymboler för Metanol- och ättiksyrablandning."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="702945" cy="702945"/>
+                      <a:ext cx="2838450" cy="742950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...73 lines deleted...]
-    <w:p w14:paraId="7BE22F7B" w14:textId="77777777" w:rsidR="00BF6917" w:rsidRDefault="00BF6917" w:rsidP="00BF6917">
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>H290 Kan vara korrosivt för metaller </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D914A2" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>H301 Giftigt vid förtäring </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F97C37" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>H311 Giftigt vid hudkontakt </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1F435D" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>H314 Orsakar allvarliga frätskador på hud och ögon </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36682A84" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>H331 Giftigt vid inandning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5533DABA" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>H370 Orsakar organskador </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="415AE411" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc224130822"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Förvaring</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EC397D" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Förvaras väl ventilerad och får inte utsättas för antändningskällor. Brandskyddsutrustning ska finnas att tillgå. Behållare ska vara väl tillsluten. Kemikalien är klassad som frätande och bör därför förvaras under midjehöjd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F665E08" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc224130823"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Skyddsåtgärder vid hantering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553228C7" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Gravida och ammande arbetstagare får ej utföra arbetsmoment där blandningen förekommer, då det finns risk att exponeras för organtoxiska ämnen och ämnen som är skadliga när de tas upp genom huden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00534C43" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc224130824"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Följande skyddsutrustning vid hantering rekommenderas:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A16462" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="1418"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2F4487BB" w14:textId="77777777" w:rsidR="00BF6917" w:rsidRDefault="00BF6917" w:rsidP="00BF6917">
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Munskydd IIR med visir alternativt munskydd IIR och skyddsglasögon. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4894C65D" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="1418"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7317E91F" w14:textId="77777777" w:rsidR="00BF6917" w:rsidRDefault="00BF6917" w:rsidP="00BF6917">
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Nitrilhandskar (kraftig) med genombrottstid över 480 minuter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E8ABFED" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="1418"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="77574272" w14:textId="77777777" w:rsidR="00BF6917" w:rsidRDefault="00BF6917" w:rsidP="00BF6917">
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Skyddsförkläde med lång ärm. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF1A07D" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
       <w:pPr>
         <w:pStyle w:val="Liststycke"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:left="1418"/>
-[...37 lines deleted...]
-      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Skyddsåtgärder vid olycka </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA6E0DB" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...89 lines deleted...]
-      <w:r w:rsidRPr="007660AE">
+        <w:t>Vid förtäring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>: Skölj munnen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400D1EBB" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Vid hudkontakt</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="007660AE">
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>: Ta av alla nedstänkta kläder. Skölj huden med vatten (eller duscha). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5260B86F" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Vid inandning:</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="007660AE">
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> Flytta personen till frisk luft och se till att andningen underlättas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6390659F" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Vid kontakt med ögonen</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="007660AE">
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>: Skölj försiktigt med vatten i flera minuter. Ta ur eventuella kontaktlinser om det går. Fortsätt att skölja. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359762CC" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Vid förtäring</w:t>
-[...53 lines deleted...]
-      <w:r w:rsidRPr="00C97290">
+        <w:lastRenderedPageBreak/>
+        <w:t>Vid exponering/misstanke om exponering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>: Kontakta giftinformationscentralen/läkare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB60461" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Registrera eventuell arbetsskada i MedControl Pro. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D2AFAA" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Toc224130825"/>
+      <w:r w:rsidRPr="00FD1A05">
         <w:t>Hantering vid spill</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-[...12 lines deleted...]
-        <w:r w:rsidRPr="0090779A">
+      <w:bookmarkEnd w:id="53"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA9EFF7" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Undvik inandning av ångor. Undvik kontakt med ämnet. Säkerställ personlig skyddsutrustning för sanering (se rubrik </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00FD1A05">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
           <w:t>Skyddsåtgärder vid hantering</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F77FC5">
-[...461 lines deleted...]
-        <w:pStyle w:val="Punktlistanumrerad"/>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B679D16" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="1349" w:hanging="357"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="0080586C">
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Förhindra utsläpp i avlopp. Ta upp spill med hjälp av absorbent, exempelvis blöja/pappershandduk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61024455" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Avfallet läggs direkt i kraftig plastpåse och hanteras enligt rutin för kemikalieavfall, d.v.s. placeras väl förpackat i kärl för farligt avfall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F046DF0" w14:textId="564F61B9" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="612E6EC5">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Våttorka område med såpa och vatten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5687B8B7" w14:textId="472240D7" w:rsidR="00FD1A05" w:rsidRPr="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00DF5EAA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Registrera miljöavvikelse i MedControl Pro. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5EAA">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F68915A" w14:textId="77777777" w:rsidR="00A33B82" w:rsidRPr="000D04ED" w:rsidRDefault="00A33B82" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc100327195"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc224130784"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc224130804"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc226961363"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc226962845"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="046A1A82" w14:textId="4B32ACD9" w:rsidR="00A33B82" w:rsidRPr="00FD1A05" w:rsidRDefault="3B28C3B3" w:rsidP="181777B8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="181777B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Arbetsmiljöverkets föreskrifter och allmänna råd (AFS 2023:10) om risker i</w:t>
+      </w:r>
+      <w:r w:rsidR="7509D754" w:rsidRPr="181777B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="181777B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>arbetsmiljön.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EEC65E" w14:textId="331C482E" w:rsidR="00A33B82" w:rsidRPr="00FD1A05" w:rsidRDefault="3997C4ED" w:rsidP="181777B8">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="181777B8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="Georgia" w:cs="Georgia"/>
+          </w:rPr>
+          <w:t>Risker i arbetsmiljön (AFS 2023:10), föreskrifter - Arbetsmiljöverket</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A33B82">
+        <w:br/>
+        <w:t>Säkerhetsblad för produkter, se IT-stödet Klara kemikaliehantering (instruktioner för sökning finns på startsidan) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A33B82">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidR="00A33B82" w:rsidRPr="181777B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlnk"/>
           </w:rPr>
-          <w:t>Skyddsåtgärder vid hantering</w:t>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/klara</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A33B82">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3CFC08" w14:textId="77777777" w:rsidR="00A33B82" w:rsidRPr="00FD1A05" w:rsidRDefault="00A33B82" w:rsidP="00A33B82">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>Utöver skyddsbladens rekommendationer har vissa lokala tillägg gjorts avseende skyddsutrustning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279DB0B9" w14:textId="676F0F43" w:rsidR="00A33B82" w:rsidRPr="00FD1A05" w:rsidRDefault="00A33B82" w:rsidP="5C2B92DA">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Utredning av CMR-produkter. Hållbarhetsenheten, SÄS.  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="5C2B92DA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/amnen-a-o/miljo/Riskbedomning-av-kemikalier-och-av-CMR-produkter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>).</w:t>
-[...10 lines deleted...]
-        <w:ind w:left="1349" w:hanging="357"/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67917FBF" w14:textId="5273B549" w:rsidR="00A33B82" w:rsidRPr="00FD1A05" w:rsidRDefault="00A33B82" w:rsidP="5C2B92DA">
+      <w:pPr>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t>Förhindra utsläpp i avlopp. Ta upp spill med hjälp av absorbent, exempelvis blöja/pappershandduk.</w:t>
-[...24 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2278E4B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r>
-        <w:t>Våttorka</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Kemikaliehantering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>. Sjukhus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>vergripande riktlinje i milj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>ledningssystemet, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>Ä</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:t>S. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD1A05">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="2278E4B2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://hittadokument.vgregion.se/sas</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> område med såpa och vatten.</w:t>
-[...9 lines deleted...]
-        <w:ind w:left="1349" w:hanging="357"/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DEBAB8" w14:textId="63DD9940" w:rsidR="00A33B82" w:rsidRPr="00FD1A05" w:rsidRDefault="00A33B82" w:rsidP="5C2B92DA">
+      <w:pPr>
+        <w:ind w:right="-143"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Registrera miljöavvikelse i </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Akuta medicinska larm vid SÄS Borås. Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
       <w:r>
-        <w:t>MedControl</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="2278E4B2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://hittadokument.vgregion.se/sas</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Pro.</w:t>
-[...8 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId30"/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AE1A1C" w14:textId="62DEB4E6" w:rsidR="00A33B82" w:rsidRPr="00FD1A05" w:rsidRDefault="00A33B82" w:rsidP="5C2B92DA">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Akuta medicinska larm vid SÄS Skene</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2278E4B2">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sjukhusövergripande riktlinje, SÄS </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidRPr="2278E4B2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>https://hittadokument.vgregion.se/sas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6A0A4F" w14:textId="77777777" w:rsidR="00FD1A05" w:rsidRDefault="00FD1A05" w:rsidP="00FD1A05">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00FD1A05" w:rsidSect="00B96AFF">
+      <w:headerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="even" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:headerReference w:type="first" r:id="rId35"/>
+      <w:footerReference w:type="first" r:id="rId36"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1135" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04683843" w14:textId="77777777" w:rsidR="006821AB" w:rsidRDefault="006821AB">
+    <w:p w14:paraId="71F260C5" w14:textId="77777777" w:rsidR="005C0788" w:rsidRDefault="005C0788">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="038E8EBF" w14:textId="77777777" w:rsidR="006821AB" w:rsidRDefault="006821AB">
+    <w:p w14:paraId="4E82CB2D" w14:textId="77777777" w:rsidR="005C0788" w:rsidRDefault="005C0788">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="162BE2F4" w14:textId="77777777" w:rsidR="006821AB" w:rsidRDefault="006821AB">
+    <w:p w14:paraId="04C28D8F" w14:textId="77777777" w:rsidR="005C0788" w:rsidRDefault="005C0788">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier">
-    <w:panose1 w:val="02070409020205020404"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3FC6B21C" w14:textId="052E4292" w:rsidR="008250CC" w:rsidRDefault="008250CC" w:rsidP="008250CC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:jc w:val="center"/>
-[...1 lines deleted...]
-    <w:r w:rsidRPr="14D4F46B">
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="14D4F46B">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="14D4F46B">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
+    <w:pPr>
+      <w:pStyle w:val="Sidfot"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:id w:val="-2070031421"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (</w:t>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="14D4F46B" w:rsidRPr="14D4F46B">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
-[...2 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="14D4F46B">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
-[...2 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="14D4F46B" w:rsidRPr="14D4F46B">
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
       <w:rPr>
-        <w:rStyle w:val="Sidnummer"/>
-[...64 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="1FE2B822" w14:textId="08658379" w:rsidR="00660269" w:rsidRDefault="008250CC" w:rsidP="00FB2F0F">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39716D08" wp14:editId="19B0CF05">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4552950</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-114300</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="17" name="Bildobjekt 17">
+          <wp:docPr id="12" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1897920" cy="384860"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="441BBE37" w14:textId="77777777" w:rsidR="006821AB" w:rsidRDefault="006821AB"/>
+    <w:p w14:paraId="2DC71F6B" w14:textId="77777777" w:rsidR="005C0788" w:rsidRDefault="005C0788"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C281D9F" w14:textId="77777777" w:rsidR="006821AB" w:rsidRDefault="006821AB">
+    <w:p w14:paraId="5207ED51" w14:textId="77777777" w:rsidR="005C0788" w:rsidRDefault="005C0788">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="76937207" w14:textId="77777777" w:rsidR="006821AB" w:rsidRDefault="006821AB">
+    <w:p w14:paraId="3C78310F" w14:textId="77777777" w:rsidR="005C0788" w:rsidRDefault="005C0788">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="227101F6" w14:textId="222AAEC9" w:rsidR="004B5C86" w:rsidRDefault="004B5C86" w:rsidP="004B5C86">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
-      <w:tabs>
-[...3 lines deleted...]
-      </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D72D6C2" wp14:editId="29A5A2D3">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3C8B2CDB" w14:textId="77777777" w:rsidR="004B5C86" w:rsidRDefault="004B5C86" w:rsidP="004B5C86">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2D72D6C2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="3C8B2CDB" w14:textId="77777777" w:rsidR="004B5C86" w:rsidRDefault="004B5C86" w:rsidP="004B5C86">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="058CDD4D" w14:textId="7BCE32F6" w:rsidR="008A4EB9" w:rsidRDefault="00A5066F" w:rsidP="00413A60">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DFFA9B8" wp14:editId="245B2178">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-1270</wp:posOffset>
+                <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-5080</wp:posOffset>
+                <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4669155" cy="270510"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4669155" cy="270510"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="18075F67" w14:textId="77777777" w:rsidR="00A5066F" w:rsidRDefault="00A5066F" w:rsidP="00A5066F">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="0DFFA9B8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-.1pt;margin-top:-.4pt;width:367.65pt;height:21.3pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnfMVBGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc6911badZeR25iVxV&#10;ipJITpUzZsG7EjAUsHfdX9+B9ZfSnqpeYGCG+XjvMb/rtSJ74XwLpqLFKKdEGA51a7YV/fG6+vSF&#10;Eh+YqZkCIyp6EJ7eLT5+mHe2FGNoQNXCEUxifNnZijYh2DLLPG+EZn4EVhh0SnCaBTy6bVY71mF2&#10;rbJxns+yDlxtHXDhPd4+DE66SPmlFDw8S+lFIKqi2FtIq0vrJq7ZYs7KrWO2afmxDfYPXWjWGix6&#10;TvXAAiM71/6RSrfcgQcZRhx0BlK2XKQZcJoifzfNumFWpFkQHG/PMPn/l5Y/7df2xZHQf4UeCYyA&#10;dNaXHi/jPL10Ou7YKUE/Qng4wyb6QDheTmaz22I6pYSjb3yTT4uEa3Z5bZ0P3wRoEo2KOqQlocX2&#10;jz5gRQw9hcRiBlatUokaZUhX0dnnaZ4enD34Qhl8eOk1WqHf9KStr+bYQH3A8RwMzHvLVy328Mh8&#10;eGEOqcaJUL7hGRepAGvB0aKkAffrb/cxHhlALyUdSqei/ueOOUGJ+m6Qm9tiMolaS4fJ9GaMB3ft&#10;2Vx7zE7fA6qzwI9ieTJjfFAnUzrQb6jyZayKLmY41q5oOJn3YRA0/hIulssUhOqyLDyateUxdUQ1&#10;IvzavzFnjzQEJPAJTiJj5Ts2htiBj+UugGwTVRHnAdUj/KjMxODxF0XpX59T1OWvL34DAAD//wMA&#10;UEsDBBQABgAIAAAAIQCYyfFW3gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BS8NAFITvgv9h&#10;eYK3dpNoNaTZlBIoguihtZfeXrKvSTC7G7PbNvrrfZ7qaRhmmPny1WR6cabRd84qiOcRCLK1051t&#10;FOw/NrMUhA9oNfbOkoJv8rAqbm9yzLS72C2dd6ERPGJ9hgraEIZMSl+3ZNDP3UCWs6MbDQa2YyP1&#10;iBceN71MouhJGuwsP7Q4UNlS/bk7GQWv5eYdt1Vi0p++fHk7roev/WGh1P3dtF6CCDSFaxn+8Bkd&#10;Cmaq3MlqL3oFs4SLLMzP6fPDIgZRKXiMU5BFLv/jF78AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAp3zFQRoCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAmMnxVt4AAAAGAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="18075F67" w14:textId="77777777" w:rsidR="00A5066F" w:rsidRDefault="00A5066F" w:rsidP="00A5066F">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00762EE0">
-[...78 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF1D"/>
-[...159 lines deleted...]
-    <w:nsid w:val="05DF67F4"/>
+    <w:nsid w:val="03C14907"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="75525A52"/>
-[...226 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="00B09D52">
+    <w:tmpl w:val="27A66748"/>
+    <w:lvl w:ilvl="0" w:tplc="8D928DEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Punktlistanumrerad"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="85126D3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A8E4BB60">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DDF0CCA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C2AE3E04">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="93D00A3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5312" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6A0A7AFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="873EB43E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6752" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5C0EFC82">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="180"/>
+        <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07F0337A"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06E4BC7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1E54CEB4"/>
-[...225 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="041D000F">
+    <w:tmpl w:val="FF82AA22"/>
+    <w:lvl w:ilvl="0" w:tplc="5478009C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B668334E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C6204790">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C65C4F0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="668A37A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="429E1052">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5D529C36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="59CEAA16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AFC0D54E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08E76829"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="037865BE"/>
+    <w:lvl w:ilvl="0" w:tplc="C0EA885E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="2072" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DF8447CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2792" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="69BCE9E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3512" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="15C223CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4232" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="67325B8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4952" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F392C14C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5672" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F9D4BE6A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6392" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="977C0D3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7112" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AF169160">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7832" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1480309A"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E3B159A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7B82C9A8"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="EE4209AA"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5312" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14A77797"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6C3EEEE0"/>
+    <w:lvl w:ilvl="0" w:tplc="A1FE067C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2EACF47A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6752" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A5BA6312">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04907302">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A9C8E498">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5E12575E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2FC876C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1F4CF96C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="716EF34E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6227,732 +3728,137 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D520AB4"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E3A3352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B9E412AC"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="955C6B3E"/>
+    <w:lvl w:ilvl="0" w:tplc="86DABA58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
-[...117 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="2E72531E">
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5B9030E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A1907D1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="23BE8BDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C2B04ECC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6290BD00">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="53182AF4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="50DC8A74">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="223E2FDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...476 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7022,531 +3928,309 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40C928FF"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E173E85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0AE0B72A"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="7E2A7014"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5312" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41C017DC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0AACA41A"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6752" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42196C05"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49FBFF72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="741857FC"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="AE50CCB4"/>
+    <w:lvl w:ilvl="0" w:tplc="9EF82C20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...12 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0BEA6B24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...11 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D9DC625A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8C5E8EE8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...11 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E70AEA60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...11 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F844112C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3196BFF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...11 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E2E898DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...51 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="247285FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7616,1900 +4300,1150 @@
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="575E01E6"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54993CF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E154E454"/>
-[...344 lines deleted...]
-    <w:tmpl w:val="BBDECBB4"/>
+    <w:tmpl w:val="38C0A282"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5312" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6752" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C630547"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="654B2912"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FD904A6C"/>
-[...112 lines deleted...]
-    <w:tmpl w:val="6E065FEC"/>
+    <w:tmpl w:val="803AAE90"/>
     <w:lvl w:ilvl="0" w:tplc="041D000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5312" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6752" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E5B186B"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D977EF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="03D2F372"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="1B9CB53E"/>
+    <w:lvl w:ilvl="0" w:tplc="923C9BE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1712" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8DB2635C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2432" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3E8AA198">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="EEBE78D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="98B03B48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3872" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8406577C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A4B43EF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4592" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4FE43B48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5312" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C79667F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70FF48BC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10501D90"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6032" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6752" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7472" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="706B1852"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E0DAEE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4FB2CAB0"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="3586E04E"/>
+    <w:lvl w:ilvl="0" w:tplc="A1CC896E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D9F65B4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="31423C68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BE066058">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6556022C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="95684AE8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1038A4F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3C7EFB50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...22 lines deleted...]
-      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...13 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B68A6080">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...226 lines deleted...]
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="1" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="915092585">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="2" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1310554619">
+  <w:num w:numId="3" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="915212380">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1326782570">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="150604236">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="643122899">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1936937924">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="418336682">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="46535371">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="88891584">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="456989728">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="200090280">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="455370749">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="933174607">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1394431404">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1779762354">
-[...14 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="2087990656">
+  <w:num w:numId="17" w16cid:durableId="723523714">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="542602259">
-[...97 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
     <w:rsid w:val="000051D5"/>
-    <w:rsid w:val="0000570D"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="000279C4"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
+    <w:rsid w:val="00047B81"/>
     <w:rsid w:val="00050500"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
-    <w:rsid w:val="00064DEB"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="0007274E"/>
     <w:rsid w:val="00084024"/>
-    <w:rsid w:val="00085598"/>
     <w:rsid w:val="0009062C"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000E36FF"/>
+    <w:rsid w:val="000C40C2"/>
     <w:rsid w:val="000E463B"/>
     <w:rsid w:val="000E5A7E"/>
-    <w:rsid w:val="000E712E"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
+    <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
-    <w:rsid w:val="00136D67"/>
     <w:rsid w:val="00137B6D"/>
+    <w:rsid w:val="0014019D"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
-    <w:rsid w:val="001423AD"/>
-    <w:rsid w:val="00143F2E"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00157D5B"/>
-    <w:rsid w:val="00161433"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001647A6"/>
+    <w:rsid w:val="0016430A"/>
     <w:rsid w:val="00164C3D"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="00170F33"/>
     <w:rsid w:val="0017508E"/>
+    <w:rsid w:val="00175936"/>
     <w:rsid w:val="00181FDC"/>
     <w:rsid w:val="00184167"/>
-    <w:rsid w:val="001841C2"/>
     <w:rsid w:val="001860B9"/>
-    <w:rsid w:val="00186CAC"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
-    <w:rsid w:val="00195A6F"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001D11E5"/>
     <w:rsid w:val="001E3789"/>
-    <w:rsid w:val="001F3711"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00200012"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
-    <w:rsid w:val="00213A2A"/>
-    <w:rsid w:val="00213A49"/>
+    <w:rsid w:val="00215BA8"/>
     <w:rsid w:val="00217DEC"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
-    <w:rsid w:val="0024018F"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="0026579C"/>
     <w:rsid w:val="00270FA8"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
+    <w:rsid w:val="002B3748"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
-    <w:rsid w:val="002C20D0"/>
-    <w:rsid w:val="002C2913"/>
     <w:rsid w:val="002C60AD"/>
-    <w:rsid w:val="002D0912"/>
     <w:rsid w:val="002D0E0E"/>
-    <w:rsid w:val="002D213D"/>
     <w:rsid w:val="002D6023"/>
     <w:rsid w:val="002E263F"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
     <w:rsid w:val="002F2CFF"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
+    <w:rsid w:val="003122C8"/>
+    <w:rsid w:val="00315233"/>
     <w:rsid w:val="003203D7"/>
-    <w:rsid w:val="00320531"/>
     <w:rsid w:val="00320F86"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="00330E8A"/>
-    <w:rsid w:val="00333584"/>
+    <w:rsid w:val="00334EDB"/>
     <w:rsid w:val="00337F99"/>
-    <w:rsid w:val="00340F0F"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
     <w:rsid w:val="00350CC4"/>
-    <w:rsid w:val="00351022"/>
     <w:rsid w:val="00360E0D"/>
-    <w:rsid w:val="00362EBE"/>
     <w:rsid w:val="0036357D"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
+    <w:rsid w:val="00390E4C"/>
     <w:rsid w:val="0039118E"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
     <w:rsid w:val="003B2A4B"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E7467"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
-    <w:rsid w:val="00403535"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
     <w:rsid w:val="00413A60"/>
     <w:rsid w:val="004230F7"/>
-    <w:rsid w:val="00430EAF"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
-    <w:rsid w:val="00434E10"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00443A8D"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="0045483B"/>
     <w:rsid w:val="00460ED0"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
     <w:rsid w:val="00472482"/>
+    <w:rsid w:val="004735F1"/>
     <w:rsid w:val="00480DC7"/>
     <w:rsid w:val="004876F6"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="004A3347"/>
     <w:rsid w:val="004A355D"/>
     <w:rsid w:val="004A4970"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B5C86"/>
     <w:rsid w:val="004C3536"/>
-    <w:rsid w:val="004D10A0"/>
     <w:rsid w:val="004D7BA3"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
+    <w:rsid w:val="004F6880"/>
     <w:rsid w:val="00501433"/>
-    <w:rsid w:val="005113D5"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="00511DC8"/>
-    <w:rsid w:val="00517DE3"/>
     <w:rsid w:val="00531E60"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
+    <w:rsid w:val="00550232"/>
     <w:rsid w:val="005578FA"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
-    <w:rsid w:val="005661FD"/>
     <w:rsid w:val="00567820"/>
+    <w:rsid w:val="0057277B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
-    <w:rsid w:val="00581B71"/>
     <w:rsid w:val="00582490"/>
     <w:rsid w:val="00597E28"/>
-    <w:rsid w:val="005A0264"/>
-    <w:rsid w:val="005A3C49"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
-    <w:rsid w:val="005B6C6F"/>
     <w:rsid w:val="005C0045"/>
+    <w:rsid w:val="005C0788"/>
     <w:rsid w:val="005C084E"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
-    <w:rsid w:val="005D3FE0"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="005E4EE9"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
     <w:rsid w:val="00614E64"/>
-    <w:rsid w:val="00615403"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
-    <w:rsid w:val="00623CFA"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="00634042"/>
-    <w:rsid w:val="00652C3F"/>
+    <w:rsid w:val="00637556"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
-    <w:rsid w:val="00664311"/>
     <w:rsid w:val="00665F89"/>
-    <w:rsid w:val="00666F27"/>
-    <w:rsid w:val="0067219B"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="006821AB"/>
     <w:rsid w:val="00685193"/>
-    <w:rsid w:val="00685332"/>
-    <w:rsid w:val="006A0BAE"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
-    <w:rsid w:val="006B0686"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
     <w:rsid w:val="006C5048"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
     <w:rsid w:val="006D0CFB"/>
     <w:rsid w:val="006D30C0"/>
     <w:rsid w:val="006D7535"/>
-    <w:rsid w:val="006E32DB"/>
     <w:rsid w:val="006E450B"/>
     <w:rsid w:val="006F0D7E"/>
     <w:rsid w:val="00710B77"/>
     <w:rsid w:val="007155D5"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
-    <w:rsid w:val="00723E78"/>
+    <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
-    <w:rsid w:val="007310F7"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="00741DE7"/>
     <w:rsid w:val="00754905"/>
     <w:rsid w:val="00760038"/>
     <w:rsid w:val="00762EE0"/>
     <w:rsid w:val="00765C41"/>
-    <w:rsid w:val="007660AE"/>
-    <w:rsid w:val="007677E8"/>
     <w:rsid w:val="00771100"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
-    <w:rsid w:val="00795595"/>
     <w:rsid w:val="007A334E"/>
     <w:rsid w:val="007A5C6F"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007E2A89"/>
+    <w:rsid w:val="007D786D"/>
+    <w:rsid w:val="007E4E5C"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
-    <w:rsid w:val="008051C4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0080586C"/>
     <w:rsid w:val="00821A1B"/>
-    <w:rsid w:val="008250CC"/>
-    <w:rsid w:val="008262D6"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
     <w:rsid w:val="00843F48"/>
+    <w:rsid w:val="00847716"/>
     <w:rsid w:val="00851423"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="008647E6"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
     <w:rsid w:val="00873419"/>
-    <w:rsid w:val="00874120"/>
     <w:rsid w:val="00880E83"/>
     <w:rsid w:val="00892F28"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008B389F"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
+    <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
-    <w:rsid w:val="008F31D3"/>
     <w:rsid w:val="008F589F"/>
     <w:rsid w:val="00906238"/>
-    <w:rsid w:val="0090779A"/>
     <w:rsid w:val="00907EF9"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
+    <w:rsid w:val="009211C2"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
     <w:rsid w:val="0093085B"/>
     <w:rsid w:val="00931C57"/>
     <w:rsid w:val="009347A5"/>
-    <w:rsid w:val="009402C8"/>
     <w:rsid w:val="00942257"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
-    <w:rsid w:val="00952448"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
     <w:rsid w:val="00957D35"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00972A56"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00982A09"/>
+    <w:rsid w:val="00987399"/>
+    <w:rsid w:val="00995F4C"/>
     <w:rsid w:val="009A07DC"/>
-    <w:rsid w:val="009B1ED2"/>
+    <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009B1F6B"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
     <w:rsid w:val="009C2E3E"/>
+    <w:rsid w:val="009C6A28"/>
     <w:rsid w:val="009C6C0C"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
-    <w:rsid w:val="009F6DB8"/>
     <w:rsid w:val="00A006A5"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
-    <w:rsid w:val="00A319A9"/>
     <w:rsid w:val="00A33051"/>
+    <w:rsid w:val="00A33B82"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
-    <w:rsid w:val="00A5066F"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
+    <w:rsid w:val="00A55086"/>
     <w:rsid w:val="00A65FD4"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
     <w:rsid w:val="00A90D77"/>
     <w:rsid w:val="00A92E07"/>
-    <w:rsid w:val="00A97997"/>
     <w:rsid w:val="00AA0B3A"/>
-    <w:rsid w:val="00AA1106"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AB327E"/>
     <w:rsid w:val="00AC3FF6"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
-    <w:rsid w:val="00AE6274"/>
     <w:rsid w:val="00AF5AAF"/>
-    <w:rsid w:val="00AF6BE1"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
     <w:rsid w:val="00B33FDD"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
-    <w:rsid w:val="00B4050E"/>
+    <w:rsid w:val="00B405A1"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
-    <w:rsid w:val="00B45CE5"/>
+    <w:rsid w:val="00B45B92"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B540A4"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
-    <w:rsid w:val="00B67211"/>
-    <w:rsid w:val="00B70433"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
+    <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
     <w:rsid w:val="00B92C14"/>
     <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA4959"/>
-    <w:rsid w:val="00BB3A9F"/>
     <w:rsid w:val="00BB69DB"/>
     <w:rsid w:val="00BC322E"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BD77A2"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF6917"/>
     <w:rsid w:val="00C01F0D"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C23D24"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00C355EB"/>
+    <w:rsid w:val="00C23B4A"/>
     <w:rsid w:val="00C4115D"/>
     <w:rsid w:val="00C43BDD"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C64000"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
-    <w:rsid w:val="00C839A8"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
-    <w:rsid w:val="00C97290"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
-    <w:rsid w:val="00CA5562"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
-    <w:rsid w:val="00CB1A89"/>
     <w:rsid w:val="00CB1ED7"/>
+    <w:rsid w:val="00CB4BC3"/>
     <w:rsid w:val="00CC167C"/>
     <w:rsid w:val="00CC52D9"/>
     <w:rsid w:val="00CD6647"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CE651D"/>
+    <w:rsid w:val="00CF1247"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00D04404"/>
+    <w:rsid w:val="00D00BD7"/>
     <w:rsid w:val="00D074DB"/>
     <w:rsid w:val="00D139CF"/>
+    <w:rsid w:val="00D1552A"/>
     <w:rsid w:val="00D20779"/>
-    <w:rsid w:val="00D31E01"/>
+    <w:rsid w:val="00D30CA5"/>
     <w:rsid w:val="00D37E7F"/>
-    <w:rsid w:val="00D44732"/>
     <w:rsid w:val="00D47AD7"/>
-    <w:rsid w:val="00D511DA"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D609B7"/>
+    <w:rsid w:val="00D62468"/>
+    <w:rsid w:val="00D67C88"/>
     <w:rsid w:val="00D85218"/>
-    <w:rsid w:val="00D8522B"/>
     <w:rsid w:val="00D915B1"/>
     <w:rsid w:val="00DA299D"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DC133A"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
+    <w:rsid w:val="00DF5EAA"/>
     <w:rsid w:val="00E026BF"/>
-    <w:rsid w:val="00E059DF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E329DB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E446C6"/>
+    <w:rsid w:val="00E11F13"/>
+    <w:rsid w:val="00E411B6"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
     <w:rsid w:val="00EA00CB"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
-    <w:rsid w:val="00EB14FF"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
     <w:rsid w:val="00F22264"/>
     <w:rsid w:val="00F2564D"/>
     <w:rsid w:val="00F35B05"/>
     <w:rsid w:val="00F413D9"/>
-    <w:rsid w:val="00F474DB"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F77FC5"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00F92D6E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FA523C"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
     <w:rsid w:val="00FB6392"/>
     <w:rsid w:val="00FC4F36"/>
+    <w:rsid w:val="00FD1A05"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
     <w:rsid w:val="00FF7C02"/>
+    <w:rsid w:val="01DF9725"/>
+    <w:rsid w:val="020F0C60"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="14D4F46B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="2B7A2837"/>
+    <w:rsid w:val="06CB4E69"/>
+    <w:rsid w:val="0A714E40"/>
+    <w:rsid w:val="12E7A28A"/>
+    <w:rsid w:val="181777B8"/>
+    <w:rsid w:val="1AF82A62"/>
+    <w:rsid w:val="1F981C14"/>
+    <w:rsid w:val="1FE99DCD"/>
+    <w:rsid w:val="222CC9B2"/>
+    <w:rsid w:val="2278E4B2"/>
+    <w:rsid w:val="24A1EB4A"/>
+    <w:rsid w:val="2788576B"/>
+    <w:rsid w:val="282C1A7A"/>
+    <w:rsid w:val="2962C58D"/>
+    <w:rsid w:val="29DBC355"/>
+    <w:rsid w:val="2C262EE2"/>
+    <w:rsid w:val="2C4CD54E"/>
+    <w:rsid w:val="30639761"/>
+    <w:rsid w:val="3445A21B"/>
+    <w:rsid w:val="34AFD830"/>
+    <w:rsid w:val="365EF04E"/>
+    <w:rsid w:val="3704A795"/>
+    <w:rsid w:val="398E7595"/>
+    <w:rsid w:val="3997C4ED"/>
+    <w:rsid w:val="3B28C3B3"/>
+    <w:rsid w:val="3C4062EA"/>
+    <w:rsid w:val="3F59872F"/>
+    <w:rsid w:val="3F6523CA"/>
+    <w:rsid w:val="45A874B0"/>
+    <w:rsid w:val="47F0E674"/>
+    <w:rsid w:val="4C104555"/>
+    <w:rsid w:val="50ABD346"/>
+    <w:rsid w:val="5687BA2C"/>
+    <w:rsid w:val="56CD1C23"/>
+    <w:rsid w:val="5B31F6C6"/>
+    <w:rsid w:val="5C2B92DA"/>
+    <w:rsid w:val="5D299977"/>
+    <w:rsid w:val="5E524747"/>
+    <w:rsid w:val="612E6EC5"/>
+    <w:rsid w:val="61B2249C"/>
+    <w:rsid w:val="630B3861"/>
+    <w:rsid w:val="63463843"/>
     <w:rsid w:val="647B2B65"/>
+    <w:rsid w:val="64BEB06D"/>
+    <w:rsid w:val="666145EA"/>
+    <w:rsid w:val="69F1D4E0"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="761E9694"/>
+    <w:rsid w:val="6C130DA2"/>
+    <w:rsid w:val="70AAF982"/>
+    <w:rsid w:val="72C3ECD5"/>
+    <w:rsid w:val="73E68418"/>
+    <w:rsid w:val="7458AA19"/>
+    <w:rsid w:val="7509D754"/>
+    <w:rsid w:val="79E3B7D3"/>
+    <w:rsid w:val="7A938FD7"/>
+    <w:rsid w:val="7C4B4F10"/>
+    <w:rsid w:val="7C570222"/>
+    <w:rsid w:val="7D011311"/>
+    <w:rsid w:val="7F536395"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
       <v:stroke color="#4a773c" weight="1pt"/>
       <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
+  <w15:docId w15:val="{BD9EEFC7-5797-4914-8BFE-37153C33DB13}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9847,174 +5781,202 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00170F33"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="80" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="992" w:right="868"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="002D0912"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1400" w:after="200"/>
-      <w:ind w:left="992"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00B540A4"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="20" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00170F33"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="140" w:after="20" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rubrik9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Rubrik9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A32ED"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
@@ -10177,70 +6139,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="002D0912"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
@@ -10262,51 +6225,51 @@
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -10352,234 +6315,228 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00B540A4"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00170F33"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
-    <w:rsid w:val="004A3347"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C64000"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsunderrubrik">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsunderrubrikChar">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C64000"/>
+    <w:rsid w:val="00DF5EAA"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="1349"/>
+      <w:ind w:left="851" w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C64000"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1707"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -10616,118 +6573,118 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004B5C86"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
@@ -11709,56 +7666,56 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004B5C86"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="3"/>
       </w:numPr>
-      <w:ind w:left="1349" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
@@ -11884,312 +7841,3141 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistanumrerad">
-[...2 lines deleted...]
-    <w:rsid w:val="00AB327E"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
+    <w:name w:val="Rubrik 9 Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Rubrik9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Brdtext">
+    <w:name w:val="Body Text"/>
+    <w:aliases w:val="(=Löpande text)"/>
+    <w:link w:val="BrdtextChar"/>
+    <w:rsid w:val="009A32ED"/>
     <w:pPr>
-      <w:numPr>
-[...6 lines deleted...]
-      <w:ind w:left="1349" w:right="868" w:hanging="357"/>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="24"/>
+      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Punktlistaniv2">
-    <w:name w:val="Punktlista nivå 2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
+    <w:name w:val="Brödtext Char"/>
+    <w:aliases w:val="(=Löpande text) Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Brdtext"/>
+    <w:rsid w:val="009A32ED"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
+    <w:name w:val="Tabell"/>
+    <w:link w:val="TabellChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00685332"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:numPr>
-[...4 lines deleted...]
-      </w:tabs>
       <w:spacing w:line="288" w:lineRule="auto"/>
-      <w:ind w:left="1706" w:right="868" w:hanging="357"/>
+      <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="IngresstextVGR">
-[...15 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
+    <w:name w:val="Tabell Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Tabell"/>
+    <w:rsid w:val="00831C35"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...44 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarsreferens">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="AnvndHyperlnk">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002D213D"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Olstomnmnande">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00672EC3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Innehllsfrteckningsrubrik">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Rubrik1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00215BA8"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:contextualSpacing w:val="0"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarer">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="KommentarerChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002D213D"/>
+    <w:rsid w:val="00987399"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarerChar">
     <w:name w:val="Kommentarer Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Kommentarer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002D213D"/>
-[...6 lines deleted...]
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="002D213D"/>
+    <w:rsid w:val="00987399"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarsmneChar">
-[...12 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="Kommentarsreferens">
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00362EBE"/>
+    <w:rsid w:val="00987399"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-[...12 lines deleted...]
-      <w:u w:val="single"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="52630940">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="872883291">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="553469190">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="230628721">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="346641804">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="473645772">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1898936209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="738164630">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1112356454">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="248004623">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1728337051">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1693458206">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1213229590">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1353343500">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1952472576">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1173956319">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="380325300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="572351325">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1705590916">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="378865250">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1611929771">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="809253126">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1518039135">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1540048692">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="597908266">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1097336745">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="337732512">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="162090918">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="824273514">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="101651685">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1923374689">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="922832177">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="198784427">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1442797535">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="934821807">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1055280021">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="543762149">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="639530723">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="533422431">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="287591952">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="358627374">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1192837392">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2102988866">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="890386668">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="491258735">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="414059823">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1711107271">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1583026599">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1199198609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1178469125">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1765681865">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1189832637">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="189684901">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="163519532">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="539779091">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="780687124">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="651252463">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1319773127">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="711271225">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1282539891">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="779758273">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="321201911">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="484902819">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1392509058">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="708460521">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1734279507">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1121802438">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1438057272">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="130828108">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1381438285">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1369992904">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1867600976">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="846332713">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="557590105">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1130904258">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="87310701">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1643460336">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="58673515">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="941110018">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1040974662">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="457794608">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1050299434">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1451701906">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1284120023">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="709650821">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1925410197">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="859317574">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1520050009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2048867699">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="255016031">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="841622502">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1048913704">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1200361132">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="53286127">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="393087616">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="779640391">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1132944075">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1139764179">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="709106368">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2079789747">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="473376290">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="11691724">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1310788087">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1135293433">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="206070067">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1696080621">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2016836180">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="871694635">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="279150240">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="507334369">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1138839568">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="73868427">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="228881996">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="538204055">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="84230776">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2092044946">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1708219861">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="598753666">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="893855465">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1497843200">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="987436741">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2076589168">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="576523673">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1157067391">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="22904242">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="214122814">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1982691680">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="802770168">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1566917563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="346101335">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2035691802">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1502312996">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1688093394">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="63601384">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1239560672">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="70080010">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="430664171">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1902593594">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="401758250">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1933006046">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="321280732">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1012873932">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="11804248">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1255820979">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="560478215">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="722338636">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1183864957">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1434938373">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="754983947">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="404642900">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1190532370">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="652758222">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="69734623">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="916212662">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1426532118">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="6061553">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1008411944">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1399208177">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="184684159">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1344165530">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="552273896">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="827213278">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1661038753">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1835221716">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1534225547">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="437405611">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1067611595">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2081368362">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="330258457">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1021860303">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="22095639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="779565931">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1860240276">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1280523966">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="694766966">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1173179168">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="116800784">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="493493538">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="701171471">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1219240947">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="680933629">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1115640218">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="575238722">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1972662551">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1757285007">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="435171896">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1606840417">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="544030098">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1964118736">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2066100974">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="752700668">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="160857241">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="788014185">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="458032775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1272401135">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="427123836">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="346443933">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="900944633">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="41372882">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1131555418">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1653868793">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="235940749">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="158667059">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="166482399">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1744402881">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="17895961">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1432125364">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1333726485">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1777284031">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2062287465">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="268858585">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1327660799">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="511913651">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1355032066">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="991132916">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1774475541">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="42756137">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1027029170">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="336464867">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1072965190">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1842575128">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1074939001">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1156454278">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="704645921">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="772364092">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1185900840">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1468864384">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="758135761">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1944341759">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1704860310">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1970502564">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="464347220">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="932783842">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2069957073">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="218785198">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9613-1190749860-104/surrogate/8%20Kemikaliehantering.pdf" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-30/surrogate" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas294-665190166-1349/native/CMR%20-%20utredning%20240409.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9613-1190749860-104/surrogate/8%20Kemikaliehantering.pdf" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/amnen-a-o/miljo/Riskbedomning-av-kemikalier-och-av-CMR-produkter" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.gif" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/klara/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-31/surrogate" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-31/surrogate" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/kemiska-arbetsmiljorisker-2011-19-foreskrifter/?hl=AFS%202011:19" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-30/surrogate" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId30" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://ec6941a9-323b-4139-8bb8-506eafe95723" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-30/surrogate" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9613-1190749860-104/surrogate/8%20Kemikaliehantering.pdf" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://d2752e1c-c6ec-4ab0-b992-d743dc361196" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://d8c57693-d4bd-4874-9703-aab6f0662cb2" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9613-1190749860-104/surrogate/8%20Kemikaliehantering.pdf" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas294-665190166-1349/native/CMR%20-%20utredning%20240409.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://12763deb-9e3b-4afd-b000-5bd4339fac4c" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="rewritten://f080302b-70a7-44b0-8b7e-d5f016f15377" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/amnen-a-o/miljo/Riskbedomning-av-kemikalier-och-av-CMR-produkter" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-31/surrogate" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-31/surrogate" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="bookmark://_Thinprep_preservcyt_solution" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/sodra-alvsborgs-sjukhus/stod-och-tjanster/system-a-o/klara/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/sas9642-738863596-30/surrogate" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -12470,58 +11256,58 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>11839</Characters>
+  <Pages>8</Pages>
+  <Words>1399</Words>
+  <Characters>9533</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>98</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>257</Lines>
+  <Paragraphs>176</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12961</CharactersWithSpaces>
+  <CharactersWithSpaces>10756</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Fixeringsvätskor för provtagning. Skyddsinstruktioner för hantering, SÄS</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy/>
-  <revision>1</revision>
+  <lastModifiedBy>Madeleine Wahlgren</lastModifiedBy>
+  <revision>11</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>