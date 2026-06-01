--- v0 (2025-11-26)
+++ v1 (2026-06-01)
@@ -1,11494 +1,12222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F7626C" w:rsidP="00982150" w:rsidRDefault="00491C1B" w14:paraId="28F64E30" w14:textId="77777777">
+    <w:p w14:paraId="576F4AE9" w14:textId="77777777" w:rsidR="00910099" w:rsidRDefault="00910099" w:rsidP="00910099">
       <w:pPr>
         <w:pStyle w:val="Rubrik1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc100327184"/>
+      <w:r w:rsidRPr="00910099">
+        <w:t>Vårdhygien - Viral hemorragisk feber (VHF)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C39404" w14:textId="77777777" w:rsidR="00B2570C" w:rsidRPr="00B2570C" w:rsidRDefault="00B2570C" w:rsidP="00B2570C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B2570C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Till exempel Ebola, Marburg, Lassa och Krim-Kongo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A124B98" w14:textId="77777777" w:rsidR="00B2570C" w:rsidRPr="00B2570C" w:rsidRDefault="00B2570C" w:rsidP="00B2570C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B2570C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Regiongemensam vårdhygienisk rutin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BC1DCA" w14:textId="34501ED1" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
       </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc227400646"/>
       <w:r>
-        <w:t xml:space="preserve">Vårdhygien – Viral </w:t>
-[...74 lines deleted...]
-      <w:bookmarkStart w:name="_Toc175065548" w:id="2"/>
+        <w:t>Förändringar sedan föregående version</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="009A32ED">
-[...2 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:bookmarkEnd w:id="2"/>
-[...65 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="153E03BB" w14:textId="7E689DC6" w:rsidR="00651993" w:rsidRDefault="00651993" w:rsidP="00203150">
+      <w:bookmarkStart w:id="2" w:name="_Toc100327185"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc72840807"/>
+      <w:r w:rsidRPr="00651993">
+        <w:t>Justerat felaktig</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2091A">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00651993">
+        <w:t>länk</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2091A">
+        <w:t>ar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00651993">
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204433D0" w14:textId="77777777" w:rsidR="00EF696C" w:rsidRDefault="00EF696C" w:rsidP="00203150">
+      <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6660DA9D" w14:textId="2A8EC736" w:rsidR="00B405A1" w:rsidRDefault="00B405A1" w:rsidP="001A623F">
+      <w:pPr>
+        <w:pStyle w:val="UnderrubrikVGR"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc181866758"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t>Innehållsförteckning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="52497297" w14:textId="6522765B" w:rsidR="00711235" w:rsidRDefault="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
+        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc227400646" w:history="1">
+        <w:r w:rsidRPr="00DF42B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förändringar sedan föregående version</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227400646 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="66BDED76" w14:textId="4B0BBA0C" w:rsidR="00711235" w:rsidRDefault="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227400647" w:history="1">
+        <w:r w:rsidRPr="00DF42B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bakgrund och syfte</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227400647 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1F4BA335" w14:textId="75B75806" w:rsidR="00711235" w:rsidRDefault="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227400648" w:history="1">
+        <w:r w:rsidRPr="00DF42B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utförande</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227400648 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="33C0EBD7" w14:textId="71185D42" w:rsidR="00711235" w:rsidRDefault="00711235" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227400649" w:history="1">
+        <w:r w:rsidRPr="00DF42B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Smittsamhetsbedömning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227400649 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0B246ACE" w14:textId="02D2FD3A" w:rsidR="00711235" w:rsidRDefault="00711235" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227400650" w:history="1">
+        <w:r w:rsidRPr="00DF42B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Patient som kontaktar sjukvården</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227400650 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0F221032" w14:textId="5B3707CE" w:rsidR="00711235" w:rsidRDefault="00711235" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227400651" w:history="1">
+        <w:r w:rsidRPr="00DF42B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Handläggning på mottagning/enhet</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227400651 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="28D3F9D9" w14:textId="6F0891E5" w:rsidR="00711235" w:rsidRDefault="00711235" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227400652" w:history="1">
+        <w:r w:rsidRPr="00DF42B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Personlig skyddsutrustning (PPE)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227400652 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6724CFB3" w14:textId="30FC7BBC" w:rsidR="00711235" w:rsidRDefault="00711235" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227400653" w:history="1">
+        <w:r w:rsidRPr="00DF42B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Utrustning som behövs</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227400653 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0A40E604" w14:textId="2D906370" w:rsidR="00711235" w:rsidRDefault="00711235" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227400654" w:history="1">
+        <w:r w:rsidRPr="00DF42B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Exponerad personal eller skadad skyddsutrustning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227400654 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="76C4CEB6" w14:textId="14DEDED1" w:rsidR="00711235" w:rsidRDefault="00711235" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227400655" w:history="1">
+        <w:r w:rsidRPr="00DF42B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Provhantering</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227400655 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="773B2336" w14:textId="12A3359E" w:rsidR="00711235" w:rsidRDefault="00711235" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227400656" w:history="1">
+        <w:r w:rsidRPr="00DF42B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Transport</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227400656 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="32C2BBA4" w14:textId="0A916D0A" w:rsidR="00711235" w:rsidRDefault="00711235" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227400657" w:history="1">
+        <w:r w:rsidRPr="00DF42B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Patientnära material och utrustning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227400657 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="73A54124" w14:textId="089572C9" w:rsidR="00711235" w:rsidRDefault="00711235" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227400658" w:history="1">
+        <w:r w:rsidRPr="00DF42B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Städning, rengöring och desinfektion</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227400658 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25C0F59F" w14:textId="7626BCA0" w:rsidR="00711235" w:rsidRDefault="00711235" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227400659" w:history="1">
+        <w:r w:rsidRPr="00DF42B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Tvätt och avfallshantering</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227400659 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="769B8BD5" w14:textId="122DE07B" w:rsidR="00711235" w:rsidRDefault="00711235" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227400660" w:history="1">
+        <w:r w:rsidRPr="00DF42B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Förberedelser</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227400660 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="485057A0" w14:textId="597CC8EF" w:rsidR="00711235" w:rsidRDefault="00711235" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227400661" w:history="1">
+        <w:r w:rsidRPr="00DF42B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Avloppshantering</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227400661 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4D3E68AB" w14:textId="536E4A5D" w:rsidR="00711235" w:rsidRDefault="00711235" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227400662" w:history="1">
+        <w:r w:rsidRPr="00DF42B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Obduktion/dödsfall</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227400662 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6E425643" w14:textId="132EFC72" w:rsidR="00711235" w:rsidRDefault="00711235" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Innehll2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227400663" w:history="1">
+        <w:r w:rsidRPr="00DF42B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Ansvar och avsteg</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227400663 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="01F448FF" w14:textId="24FF5C3C" w:rsidR="00711235" w:rsidRDefault="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227400664" w:history="1">
+        <w:r w:rsidRPr="00DF42B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Källförteckning</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227400664 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="13A10D78" w14:textId="64365ABE" w:rsidR="00711235" w:rsidRDefault="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227400665" w:history="1">
+        <w:r w:rsidRPr="00DF42B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Arbetsgrupp</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227400665 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="248E7C3B" w14:textId="13F67BDE" w:rsidR="00711235" w:rsidRDefault="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Innehll1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc227400666" w:history="1">
+        <w:r w:rsidRPr="00DF42B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Bilaga 1, Instruktion personlig skyddsutrustning, PPE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc227400666 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1FC6584C" w14:textId="0940A06E" w:rsidR="00B405A1" w:rsidRDefault="00711235" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B03EF5" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:right="-143"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc100327186"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc227400647"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:t>Bakgrund och syfte</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58451856" w14:textId="2F88A9D7" w:rsidR="00802C9B" w:rsidRPr="00802C9B" w:rsidRDefault="00802C9B" w:rsidP="00CB2E8A">
+      <w:bookmarkStart w:id="7" w:name="_Toc100327187"/>
+      <w:r w:rsidRPr="00802C9B">
+        <w:t xml:space="preserve">Viral hemorragisk feber (VHF) beskriver en sjukdomsbild med hög feber och blödningsmanifestationer. VHF orsakas av flera olika virus, bland annat Ebola, Marburg, Lassa och Krim-Kongo. De har olika djur- eller insektsreservoarer i begränsade geografiska områden men kan ibland spridas till människa. De kan sedan spridas vidare mellan människor, framför allt genom direkt och indirekt kontakt med blod och andra kroppsvätskor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED413C5" w14:textId="7043640D" w:rsidR="00802C9B" w:rsidRPr="00802C9B" w:rsidRDefault="00802C9B" w:rsidP="00CB2E8A">
+      <w:r>
+        <w:t xml:space="preserve">Ovanstående är exempel på virus i riskklass 4. Biologiska agens klassificeras i riskklass 1–4 enligt Arbetsmiljöverkets författningssamling om smittrisker </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:anchor="avdelningvi-smitta" w:history="1">
+        <w:r w:rsidRPr="00113D4B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>AFS 20</w:t>
+        </w:r>
+        <w:r w:rsidR="027A68E2" w:rsidRPr="00113D4B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>23:10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. Till riskklass 4 hör smittämnen som kan leda till allvarliga konsekvenser, med ingen eller liten möjlighet till bot eller förebyggande av sjukdom samt där det finns risk för epidemisk spridning. Detta motiverar vissa extraordinära skyddsåtgärder, exempelvis användning av personlig skyddsutrustning (PPE) enligt (EU) 2016/425. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E37C40E" w14:textId="117957D1" w:rsidR="00802C9B" w:rsidRPr="00802C9B" w:rsidRDefault="00802C9B" w:rsidP="00CB2E8A">
+      <w:r w:rsidRPr="00802C9B">
+        <w:t xml:space="preserve">Inkubationstiden varierar beroende på smittämne och är oftast 5–10 dagar, men kan vara från 1 dag upp till 21 dagar. Initialt är feber och ospecifika influensaliknande symtom vanligt, till exempel huvudvärk, muskelvärk, halsont, konjunktivit, utslag, diarré, kräkningar och hosta. Blödningar kan utvecklas, till exempel från magtarmkanalen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802C9B">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">hud och slemhinnor, vilket stärker misstanken om VHF och sjukdomen kan leda till multiorgansvikt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461EA544" w14:textId="617CCB2C" w:rsidR="00802C9B" w:rsidRPr="00802C9B" w:rsidRDefault="00802C9B" w:rsidP="00CB2E8A">
+      <w:r w:rsidRPr="00802C9B">
+        <w:t xml:space="preserve">Syftet med rutinen är att ge en vårdhygienisk vägledning för att förhindra spridning av VHF. Rutinen fokuserar på det initiala omhändertagandet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F101AF" w14:textId="77777777" w:rsidR="00CB2E8A" w:rsidRDefault="00802C9B" w:rsidP="00CB2E8A">
+      <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> TOC \h \z \t "Rubrik 2;1;Rubrik 3;2;Mellanrubrik VGR;3" </w:instrText>
-[...2469 lines deleted...]
-    <w:p w:rsidRPr="00065A6B" w:rsidR="009A32ED" w:rsidP="009A32ED" w:rsidRDefault="00B53D1D" w14:paraId="37C7076C" w14:textId="472F6563">
+      </w:pPr>
+      <w:r w:rsidRPr="00802C9B">
+        <w:t xml:space="preserve">Observera att prehospital sjukvård/ambulans och infektionsklinik även kan ha egna rutiner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C7076C" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRPr="00065A6B" w:rsidRDefault="009A32ED" w:rsidP="009A32ED">
       <w:pPr>
         <w:pStyle w:val="Rubrik2"/>
         <w:ind w:right="-143"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc175065550" w:id="7"/>
-      <w:r>
+      <w:bookmarkStart w:id="8" w:name="_Toc100327192"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc227400648"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00065A6B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Genomförande</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="006A142F" w:rsidR="00EA14DD" w:rsidP="006A142F" w:rsidRDefault="00EA14DD" w14:paraId="28220DB0" w14:textId="709028DE">
+        <w:t>Utförande</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="61780742" w14:textId="4C017935" w:rsidR="007A438E" w:rsidRPr="007A438E" w:rsidRDefault="007A438E" w:rsidP="00003EB2">
       <w:pPr>
         <w:pStyle w:val="Rubrik3"/>
-        <w:spacing w:before="120"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006A142F">
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc227400649"/>
+      <w:r w:rsidRPr="007A438E">
         <w:t>Smittsamhetsbedömning</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...6 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="007A438E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B136E8" w14:textId="06FABFC0" w:rsidR="007A438E" w:rsidRPr="007A438E" w:rsidRDefault="007A438E" w:rsidP="00864BD0">
+      <w:r w:rsidRPr="007A438E">
+        <w:t xml:space="preserve">En bedömning avseende VHF ska göras om patienten har feber eller anamnes på feber och har besökt något område med pågående utbrott eller haft kontakt med ett misstänkt eller bekräftat fall under de senaste tre veckorna. För uppdaterad information och om aktuella riskområden se: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EAE1020" w14:textId="639A4476" w:rsidR="007A438E" w:rsidRPr="007A438E" w:rsidRDefault="007A438E" w:rsidP="00763EEA">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003322A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Disease</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003322A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003322A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>outbreak</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003322A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003322A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>news</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007A438E">
+        <w:t>, WHO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B77FE">
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A438E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="272FAB86" w14:textId="468AE816" w:rsidR="007A438E" w:rsidRPr="007A438E" w:rsidRDefault="007A438E" w:rsidP="004A468E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00CD75C6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Current</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00CD75C6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00CD75C6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>outbreak</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00CD75C6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> list</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007A438E">
+        <w:t>, CDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D54A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A438E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6411B93F" w14:textId="6DBAB629" w:rsidR="007A438E" w:rsidRPr="007A438E" w:rsidRDefault="007A438E" w:rsidP="00B06FA8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc227400650"/>
+      <w:r w:rsidRPr="007A438E">
+        <w:t>Patient som kontaktar sjukvården</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="007A438E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E7C6CA" w14:textId="1E8E32EA" w:rsidR="007A438E" w:rsidRPr="007A438E" w:rsidRDefault="007A438E" w:rsidP="00864BD0">
+      <w:r w:rsidRPr="007A438E">
+        <w:t xml:space="preserve">Patient som är i hemmet med misstänkt VHF oavsett symtom eller inte, till exempel efter kontakt med person med VHF, uppmanas att kontakta infektionsklinik eller 1177. Patient ska inte använda allmänna färdmedel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62339F65" w14:textId="402BFFC4" w:rsidR="007A438E" w:rsidRPr="007A438E" w:rsidRDefault="007A438E" w:rsidP="00FA5280">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc227400651"/>
+      <w:r w:rsidRPr="007A438E">
+        <w:t>Handläggning på mottagning/enhet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="007A438E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7528645C" w14:textId="6372F76D" w:rsidR="007A438E" w:rsidRPr="007A438E" w:rsidRDefault="007A438E" w:rsidP="00014505">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A438E">
+        <w:t xml:space="preserve">Patient ska direkt till eget rum med stängd dörr (egen toalett) eller om möjligt vänta utomhus. Undvik kroppskontakt. Finns rum med sluss och undertrycksventilation ska detta väljas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541304FB" w14:textId="742E93C7" w:rsidR="007A438E" w:rsidRPr="007A438E" w:rsidRDefault="007A438E" w:rsidP="000B3C6F">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A438E">
+        <w:t xml:space="preserve">Informera utan dröjsmål medicinskt ansvarig läkare samt bakjour på infektionsklinik. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AFAE31" w14:textId="4634A5A9" w:rsidR="007A438E" w:rsidRPr="007A438E" w:rsidRDefault="007A438E" w:rsidP="00E57A0B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A438E">
+        <w:t xml:space="preserve">Avvakta alla medicinska undersökningar och provtagningar tills kontakt med infektionsbakjour är tagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5436602C" w14:textId="308978A1" w:rsidR="007A438E" w:rsidRPr="007A438E" w:rsidRDefault="007A438E" w:rsidP="00273DB9">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A438E">
+        <w:t xml:space="preserve">Om vårdinsats krävs innan bakjour på infektionsklinik gjort en bedömning ska personlig skyddsutrustning användas, se nedan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BBC47F" w14:textId="0EA587F6" w:rsidR="007A438E" w:rsidRPr="007A438E" w:rsidRDefault="007A438E" w:rsidP="00271F7B">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A438E">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Bakjour på infektionskliniken avgör om misstanke kvarstår och ansvarar i sådant fall för kontakt med Smittskydd Västra Götaland, chefläkare och Tjänsteman i Beredskap (TiB). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736DFD8C" w14:textId="77777777" w:rsidR="007A438E" w:rsidRPr="007A438E" w:rsidRDefault="007A438E" w:rsidP="00C605D4">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A438E">
+        <w:t xml:space="preserve">Linjechef på enheten informeras. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5ED762" w14:textId="01D1E4C4" w:rsidR="007A438E" w:rsidRPr="007A438E" w:rsidRDefault="007A438E" w:rsidP="00750B3F">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc227400652"/>
+      <w:r w:rsidRPr="007A438E">
+        <w:t>Personlig skyddsutrustning (PPE)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="4A1CB1F3" w14:textId="550A999B" w:rsidR="007A438E" w:rsidRPr="007A438E" w:rsidRDefault="007A438E" w:rsidP="00864BD0">
+      <w:r w:rsidRPr="007A438E">
+        <w:t xml:space="preserve">Personlig skyddsutrustning (Personal protective </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007A438E">
+        <w:t>equipment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007A438E">
+        <w:t xml:space="preserve">, PPE) ska vid kontakt med smittämne i riskklass 4, uppfylla kategorisering enligt (EU) 2016/425. Visir och skyddsglasögon ingår i kategori 2 och övrig, PPE i kategori 3. I situationer när detta inte finns att tillgå följ instruktion under rubrik Utrustning som behövs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC9EBFC" w14:textId="1651A196" w:rsidR="007A438E" w:rsidRPr="007A438E" w:rsidRDefault="007A438E" w:rsidP="00864BD0">
+      <w:r w:rsidRPr="007A438E">
+        <w:t xml:space="preserve">Det är viktigt att använda PPE på ett säkert sätt. Alla som arbetar på vårdrummet vid misstänkt/konstaterat fall av VHF ska vara förtrogna med på- och avtagning av PPE. Om verksamheten beslutat att införa skyddsoverall som PPE, ska all personal kontinuerligt uppdateras och aktivt träna och utbildas i av- och påklädning. Användning av skyddsoverall innebär ökad risk för kontaminering, då den är svårare att hantera. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55431CC3" w14:textId="4928744D" w:rsidR="007A438E" w:rsidRPr="007A438E" w:rsidRDefault="007A438E" w:rsidP="00864BD0">
+      <w:r w:rsidRPr="007A438E">
+        <w:t xml:space="preserve">Personlig skyddsutrustning ska alltid användas. Grundprincipen är att ingen del av kroppen exponeras för eventuella stänk av smittsamma kroppsvätskor. Skyddsutrustning ska vara påtagen innan inträde till vårdrummet, och kontrollerad av kollega. En person ska utses för att instruera och övervaka på- och avklädningen. Arbetet på vårdrummet ska sedan ske i par om två, där man kontrollerar varandras skyddsutrustning under arbetet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A07806B" w14:textId="77777777" w:rsidR="002221F6" w:rsidRDefault="007A438E" w:rsidP="00864BD0">
+      <w:r w:rsidRPr="007A438E">
+        <w:t xml:space="preserve">Gravida ska inte vårda eller undersöka patient med misstänkt VHF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B95A55" w14:textId="77777777" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00D4522B">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc227400653"/>
       <w:r>
+        <w:t>Utrustning som behövs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4CC589" w14:textId="7F7C4DA7" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00B47D83">
+      <w:r>
+        <w:t xml:space="preserve">Gällande upphandlad skyddsutrustning, se regiongemensam </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00584E1E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Lathund – Skyddsutrustning som kan användas vid viral hemorragisk feber (VHF).</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7A22FF" w14:textId="5119F042" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00ED71B0">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Inre handskar av god passform (sterila operationshandskar eller motsvarande kvalitet). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1747FE57" w14:textId="6C9B9628" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="000B0408">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Yttre skyddshandskar av nitril (kraftig kvalitet med längre skaft). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3610E7F7" w14:textId="6397BF3A" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="001206B3">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vätsketät skyddsrock med mudd, PPE kategori 3 Type PB 3-B. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28490CF3" w14:textId="459A8141" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00621063">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Plastförkläde. Om ovanstående skyddsrock inte uppfyller PPE kategori 3 ska plastförklädet vara långärmat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4C09DD" w14:textId="042C058C" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00926DCF">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Täckande huva, vätsketät. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7D025B" w14:textId="5F626573" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00195814">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Andningsskydd FFP3 med övertäckt ventil, alternativt utan ventil se regiongemensam </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="000955A7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Instruktion för användning av andningsskydd.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E4E7139" w14:textId="46110BCE" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00D17F5C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Visir som täcker hela ansiktet, inklusive andningsskydd. Egna glasögon bör vara säkert anbringade på huvudet med till exempel en snodd som förbinder glasögonskalmar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F054EE" w14:textId="1B0132B2" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00794488">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Hela arbetsskor (som skydd mot stickande/skärande material) till exempel stövlar. Välj stövlar i större storlek, det underlättar när de ska tas av. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF71EDB" w14:textId="77777777" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00422D3C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Höga skoskydd, alternativt höga stövlar, som täcker den del av underbenen som inte skyddas av rocken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566793B8" w14:textId="77777777" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00B47D83"/>
+    <w:p w14:paraId="771ED691" w14:textId="06C995EC" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00B47D83">
+      <w:r>
+        <w:t xml:space="preserve">Följ instruktion för på- och avklädning av personlig skyddsutrustning, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Bilaga_1,_Instruktion" w:history="1">
+        <w:r w:rsidRPr="00DE3484">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>se bilaga 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DE3484">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139C217D" w14:textId="10B2DDB0" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00F22B0C">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc227400654"/>
+      <w:r>
+        <w:t>Exponerad personal eller skadad skyddsutrustning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DDA9C1" w14:textId="595E5B43" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00E05D32">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Om den personliga skyddsutrustningen (PPE) skadas under pågående vårdarbete, ska arbetet avbrytas och skyddsutrustningen tas av enligt rutin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7E40E1" w14:textId="75C71A4D" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00727E24">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vid inträffad eller misstänkt exponering av viral hemorragisk feber bör arbetet avslutas omedelbart på ett säkert sätt. För avklädning, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Bilaga_1,_Instruktion" w:history="1">
+        <w:r w:rsidRPr="00F22B0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>se bilaga 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F22B0C">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D6489EC" w14:textId="63B68609" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00D9035F">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Exponerat hudområde tvättas med tvål och vatten och efterföljs av huddesinfektion. Vid stänk mot slemhinna som öga, näsa, mun – skölj rikligt med vatten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA88542" w14:textId="39E7DC61" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="007071EB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Om minsta tveksamhet föreligger rörande risk för smittöverföring, bedöms situationen individuellt av </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">infektionsbakjour och linjechef i samråd med smittskyddsläkare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393A145A" w14:textId="4F98F053" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00D06F9F">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rapportera till närmaste linjechef, som är skyldig att lista personal som arbetat med patienten där skyddsåtgärder inte varit tillräckliga samt utföra anmälan i befintligt avvikelsesystem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042B9C7D" w14:textId="77777777" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00CE5BBD">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc227400655"/>
+      <w:r>
+        <w:t>Provhantering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7985C898" w14:textId="77777777" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00B47D83">
+      <w:r>
+        <w:t xml:space="preserve">All provtagning utförs av infektionsklinikens personal som har kunskap om den specifika provhanteringen. Provtagning omfattar generellt endast prov för virusdiagnostik och livsnödvändig vård. Personlig skyddsutrustning (PPE) används av vård- och laboratoriepersonal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D10774A" w14:textId="77777777" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00CE5BBD">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc227400656"/>
+      <w:r>
+        <w:t>Transport</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E45221" w14:textId="2E50198E" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00B47D83">
+      <w:r>
+        <w:t xml:space="preserve">Patient som är i hemmet, uppmanas att kontakta infektionsklinik eller 1177. Patient ska inte använda allmänna färdmedel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAACE28" w14:textId="77777777" w:rsidR="00AD3A16" w:rsidRDefault="00B47D83" w:rsidP="00565EC7">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Personlig skyddsutrustning (PPE) ska alltid användas enligt ovan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348D2FEA" w14:textId="27719D43" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00565EC7">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Transport mellan byggnader sker om möjligt utomhus. Förhindra närkontakt med andra personer än de som transporterar (t.ex. i hissar och korridorer). Ingen transport ska ske innan kontakt med infektionsbakjour. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B65856" w14:textId="732BD8E1" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00406D59">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Patient instrueras i host- och handhygien och förses med engångsnäsdukar och plastpåse för uppsamling. Munskydd kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6126">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">En bedömning avseende VHF ska göras </w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6126">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ö</w:t>
       </w:r>
       <w:r>
+        <w:t>verv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6126">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-          <w:b/>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r>
+        <w:t>gas vid sv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6126">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>å</w:t>
+      </w:r>
+      <w:r>
+        <w:t>righeter att anv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6126">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nda pappersn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6126">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+        </w:rPr>
+        <w:t>ä</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">sduk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266191E9" w14:textId="3308A934" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="009F57BC">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Observera behov av eventuell punktdesinfektion under transport.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6126">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08275504" w14:textId="77777777" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00B47D83">
+      <w:r>
+        <w:t xml:space="preserve">För ambulanstransport gäller även: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438845F9" w14:textId="143C2C90" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="001E11B2">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stäng luckan mellan förarhytt och vårdutrymme. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B3C45C" w14:textId="2336F6C7" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00DB6B8C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Föraren behöver inte ha skyddsutrustning på sig under transporten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FED11CC" w14:textId="75559968" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00541559">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Töm fordonet på den apparatur och material som inte behövs under transporten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D0A83C" w14:textId="77777777" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00A30033">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Efter transport ställs ambulans av i avvaktan på provsvar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD6F9CA" w14:textId="3BED0CD2" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00DE44A6">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Låt all utrustning/material vara kvar i ambulans. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4439714E" w14:textId="1027BB1F" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00EE4B52">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rengöring och desinfektion utförs först efter kontakt med Vårdhygien (jourtid infektionsbakjour). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2AAA39" w14:textId="124CFC15" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="007D3589">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc227400657"/>
+      <w:r>
+        <w:t>Patientnära material och utrustning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1C3F73" w14:textId="3B57671D" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00D7326E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Använd i första hand engångsmaterial, även vid måltid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBAE9B4" w14:textId="77777777" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00D7326E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utrustning för diagnostik och undersökning eller annat material som tagits in ska lämnas kvar på vårdrummet tills svar på VHF-diagnostik föreligger. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28FA0E35" w14:textId="5F5B0A65" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="009603E5">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc227400658"/>
+      <w:r>
+        <w:t>Städning, rengöring och desinfektion</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413A7519" w14:textId="23A3AB46" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00F03ECE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">All rengöring och desinfektion utförs av vårdpersonal med personlig skyddsutrustning (PPE). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13362B94" w14:textId="3B40E10C" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00F03ECE">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Använd engångsmaterial. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8B03E2" w14:textId="456EC89D" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00EC460C">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">För punktdesinfektion används alkoholbaserat ytdesinfektionsmedel med tensid, Incidin OxyFoam S eller Virkon 1%. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727F12EE" w14:textId="26C901DB" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00711235">
+      <w:r>
+        <w:t xml:space="preserve">När patient lämnat, stängs rummet av tills misstanke definitivt avskrivits eller bekräftats. Låt all utrustning/material vara kvar. Rengöring och desinfektion utförs först efter kontakt med Vårdhygien (jourtid infektionsbakjour). </w:t>
+      </w:r>
+      <w:r w:rsidR="006E73A4">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558758E3" w14:textId="79F74687" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="006E73A4">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc227400659"/>
+      <w:r>
+        <w:t>Tvätt och avfallshantering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E713BED" w14:textId="2336864F" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00B47D83">
+      <w:r>
+        <w:t xml:space="preserve">Avfall i samband med viral hemorragisk feber klassificeras som smittförande avfall, kategori A, UN3549 (tidigare UN2814), där Ebola-, Lassa-, Krim-Kongo- och Marburgvirus ingår. Avfall ska förpackas enligt </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00BA40F8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Regionsgemensamma regler om transport av farligt gods/avfall i Västra Götalandsregionen.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Dokument finns under ”Regiongemensamma regler om transport av farligt gods”. Om behållare enligt denna saknas, gör initialt enligt nedan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E20C3B2" w14:textId="3CA56CF7" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00422FB8">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc227400660"/>
+      <w:r>
+        <w:t>Förberedelser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2F8E1D" w14:textId="452826FB" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00422FB8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ta fram behållare för smittförande avfall, kategori B, UN3291. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D6495A" w14:textId="6D19F5E1" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00422FB8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Behållaren förses därefter invändigt med plastsäck av kraftig kvalitet t.ex. artikel nr 114072911. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F730145" w14:textId="4D8C6068" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00422FB8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ta fram absorbent för att använda om avfallet innehåller vätska (blöja, M-tork, cellstoff eller dylikt). Lägg absorbent i botten av säcken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4B6658" w14:textId="13B0ADE0" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00422FB8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förbered minst en behållare för avfall inne på vårdrum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA221B3" w14:textId="77777777" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00422FB8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">En behållare placeras utanför vårdrum för sista momentet i avklädningsprocess. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132E2F74" w14:textId="57CE8F8B" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00082B1C">
+      <w:pPr>
+        <w:pStyle w:val="UnderrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Utförande </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24822E72" w14:textId="5583FA5D" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00422FB8">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Skärande och stickande läggs först i avsedd behållare, försluts därefter och placeras direkt i plastsäck. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25524ED5" w14:textId="4DCB6C1B" w:rsidR="00CD20CB" w:rsidRDefault="00B47D83" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Allt övrigt avfall läggs i plastsäck. Om avfall innehåller vätska, fyll på med ytterligare absorbenter beroende på vätskemängd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B401E4" w14:textId="034726CB" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00CD20CB">
+      <w:pPr>
+        <w:pStyle w:val="UnderrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslutning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F6708C" w14:textId="272088CD" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00EE259E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Plastsäck försluts med buntband. Max 2/3 av plastsäcken får vara fylld innan förslutning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D3CF705" w14:textId="52C41338" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00D65F14">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förslut inte behållare innan misstanke om viral hemorragisk feber antingen avskrivits eller bekräftats, för att säkerställa att rätt förpackningsinstruktion följts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DD44FE" w14:textId="77777777" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00CD20CB">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Behållare desinfekteras utvändigt (alkoholbaserat ytdesinfektionsmedel med tensid, Incidin OxyFoam S eller Virkon 1%). Använd engångshandskar och engångsduk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21ACBDBC" w14:textId="77777777" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00B47D83"/>
+    <w:p w14:paraId="07D08861" w14:textId="55520BC7" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00686F41">
+      <w:pPr>
+        <w:pStyle w:val="UnderrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I avvaktan på provsvar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6E654C" w14:textId="546271C9" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00F45EA5">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I avvaktan på provsvar förvaras allt avfall på </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3394">
+        <w:t>vård rum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D20D2B" w14:textId="6FC2B4E3" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00A85502">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">När patient lämnat vårdrum desinfekteras även behållare som förvarats utanför </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3394">
+        <w:t>vård rum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> utvändigt och ställs in på vårdrum. Använd engångshandskar och engångsduk som sedan kan sorteras som vanligt avfall. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304A3F46" w14:textId="2BECFF8F" w:rsidR="00B47D83" w:rsidRDefault="00CC3394" w:rsidP="008D259E">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Vård rum</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47D83">
+        <w:t xml:space="preserve"> stängs av tills misstanke definitivt har avskrivits eller bekräftats. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AF2D3C" w14:textId="4A8E5CB4" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ingen städning eller avfallstransport utförs i avvaktan på provsvar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180479F4" w14:textId="0AA28449" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00027965">
+      <w:pPr>
+        <w:pStyle w:val="UnderrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Provsvar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40453343" w14:textId="3F8719FE" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00CA53A9">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vid negativt provsvar hanteras avfallet enligt sedvanlig rutin för smittförande avfall, kategori B, UN3291. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736387EE" w14:textId="64733F1B" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00192AEA">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vid positivt provsvar måste godkänd behållare för smittförande avfall, kategori A, UN3549, enligt ovan användas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D1D8AA" w14:textId="6ED7535B" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00B27685">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Avfall från patient med bekräftad viral hemorragisk feber ska förpackas enligt </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00D06001">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Regionsgemensamma regler om transport av farligt gods/avfall i Västra Götalandsregionen.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Dokument finns under länken ”Regiongemensamma regler om transport av farligt gods”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D668EC0" w14:textId="12D6931F" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="009958E1">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Slutförpackning sker först efter samråd med Vårdhygien och Säkerhetsrådgivarna. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427F4B81" w14:textId="77777777" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00027965">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Förpackningsmaterial finns upphandlade inom regionen. För beställning kontakta säkerhetsrådgivare. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6461A884" w14:textId="77777777" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="005B00D2">
+      <w:pPr>
+        <w:pStyle w:val="UnderrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tvätt </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103EBB4F" w14:textId="77777777" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00B47D83">
+      <w:r>
+        <w:t xml:space="preserve">All tvätt som haft beröring med patient eller kroppsvätskor/utsöndringar från patient, hanteras som smittförande avfall UN 3549. När patient lämnat vårdrum stängs rummet av tills misstanke definitivt avskrivits eller bekräftats. All tvätt behålls i vårdrum i avvaktan på provsvar. Om positivt provsvar hanteras tvätt som smittförande avfall, enligt ovan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732B94B7" w14:textId="77777777" w:rsidR="00803FC0" w:rsidRDefault="00803FC0" w:rsidP="00B47D83"/>
+    <w:p w14:paraId="5047DFB9" w14:textId="424DD6A1" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00803FC0">
+      <w:pPr>
+        <w:pStyle w:val="UnderrubrikVGR"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Hämtning och transport av tvätt och avfall </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705E99CA" w14:textId="2502220F" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00B47D83">
+      <w:r>
+        <w:t xml:space="preserve">För hämtning och transport ta alltid kontakt med säkerhetsrådgivare - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="00A47263" w:rsidRPr="00A47263">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>sakerhetsradgivare@vgregion.se</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">Det färdigpackade avfallet transporteras till kyl för smittförande avfall innan det transporteras vidare till slutgiltig destruering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0B340C" w14:textId="56D21E22" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00803FC0">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc227400661"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Avloppshantering</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75852953" w14:textId="17B44319" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00B47D83">
+      <w:r>
+        <w:t xml:space="preserve">Patient kan använda toalett som är i direkt anslutning till vårdrum. Säkerställ att toalett inte används av andra personer. Toalettlock ska vara nedfällt vid spolning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108F4759" w14:textId="77777777" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00B47D83">
+      <w:r>
+        <w:t xml:space="preserve">Vid vård av sängliggande patient, som inte kan gå på toaletten, tas avföring och urin om hand i bäcken med absorberande material, engångsbäcken rekommenderas. I väntan på provsvar läggs bäcken i en påse som sedan läggs i en större avfallspåse i behållare för farligt avfall. Om positivt provsvar hanteras bäcken som smittförande avfall, enligt ovan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58EB6875" w14:textId="3106B88C" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00F32954">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc227400662"/>
+      <w:r>
+        <w:t>Obduktion/dödsfall</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1348FD" w14:textId="77777777" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00B47D83">
+      <w:r>
+        <w:t xml:space="preserve">Undvik obduktion, balsamering, borttagning av eventuell pacemaker och provtagning av avliden vid misstänkt eller bekräftat fall. Använd vätske- och gastät bisättningssäck vid hantering av avliden. Eventuell obduktion ska göras efter samråd med infektionskonsult. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334AF140" w14:textId="77777777" w:rsidR="00B47D83" w:rsidRDefault="00B47D83" w:rsidP="00F32954">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc227400663"/>
+      <w:r>
+        <w:t>Ansvar och avsteg</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A49972" w14:textId="77777777" w:rsidR="0018221B" w:rsidRDefault="00B47D83" w:rsidP="007F775F">
+      <w:r>
+        <w:t>Linjechef ansvarar för att denna rutin är känd och följs av alla medarbetare. Medvetet avsteg från denna rutin dokumenteras i patientjournal om avsteg är kopplat till patient. Annan orsak till avsteg rapporteras i MedControl PRO eller i befintligt avvikelsehanteringssystem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA24F15" w14:textId="1A1D3469" w:rsidR="0018221B" w:rsidRPr="0018221B" w:rsidRDefault="007F775F" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="_Toc227400664"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0061197F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Källförteckning</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="_Toc100327194"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3F472D0A" w14:textId="7D65E0D0" w:rsidR="0018221B" w:rsidRPr="00137CD7" w:rsidRDefault="006D6F27" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00764001">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Current</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00764001">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00764001">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>outbreak</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00764001">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> list</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00137CD7">
+        <w:t xml:space="preserve">. CDC </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D24DB9B" w14:textId="17E1032E" w:rsidR="0018221B" w:rsidRPr="00137CD7" w:rsidRDefault="006D6F27" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00E32760">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Disease</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00E32760">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00E32760">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>outbreak</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00E32760">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00E32760">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>news</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00137CD7">
+        <w:t xml:space="preserve">. WHO </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491712EC" w14:textId="16A54ADB" w:rsidR="00137CD7" w:rsidRDefault="006D6F27" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00C42417">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Graviditet och amning</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00137CD7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0C62">
+        <w:t xml:space="preserve">Arbetsmiljöverkets föreskrifter </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22721971" w14:textId="5AA31FDC" w:rsidR="00137CD7" w:rsidRDefault="006D6F27" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="007D2FF0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Instruktion för användning av andningsskydd</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007A0C62">
+        <w:t>. Regional instruktion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00711235">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0C62">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="003F3CFD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Lathund – Skyddsutrustning som kan användas vid viral hemorragisk feber (VHF)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007A0C62">
+        <w:t xml:space="preserve">. Regiongemensam lathund </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17869258" w14:textId="77777777" w:rsidR="00CC2A97" w:rsidRDefault="006D6F27" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00667F71">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Regiongemensamma regler om transport av farligt gods.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007A0C62">
+        <w:t xml:space="preserve"> Se dokument Regiongemensamma regler om farligt gods, avfall i Västra Götalandsregionen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5412FC41" w14:textId="34D0C767" w:rsidR="00137CD7" w:rsidRDefault="006D6F27" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00710CEE">
+        <w:lastRenderedPageBreak/>
+        <w:t>Smittrisker AFS 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00710CEE" w:rsidRPr="00710CEE">
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidR="00710CEE">
+        <w:t>:10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0C62">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00710CEE">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0C62">
+        <w:t xml:space="preserve">Arbetsmiljöverkets föreskrifter) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF1C827" w14:textId="3F1B51F0" w:rsidR="004E50F6" w:rsidRDefault="006D6F27" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00B63DE1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Europaparlamentets och rådets förordning (EU) 2016/425</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006D6F27">
+        <w:t xml:space="preserve"> om personlig skyddsutrustning (av den 9 mars 2016) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FEEE132" w14:textId="2C8F3171" w:rsidR="006D6F27" w:rsidRPr="0061197F" w:rsidRDefault="006D6F27" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0061197F">
+        <w:t>Jonsdottir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0061197F">
+        <w:t xml:space="preserve"> H.R, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0061197F">
+        <w:t>Zysset</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0061197F">
+        <w:t xml:space="preserve"> D, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0061197F">
+        <w:t>Lenze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0061197F">
+        <w:t xml:space="preserve"> N. et al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C1116">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00391D26">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Virucidal activity of three standard chemical disinfectants against Ebola virus suspended in tripartite soil and whole blood.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00711235">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0061197F">
+        <w:t>Sci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0061197F">
+        <w:t xml:space="preserve"> Rep 13, 15718 (2023). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42918B87" w14:textId="4F66C4E9" w:rsidR="006D6F27" w:rsidRPr="0061197F" w:rsidRDefault="006D6F27" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="004A3DF4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Sjukdomsinformation om virala hemorragiska febrar (VHF).</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0061197F">
+        <w:t xml:space="preserve"> Folkhälsomyndigheten </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E129FA0" w14:textId="41247347" w:rsidR="006D6F27" w:rsidRPr="0061197F" w:rsidRDefault="006D6F27" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="008413D2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Ebola och marburg: Uppföljning av hemvändande hjälparbetare</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0061197F">
+        <w:t xml:space="preserve"> – En vägledning Folkhälsomyndigheten </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A84C350" w14:textId="24433DB7" w:rsidR="006D6F27" w:rsidRPr="0061197F" w:rsidRDefault="006D6F27" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="000C3A17">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Skyddskläder - Funktionskrav och provningsmetoder för skyddskläder mot smittsamma ämnen SS-EN 14126:2004.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0061197F">
+        <w:t xml:space="preserve"> Svenska institutet för standarder, SIS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71959D7B" w14:textId="2519F38B" w:rsidR="006D6F27" w:rsidRPr="0061197F" w:rsidRDefault="006D6F27" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00BB3F26">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Föreskrifter om transport av farligt gods på väg och i terräng (ADR-S).</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0061197F">
+        <w:t xml:space="preserve"> Myndigheten för samhällsskydd och beredskap </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C078C3" w14:textId="6BCAB595" w:rsidR="0061197F" w:rsidRPr="00711235" w:rsidRDefault="006D6F27" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Liststycke"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>om</w:t>
-      </w:r>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="0022087F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlnk"/>
+          </w:rPr>
+          <w:t>Transport av patientprov och avfall vid känd eller misstänkt viral hemorragisk feber (VHF, blödarfeber).</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006D6F27">
+        <w:t xml:space="preserve"> Folkhälsomyndigheten </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3275137F" w14:textId="77777777" w:rsidR="00E43470" w:rsidRDefault="00E43470" w:rsidP="00317D4B"/>
+    <w:p w14:paraId="46F80C1F" w14:textId="09C5C919" w:rsidR="009A32ED" w:rsidRPr="000D04ED" w:rsidRDefault="009A32ED" w:rsidP="00E43470">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+        <w:ind w:left="0" w:right="-143" w:firstLine="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc227400665"/>
+      <w:r w:rsidRPr="000D04ED">
+        <w:t>Arbetsgrupp</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C7DE928" w14:textId="77777777" w:rsidR="00905CC6" w:rsidRPr="00905CC6" w:rsidRDefault="00905CC6" w:rsidP="00905CC6">
+      <w:pPr>
+        <w:ind w:left="360" w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00905CC6">
+        <w:t>Julia Lenzen, hygienläkare, vårdhygien, Skaraborgs Sjukhus </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656683E3" w14:textId="77777777" w:rsidR="00905CC6" w:rsidRPr="00905CC6" w:rsidRDefault="00905CC6" w:rsidP="00905CC6">
+      <w:pPr>
+        <w:ind w:left="360" w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00905CC6">
+        <w:t>Marlene van Doesburg, hygiensjuksköterska, vårdhygien, SU </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DE8BEF" w14:textId="77777777" w:rsidR="00905CC6" w:rsidRPr="00905CC6" w:rsidRDefault="00905CC6" w:rsidP="00905CC6">
+      <w:pPr>
+        <w:ind w:left="360" w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00905CC6">
+        <w:t>Nathalie Allegra Högfeldt, hygiensjuksköterska, vårdhygien, NU-sjukvården </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAB1BF3" w14:textId="77777777" w:rsidR="00905CC6" w:rsidRPr="00905CC6" w:rsidRDefault="00905CC6" w:rsidP="00905CC6">
+      <w:pPr>
+        <w:ind w:left="360" w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00905CC6">
+        <w:t>Roseli Sandbreck, hygiensjuksköterska, vårdhygien, SU </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B5C2819" w14:textId="77777777" w:rsidR="00905CC6" w:rsidRPr="00905CC6" w:rsidRDefault="00905CC6" w:rsidP="00905CC6">
+      <w:pPr>
+        <w:ind w:left="360" w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00905CC6">
+        <w:t>Susanne Roos, hygiensjuksköterska, vårdhygien, Södra Älvsborgs Sjukhus </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34535460" w14:textId="77777777" w:rsidR="00711235" w:rsidRDefault="00905CC6" w:rsidP="00711235">
+      <w:pPr>
+        <w:ind w:left="360" w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00905CC6">
+        <w:t>Therese Mård, hygiensjuksköterska, vårdhygien, Skaraborgs Sjukhus </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC5A847" w14:textId="29B588F1" w:rsidR="001B5981" w:rsidRPr="001B5981" w:rsidRDefault="001B5981" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B5981">
+        <w:t>Granskare </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D5936A" w14:textId="77777777" w:rsidR="001B5981" w:rsidRPr="001B5981" w:rsidRDefault="001B5981" w:rsidP="001B5981">
+      <w:pPr>
+        <w:ind w:left="360" w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B5981">
+        <w:t>Eva-Marie Boman, verksamhetschef, VO HIVÖ, SÄS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8551CE" w14:textId="77777777" w:rsidR="001B5981" w:rsidRPr="001B5981" w:rsidRDefault="001B5981" w:rsidP="001B5981">
+      <w:pPr>
+        <w:ind w:left="360" w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B5981">
+        <w:t>Thomas Wahlberg, smittskyddsläkare, Smittskydd Västra Götaland </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA00EE6" w14:textId="77777777" w:rsidR="001B5981" w:rsidRPr="001B5981" w:rsidRDefault="001B5981" w:rsidP="001B5981">
+      <w:pPr>
+        <w:ind w:left="360" w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B5981">
+        <w:lastRenderedPageBreak/>
+        <w:t>Hans Mattson, säkerhetsrådgivare farligt gods, Västra Götalandsregionen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B5981">
+        <w:br/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D6856D5" w14:textId="77777777" w:rsidR="001B5981" w:rsidRPr="001B5981" w:rsidRDefault="001B5981" w:rsidP="00711235">
+      <w:pPr>
+        <w:pStyle w:val="Underrubrik"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B5981">
+        <w:t>Fastställd för SÄS av </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D81BF2" w14:textId="77777777" w:rsidR="001B5981" w:rsidRPr="001B5981" w:rsidRDefault="001B5981" w:rsidP="001B5981">
+      <w:pPr>
+        <w:ind w:left="360" w:right="-143"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001B5981">
+        <w:t>Jerker Nilson, chefläkare, SÄS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F392911" w14:textId="4E607E7E" w:rsidR="000971C4" w:rsidRDefault="000971C4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BD69A6" w14:textId="1F2CA267" w:rsidR="00927040" w:rsidRDefault="00927040" w:rsidP="004763CD">
+      <w:pPr>
+        <w:pStyle w:val="Rubrik2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Bilaga_1,_Instruktion"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc227400666"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Bilaga 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="3B05F18D">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> patienten har feber eller anamnes på feber och har besökt något område med pågående utbrott eller haft kontakt med ett misstänkt </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00477D7F">
+        <w:t>Instruktion personlig skyddsutrustning, PPE</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="3B05F18D">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
-[...174 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE33C0">
+    </w:p>
+    <w:p w14:paraId="62B6DDA5" w14:textId="11AA51B9" w:rsidR="00927040" w:rsidRDefault="702707F6" w:rsidP="3B05F18D">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="-142" w:hanging="281"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>efter</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="3B05F18D">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kontakt med person med VHF, uppmanas att kontakta infektionsklinik eller 1177. Patient ska inte använda allmänna färdmedel.</w:t>
-[...16 lines deleted...]
-      <w:r>
+        <w:t>Två avfallsbehållare = godkänd plastbehållare för smittförande avfall, vardera med innerpåse och absorbent t.ex. cellstoff, blöjor, M-tork. En avfallsbehållare placeras i vårdrum, nära dörr och en avfallsbehållare placeras i angränsande rum eller utanför vårdrum (se avfallshantering ovan).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77692EE7" w14:textId="57D46625" w:rsidR="00927040" w:rsidRDefault="702707F6" w:rsidP="3B05F18D">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="-142" w:hanging="281"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>Patient ska direkt till eget rum med stängd dörr (egen toalett) eller om möjligt vänta utomhus. Undvik kroppskontakt. Finns rum med sluss och undertrycksventilation ska detta väljas.</w:t>
-[...6 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="3B05F18D">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>Informera utan dröjsmål medicinskt ansvarig läkare samt bakjour på infektionsklinik.</w:t>
-[...6 lines deleted...]
-      <w:r>
+        <w:t>På vårdrum; extra skyddshandskar, alkoholbaserat ytdesinfektionsmedel med tensid, Incidin OxyFoam S eller Virkon 1 %.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14350945" w14:textId="4F766EB4" w:rsidR="00927040" w:rsidRDefault="702707F6" w:rsidP="3B05F18D">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="851" w:right="-142" w:hanging="281"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Avvakta alla medicinska undersökningar och provtagningar tills kontakt med </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001200A3">
+      </w:pPr>
+      <w:r w:rsidRPr="3B05F18D">
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...2263 lines deleted...]
-    <w:p w:rsidR="00A5760F" w:rsidRDefault="00A5760F" w14:paraId="60FB3E17" w14:textId="327809C9">
+        <w:t xml:space="preserve">Skapa två golvzoner i angränsande rum eller utanför vårdrum, en ”oren zon” stor nog att rymma avfall och plats för avklädning och en ”ren zon” att beträda efter avklädning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EBB8FEA" w14:textId="034E5CB7" w:rsidR="00927040" w:rsidRDefault="702707F6" w:rsidP="3B05F18D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C620DC6" wp14:editId="64E58444">
+            <wp:extent cx="5534025" cy="1457325"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="262634233" name="drawing" title="Textruta 3, Textruta"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="262634233" name="Picture 262634233"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId33">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5534025" cy="1457325"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EA6036" w14:textId="4FCE59BA" w:rsidR="00927040" w:rsidRDefault="702707F6" w:rsidP="3B05F18D">
+      <w:pPr>
+        <w:pStyle w:val="MellanrubrikVGR"/>
+        <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text2"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...115 lines deleted...]
-        <w:t>, en ”oren zon” stor nog att rymma avfall och plats för avklädning och en ”ren zon” att beträda efter avklädning.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="3B05F18D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>På och avklädning – ordningsföljd</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8680" w:type="dxa"/>
-[...4 lines deleted...]
-        <w:tblDescription w:val="Texten i tabellcellen är inramad och markerad med grå bakgrund som ett extra observandum till personalen i syfte att skydda mott risk för smittöverföring i vårdsituationen. "/>
+        <w:tblStyle w:val="Tabellrutnt"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="555" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8680"/>
+        <w:gridCol w:w="571"/>
+        <w:gridCol w:w="6383"/>
+        <w:gridCol w:w="1404"/>
       </w:tblGrid>
-      <w:tr w:rsidR="7F506585" w:rsidTr="00B01A09" w14:paraId="7282399D" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="1951AF31" w14:textId="77777777" w:rsidTr="00CB2125">
         <w:trPr>
-          <w:trHeight w:val="2162"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8680" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="6954" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="7F506585" w:rsidP="00B01A09" w:rsidRDefault="7F506585" w14:paraId="39E2127D" w14:textId="3FD30722">
+          <w:p w14:paraId="357AAE75" w14:textId="2D45DC77" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="142" w:right="11"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="170" w:right="-74"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2163B549">
-              <w:t>Utöver den/de som ska ta på och av personlig skyddsutrustning ska ytterligare en person närvara som ger instruktioner, observerar, kvalitetssäkrar och signerar utförda moment på nedanstående checklista. Om behov av assistans uppstår vid avklädning är det viktigt att även denna person använder personlig skyddsutrustning enligt ovan. Det är viktigt med tydlig kommunikation i samband med varje moment, repetera därför budskapet högt som bekräftelse innan signering.</w:t>
+            <w:r w:rsidRPr="3B05F18D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Påklädning - utanför vårdrum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D66527" w14:textId="5F6AD24D" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="28" w:right="-74"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3B05F18D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Utfört/sign</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...114 lines deleted...]
-      <w:tr w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidTr="006D6977" w14:paraId="0862BA8C" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="2E5435E9" w14:textId="77777777" w:rsidTr="00CB2125">
         <w:trPr>
-          <w:trHeight w:val="680"/>
+          <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="5FC62FF8" w14:textId="77777777">
+          <w:p w14:paraId="579D0900" w14:textId="2946050B" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="-114" w:right="-113" w:hanging="27"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE6B94">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="6383" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003430DD" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="512B179B" w14:textId="77777777">
+          <w:p w14:paraId="66E54874" w14:textId="733B2A59" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003430DD">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Arbetskläder som ska användas: bussarong/t-shirt, byxor, strumpor. Töm fickor innan du tar på dig skyddsutrustning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="7D357F54" w14:textId="77777777">
+          <w:p w14:paraId="36311B12" w14:textId="72EDBF2E" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidTr="006D6977" w14:paraId="5428D761" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="37EA8B7A" w14:textId="77777777" w:rsidTr="00CB2125">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="4E9B383E" w14:textId="77777777">
+          <w:p w14:paraId="6FD6AC1A" w14:textId="0D67BD44" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="-114" w:right="-113" w:hanging="27"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE6B94">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="6383" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003430DD" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="33C982E2" w14:textId="77777777">
+          <w:p w14:paraId="11869E7C" w14:textId="5B6EDD93" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003430DD">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Höga skoskydd (alternativt stövlar</w:t>
-[...17 lines deleted...]
-              <w:t>. Vid användning av stövlar ställs arbetsskor i ren zon.</w:t>
+              <w:t>Höga skoskydd (alternativt stövlar i rymlig storlek). Vid användning av stövlar ställs arbetsskor i ren zon.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="54AEE234" w14:textId="77777777">
+          <w:p w14:paraId="44D8CCA2" w14:textId="0B0E6076" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidTr="006D6977" w14:paraId="7BEA0AC3" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="4F0FE995" w14:textId="77777777" w:rsidTr="00CB2125">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="3DDB930F" w14:textId="77777777">
+          <w:p w14:paraId="126A09C0" w14:textId="149EC538" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="-114" w:right="-113" w:hanging="27"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE6B94">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="6383" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003430DD" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="2BA572BA" w14:textId="6CCB7407">
+          <w:p w14:paraId="5E31C719" w14:textId="0137F219" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003430DD">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Desinfektera händerna</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="052F1FF7" w14:textId="77777777">
+          <w:p w14:paraId="4C9D5C13" w14:textId="4FEEC340" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidTr="006D6977" w14:paraId="6E453D67" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="5E0F65B2" w14:textId="77777777" w:rsidTr="00CB2125">
         <w:trPr>
-          <w:trHeight w:val="1020"/>
+          <w:trHeight w:val="1005"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="5CABD858" w14:textId="77777777">
+          <w:p w14:paraId="123D6B63" w14:textId="1A5DCFF4" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="-114" w:right="-113" w:hanging="27"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE6B94">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="6383" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003430DD" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="47978B66" w14:textId="3D629638">
+          <w:p w14:paraId="7062C6DE" w14:textId="1B1AD6F5" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003430DD">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Andningsskydd. Utför läckagetest, vid både in- och utandning. Vid läckage - korrigera näsbygeln, andningsskydd och banden så att det sluter tätt kring näsa och mun</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="1BCBA352" w14:textId="77777777">
+          <w:p w14:paraId="565148E5" w14:textId="05A1E2D2" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidTr="006D6977" w14:paraId="3204D91A" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="0653350F" w14:textId="77777777" w:rsidTr="00CB2125">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="71519698" w14:textId="77777777">
+          <w:p w14:paraId="3BBA516E" w14:textId="74826BC6" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="-114" w:right="-113" w:hanging="27"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE6B94">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="6383" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003430DD" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="620B40EC" w14:textId="0A29B6DE">
+          <w:p w14:paraId="579736A5" w14:textId="3C0A14FF" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003430DD">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Handskar, inre paret ska ses som en ”förstärkt” hud och ska behållas rena</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="64C699BD" w14:textId="77777777">
+          <w:p w14:paraId="4054728A" w14:textId="0DC8D12E" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidTr="006D6977" w14:paraId="77F9C96E" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="6539676A" w14:textId="77777777" w:rsidTr="00CB2125">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="7F09946E" w14:textId="77777777">
+          <w:p w14:paraId="1108947D" w14:textId="736E6E6F" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="-114" w:right="-113" w:hanging="27"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE6B94">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="6383" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003430DD" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="2D9045EF" w14:textId="7D5911ED">
+          <w:p w14:paraId="079CD9FF" w14:textId="155F3852" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003430DD">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Skyddsrock – knyt så att baksida är täckt</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="12D7B2FA" w14:textId="77777777">
+          <w:p w14:paraId="60FECEBD" w14:textId="2B0B019E" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidTr="006D6977" w14:paraId="1461A222" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="00C5F12D" w14:textId="77777777" w:rsidTr="00CB2125">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="44B16C09" w14:textId="77777777">
+          <w:p w14:paraId="6B5FB8B7" w14:textId="3402FAE0" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="-114" w:right="-113" w:hanging="27"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE6B94">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="6383" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003430DD" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="658A5E79" w14:textId="0CEA9DEE">
+          <w:p w14:paraId="1E49FF8B" w14:textId="2F28F774" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003430DD">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Huva – ska hänga fritt utanpå skyddsrock. Ev. knyts snöre baktill</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="0857338F" w14:textId="77777777">
+          <w:p w14:paraId="18A358AB" w14:textId="021FF9A0" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidTr="006D6977" w14:paraId="5E2C0B31" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="21D70AF2" w14:textId="77777777" w:rsidTr="00CB2125">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="0095BA23" w14:textId="77777777">
+          <w:p w14:paraId="16C4E49D" w14:textId="01A69BA2" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="-114" w:right="-113" w:hanging="27"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="6383" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003430DD" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="0B1284A5" w14:textId="1FB964C4">
+          <w:p w14:paraId="6201CEC4" w14:textId="1AD69F7C" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003430DD">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Plastförkläde – knyts baktill</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="60775CB2" w14:textId="77777777">
+          <w:p w14:paraId="0D2C30FE" w14:textId="04007ED9" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidTr="006D6977" w14:paraId="23128D34" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="57417E6B" w14:textId="77777777" w:rsidTr="00CB2125">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="5AB635F5" w14:textId="77777777">
+          <w:p w14:paraId="42A5EDC8" w14:textId="6E4B15C8" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="-114" w:right="-113" w:hanging="27"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="6383" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003430DD" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="1B40EC12" w14:textId="265B7A9D">
+          <w:p w14:paraId="1AF93683" w14:textId="447E5B2E" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003430DD">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Visir – se till att ansiktet är helt täckt</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="24AD2FE1" w14:textId="77777777">
+          <w:p w14:paraId="0D6E1BD4" w14:textId="25B8AA42" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidTr="006D6977" w14:paraId="6B3DBC66" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="0BF9A5B6" w14:textId="77777777" w:rsidTr="00CB2125">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="19BFBBCA" w14:textId="77777777">
+          <w:p w14:paraId="53AF3E3C" w14:textId="23B194E6" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="-114" w:right="-113" w:hanging="27"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE6B94">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="6383" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003430DD" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="6B93FB30" w14:textId="0562A869">
+          <w:p w14:paraId="07775CF5" w14:textId="754DFE30" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003430DD">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Skyddshandskar, yttre paret, handskkrage ska gå över rockens mudd/plastförklädets ärm</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Skyddshandskar, yttre paret, handskkrage ska gå över rockens mudd/ plastförklädets ärm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1404" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE6B94" w:rsidR="0043098F" w:rsidP="006D6977" w:rsidRDefault="0043098F" w14:paraId="2718533B" w14:textId="77777777">
+          <w:p w14:paraId="3A0FE420" w14:textId="5D315EB2" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="41"/>
-[...23 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="348442F3" w14:textId="00FDE6D6" w:rsidR="00927040" w:rsidRDefault="702707F6" w:rsidP="00750B4C">
+      <w:pPr>
+        <w:pStyle w:val="Punktlista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="40" w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3B05F18D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Yttre skyddshandskar ska bytas vid förorening av kroppsvätskor (inne på vårdrum).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC797A3" w14:textId="06CF116C" w:rsidR="00927040" w:rsidRDefault="00927040" w:rsidP="3B05F18D">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellrutnt"/>
-        <w:tblW w:w="8926" w:type="dxa"/>
-        <w:tblInd w:w="567" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="555" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1375"/>
+        <w:gridCol w:w="571"/>
+        <w:gridCol w:w="6427"/>
+        <w:gridCol w:w="1360"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="009F3B70" w:rsidR="00352984" w:rsidTr="006D6977" w14:paraId="7B35F657" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="545A56C2" w14:textId="77777777" w:rsidTr="00CB2125">
         <w:trPr>
-          <w:trHeight w:val="707"/>
+          <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7551" w:type="dxa"/>
+            <w:tcW w:w="6998" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C779E2" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="6C058BF6" w14:textId="77777777">
+          <w:p w14:paraId="7E345652" w14:textId="42DA68B1" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="170" w:right="-74"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3B05F18D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00C779E2">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Avklädning i vårdrum - vid dörr. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avklädning i </w:t>
+              <w:t>Skyddsutrustning som använts läggs i första avfallsbehållaren som placeras nära dörr i vårdrum</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...54 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C779E2" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="2BD73C6D" w14:textId="77777777">
+          <w:p w14:paraId="01928786" w14:textId="29012F9C" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3B05F18D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Utfört/</w:t>
+              <w:t>Utfört/sign</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009F3B70" w:rsidR="00352984" w:rsidTr="006D6977" w14:paraId="2F6443FA" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="2C9D7669" w14:textId="77777777" w:rsidTr="00CB2125">
         <w:trPr>
-          <w:trHeight w:val="661"/>
+          <w:trHeight w:val="660"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="60385227" w14:textId="77777777">
+          <w:p w14:paraId="1ACE1F4D" w14:textId="2B478231" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006016C6">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6992" w:type="dxa"/>
+            <w:tcW w:w="6427" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C70D3E" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="6BB48765" w14:textId="2A9FDD48">
+          <w:p w14:paraId="36151287" w14:textId="795DCCC2" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C779E2">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Yttre skyddshandskar tas av, utan att förorena det inre paret, lägg i avfalls</w:t>
+              <w:t xml:space="preserve">Yttre skyddshandskar tas av, utan att förorena det inre paret, lägg i avfallsbehållare. </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...11 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Behåll det inre handskparet på</w:t>
             </w:r>
-            <w:r w:rsidR="00C70D3E">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="07BB16BF" w14:textId="77777777">
+          <w:p w14:paraId="7686C89C" w14:textId="635D958A" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="315" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009F3B70" w:rsidR="00352984" w:rsidTr="006D6977" w14:paraId="7BD28AA7" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="46435E5C" w14:textId="77777777" w:rsidTr="00CB2125">
         <w:trPr>
-          <w:trHeight w:val="415"/>
+          <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="34909634" w14:textId="77777777">
+          <w:p w14:paraId="349913C0" w14:textId="6255DA58" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="173" w:right="0" w:hanging="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006016C6">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6992" w:type="dxa"/>
+            <w:tcW w:w="6427" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C779E2" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="29DF0E33" w14:textId="4494C093">
+          <w:p w14:paraId="1309BF9D" w14:textId="471FE282" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C779E2">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Ta på rena ytterhandskar</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="6D30950A" w14:textId="77777777">
+          <w:p w14:paraId="032FEE1C" w14:textId="78FC640C" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="315" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009F3B70" w:rsidR="00352984" w:rsidTr="006D6977" w14:paraId="53596C47" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="03CAC434" w14:textId="77777777" w:rsidTr="00CB2125">
         <w:trPr>
-          <w:trHeight w:val="606"/>
+          <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="571E29C5" w14:textId="77777777">
+          <w:p w14:paraId="2EDF8C17" w14:textId="5DA769C1" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="173" w:right="0" w:hanging="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006016C6">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6992" w:type="dxa"/>
+            <w:tcW w:w="6427" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="3B354335" w14:textId="19AC969B">
+          <w:p w14:paraId="66C0258B" w14:textId="04527C66" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006016C6">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Plastförkläde tas av bakifrån och dras framåt. Se till att det hamnar ut och in, lägg i avfallsbehållare</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="05601D87" w14:textId="77777777">
+          <w:p w14:paraId="3D135F1D" w14:textId="76C25871" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="315" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009F3B70" w:rsidR="00352984" w:rsidTr="006D6977" w14:paraId="5075D2E8" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="16589451" w14:textId="77777777" w:rsidTr="00CB2125">
         <w:trPr>
-          <w:trHeight w:val="1834"/>
+          <w:trHeight w:val="1830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="289BCE64" w14:textId="77777777">
+          <w:p w14:paraId="54F9D517" w14:textId="1850452A" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="170" w:right="0" w:hanging="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006016C6">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6992" w:type="dxa"/>
+            <w:tcW w:w="6427" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000F23E3" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="7C4989B2" w14:textId="7E362D40">
+          <w:p w14:paraId="4AD402DF" w14:textId="15EC64AE" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006016C6">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Yttre skyddshandskar tas av, utan att förorena det inre paret, lägg i avfallsbehållare. </w:t>
             </w:r>
-            <w:r w:rsidRPr="006016C6">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Behåll det inre handskparet på</w:t>
             </w:r>
-            <w:r w:rsidR="000F23E3">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidRPr="00EF7654" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="000F23E3" w14:paraId="2C347AC9" w14:textId="412C01A4">
+          <w:p w14:paraId="616B2887" w14:textId="2DF28FD6" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000F23E3">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obs! För långärmat plastförkläde, som sitter med ögla runt tumme, måste förkläde och det yttre paret skyddshandskar tas av samtidigt, utan att förorena det inre paret, lägg i avfallsbehållare. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3B05F18D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>OBS</w:t>
-[...19 lines deleted...]
-              </w:rPr>
               <w:t>Behåll det inre handskparet på</w:t>
-            </w:r>
-[...5 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="74573414" w14:textId="77777777">
+          <w:p w14:paraId="47C43EAD" w14:textId="42917938" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="315" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009F3B70" w:rsidR="00352984" w:rsidTr="006D6977" w14:paraId="21C403EA" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="0111D2DC" w14:textId="77777777" w:rsidTr="00CB2125">
         <w:trPr>
-          <w:trHeight w:val="718"/>
+          <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7551" w:type="dxa"/>
+            <w:tcW w:w="6998" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="532900FF" w14:textId="77777777">
+          <w:p w14:paraId="3AA5842B" w14:textId="760C9782" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="170" w:right="-74"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006016C6">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Fortsatt avklädning sker i angränsande rum eller utanför </w:t>
+              <w:t xml:space="preserve">Fortsatt avklädning sker i angränsande rum eller utanför vårdrum. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006016C6">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>vårdrum</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">All resterande skyddsutrustning läggs i nästa avfallsbehållare, som placeras utanför vårdrum. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1360" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="671813FF" w14:textId="77777777">
+          <w:p w14:paraId="4B62D2D5" w14:textId="3E20A8B1" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-7" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006016C6">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Utfört/</w:t>
+              <w:t>Utfört/sign</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009F3B70" w:rsidR="00352984" w:rsidTr="006D6977" w14:paraId="7271F66C" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="15CCACB7" w14:textId="77777777" w:rsidTr="00CB2125">
         <w:trPr>
-          <w:trHeight w:val="414"/>
+          <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="77D6FF85" w14:textId="77777777">
+          <w:p w14:paraId="0A9D5D39" w14:textId="559EEE2F" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="173" w:right="0" w:hanging="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6992" w:type="dxa"/>
+            <w:tcW w:w="6427" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C779E2" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="0E159784" w14:textId="62D16E79">
+          <w:p w14:paraId="5C7F6934" w14:textId="5E493896" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C779E2">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Ta av visir bakifrån, lägg i avfalls</w:t>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Ta av visir bakifrån, lägg i avfallsbehållare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="6D6262B7" w14:textId="77777777">
+          <w:p w14:paraId="5FF7FEA8" w14:textId="38360397" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="315" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009F3B70" w:rsidR="00352984" w:rsidTr="006D6977" w14:paraId="5C04A7CB" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="0CB10510" w14:textId="77777777" w:rsidTr="00CB2125">
         <w:trPr>
-          <w:trHeight w:val="361"/>
+          <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="19077576" w14:textId="77777777">
+          <w:p w14:paraId="68E97E82" w14:textId="315A3546" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="173" w:right="0" w:hanging="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6992" w:type="dxa"/>
+            <w:tcW w:w="6427" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C779E2" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="4E31FCD1" w14:textId="17880129">
+          <w:p w14:paraId="2FF27035" w14:textId="373CCF75" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C779E2">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Ta av huva bakifrån, lägg i avfalls</w:t>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Ta av huva bakifrån, lägg i avfallsbehållare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="6EBCCCAB" w14:textId="77777777">
+          <w:p w14:paraId="6778F0BB" w14:textId="251BF9DC" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="315" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009F3B70" w:rsidR="00352984" w:rsidTr="006D6977" w14:paraId="0EFD4090" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="4C5087A1" w14:textId="77777777" w:rsidTr="00CB2125">
         <w:trPr>
-          <w:trHeight w:val="637"/>
+          <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="39A5F156" w14:textId="77777777">
+          <w:p w14:paraId="08CA726E" w14:textId="73A54539" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="173" w:right="0" w:hanging="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6992" w:type="dxa"/>
+            <w:tcW w:w="6427" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C779E2" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="2E283ADF" w14:textId="514A1DFC">
+          <w:p w14:paraId="3C2CAC04" w14:textId="3C7F67A3" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C779E2">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Lossa rockens snörning. Ta av skyddsrock så den hamnar ut och in, lägg i avfall</w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Lossa rockens snörning. Ta av skyddsrock så den hamnar ut och in, lägg i avfallsbehållare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="5867538D" w14:textId="77777777">
+          <w:p w14:paraId="6370BCBE" w14:textId="58340167" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="315" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009F3B70" w:rsidR="00352984" w:rsidTr="006D6977" w14:paraId="0967F4F2" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="17D9D5AE" w14:textId="77777777" w:rsidTr="00CB2125">
         <w:trPr>
-          <w:trHeight w:val="221"/>
+          <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="24A27CDA" w14:textId="77777777">
+          <w:p w14:paraId="3DC39434" w14:textId="33284C55" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="173" w:right="0" w:hanging="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6992" w:type="dxa"/>
+            <w:tcW w:w="6427" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C779E2" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="089C74F1" w14:textId="72D67D80">
+          <w:p w14:paraId="70D957CB" w14:textId="7D498ED4" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006016C6">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ta av ett skoskydd alternativt en stövel, lägg i avfallsbehållare, ställ ned foten </w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Ta av ett skoskydd alternativt en stövel, lägg i avfallsbehållare, ställ ned foten i ren zon. Upprepa momentet med andra foten, lägg skoskydd/stövel i avfallsbehållare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="753EE870" w14:textId="77777777">
+          <w:p w14:paraId="48E42C77" w14:textId="11E41F2A" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="315" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009F3B70" w:rsidR="00352984" w:rsidTr="006D6977" w14:paraId="79DA686C" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="4354D3F0" w14:textId="77777777" w:rsidTr="00CB2125">
         <w:trPr>
-          <w:trHeight w:val="361"/>
+          <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="742C9CE3" w14:textId="77777777">
+          <w:p w14:paraId="5C0BDF35" w14:textId="005CD251" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="173" w:right="0" w:hanging="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6992" w:type="dxa"/>
+            <w:tcW w:w="6427" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C779E2" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="6E8B9A69" w14:textId="7D66FBCA">
+          <w:p w14:paraId="27984662" w14:textId="26E9567D" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C779E2">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Ta av inre handskar, lägg i avfalls</w:t>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Ta av inre handskar, lägg i avfallsbehållare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="7CAFA859" w14:textId="77777777">
+          <w:p w14:paraId="0255C3D0" w14:textId="6C51A343" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="315" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009F3B70" w:rsidR="00352984" w:rsidTr="006D6977" w14:paraId="41C66259" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="2FC97709" w14:textId="77777777" w:rsidTr="00CB2125">
         <w:trPr>
-          <w:trHeight w:val="367"/>
+          <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="4AE4EE72" w14:textId="77777777">
+          <w:p w14:paraId="0F2F2A04" w14:textId="1EE8A0B1" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="173" w:right="0" w:hanging="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006016C6">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6992" w:type="dxa"/>
+            <w:tcW w:w="6427" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C779E2" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="4B9C64F4" w14:textId="0196DFF1">
+          <w:p w14:paraId="625DB486" w14:textId="29B44F4C" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C779E2">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Desinfektera händer</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="49D9C0CD" w14:textId="77777777">
+          <w:p w14:paraId="1C44EBF9" w14:textId="333A4645" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="315" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009F3B70" w:rsidR="00352984" w:rsidTr="006D6977" w14:paraId="1AD29AD9" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="21D23295" w14:textId="77777777" w:rsidTr="00CB2125">
         <w:trPr>
-          <w:trHeight w:val="882"/>
+          <w:trHeight w:val="870"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="72B7BD0E" w14:textId="77777777">
+          <w:p w14:paraId="2E56832A" w14:textId="7BA25D32" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="173" w:right="0" w:hanging="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006016C6">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6992" w:type="dxa"/>
+            <w:tcW w:w="6427" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C779E2" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="0DDCC24B" w14:textId="5D740E2D">
+          <w:p w14:paraId="4E70E7D1" w14:textId="600BEA6D" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C779E2">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Ta av andningsskydd bakifrån, luta huvud och överkropp lätt framåt, ta tag i båda banden och lyft uppåt över huvudet, vidrör inte framsidan. Lägg i avfalls</w:t>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Ta av andningsskydd bakifrån, luta huvud och överkropp lätt framåt, ta tag i båda banden och lyft uppåt över huvudet, vidrör inte framsidan. Lägg i avfallsbehållare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="691662A1" w14:textId="77777777">
+          <w:p w14:paraId="1100443D" w14:textId="063A3755" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="315" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009F3B70" w:rsidR="00352984" w:rsidTr="006D6977" w14:paraId="15166462" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="69C36D11" w14:textId="77777777" w:rsidTr="00CB2125">
         <w:trPr>
-          <w:trHeight w:val="343"/>
+          <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="1C8B40F0" w14:textId="77777777">
+          <w:p w14:paraId="72F85812" w14:textId="7E32639D" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="173" w:right="0" w:hanging="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006016C6">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6992" w:type="dxa"/>
+            <w:tcW w:w="6427" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C779E2" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="25470351" w14:textId="4850BC93">
+          <w:p w14:paraId="79D96269" w14:textId="72E98848" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C779E2">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Ny handdesinfektion</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="305702E2" w14:textId="77777777">
+          <w:p w14:paraId="3D2DD34D" w14:textId="60442690" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="315" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009F3B70" w:rsidR="00352984" w:rsidTr="006D6977" w14:paraId="7E6705A9" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="06965D7A" w14:textId="77777777" w:rsidTr="00CB2125">
         <w:trPr>
-          <w:trHeight w:val="1256"/>
+          <w:trHeight w:val="1245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="1715B3A2" w14:textId="77777777">
+          <w:p w14:paraId="59740216" w14:textId="77E35874" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="173" w:right="0" w:hanging="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006016C6">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6992" w:type="dxa"/>
+            <w:tcW w:w="6427" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C779E2" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="369911E3" w14:textId="06235E27">
+          <w:p w14:paraId="1DE94FE0" w14:textId="3B07AEC1" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C779E2">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Om arbetskläder blivit förorenade läggs de i avfalls</w:t>
-[...35 lines deleted...]
-              <w:t>skölj rikligt med vatten</w:t>
+              <w:t>Om arbetskläder blivit förorenade läggs de i avfallsbehållare. Exponerat hudområde tvättas med tvål och vatten och efterföljs av huddesinfektion. Vid stänk mot slemhinna som öga, näsa, mun          – skölj rikligt med vatten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="2950089C" w14:textId="77777777">
+          <w:p w14:paraId="179F2B6E" w14:textId="01E3C3C5" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="315" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009F3B70" w:rsidR="00352984" w:rsidTr="006D6977" w14:paraId="21ACB57A" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="7A380FBA" w14:textId="77777777" w:rsidTr="00CB2125">
         <w:trPr>
-          <w:trHeight w:val="414"/>
+          <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="51511F0D" w14:textId="77777777">
+          <w:p w14:paraId="02170E8C" w14:textId="0F3EE461" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="173" w:right="0" w:hanging="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006016C6">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6992" w:type="dxa"/>
+            <w:tcW w:w="6427" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C779E2" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="30211CE6" w14:textId="15DFB4F2">
+          <w:p w14:paraId="2F1C597D" w14:textId="45DDBBE6" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C779E2">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Desinfektera händer och underarmar</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="015E81F8" w14:textId="77777777">
+          <w:p w14:paraId="00C3ECCC" w14:textId="3D1334C4" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="315" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="009F3B70" w:rsidR="00352984" w:rsidTr="006D6977" w14:paraId="452CF6D3" w14:textId="77777777">
+      <w:tr w:rsidR="3B05F18D" w14:paraId="10FFF7DB" w14:textId="77777777" w:rsidTr="00CB2125">
         <w:trPr>
-          <w:trHeight w:val="414"/>
+          <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcW w:w="571" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="79BACD81" w14:textId="77777777">
+          <w:p w14:paraId="08AF7F92" w14:textId="450D7CF8" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="173" w:right="0" w:hanging="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6992" w:type="dxa"/>
+            <w:tcW w:w="6427" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C779E2" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="0E6ABE72" w14:textId="1430BF41">
+          <w:p w14:paraId="35B37D12" w14:textId="63293DA7" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="-206"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0028369E">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Punktdesinfektion av oren zon utförs med alkoholbaserat </w:t>
+              <w:t>Punktdesinfektion av oren zon utförs med alkoholbaserat ytdesinfektionsmedel med tensid, Incidin OxyFoam S eller Virkon 1 %</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0028369E">
+            <w:r w:rsidRPr="3B05F18D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...20 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> 1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
+            <w:tcW w:w="1360" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidRPr="006016C6" w:rsidR="00352984" w:rsidP="006D6977" w:rsidRDefault="00352984" w14:paraId="3018DEED" w14:textId="77777777">
+          <w:p w14:paraId="42DCDB1E" w14:textId="505726CA" w:rsidR="3B05F18D" w:rsidRDefault="3B05F18D" w:rsidP="3B05F18D">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="315" w:right="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="009F3B70" w:rsidR="00273AD7" w:rsidP="000C49F1" w:rsidRDefault="00273AD7" w14:paraId="120B3508" w14:textId="62325B85">
-[...58 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="11F25651" w14:textId="656C1460" w:rsidR="00927040" w:rsidRDefault="702707F6" w:rsidP="3B05F18D">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="80" w:line="288" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
-          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3B70">
+      <w:r w:rsidRPr="3B05F18D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Datum ................................................................................................... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F13BCDD" w14:textId="2D68F880" w:rsidR="00927040" w:rsidRDefault="702707F6" w:rsidP="3B05F18D">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3B05F18D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Namn vårdpersonal .................................................................................................. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65EAF360" w14:textId="71435893" w:rsidR="00927040" w:rsidRDefault="702707F6" w:rsidP="3B05F18D">
+      <w:pPr>
+        <w:spacing w:after="80" w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3B05F18D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Namn observatör ...................................................................................................... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648ABB07" w14:textId="734E0378" w:rsidR="00927040" w:rsidRPr="006D03C3" w:rsidRDefault="702707F6" w:rsidP="006D03C3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3B05F18D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text2"/>
+        </w:rPr>
         <w:t>Dokumentation sparas en månad i verksamheten.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C51EDE" w:rsidSect="000F3A23">
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId37"/>
+    <w:sectPr w:rsidR="00927040" w:rsidRPr="006D03C3" w:rsidSect="00CB2125">
+      <w:headerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="even" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
+      <w:headerReference w:type="first" r:id="rId37"/>
+      <w:footerReference w:type="first" r:id="rId38"/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
-      <w:pgMar w:top="1418" w:right="1979" w:bottom="1276" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
+      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgMar w:top="1418" w:right="1979" w:bottom="426" w:left="992" w:header="284" w:footer="737" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006E3540" w:rsidRDefault="006E3540" w14:paraId="664C7330" w14:textId="77777777">
+    <w:p w14:paraId="104677C5" w14:textId="77777777" w:rsidR="00610851" w:rsidRDefault="00610851">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006E3540" w:rsidRDefault="006E3540" w14:paraId="7D1F463E" w14:textId="77777777">
+    <w:p w14:paraId="5476D6C1" w14:textId="77777777" w:rsidR="00610851" w:rsidRDefault="00610851">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="006E3540" w:rsidRDefault="006E3540" w14:paraId="4FB5E687" w14:textId="77777777">
+    <w:p w14:paraId="635DFF85" w14:textId="77777777" w:rsidR="00610851" w:rsidRDefault="00610851">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B820" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B820" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
-      <w:framePr w:wrap="around" w:hAnchor="margin" w:vAnchor="text" w:y="1"/>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Sidnummer"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00660269" w:rsidP="00C43BDD" w:rsidRDefault="00660269" w14:paraId="1FE2B821" w14:textId="77777777">
+  <w:p w14:paraId="1FE2B821" w14:textId="77777777" w:rsidR="00660269" w:rsidRDefault="00660269" w:rsidP="00C43BDD">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00EC0A68" w:rsidR="00C50EE5" w:rsidP="00EC0A68" w:rsidRDefault="00546464" w14:paraId="47BD2091" w14:textId="66F4EBFA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47BD2091" w14:textId="66F4EBFA" w:rsidR="00C50EE5" w:rsidRPr="00831C35" w:rsidRDefault="00000000" w:rsidP="00EC0A68">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:id w:val="-2070031421"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...4 lines deleted...]
-      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00A65FD4">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00A65FD4" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EC0A68" w:rsidR="00EC0A68">
-[...2 lines deleted...]
-            <w:szCs w:val="16"/>
+        <w:r w:rsidR="00EC0A68" w:rsidRPr="00831C35">
+          <w:rPr>
+            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00111CB2">
-[...2 lines deleted...]
-        <w:szCs w:val="16"/>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r w:rsidR="00111CB2">
-[...2 lines deleted...]
-        <w:szCs w:val="16"/>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00111CB2">
-[...2 lines deleted...]
-        <w:szCs w:val="16"/>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00111CB2">
-[...2 lines deleted...]
-        <w:szCs w:val="16"/>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00111CB2">
-      <w:rPr>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
         <w:noProof/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="00111CB2">
-[...2 lines deleted...]
-        <w:szCs w:val="16"/>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00111CB2">
-[...2 lines deleted...]
-        <w:szCs w:val="16"/>
+    <w:r w:rsidR="00111CB2" w:rsidRPr="00831C35">
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="00660269" w:rsidP="00FB2F0F" w:rsidRDefault="009228AB" w14:paraId="1FE2B822" w14:textId="76DF6159">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FE2B822" w14:textId="76DF6159" w:rsidR="00660269" w:rsidRDefault="009228AB" w:rsidP="00FB2F0F">
     <w:pPr>
       <w:pStyle w:val="Sidfot"/>
       <w:ind w:left="6237" w:hanging="141"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="25147E04">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FE2B825" wp14:editId="5971BB2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4388307</wp:posOffset>
+            <wp:posOffset>4391660</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-27355</wp:posOffset>
+            <wp:posOffset>-3947</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1897920" cy="384860"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="1953671" cy="348178"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="16" name="Bildobjekt 16">
+          <wp:docPr id="128712871" name="Bildobjekt 12">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="VG_Ne.wmf"/>
+                  <pic:cNvPr id="12" name="Bildobjekt 12">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1953671" cy="396165"/>
+                    <a:ext cx="1953671" cy="348178"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006E3540" w:rsidRDefault="006E3540" w14:paraId="1C21296B" w14:textId="77777777"/>
+    <w:p w14:paraId="457C8024" w14:textId="77777777" w:rsidR="00610851" w:rsidRDefault="00610851"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006E3540" w:rsidRDefault="006E3540" w14:paraId="6141FF2F" w14:textId="77777777">
+    <w:p w14:paraId="1C7C2F1E" w14:textId="77777777" w:rsidR="00610851" w:rsidRDefault="00610851">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="006E3540" w:rsidRDefault="006E3540" w14:paraId="3D390377" w14:textId="77777777">
+    <w:p w14:paraId="1E97DBE8" w14:textId="77777777" w:rsidR="00610851" w:rsidRDefault="00610851">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidRPr="00DA65C4" w:rsidR="00294791" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="68F18EE5" w14:textId="39C06E14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68F18EE5" w14:textId="39C06E14" w:rsidR="00294791" w:rsidRPr="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264BC60A" wp14:editId="43F94021">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-635</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4667250" cy="323850"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Textruta 10"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4667250" cy="323850"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                        <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="264BC60A">
+            <v:shapetype w14:anchorId="264BC60A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 10" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
+            <v:shape id="Textruta 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-.05pt;width:367.5pt;height:25.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzkv6OFQIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5yvpp0Rp8haZBgQ&#10;tAXSoWdFlmIDkqhJSuzs14+SnY91Ow27yKRIP5LvUfP7VityEM7XYAo6GgwpEYZDWZtdQb+/rj7d&#10;UeIDMyVTYERBj8LT+8XHD/PG5mIMFahSOIIgxueNLWgVgs2zzPNKaOYHYIXBoASnWUDX7bLSsQbR&#10;tcrGw+Esa8CV1gEX3uPtYxeki4QvpeDhWUovAlEFxd5COl06t/HMFnOW7xyzVc37Ntg/dKFZbbDo&#10;GeqRBUb2rv4DStfcgQcZBhx0BlLWXKQZcJrR8N00m4pZkWZBcrw90+T/Hyx/OmzsiyOh/QItChgJ&#10;aazPPV7GeVrpdPxipwTjSOHxTJtoA+F4OZ3Nbsc3GOIYm4wnd2gjTHb52zofvgrQJBoFdShLYosd&#10;1j50qaeUWMzAqlYqSaMMaQo6myDkbxEEVwZrXHqNVmi3bT/AFsojzuWgk9xbvqqx+Jr58MIcaoz9&#10;4t6GZzykAiwCvUVJBe7n3+5jPlKPUUoa3JmC+h975gQl6ptBUT6PptO4ZMmZ3tyO0XHXke11xOz1&#10;A+BajvCFWJ7MmB/UyZQO9Buu9zJWxRAzHGsXNJzMh9BtMj4PLpbLlIRrZVlYm43lETqSFql9bd+Y&#10;sz3/AZV7gtN2sfydDF1uR/dyH0DWSaNIcMdqzzuuZFK5fz5x56/9lHV55ItfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAJkWNkN0AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBSE7yb+h80z8QZb&#10;MFUofSWkCTExegC5eNt2l7Zx923tLlD99T5PeJzMZOabfD06K85mCJ0nhNk0AWGo9rqjBuHwvp0s&#10;QISoSCvrySB8mwDr4vYmV5n2F9qZ8z42gksoZAqhjbHPpAx1a5wKU98bYu/oB6ciy6GRelAXLndW&#10;zpPkUTrVES+0qjdla+rP/ckhvJTbN7Wr5m7xY8vn1+Om/zp8pIj3d+NmBSKaMV7D8IfP6FAwU+VP&#10;pIOwCHwkIkxmINh8ekhZVwhpsgRZ5PI/ffELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;s5L+jhUCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJkWNkN0AAAAFAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00DA65C4" w:rsidP="00DA65C4" w:rsidRDefault="00DA65C4" w14:paraId="70464969" w14:textId="1B285E8B">
+                  <w:p w14:paraId="70464969" w14:textId="1B285E8B" w:rsidR="00DA65C4" w:rsidRDefault="00DA65C4" w:rsidP="00DA65C4">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w:rsidR="008A4EB9" w:rsidP="00413A60" w:rsidRDefault="00F7626C" w14:paraId="058CDD4D" w14:textId="6F55F938">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="058CDD4D" w14:textId="448A65ED" w:rsidR="008A4EB9" w:rsidRDefault="00413A60" w:rsidP="00413A60">
     <w:pPr>
       <w:pStyle w:val="Sidhuvud"/>
       <w:ind w:left="0" w:right="567"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0549CCB2">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B7982AB" wp14:editId="0C751635">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-172720</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-78740</wp:posOffset>
+                <wp:posOffset>-65405</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4669155" cy="266700"/>
+              <wp:extent cx="4669200" cy="2160000"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="6" name="Textruta 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4669155" cy="266700"/>
+                        <a:ext cx="4669200" cy="2160000"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                        <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                           <w:pPr>
                             <w:ind w:left="0"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00762EE0">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                           </w:r>
                           <w:r w:rsidR="00367D19">
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>.</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5B7982AB">
+            <v:shapetype w14:anchorId="5B7982AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textruta 6" style="position:absolute;margin-left:-13.6pt;margin-top:-6.2pt;width:367.65pt;height:21pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATN2G0GgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc61279qZZeR25iVxV&#10;ipJITpUzZsG7EjAUsHfdX9+B9ZfSnqpeYGCG+XjvMb/rtSJ74XwLpqLjUU6JMBzq1mwr+uN19ekL&#10;JT4wUzMFRlT0IDy9W3z8MO9sKSbQgKqFI5jE+LKzFW1CsGWWed4IzfwIrDDolOA0C3h026x2rMPs&#10;WmWTPC+yDlxtHXDhPd4+DE66SPmlFDw8S+lFIKqi2FtIq0vrJq7ZYs7KrWO2afmxDfYPXWjWGix6&#10;TvXAAiM71/6RSrfcgQcZRhx0BlK2XKQZcJpx/m6adcOsSLMgON6eYfL/Ly1/2q/tiyOh/wo9EhgB&#10;6awvPV7GeXrpdNyxU4J+hPBwhk30gXC8nBbF7Xg2o4Sjb1IUN3nCNbu8ts6HbwI0iUZFHdKS0GL7&#10;Rx+wIoaeQmIxA6tWqUSNMqSraPF5lqcHZw++UAYfXnqNVug3PWnrqzk2UB9wPAcD897yVYs9PDIf&#10;XphDqnEilG94xkUqwFpwtChpwP36232MRwbQS0mH0qmo/7ljTlCivhvk5nY8nUatpcN0djPBg7v2&#10;bK49ZqfvAdU5xo9ieTJjfFAnUzrQb6jyZayKLmY41q5oOJn3YRA0/hIulssUhOqyLDyateUxdUQ1&#10;IvzavzFnjzQEJPAJTiJj5Ts2htiBj+UugGwTVRHnAdUj/KjMxODxF0XpX59T1OWvL34DAAD//wMA&#10;UEsDBBQABgAIAAAAIQD+HeWZ4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9h&#10;GcFbu8mibZpmU0qgCKKH1l68TbLTJLgfMbtto7/e9aS3GebhnectNpPR7EKj752VkM4TYGQbp3rb&#10;Sji+7WYZMB/QKtTOkoQv8rApb28KzJW72j1dDqFlMcT6HCV0IQw5577pyKCfu4FsvJ3caDDEdWy5&#10;GvEaw43mIkkW3GBv44cOB6o6aj4OZyPhudq94r4WJvvW1dPLaTt8Ht8fpby/m7ZrYIGm8AfDr35U&#10;hzI61e5slWdawkwsRUTjkIoHYJFYJlkKrJYgVgvgZcH/Vyh/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhABM3YbQaAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAP4d5ZniAAAACgEAAA8AAAAAAAAAAAAAAAAAdAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
+            <v:shape id="Textruta 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.6pt;margin-top:-5.15pt;width:367.65pt;height:170.1pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHTpHSGQIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+xkadZacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S7Y+VC3p2l+wBfu5X6cc5jfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMOiU4zQJu3S6rHGsx&#10;u1bZJM9nWQuusg648B5PH3snXaT8UgoenqX0IhBVUuwtpNWldRvXbDFnxc4xWzd8aIP9QxeaNQaL&#10;nlM9ssDI3jV/pNINd+BBhhEHnYGUDRdpBpxmnL+bZlMzK9IsCI63Z5j8/0vLnw4b++JI6L5ChwRG&#10;QFrrC4+HcZ5OOh3/2ClBP0J4PMMmukA4Hk5nszvkghKOvsl4luMX82SX69b58E2AJtEoqUNeElzs&#10;sPahDz2FxGoGVo1SiRtlSFvS2eebPF04ezC5Mljj0my0QrftSFNdDbKF6ojzOeip95avGuxhzXx4&#10;YQ65xr5Rv+EZF6kAa8FgUVKD+/W38xiPFKCXkha1U1L/c8+coER9N0jO3Xg6jWJLm+nNlwlu3LVn&#10;e+0xe/0AKM8xvhTLkxnjgzqZ0oF+Q5kvY1V0McOxdknDyXwIvaLxmXCxXKYglJdlYW02lsfUEdWI&#10;8Gv3xpwdaAjI4BOcVMaKd2z0sT0fy30A2SSqIs49qgP8KM1E9vCMovav9ynq8tgXvwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5b0kywrjSdpkoTEoLDxi7c0sZrK5qkNNlWeHrMadxs+dPv78/Xk+3ZGcfQeacgmQtg6GpvOtco&#10;OLxvZymwELUzuvcOFXxjgHVxe5PrzPiL2+F5HxtGIS5kWkEb45BxHuoWrQ5zP6Cj29GPVkdax4ab&#10;UV8o3PZcCvHIre4cfWj1gGWL9ef+ZBW8lNs3vaukTX/68vn1uBm+Dh8PSt3fTZsnYBGneIXhT5/U&#10;oSCnyp+cCaxXMJNLSSgNiVgAI2Ip0gRYpWAhVyvgRc7/dyh+AQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAAdOkdIZAgAANAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAHdeiV3jAAAACwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w:rsidR="00413A60" w:rsidRDefault="00413A60" w14:paraId="72D45401" w14:textId="0A2CCBAA">
+                  <w:p w14:paraId="72D45401" w14:textId="0A2CCBAA" w:rsidR="00413A60" w:rsidRDefault="00413A60">
                     <w:pPr>
                       <w:ind w:left="0"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00762EE0">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OBS! Utskriven version kan vara ogiltig. Verifiera innehållet</w:t>
                     </w:r>
                     <w:r w:rsidR="00367D19">
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>.</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00762EE0" w:rsidR="008569C6">
-[...78 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="010431BC"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:nsid w:val="FFFFFF1D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FBCC56FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="915" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1635" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2355" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3075" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3795" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4515" w:hanging="360"/>
-[...38 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05CF7E96"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3C063CDC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="915" w:hanging="360"/>
-[...98 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="107C0728"/>
+    <w:nsid w:val="02C20692"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="20BC3E6A"/>
-    <w:lvl w:ilvl="0" w:tplc="041D0001">
+    <w:tmpl w:val="DAA23964"/>
+    <w:lvl w:ilvl="0" w:tplc="1CCC3EA6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="717" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...38 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="7407" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18FB0CAE"/>
+    <w:nsid w:val="040C74E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BEB22A48"/>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:tmpl w:val="7848F7B6"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2715" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3435" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4155" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4875" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5595" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6315" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7035" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A33578D"/>
+    <w:nsid w:val="05DF67F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3A925868"/>
-[...80 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="75525A52"/>
+    <w:lvl w:ilvl="0" w:tplc="A0D81926">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06AB036A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15E8A5B4"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2214" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07F0337A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E54CEB4"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="135A157B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="65667058"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1480309A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B82C9A8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="150170D1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A886C64A"/>
+    <w:lvl w:ilvl="0" w:tplc="1CCC3EA6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3002" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2795" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3515" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4235" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4955" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5675" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6395" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7115" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7835" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D074A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E104E4E6"/>
     <w:lvl w:ilvl="0" w:tplc="F49A5562">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="FaktarutaLista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24394558"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D520AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EFA2B474"/>
+    <w:tmpl w:val="B9E412AC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="915" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1635" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2355" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3075" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3795" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4515" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5235" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5955" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6675" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25776E94"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EA37C11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7D189022"/>
+    <w:tmpl w:val="C470AA3E"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="915" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27941A69"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F57AFD5C"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A1767B8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BC64CCC6"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F482B8B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="695EDA14"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33B72C7F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4050CDFA"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2214" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1635" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2355" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3075" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3795" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4515" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5235" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5955" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6675" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F8300B4"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="355242CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4F7CD3EE"/>
+    <w:tmpl w:val="B1BE6CBA"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="930" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1650" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2370" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3090" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3810" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4530" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5250" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5970" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6690" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39900625"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37F444AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E14A951E"/>
+    <w:tmpl w:val="6080758C"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="915" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="041D0003">
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1635" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2355" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3075" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3795" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4515" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5235" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5955" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6675" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38A42FB9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="09EA9066"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B474E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDF0BC38"/>
     <w:lvl w:ilvl="0" w:tplc="34668BAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Punktlista"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="406D5C10"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B795A71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4FEC762C"/>
+    <w:tmpl w:val="E5EC4A30"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7560" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BCF7773"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D0F1A9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="80560B6A"/>
+    <w:tmpl w:val="F57E97D0"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="915" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1635" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2355" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3075" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3795" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4515" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5235" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5955" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6675" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4ED21BFF"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EA505F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1CE6276E"/>
+    <w:tmpl w:val="8FB0F0B4"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FE0487C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E63ACE10"/>
+    <w:lvl w:ilvl="0" w:tplc="1CCC3EA6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2214" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40094F28"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E0547D18"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40C928FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0AE0B72A"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="915" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="041D0003">
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1635" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2355" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3075" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3795" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4515" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5235" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5955" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6675" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42196C05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="741857FC"/>
+    <w:lvl w:ilvl="0" w:tplc="71B6B2F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D394782"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="35185EEA"/>
+    <w:lvl w:ilvl="0" w:tplc="A36CD632">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F40CFA9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EDF0C68C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="896A4196">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A9C68866">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3D5A2088">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7D56D782">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2C4A6FAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3050EB14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51AB58F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97200AA0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54340635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6660C0"/>
     <w:lvl w:ilvl="0" w:tplc="05061E3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Liststycke"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56B06920"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56C349F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7180B63A"/>
+    <w:tmpl w:val="3836E2BC"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="915" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1635" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2355" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3075" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3795" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4515" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5235" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5955" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6675" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72BA24D7"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="575E01E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2D9871B0"/>
+    <w:tmpl w:val="E154E454"/>
     <w:lvl w:ilvl="0" w:tplc="041D0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="915" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1635" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2355" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3075" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3795" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4515" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5235" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5955" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6675" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="861477783">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B187457"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EAF44C5C"/>
+    <w:lvl w:ilvl="0" w:tplc="1CCC3EA6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2214" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Georgia" w:eastAsia="Times New Roman" w:hAnsi="Georgia" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CCA755A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="806AEC92"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DE71126"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="186A0D28"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="706B1852"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4FB2CAB0"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73572EEC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97006228"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73A726F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="90B4F3D8"/>
+    <w:lvl w:ilvl="0" w:tplc="041D000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73BE207E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5F6AC9B2"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C077AA9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DDC0C0DE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3872" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4592" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5312" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6032" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6752" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7472" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EA41BCB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CAEC6EFE"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F0071C1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B824EE38"/>
+    <w:lvl w:ilvl="0" w:tplc="041D0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041D0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041D0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041D0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1909921896">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1367871050">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="164058872">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="861477783">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1280868239">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="444931515">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="739910959">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="391579451">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1296368398">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="689646344">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1979215945">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="830874331">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="57095060">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="36130748">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="560679449">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1420566503">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="256527698">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1090539201">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1846439597">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="921261836">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="931624633">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1105734136">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1537934660">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="19747109">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1032536561">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1994790248">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1035621304">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1778478569">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1925722338">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1680690329">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="714040169">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="57095060">
+  <w:num w:numId="32" w16cid:durableId="856122051">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="283467675">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1582525999">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="109663874">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="839197528">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1047754720">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="972759834">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="36130748">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="39" w16cid:durableId="1070150880">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="503210217">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="40" w16cid:durableId="1104957194">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1415321602">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="41" w16cid:durableId="1657882786">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="919221393">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="42" w16cid:durableId="1341273716">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1824420269">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="43" w16cid:durableId="972908610">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="73092415">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="44" w16cid:durableId="2111847680">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="312805951">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="45" w16cid:durableId="479154442">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="13312730">
-[...23 lines deleted...]
-  <w:numIdMacAtCleanup w:val="16"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="D804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="1"/>
-  <w:trackRevisions w:val="false"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B75EDE"/>
-    <w:rsid w:val="00001904"/>
-    <w:rsid w:val="000047CE"/>
+    <w:rsid w:val="00003EB2"/>
     <w:rsid w:val="000051D5"/>
     <w:rsid w:val="00006D2A"/>
     <w:rsid w:val="00010D47"/>
-    <w:rsid w:val="00014F36"/>
-    <w:rsid w:val="00016BD1"/>
     <w:rsid w:val="00016CF0"/>
-    <w:rsid w:val="00023443"/>
-    <w:rsid w:val="00026EA4"/>
+    <w:rsid w:val="00027965"/>
     <w:rsid w:val="00030DDD"/>
     <w:rsid w:val="000313BB"/>
     <w:rsid w:val="00033ED5"/>
-    <w:rsid w:val="0003531E"/>
+    <w:rsid w:val="0004405D"/>
     <w:rsid w:val="00050500"/>
-    <w:rsid w:val="0005064E"/>
     <w:rsid w:val="0005691C"/>
     <w:rsid w:val="00056ECB"/>
     <w:rsid w:val="00056ED5"/>
     <w:rsid w:val="00061969"/>
-    <w:rsid w:val="00063008"/>
     <w:rsid w:val="000655CC"/>
     <w:rsid w:val="000700AE"/>
-    <w:rsid w:val="00072D45"/>
-    <w:rsid w:val="00082FAF"/>
+    <w:rsid w:val="00076187"/>
+    <w:rsid w:val="00082B1C"/>
     <w:rsid w:val="00084024"/>
     <w:rsid w:val="0009062C"/>
-    <w:rsid w:val="00093296"/>
+    <w:rsid w:val="00091429"/>
     <w:rsid w:val="00095368"/>
     <w:rsid w:val="000954C4"/>
-    <w:rsid w:val="000A5B0D"/>
+    <w:rsid w:val="000955A7"/>
+    <w:rsid w:val="000971C4"/>
     <w:rsid w:val="000A611A"/>
     <w:rsid w:val="000B12D9"/>
     <w:rsid w:val="000B4536"/>
     <w:rsid w:val="000B7715"/>
-    <w:rsid w:val="000C3276"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000E2946"/>
+    <w:rsid w:val="000C3A17"/>
+    <w:rsid w:val="000E150B"/>
     <w:rsid w:val="000E463B"/>
+    <w:rsid w:val="000E551F"/>
     <w:rsid w:val="000E5A7E"/>
-    <w:rsid w:val="000F23E3"/>
-    <w:rsid w:val="000F3A23"/>
     <w:rsid w:val="000F43A3"/>
     <w:rsid w:val="000F7681"/>
     <w:rsid w:val="00103031"/>
     <w:rsid w:val="001044FE"/>
+    <w:rsid w:val="001108C0"/>
     <w:rsid w:val="00111CB2"/>
     <w:rsid w:val="001139D4"/>
-    <w:rsid w:val="001144CA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001200A3"/>
+    <w:rsid w:val="00113D4B"/>
     <w:rsid w:val="00131B08"/>
     <w:rsid w:val="00132A59"/>
     <w:rsid w:val="00133337"/>
     <w:rsid w:val="00133A0F"/>
     <w:rsid w:val="0013580F"/>
-    <w:rsid w:val="00135B70"/>
     <w:rsid w:val="00137B6D"/>
+    <w:rsid w:val="00137CD7"/>
     <w:rsid w:val="0014070B"/>
     <w:rsid w:val="001422C1"/>
     <w:rsid w:val="001522AE"/>
-    <w:rsid w:val="001556DB"/>
     <w:rsid w:val="00157D5B"/>
     <w:rsid w:val="00161FE6"/>
-    <w:rsid w:val="001642D5"/>
     <w:rsid w:val="00164C3D"/>
-    <w:rsid w:val="00166B78"/>
     <w:rsid w:val="00166D3A"/>
-    <w:rsid w:val="001672DB"/>
+    <w:rsid w:val="00170260"/>
     <w:rsid w:val="0017508E"/>
     <w:rsid w:val="00181FDC"/>
+    <w:rsid w:val="0018221B"/>
     <w:rsid w:val="00184167"/>
     <w:rsid w:val="001860B9"/>
     <w:rsid w:val="00186F2B"/>
     <w:rsid w:val="001874D6"/>
     <w:rsid w:val="0019632A"/>
     <w:rsid w:val="001A4E7C"/>
-    <w:rsid w:val="001A7399"/>
+    <w:rsid w:val="001A623F"/>
+    <w:rsid w:val="001B5981"/>
     <w:rsid w:val="001B762C"/>
     <w:rsid w:val="001C4D0A"/>
     <w:rsid w:val="001C5FEF"/>
-    <w:rsid w:val="001D0345"/>
+    <w:rsid w:val="001D54A4"/>
+    <w:rsid w:val="001D59E4"/>
+    <w:rsid w:val="001D75A3"/>
     <w:rsid w:val="001E3789"/>
-    <w:rsid w:val="001F74EF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00205CE7"/>
+    <w:rsid w:val="00203150"/>
     <w:rsid w:val="00211487"/>
     <w:rsid w:val="00211D91"/>
     <w:rsid w:val="00217DEC"/>
-    <w:rsid w:val="00224831"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00234FBC"/>
+    <w:rsid w:val="0022087F"/>
+    <w:rsid w:val="002221F6"/>
+    <w:rsid w:val="002273C9"/>
     <w:rsid w:val="00235B57"/>
     <w:rsid w:val="00250F24"/>
     <w:rsid w:val="002523C5"/>
     <w:rsid w:val="0025380B"/>
-    <w:rsid w:val="00256392"/>
     <w:rsid w:val="0025703A"/>
     <w:rsid w:val="00262F3D"/>
     <w:rsid w:val="00263281"/>
-    <w:rsid w:val="0026388C"/>
     <w:rsid w:val="002651D6"/>
     <w:rsid w:val="0026551F"/>
-    <w:rsid w:val="002661EC"/>
     <w:rsid w:val="00270FA8"/>
-    <w:rsid w:val="002718A2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00273DC3"/>
     <w:rsid w:val="00280A85"/>
     <w:rsid w:val="00284119"/>
-    <w:rsid w:val="002848AB"/>
     <w:rsid w:val="00290B5C"/>
     <w:rsid w:val="00294791"/>
-    <w:rsid w:val="00296ECA"/>
     <w:rsid w:val="002A1C4F"/>
     <w:rsid w:val="002A7450"/>
     <w:rsid w:val="002B0B30"/>
     <w:rsid w:val="002B0C78"/>
-    <w:rsid w:val="002B5346"/>
+    <w:rsid w:val="002B5978"/>
+    <w:rsid w:val="002B5A23"/>
     <w:rsid w:val="002C0C02"/>
     <w:rsid w:val="002C1277"/>
-    <w:rsid w:val="002C41DE"/>
     <w:rsid w:val="002C60AD"/>
-    <w:rsid w:val="002D0071"/>
     <w:rsid w:val="002D0E0E"/>
-    <w:rsid w:val="002D26D8"/>
     <w:rsid w:val="002D6023"/>
+    <w:rsid w:val="002D6126"/>
+    <w:rsid w:val="002E1007"/>
     <w:rsid w:val="002E263F"/>
+    <w:rsid w:val="002E4A0C"/>
     <w:rsid w:val="002E6F81"/>
     <w:rsid w:val="002F08BA"/>
-    <w:rsid w:val="002F1E80"/>
     <w:rsid w:val="002F2CFF"/>
-    <w:rsid w:val="002F4CFE"/>
     <w:rsid w:val="002F568B"/>
     <w:rsid w:val="002F7818"/>
     <w:rsid w:val="003066D0"/>
     <w:rsid w:val="00311401"/>
-    <w:rsid w:val="00311E1C"/>
-    <w:rsid w:val="00312AEE"/>
+    <w:rsid w:val="00317D4B"/>
     <w:rsid w:val="003203D7"/>
     <w:rsid w:val="00320F86"/>
+    <w:rsid w:val="00323EB9"/>
     <w:rsid w:val="00324171"/>
     <w:rsid w:val="00326C24"/>
-    <w:rsid w:val="00331B4F"/>
+    <w:rsid w:val="003322A8"/>
     <w:rsid w:val="00337F99"/>
     <w:rsid w:val="003410BD"/>
     <w:rsid w:val="0034307B"/>
     <w:rsid w:val="00345EB1"/>
-    <w:rsid w:val="00347974"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003509C1"/>
     <w:rsid w:val="00350CC4"/>
-    <w:rsid w:val="0035250B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00356B73"/>
     <w:rsid w:val="00360E0D"/>
     <w:rsid w:val="0036357D"/>
-    <w:rsid w:val="00365243"/>
     <w:rsid w:val="0036594C"/>
     <w:rsid w:val="00367D19"/>
     <w:rsid w:val="00371BED"/>
-    <w:rsid w:val="0037239E"/>
     <w:rsid w:val="00384019"/>
     <w:rsid w:val="003854F1"/>
-    <w:rsid w:val="00390452"/>
+    <w:rsid w:val="00386078"/>
     <w:rsid w:val="0039118E"/>
+    <w:rsid w:val="00391D26"/>
     <w:rsid w:val="00397F54"/>
     <w:rsid w:val="003A0D43"/>
-    <w:rsid w:val="003A3DA3"/>
     <w:rsid w:val="003B2A4B"/>
+    <w:rsid w:val="003B5FB2"/>
+    <w:rsid w:val="003C361A"/>
     <w:rsid w:val="003D099E"/>
     <w:rsid w:val="003D21A2"/>
-    <w:rsid w:val="003D278F"/>
     <w:rsid w:val="003D29D2"/>
     <w:rsid w:val="003D6DF1"/>
     <w:rsid w:val="003E0705"/>
     <w:rsid w:val="003E2FF7"/>
+    <w:rsid w:val="003E3B73"/>
+    <w:rsid w:val="003E4C5A"/>
     <w:rsid w:val="003F1013"/>
     <w:rsid w:val="003F1ACF"/>
-    <w:rsid w:val="003F213C"/>
+    <w:rsid w:val="003F3CFD"/>
     <w:rsid w:val="00404948"/>
     <w:rsid w:val="00406BEA"/>
-    <w:rsid w:val="00407739"/>
-    <w:rsid w:val="00407B7B"/>
     <w:rsid w:val="00413A60"/>
+    <w:rsid w:val="00422D3C"/>
+    <w:rsid w:val="00422FB8"/>
     <w:rsid w:val="004230F7"/>
-    <w:rsid w:val="00430835"/>
-    <w:rsid w:val="0043098F"/>
     <w:rsid w:val="0043167E"/>
     <w:rsid w:val="0043409A"/>
     <w:rsid w:val="00446255"/>
     <w:rsid w:val="00451935"/>
-    <w:rsid w:val="00453E86"/>
-    <w:rsid w:val="00456E2E"/>
     <w:rsid w:val="00460ED0"/>
-    <w:rsid w:val="004647CC"/>
     <w:rsid w:val="00465651"/>
     <w:rsid w:val="00470CE7"/>
     <w:rsid w:val="00470F4F"/>
-    <w:rsid w:val="004720D3"/>
     <w:rsid w:val="00472482"/>
     <w:rsid w:val="004735F1"/>
-    <w:rsid w:val="00477D7F"/>
+    <w:rsid w:val="004763CD"/>
     <w:rsid w:val="00480DC7"/>
-    <w:rsid w:val="0048218E"/>
     <w:rsid w:val="004876F6"/>
-    <w:rsid w:val="00491C1B"/>
     <w:rsid w:val="0049236A"/>
     <w:rsid w:val="00492718"/>
-    <w:rsid w:val="00497067"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0049774E"/>
     <w:rsid w:val="004A355D"/>
+    <w:rsid w:val="004A3DF4"/>
     <w:rsid w:val="004A4970"/>
-    <w:rsid w:val="004A5935"/>
     <w:rsid w:val="004B2183"/>
     <w:rsid w:val="004B2A01"/>
-    <w:rsid w:val="004B66B4"/>
     <w:rsid w:val="004C3536"/>
-    <w:rsid w:val="004C45C9"/>
-    <w:rsid w:val="004C535F"/>
+    <w:rsid w:val="004D36E1"/>
     <w:rsid w:val="004D7BA3"/>
-    <w:rsid w:val="004F2025"/>
-    <w:rsid w:val="004F41E9"/>
+    <w:rsid w:val="004E3614"/>
+    <w:rsid w:val="004E50F6"/>
     <w:rsid w:val="004F4518"/>
     <w:rsid w:val="004F4C62"/>
-    <w:rsid w:val="004F518F"/>
     <w:rsid w:val="00501433"/>
-    <w:rsid w:val="00506D00"/>
-    <w:rsid w:val="00510742"/>
     <w:rsid w:val="00511CC4"/>
-    <w:rsid w:val="00511E06"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00521E50"/>
     <w:rsid w:val="00531E60"/>
-    <w:rsid w:val="00537C72"/>
     <w:rsid w:val="00541D07"/>
     <w:rsid w:val="00544BAB"/>
     <w:rsid w:val="00545F31"/>
-    <w:rsid w:val="00546464"/>
-    <w:rsid w:val="005541D7"/>
     <w:rsid w:val="005578FA"/>
+    <w:rsid w:val="00563E0F"/>
     <w:rsid w:val="00565129"/>
     <w:rsid w:val="00565CD0"/>
     <w:rsid w:val="00567820"/>
     <w:rsid w:val="0057277B"/>
-    <w:rsid w:val="00572C0B"/>
     <w:rsid w:val="005770AD"/>
     <w:rsid w:val="00581414"/>
-    <w:rsid w:val="00581C38"/>
     <w:rsid w:val="00582490"/>
-    <w:rsid w:val="00583F5D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00595ED8"/>
+    <w:rsid w:val="00584E1E"/>
     <w:rsid w:val="00597E28"/>
     <w:rsid w:val="005A54ED"/>
     <w:rsid w:val="005A5D5B"/>
     <w:rsid w:val="005A6081"/>
     <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="005B00D2"/>
     <w:rsid w:val="005C0045"/>
     <w:rsid w:val="005C084E"/>
-    <w:rsid w:val="005C1D48"/>
+    <w:rsid w:val="005C1116"/>
     <w:rsid w:val="005C4606"/>
     <w:rsid w:val="005D0B0C"/>
-    <w:rsid w:val="005D5371"/>
-    <w:rsid w:val="005D566F"/>
     <w:rsid w:val="005E02B3"/>
     <w:rsid w:val="005E1E24"/>
-    <w:rsid w:val="00602A96"/>
     <w:rsid w:val="0060596B"/>
     <w:rsid w:val="00606D97"/>
+    <w:rsid w:val="00610851"/>
+    <w:rsid w:val="0061197F"/>
     <w:rsid w:val="00614E64"/>
-    <w:rsid w:val="00616562"/>
+    <w:rsid w:val="00616F1F"/>
     <w:rsid w:val="00617710"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="0062184C"/>
     <w:rsid w:val="00623724"/>
     <w:rsid w:val="00627BEA"/>
     <w:rsid w:val="006319DB"/>
-    <w:rsid w:val="0064211E"/>
-    <w:rsid w:val="00651633"/>
+    <w:rsid w:val="00651993"/>
     <w:rsid w:val="0065595B"/>
     <w:rsid w:val="00656DCD"/>
     <w:rsid w:val="00660269"/>
     <w:rsid w:val="00665F89"/>
+    <w:rsid w:val="00667F71"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rsid w:val="00673C92"/>
     <w:rsid w:val="006753EC"/>
-    <w:rsid w:val="00684BB2"/>
     <w:rsid w:val="00685193"/>
-    <w:rsid w:val="00691888"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006A142F"/>
+    <w:rsid w:val="00686F41"/>
     <w:rsid w:val="006A2789"/>
     <w:rsid w:val="006A4978"/>
     <w:rsid w:val="006A7261"/>
-    <w:rsid w:val="006B01B9"/>
     <w:rsid w:val="006B0D29"/>
     <w:rsid w:val="006B1819"/>
+    <w:rsid w:val="006C197F"/>
     <w:rsid w:val="006C5048"/>
+    <w:rsid w:val="006C5435"/>
     <w:rsid w:val="006C6A4B"/>
     <w:rsid w:val="006C779F"/>
     <w:rsid w:val="006D01F5"/>
+    <w:rsid w:val="006D03C3"/>
     <w:rsid w:val="006D0CFB"/>
-    <w:rsid w:val="006D2D2F"/>
-    <w:rsid w:val="006D2D53"/>
     <w:rsid w:val="006D30C0"/>
+    <w:rsid w:val="006D6F27"/>
     <w:rsid w:val="006D7535"/>
-    <w:rsid w:val="006E3540"/>
     <w:rsid w:val="006E450B"/>
+    <w:rsid w:val="006E73A4"/>
     <w:rsid w:val="006F0D7E"/>
-    <w:rsid w:val="006F193E"/>
     <w:rsid w:val="00710B77"/>
-    <w:rsid w:val="00711F7B"/>
-    <w:rsid w:val="007132D6"/>
+    <w:rsid w:val="00710CEE"/>
+    <w:rsid w:val="00711235"/>
     <w:rsid w:val="007155D5"/>
-    <w:rsid w:val="0071637F"/>
     <w:rsid w:val="0072075B"/>
     <w:rsid w:val="007221C2"/>
     <w:rsid w:val="007268AB"/>
     <w:rsid w:val="00730955"/>
-    <w:rsid w:val="00732403"/>
     <w:rsid w:val="00733A9C"/>
     <w:rsid w:val="00736574"/>
     <w:rsid w:val="007367E0"/>
     <w:rsid w:val="00737215"/>
-    <w:rsid w:val="007516D9"/>
+    <w:rsid w:val="0074506B"/>
+    <w:rsid w:val="00750B3F"/>
+    <w:rsid w:val="00750B4C"/>
     <w:rsid w:val="00754905"/>
-    <w:rsid w:val="00756B06"/>
+    <w:rsid w:val="0075654B"/>
     <w:rsid w:val="00760038"/>
-    <w:rsid w:val="0076253A"/>
     <w:rsid w:val="00762EE0"/>
+    <w:rsid w:val="00764001"/>
     <w:rsid w:val="00765C41"/>
     <w:rsid w:val="00771100"/>
-    <w:rsid w:val="00773EFC"/>
+    <w:rsid w:val="00774944"/>
     <w:rsid w:val="007759DD"/>
-    <w:rsid w:val="00780BE4"/>
     <w:rsid w:val="0078609F"/>
     <w:rsid w:val="007917BA"/>
-    <w:rsid w:val="0079605B"/>
+    <w:rsid w:val="007A0C62"/>
     <w:rsid w:val="007A334E"/>
+    <w:rsid w:val="007A438E"/>
     <w:rsid w:val="007A5C6F"/>
-    <w:rsid w:val="007D1C10"/>
+    <w:rsid w:val="007B70CA"/>
+    <w:rsid w:val="007D2FF0"/>
+    <w:rsid w:val="007D3589"/>
     <w:rsid w:val="007D4241"/>
     <w:rsid w:val="007D4317"/>
     <w:rsid w:val="007D4EA3"/>
-    <w:rsid w:val="007E05AF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007E7491"/>
+    <w:rsid w:val="007E4E5C"/>
+    <w:rsid w:val="007F09E4"/>
     <w:rsid w:val="007F1CFF"/>
     <w:rsid w:val="007F5DD5"/>
+    <w:rsid w:val="007F775F"/>
+    <w:rsid w:val="00802C9B"/>
+    <w:rsid w:val="00803FC0"/>
     <w:rsid w:val="00821A1B"/>
+    <w:rsid w:val="00822637"/>
     <w:rsid w:val="008262E9"/>
     <w:rsid w:val="00827E69"/>
-    <w:rsid w:val="00833F5B"/>
-    <w:rsid w:val="00834ACB"/>
+    <w:rsid w:val="00831C35"/>
     <w:rsid w:val="00835C4D"/>
+    <w:rsid w:val="008413D2"/>
     <w:rsid w:val="00843F48"/>
-    <w:rsid w:val="00845C3A"/>
-    <w:rsid w:val="00846A50"/>
     <w:rsid w:val="00851423"/>
-    <w:rsid w:val="008518E3"/>
     <w:rsid w:val="008569C6"/>
     <w:rsid w:val="00857848"/>
+    <w:rsid w:val="00864BD0"/>
     <w:rsid w:val="008654B6"/>
     <w:rsid w:val="0087139C"/>
-    <w:rsid w:val="00872394"/>
     <w:rsid w:val="00873419"/>
+    <w:rsid w:val="008769A6"/>
+    <w:rsid w:val="00877628"/>
     <w:rsid w:val="00880E83"/>
-    <w:rsid w:val="00886CC9"/>
     <w:rsid w:val="00892F28"/>
-    <w:rsid w:val="008944B9"/>
-    <w:rsid w:val="008A026C"/>
     <w:rsid w:val="008A0C5F"/>
     <w:rsid w:val="008A3DEA"/>
     <w:rsid w:val="008A4EB9"/>
     <w:rsid w:val="008A74C0"/>
     <w:rsid w:val="008B1694"/>
-    <w:rsid w:val="008B4BAA"/>
-    <w:rsid w:val="008C252D"/>
+    <w:rsid w:val="008B77FE"/>
     <w:rsid w:val="008C4B27"/>
     <w:rsid w:val="008C7F0C"/>
     <w:rsid w:val="008C7F2A"/>
-    <w:rsid w:val="008D2F7C"/>
-    <w:rsid w:val="008D4571"/>
+    <w:rsid w:val="008D124E"/>
     <w:rsid w:val="008D4B13"/>
-    <w:rsid w:val="008E267B"/>
     <w:rsid w:val="008E36F8"/>
     <w:rsid w:val="008E46B2"/>
-    <w:rsid w:val="008E60D0"/>
     <w:rsid w:val="008E682C"/>
     <w:rsid w:val="008E78A1"/>
-    <w:rsid w:val="008F0D83"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008F4EA1"/>
     <w:rsid w:val="008F589F"/>
-    <w:rsid w:val="008F7B8E"/>
-    <w:rsid w:val="009007E7"/>
+    <w:rsid w:val="00905CC6"/>
     <w:rsid w:val="00906238"/>
     <w:rsid w:val="00907EF9"/>
+    <w:rsid w:val="00910099"/>
     <w:rsid w:val="00911231"/>
     <w:rsid w:val="0091295C"/>
     <w:rsid w:val="00914D58"/>
     <w:rsid w:val="00921F47"/>
     <w:rsid w:val="009228AB"/>
-    <w:rsid w:val="00924F56"/>
+    <w:rsid w:val="00927040"/>
     <w:rsid w:val="0093085B"/>
-    <w:rsid w:val="00931849"/>
     <w:rsid w:val="00931C57"/>
-    <w:rsid w:val="009332AB"/>
     <w:rsid w:val="009347A5"/>
     <w:rsid w:val="00942257"/>
-    <w:rsid w:val="00943649"/>
     <w:rsid w:val="009471BF"/>
     <w:rsid w:val="00950E4E"/>
     <w:rsid w:val="009529BD"/>
     <w:rsid w:val="009533B4"/>
-    <w:rsid w:val="00956807"/>
-    <w:rsid w:val="00957990"/>
     <w:rsid w:val="00957D35"/>
-    <w:rsid w:val="00970530"/>
+    <w:rsid w:val="009603E5"/>
     <w:rsid w:val="00971D93"/>
-    <w:rsid w:val="00982150"/>
     <w:rsid w:val="009A07DC"/>
     <w:rsid w:val="009A32ED"/>
-    <w:rsid w:val="009A3B2E"/>
-    <w:rsid w:val="009A6A3D"/>
     <w:rsid w:val="009B1F6B"/>
-    <w:rsid w:val="009B574D"/>
-    <w:rsid w:val="009B6465"/>
     <w:rsid w:val="009C0D12"/>
     <w:rsid w:val="009C192E"/>
-    <w:rsid w:val="009C2137"/>
-    <w:rsid w:val="009C2C38"/>
     <w:rsid w:val="009C2E3E"/>
     <w:rsid w:val="009C6C0C"/>
-    <w:rsid w:val="009D4272"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009D6D1C"/>
     <w:rsid w:val="009E0CF9"/>
     <w:rsid w:val="009E531B"/>
-    <w:rsid w:val="009E5703"/>
     <w:rsid w:val="009E6C56"/>
     <w:rsid w:val="009E7DCF"/>
     <w:rsid w:val="009F4A56"/>
     <w:rsid w:val="009F4E65"/>
     <w:rsid w:val="00A006A5"/>
-    <w:rsid w:val="00A0444A"/>
     <w:rsid w:val="00A05942"/>
     <w:rsid w:val="00A07BEC"/>
-    <w:rsid w:val="00A10D72"/>
-    <w:rsid w:val="00A259CE"/>
+    <w:rsid w:val="00A1267C"/>
+    <w:rsid w:val="00A206FC"/>
     <w:rsid w:val="00A264BE"/>
     <w:rsid w:val="00A272CA"/>
+    <w:rsid w:val="00A30033"/>
     <w:rsid w:val="00A33051"/>
     <w:rsid w:val="00A407AD"/>
     <w:rsid w:val="00A40923"/>
     <w:rsid w:val="00A41C05"/>
     <w:rsid w:val="00A42426"/>
+    <w:rsid w:val="00A47263"/>
     <w:rsid w:val="00A514B7"/>
     <w:rsid w:val="00A54A0B"/>
-    <w:rsid w:val="00A5760F"/>
+    <w:rsid w:val="00A55086"/>
+    <w:rsid w:val="00A64FC3"/>
     <w:rsid w:val="00A65FD4"/>
-    <w:rsid w:val="00A72CF9"/>
     <w:rsid w:val="00A81198"/>
     <w:rsid w:val="00A81E48"/>
     <w:rsid w:val="00A82035"/>
-    <w:rsid w:val="00A861F2"/>
     <w:rsid w:val="00A90D77"/>
-    <w:rsid w:val="00A9296A"/>
     <w:rsid w:val="00A92E07"/>
     <w:rsid w:val="00AA0B3A"/>
     <w:rsid w:val="00AA6EB4"/>
     <w:rsid w:val="00AA767D"/>
     <w:rsid w:val="00AB0CC9"/>
-    <w:rsid w:val="00AC3A62"/>
     <w:rsid w:val="00AC3FF6"/>
-    <w:rsid w:val="00AD70B1"/>
+    <w:rsid w:val="00AD3A16"/>
     <w:rsid w:val="00AD73EC"/>
     <w:rsid w:val="00AD7AD5"/>
     <w:rsid w:val="00AE5BC7"/>
-    <w:rsid w:val="00AE7E65"/>
+    <w:rsid w:val="00AF2F59"/>
     <w:rsid w:val="00AF5AAF"/>
-    <w:rsid w:val="00B01A09"/>
-    <w:rsid w:val="00B02E00"/>
+    <w:rsid w:val="00AF7CA0"/>
     <w:rsid w:val="00B046D8"/>
-    <w:rsid w:val="00B06C0C"/>
-    <w:rsid w:val="00B11C56"/>
+    <w:rsid w:val="00B06FA8"/>
     <w:rsid w:val="00B13F4C"/>
+    <w:rsid w:val="00B14487"/>
     <w:rsid w:val="00B16219"/>
     <w:rsid w:val="00B16C59"/>
-    <w:rsid w:val="00B174AE"/>
-    <w:rsid w:val="00B20B89"/>
+    <w:rsid w:val="00B2570C"/>
     <w:rsid w:val="00B33FDD"/>
-    <w:rsid w:val="00B3484F"/>
     <w:rsid w:val="00B359CC"/>
     <w:rsid w:val="00B36107"/>
     <w:rsid w:val="00B405A1"/>
-    <w:rsid w:val="00B40F35"/>
+    <w:rsid w:val="00B41571"/>
     <w:rsid w:val="00B41789"/>
-    <w:rsid w:val="00B42924"/>
-    <w:rsid w:val="00B46663"/>
     <w:rsid w:val="00B46C03"/>
-    <w:rsid w:val="00B51430"/>
-    <w:rsid w:val="00B53D1D"/>
+    <w:rsid w:val="00B47D83"/>
     <w:rsid w:val="00B60C6C"/>
     <w:rsid w:val="00B619A9"/>
-    <w:rsid w:val="00B6244D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B64E55"/>
+    <w:rsid w:val="00B63DE1"/>
     <w:rsid w:val="00B65A9D"/>
     <w:rsid w:val="00B66D60"/>
-    <w:rsid w:val="00B67F4F"/>
     <w:rsid w:val="00B75EDE"/>
+    <w:rsid w:val="00B7675E"/>
     <w:rsid w:val="00B77D88"/>
     <w:rsid w:val="00B77FAF"/>
-    <w:rsid w:val="00B814F5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B82520"/>
+    <w:rsid w:val="00B82335"/>
     <w:rsid w:val="00B83715"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B851B9"/>
     <w:rsid w:val="00B86453"/>
     <w:rsid w:val="00B90054"/>
-    <w:rsid w:val="00B908C1"/>
     <w:rsid w:val="00B92C14"/>
-    <w:rsid w:val="00B950E8"/>
     <w:rsid w:val="00B96AFF"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rsid w:val="00BA0066"/>
-    <w:rsid w:val="00BA1704"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BB1EAC"/>
+    <w:rsid w:val="00BA40F8"/>
+    <w:rsid w:val="00BB3F26"/>
     <w:rsid w:val="00BB69DB"/>
-    <w:rsid w:val="00BB754F"/>
     <w:rsid w:val="00BC322E"/>
-    <w:rsid w:val="00BC400C"/>
     <w:rsid w:val="00BC44CD"/>
     <w:rsid w:val="00BC48A6"/>
-    <w:rsid w:val="00BC5FF9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BE2A8B"/>
+    <w:rsid w:val="00BC6590"/>
     <w:rsid w:val="00BE7978"/>
-    <w:rsid w:val="00BF15C1"/>
-    <w:rsid w:val="00BF180D"/>
+    <w:rsid w:val="00BF3172"/>
     <w:rsid w:val="00C01F0D"/>
-    <w:rsid w:val="00C0621F"/>
     <w:rsid w:val="00C07DDB"/>
-    <w:rsid w:val="00C32A03"/>
     <w:rsid w:val="00C4115D"/>
+    <w:rsid w:val="00C42417"/>
     <w:rsid w:val="00C43BDD"/>
-    <w:rsid w:val="00C45719"/>
     <w:rsid w:val="00C47778"/>
     <w:rsid w:val="00C5011E"/>
     <w:rsid w:val="00C50EE5"/>
-    <w:rsid w:val="00C51EDE"/>
     <w:rsid w:val="00C5240A"/>
     <w:rsid w:val="00C5398F"/>
     <w:rsid w:val="00C556F5"/>
-    <w:rsid w:val="00C70D3E"/>
+    <w:rsid w:val="00C605D4"/>
     <w:rsid w:val="00C70E19"/>
     <w:rsid w:val="00C72574"/>
     <w:rsid w:val="00C7430C"/>
-    <w:rsid w:val="00C80DD2"/>
     <w:rsid w:val="00C85DA1"/>
     <w:rsid w:val="00C9071C"/>
     <w:rsid w:val="00C908FF"/>
-    <w:rsid w:val="00C93DFE"/>
     <w:rsid w:val="00C97BD3"/>
     <w:rsid w:val="00CA39EF"/>
     <w:rsid w:val="00CA521F"/>
     <w:rsid w:val="00CB0493"/>
     <w:rsid w:val="00CB17FF"/>
     <w:rsid w:val="00CB1ED7"/>
-    <w:rsid w:val="00CB32A8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CC14F5"/>
+    <w:rsid w:val="00CB2125"/>
+    <w:rsid w:val="00CB2E8A"/>
     <w:rsid w:val="00CC167C"/>
-    <w:rsid w:val="00CC3787"/>
-    <w:rsid w:val="00CC5253"/>
+    <w:rsid w:val="00CC2A97"/>
+    <w:rsid w:val="00CC3394"/>
     <w:rsid w:val="00CC52D9"/>
+    <w:rsid w:val="00CD20CB"/>
     <w:rsid w:val="00CD6647"/>
-    <w:rsid w:val="00CD699D"/>
-    <w:rsid w:val="00CE33C0"/>
+    <w:rsid w:val="00CD75C6"/>
     <w:rsid w:val="00CE4B73"/>
-    <w:rsid w:val="00CE55E3"/>
-    <w:rsid w:val="00CF3711"/>
+    <w:rsid w:val="00CE5BBD"/>
     <w:rsid w:val="00CF70BB"/>
-    <w:rsid w:val="00D024CD"/>
+    <w:rsid w:val="00D00BD7"/>
+    <w:rsid w:val="00D06001"/>
     <w:rsid w:val="00D074DB"/>
-    <w:rsid w:val="00D129FC"/>
-    <w:rsid w:val="00D1348A"/>
     <w:rsid w:val="00D139CF"/>
     <w:rsid w:val="00D20779"/>
-    <w:rsid w:val="00D210C2"/>
-    <w:rsid w:val="00D33D96"/>
     <w:rsid w:val="00D37E7F"/>
-    <w:rsid w:val="00D41DED"/>
-    <w:rsid w:val="00D4445A"/>
+    <w:rsid w:val="00D4522B"/>
     <w:rsid w:val="00D47AD7"/>
     <w:rsid w:val="00D51529"/>
-    <w:rsid w:val="00D55129"/>
-    <w:rsid w:val="00D608EC"/>
+    <w:rsid w:val="00D57CEA"/>
+    <w:rsid w:val="00D62468"/>
     <w:rsid w:val="00D67C88"/>
-    <w:rsid w:val="00D77465"/>
+    <w:rsid w:val="00D7326E"/>
     <w:rsid w:val="00D85218"/>
-    <w:rsid w:val="00D87BF7"/>
     <w:rsid w:val="00D915B1"/>
-    <w:rsid w:val="00D93BEF"/>
-    <w:rsid w:val="00DA24EA"/>
     <w:rsid w:val="00DA299D"/>
-    <w:rsid w:val="00DA5A80"/>
     <w:rsid w:val="00DA65C4"/>
-    <w:rsid w:val="00DB21DC"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00DD578A"/>
+    <w:rsid w:val="00DE0F17"/>
+    <w:rsid w:val="00DE3484"/>
     <w:rsid w:val="00DE4447"/>
     <w:rsid w:val="00DE5DA2"/>
     <w:rsid w:val="00DE63C6"/>
     <w:rsid w:val="00DF0033"/>
-    <w:rsid w:val="00DF2B88"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E0240C"/>
     <w:rsid w:val="00E026BF"/>
     <w:rsid w:val="00E07B1B"/>
     <w:rsid w:val="00E11853"/>
-    <w:rsid w:val="00E13460"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E40D5E"/>
+    <w:rsid w:val="00E228B9"/>
+    <w:rsid w:val="00E27B4E"/>
+    <w:rsid w:val="00E32760"/>
+    <w:rsid w:val="00E411B6"/>
+    <w:rsid w:val="00E43470"/>
     <w:rsid w:val="00E52A86"/>
     <w:rsid w:val="00E54B47"/>
     <w:rsid w:val="00E553BF"/>
     <w:rsid w:val="00E55D93"/>
     <w:rsid w:val="00E61294"/>
-    <w:rsid w:val="00E65438"/>
-    <w:rsid w:val="00E67FA7"/>
     <w:rsid w:val="00E7237C"/>
     <w:rsid w:val="00E77C46"/>
-    <w:rsid w:val="00E81137"/>
     <w:rsid w:val="00E86CE8"/>
     <w:rsid w:val="00E90E82"/>
-    <w:rsid w:val="00E91FB6"/>
     <w:rsid w:val="00EA00CB"/>
-    <w:rsid w:val="00EA0E78"/>
-    <w:rsid w:val="00EA14DD"/>
     <w:rsid w:val="00EA1BAA"/>
     <w:rsid w:val="00EA3FCD"/>
     <w:rsid w:val="00EA42A0"/>
     <w:rsid w:val="00EB6714"/>
     <w:rsid w:val="00EC0A68"/>
     <w:rsid w:val="00EC3C32"/>
     <w:rsid w:val="00EC5006"/>
-    <w:rsid w:val="00EC56F3"/>
-    <w:rsid w:val="00ED3082"/>
     <w:rsid w:val="00ED49C3"/>
     <w:rsid w:val="00ED6CE8"/>
     <w:rsid w:val="00ED7AA6"/>
+    <w:rsid w:val="00EE1501"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rsid w:val="00EE3818"/>
-    <w:rsid w:val="00EF7654"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F21332"/>
+    <w:rsid w:val="00EE4B52"/>
+    <w:rsid w:val="00EF696C"/>
+    <w:rsid w:val="00F03ECE"/>
+    <w:rsid w:val="00F13EAD"/>
+    <w:rsid w:val="00F205BE"/>
+    <w:rsid w:val="00F2091A"/>
     <w:rsid w:val="00F22264"/>
+    <w:rsid w:val="00F22B0C"/>
     <w:rsid w:val="00F2564D"/>
-    <w:rsid w:val="00F34A99"/>
+    <w:rsid w:val="00F32954"/>
     <w:rsid w:val="00F35B05"/>
-    <w:rsid w:val="00F371F0"/>
     <w:rsid w:val="00F413D9"/>
     <w:rsid w:val="00F5135F"/>
     <w:rsid w:val="00F51F78"/>
-    <w:rsid w:val="00F57C68"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F7626C"/>
     <w:rsid w:val="00F86F47"/>
     <w:rsid w:val="00F90B64"/>
-    <w:rsid w:val="00F914ED"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00FA71B3"/>
+    <w:rsid w:val="00FA5280"/>
     <w:rsid w:val="00FB2F0F"/>
     <w:rsid w:val="00FB5086"/>
     <w:rsid w:val="00FB5411"/>
+    <w:rsid w:val="00FB5562"/>
     <w:rsid w:val="00FB6392"/>
-    <w:rsid w:val="00FC1BFB"/>
     <w:rsid w:val="00FC4F36"/>
-    <w:rsid w:val="00FD2280"/>
     <w:rsid w:val="00FD3C70"/>
     <w:rsid w:val="00FD6820"/>
     <w:rsid w:val="00FE12D8"/>
-    <w:rsid w:val="00FE5906"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FF6CE1"/>
+    <w:rsid w:val="00FF1CE1"/>
     <w:rsid w:val="00FF7C02"/>
     <w:rsid w:val="024801E3"/>
-    <w:rsid w:val="043EEC47"/>
-[...13 lines deleted...]
-    <w:rsid w:val="52BA0E77"/>
+    <w:rsid w:val="027A68E2"/>
+    <w:rsid w:val="3B05F18D"/>
+    <w:rsid w:val="4CD21ED9"/>
+    <w:rsid w:val="5817D73A"/>
     <w:rsid w:val="647B2B65"/>
-    <w:rsid w:val="64E785DE"/>
-[...3 lines deleted...]
-    <w:rsid w:val="68490852"/>
     <w:rsid w:val="6B2CF8ED"/>
-    <w:rsid w:val="74B6F73C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="7F506585"/>
+    <w:rsid w:val="702707F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="sv-SE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" strokecolor="#4a773c">
-      <v:stroke weight="1pt" color="#4a773c"/>
-      <v:shadow opacity="24903f" offset="0,.55556mm" origin=",.5"/>
+      <v:stroke color="#4a773c" weight="1pt"/>
+      <v:shadow opacity="24903f" origin=",.5" offset="0,.55556mm"/>
       <o:colormru v:ext="edit" colors="#4a773c"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FE2B7EB"/>
   <w14:defaultImageDpi w14:val="330"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="sv-SE" w:eastAsia="sv-SE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:locked="1" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="22" w:semiHidden="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="20" w:semiHidden="1"/>
+    <w:lsdException w:name="Strong" w:locked="1" w:semiHidden="1" w:uiPriority="22"/>
+    <w:lsdException w:name="Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11513,75 +12241,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:locked="1" w:uiPriority="29" w:semiHidden="1"/>
-    <w:lsdException w:name="Intense Quote" w:locked="1" w:uiPriority="30" w:semiHidden="1"/>
+    <w:lsdException w:name="Quote" w:locked="1" w:semiHidden="1" w:uiPriority="29"/>
+    <w:lsdException w:name="Intense Quote" w:locked="1" w:semiHidden="1" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -11616,57 +12344,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:uiPriority="19" w:semiHidden="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Intense Emphasis" w:locked="1" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Reference" w:locked="1" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:locked="1" w:semiHidden="1" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:locked="1" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -11724,768 +12452,764 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="567" w:right="868"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="Rubrik VGR"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC1BFB"/>
+    <w:rsid w:val="001108C0"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="1400" w:after="240" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
       <w:ind w:left="567"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="Rubrik 2 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik2Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Rubrik 3 VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik3Char"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="008E267B"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="mellanrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik4Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00627BEA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="002F568B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Rubrik9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:ind w:left="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Standardstycketeckensnitt" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Standardstycketeckensnitt">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Normaltabell" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="Normaltabell">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Ingenlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Ingenlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bildtext" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bildtext">
     <w:name w:val="Bildtext"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF70BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikliten" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikliten">
     <w:name w:val="Sidrubrik liten"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sidrubrikstor" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sidrubrikstor">
     <w:name w:val="Sidrubrik stor"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="840" w:lineRule="atLeast"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="FFFFFF"/>
       <w:spacing w:val="-17"/>
       <w:sz w:val="84"/>
       <w:szCs w:val="84"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidfot">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidfotChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00880FEE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="right"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Avdelaresidfot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Avdelaresidfot">
     <w:name w:val="Avdelare sidfot"/>
     <w:semiHidden/>
     <w:rsid w:val="00880FEE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:position w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidhuvud">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidhuvudChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA0F08"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4703"/>
         <w:tab w:val="right" w:pos="9406"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Sidnummer">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA0F08"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Metadata" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002651D6"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik1Char">
     <w:name w:val="Rubrik 1 Char"/>
     <w:aliases w:val="Rubrik VGR Char"/>
     <w:link w:val="Rubrik1"/>
-    <w:rsid w:val="00FC1BFB"/>
+    <w:rsid w:val="001108C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Gothic" w:hAnsi="Verdana"/>
+      <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
-      <w:sz w:val="48"/>
+      <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Allmntstyckeformat" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Allmntstyckeformat">
     <w:name w:val="[Allmänt styckeformat]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001C5FEF"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="MinionPro-Regular" w:hAnsi="MinionPro-Regular" w:cs="MinionPro-Regular"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidfotChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidfotChar">
     <w:name w:val="Sidfot Char"/>
     <w:link w:val="Sidfot"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EE2A56"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rubrik">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="RubrikChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00AC3FF6"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FaktarutaLista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FaktarutaLista">
     <w:name w:val="Faktaruta Lista"/>
     <w:uiPriority w:val="5"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00617710"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="40"/>
       <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RubrikChar">
     <w:name w:val="Rubrik Char"/>
     <w:link w:val="Rubrik"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86F47"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Gothic"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballongtext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BallongtextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB0493"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BallongtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallongtextChar">
     <w:name w:val="Ballongtext Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Ballongtext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CB0493"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platshllartext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C9071C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Faktarutarubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faktarutarubrik">
     <w:name w:val="Faktaruta rubrik"/>
     <w:basedOn w:val="Rubrik2"/>
     <w:next w:val="FaktarutaLista"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="0009062C"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik2Char">
     <w:name w:val="Rubrik 2 Char"/>
     <w:aliases w:val="Rubrik 2 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik2"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00627BEA"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="40"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik3Char">
     <w:name w:val="Rubrik 3 Char"/>
     <w:aliases w:val="Rubrik 3 VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik3"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="008E267B"/>
+    <w:rsid w:val="008D124E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="36"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik4Char">
     <w:name w:val="Rubrik 4 Char"/>
     <w:aliases w:val="mellanrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik4"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik5Char">
     <w:name w:val="Rubrik 5 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="002F568B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="00304B" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liststycke">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="13"/>
       </w:numPr>
-      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normalefterlista" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalefterlista">
     <w:name w:val="Normal efter lista"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0062184C"/>
     <w:pPr>
       <w:spacing w:before="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F9210A"/>
+    <w:rsid w:val="00B405A1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8779"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
       <w:ind w:right="142"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Omslagsrubrik">
     <w:name w:val="Omslagsrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OmslagsrubrikChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="6000" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsrubrikChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="OmslagsrubrikChar">
     <w:name w:val="Omslagsrubrik Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Omslagsrubrik"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="005A627D"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Omslagsunderrubrik" w:customStyle="1">
-    <w:name w:val="Omslagsunderrubrik"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="UnderrubrikVGR">
+    <w:name w:val="Underrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="OmslagsunderrubrikChar"/>
+    <w:link w:val="UnderrubrikVGRChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="OmslagsunderrubrikChar" w:customStyle="1">
-    <w:name w:val="Omslagsunderrubrik Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikVGRChar">
+    <w:name w:val="Underrubrik VGR Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
-    <w:link w:val="Omslagsunderrubrik"/>
+    <w:link w:val="UnderrubrikVGR"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="009533B4"/>
+    <w:rsid w:val="00B14487"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F9210A"/>
+    <w:rsid w:val="00711235"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="8777"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
-      <w:ind w:left="924" w:right="0"/>
+      <w:ind w:left="709" w:right="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F9210A"/>
+    <w:rsid w:val="00E61294"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="1281"/>
+      <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="960"/>
     </w:pPr>
@@ -12516,609 +13240,609 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Innehll9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E61294"/>
     <w:pPr>
       <w:ind w:left="1920"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MellanrubrikVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MellanrubrikVGR">
     <w:name w:val="Mellanrubrik VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00B82520"/>
+    <w:rsid w:val="008D124E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Fotnotsreferens">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5086"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Formatmall1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Formatmall1">
     <w:name w:val="Formatmall1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Formatmall1Char"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00FB5086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Formatmall1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Formatmall1Char">
     <w:name w:val="Formatmall1 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Formatmall1"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:rsid w:val="00A272CA"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FotnotVGR" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FotnotVGR">
     <w:name w:val="Fotnot VGR"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB5086"/>
+    <w:rsid w:val="00B14487"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlnk">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A514B7"/>
     <w:rPr>
       <w:color w:val="006298" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellrutnt">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F413D9"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg1">
     <w:name w:val="Light List Accent 1"/>
     <w:aliases w:val="VGR tabell blue"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00827E69"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljustrutnt-dekorfrg1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="006298" w:themeColor="accent1" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="006298" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="009BF1" w:themeColor="accent1" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -13127,94 +13851,94 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Mellanmrkskuggning1-dekorfrg6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="63"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...3 lines deleted...]
-        <w:insideH w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="94C5D6" w:themeColor="accent6" w:themeTint="BF"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
@@ -13223,496 +13947,496 @@
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBEBF1" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljuslista-dekorfrg6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="61"/>
     <w:rsid w:val="00397F54"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="71B2C9" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="71B2C9" w:themeColor="accent6" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="71B2C9" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="71B2C9" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Ljusskuggning-dekorfrg1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="60"/>
     <w:rsid w:val="00C4115D"/>
     <w:rPr>
       <w:color w:val="004971" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
-        <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:left w:val="nil"/>
-          <w:bottom w:val="single" w:color="006298" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="006298" w:themeColor="accent1"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A6DFFF" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="VGRtabell" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="VGRtabell">
     <w:name w:val="VGR tabell"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00016CF0"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
       <w:cantSplit/>
     </w:trPr>
     <w:tcPr>
       <w:tcMar>
         <w:top w:w="113" w:type="dxa"/>
         <w:bottom w:w="113" w:type="dxa"/>
       </w:tcMar>
       <w:vAlign w:val="center"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:trPr>
         <w:tblHeader/>
       </w:trPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Oformateradtabell51" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Oformateradtabell51">
     <w:name w:val="Oformaterad tabell 51"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008E682C"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabellrubrik" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabellrubrik">
     <w:name w:val="Tabellrubrik"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00B33FDD"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Punktlista">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F57C68"/>
+    <w:rsid w:val="00CB1ED7"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="14"/>
       </w:numPr>
-      <w:ind w:left="924" w:hanging="357"/>
+      <w:ind w:left="1712" w:hanging="357"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Oformateradtabell3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Normaltabell"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002E263F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
@@ -13779,2237 +14503,680 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Beskrivning">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00404948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SidhuvudChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidhuvudChar">
     <w:name w:val="Sidhuvud Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Sidhuvud"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00133A0F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rubrik9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rubrik9Char">
     <w:name w:val="Rubrik 9 Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Rubrik9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Brdtext">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="(=Löpande text)"/>
     <w:link w:val="BrdtextChar"/>
     <w:rsid w:val="009A32ED"/>
     <w:pPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="2676"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BrdtextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BrdtextChar">
     <w:name w:val="Brödtext Char"/>
     <w:aliases w:val="(=Löpande text) Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Brdtext"/>
     <w:rsid w:val="009A32ED"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tabell" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabell">
     <w:name w:val="Tabell"/>
     <w:link w:val="TabellChar"/>
     <w:qFormat/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:pPr>
       <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:right="-142"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TabellChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TabellChar">
     <w:name w:val="Tabell Char"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:link w:val="Tabell"/>
-    <w:rsid w:val="009A32ED"/>
+    <w:rsid w:val="00831C35"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...96 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AnvndHyperlnk">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F914ED"/>
+    <w:rsid w:val="00B97D4E"/>
     <w:rPr>
       <w:color w:val="9EA2A2" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...18 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Olstomnmnande">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standardstycketeckensnitt"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00477D7F"/>
+    <w:rsid w:val="00672EC3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Underrubrik">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="UnderrubrikChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00711235"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:left="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnderrubrikChar">
+    <w:name w:val="Underrubrik Char"/>
+    <w:basedOn w:val="Standardstycketeckensnitt"/>
+    <w:link w:val="Underrubrik"/>
+    <w:rsid w:val="00711235"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="82916180">
+    <w:div w:id="17395076">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1318727635">
+        <w:div w:id="635334583">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
-          <w:divsChild>
-[...36 lines deleted...]
-          </w:divsChild>
         </w:div>
-        <w:div w:id="1803502667">
+        <w:div w:id="2049255907">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
-          <w:divsChild>
-[...48 lines deleted...]
-          </w:divsChild>
+        </w:div>
+        <w:div w:id="98988199">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1707869417">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1722363921">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="29720458">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="198055238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="218060363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="290945424">
+    <w:div w:id="380325300">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="506486346">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1665862484">
+        <w:div w:id="1617105483">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="287975574">
+        <w:div w:id="1719938316">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="894970910">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="71244056">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1263807866">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="672142742">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="380325300">
-[...12 lines deleted...]
-    <w:div w:id="437413487">
+    <w:div w:id="534512360">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="287249804">
+        <w:div w:id="2101944242">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="513765328">
+        <w:div w:id="159275392">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="542249124">
+    <w:div w:id="934365068">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="984043305">
-[...325 lines deleted...]
-        <w:div w:id="1793592087">
+        <w:div w:id="1404061270">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="223758295">
+        <w:div w:id="1529567714">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-      </w:divsChild>
-[...14 lines deleted...]
-        <w:div w:id="48842535">
+        <w:div w:id="1521818538">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="275597179">
+        <w:div w:id="1452898357">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1806898104">
+        <w:div w:id="576018211">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="103769156">
-[...434 lines deleted...]
-        <w:div w:id="880288298">
+        <w:div w:id="176240999">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1230919038">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1436098460">
+    <w:div w:id="1611930357">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="562644536">
+        <w:div w:id="454325379">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1084496956">
-[...107 lines deleted...]
-        <w:div w:id="980307452">
+        <w:div w:id="2113354552">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1561134369">
+    <w:div w:id="1710714521">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="1804075257">
+        <w:div w:id="28529123">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1843816228">
+        <w:div w:id="407774919">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1914965189">
+        <w:div w:id="951592462">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="1818834774">
+        <w:div w:id="2044819289">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="228150325">
+        <w:div w:id="1212578216">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
-        <w:div w:id="858347949">
-[...595 lines deleted...]
-        <w:div w:id="1705405167">
+        <w:div w:id="1304192400">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/emergencies/disease-outbreak-news" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/smittrisker-afs-20184/?hl=afs%202018:4" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/emergencies/disease-outbreak-news" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/smittrisker-afs-20184/?hl=afs%202018:4" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/outbreaks/index.html" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-913/surrogate/Lathund%20%e2%80%93%20Skyddsutrustning%20som%20kan%20anv%c3%a4ndas%20vid%20viral%20hemorragisk%20feber%20(VHF).pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/mikrobiologi-laboratorieanalyser/laboratorieanalyser-och-tjanster/information-for-bestallare/transport-av-patientprov-och-avfall-vid-kand-eller-misstankt-viral-hemorragisk-feber/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-913/surrogate/Lathund%20%e2%80%93%20Skyddsutrustning%20som%20kan%20anv%c3%a4ndas%20vid%20viral%20hemorragisk%20feber%20(VHF).pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/368372911_Virucidal_activity_of_three_standard_chemical_disinfectants_against_Ebola_virus_suspended_in_tripartite_soil_and_whole_blood" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sakerhetsradgivarna@vgregion.se" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msb.se/sv/amnesomraden/skydd-mot-olyckor-och-farliga-amnen/farligt-gods/lag-forordning-och-foreskrifter/adr-s/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/outbreaks/index.html" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/halsa-och-sakerhet/graviditet-och-amning/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/SV/TXT/PDF/?uri=CELEX:32016R0425" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sis.se/produkter/miljo-och-halsoskydd-sakerhet/skyddsutrustning/skyddsklader/ssen141262004/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/smittskydd-beredskap/smittsamma-sjukdomar/virala-hemorragiska-febrar-vhf/" TargetMode="External" Id="R332d581eb71c41e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/e/ebola-och-marburg-uppfoljning-av-hemvandande-hjalparbetare-en-vagledning/" TargetMode="External" Id="Rd203a1c448e54e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="R0741761dc6304d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%c3%b6r%20anv%c3%a4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="R496b57a51e4b46f7" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/emergencies/disease-outbreak-news" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/SV/TXT/PDF/?uri=CELEX:32016R0425%20" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/emergencies/disease-outbreak-news" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/arbetsmiljoarbete-och-inspektioner/publikationer/foreskrifter/afs-202310" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insidan.vgregion.se/forvaltningar/su/stod-och-tjanster/sakerhet-och-krisberedskap/farligt-gods/" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%C3%B6r%20anv%C3%A4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/outbreaks/index.html" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/publikationer-och-material/publikationsarkiv/e/ebola-och-marburg-uppfoljning-av-hemvandande-hjalparbetare-en-vagledning/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%C3%B6r%20anv%C3%A4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/vara-amnesomraden/laboratorieanalyser/bestalla-mikrobiologisk-analys-via-remiss/transport-av-patientprov-och-avfall-vid-kand-eller-misstankt-viral-hemorragisk-feber/" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-913/surrogate/Lathund%20%E2%80%93%20Skyddsutrustning%20som%20kan%20anv%C3%A4ndas%20vid%20viral%20hemorragisk%20feber%20(VHF).pdf" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mellanarkiv-offentlig.vgregion.se/alfresco/s/archive/stream/public/v1/source/available/sofia/skas8540-1125353190-1077/surrogate/Instruktion%20f%C3%B6r%20anv%C3%A4ndning%20av%20andningsskydd.pdf" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folkhalsomyndigheten.se/vara-amnesomraden/smittsamma-sjukdomar/" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sakerhetsradgivare@vgregion.se?subject=H&#228;mntning%20och%20transport%20av%20tv&#228;tt%20och%20avfall" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mcf.se/sv/amnesomraden/skydd-mot-olyckor-och-farliga-amnen/farligt-gods/reglering/adr-s/" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/outbreaks/index.html" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.av.se/halsa-och-sakerhet/graviditet-och-amning/" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/publication/368372911_Virucidal_activity_of_three_standard_chemical_disinfectants_against_Ebola_virus_suspended_in_tripartite_soil_and_whole_blood" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sis.se/produkter/miljo-och-halsoskydd-sakerhet/skyddsutrustning/skyddsklader/ssen141262004/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="VG">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="006298"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="367B1E"/>
       </a:accent2>
       <a:accent3>
@@ -16289,52 +15456,59 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...11 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>14</Pages>
+  <Words>3168</Words>
+  <Characters>20724</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>609</Lines>
+  <Paragraphs>306</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Manager/>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>23586</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>Vårdhygien - Viral hemorragisk feber (VHF)</dc:title>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
-  <lastModifiedBy>Susanne Roos</lastModifiedBy>
-  <revision>16</revision>
+  <lastModifiedBy/>
+  <revision>2</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>